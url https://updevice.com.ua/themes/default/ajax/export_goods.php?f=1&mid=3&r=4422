--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578170684ae3524479087effd82602831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b67779cb1691deb5d4f8719f30841f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a269630ffbe39e89089c930666d8e983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d82ee1840b42d8e255dcd68931b8394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d619c157a2f69ec60aa3f726c7c519d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c16e12aede317a6c9742c891a7955c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4326b3f6a018544a3efbf8ed17d29747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfde1719c4fe7c06f2c3fafd17a93588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1b4ee76fccd16d63d0d79307b942f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ce00a4f3bf2d0cef490325dae91e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a715c5dc7bb94e2a8d18452feafffe711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078831bc3e0025691a92b30258fa88f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dcc3dfcbc8346d032df16b593459c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ddcdb430e3cc493f3842ae547bd9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fa2a945c9b9b4b42c01083ba426fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff7e75919e810886177e0b93542ccd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60be8dea54c0a473458d851a3c0531f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bd08c6b3bb1a57fb0b7ce10426e9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b7d46a60a959bc8fad109888d5e6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffd39cecfbb88f0bf552ce7c37207d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96014fa718f7570f9b404026d7b0f3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0504f73b0ed7e4eac0967a8ccb42ad822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be078403faaec6600e1251760114ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae99c1195436175efef6284263b2ff424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c7dac72b19ecac4a50eb60ec7b29625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b345024ae68752bb52362e0bcd1b5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788fdd8638f94552f6a7339df10e91527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4399f514ff73ef52707818684daed1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693db3d296a3a7f563ed0b57d83d1ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca52a8222590afc1ae24f05b1c9f06d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a1f1e38faf7eee7829b4351ab786e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff65d684c63615a9ee72a2572f5a3f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5d3a084982f9a155f851fcabe35d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570da2aeb45c90b85c78238d57735e4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c080b625478364987d573f29c1a9f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb7c5e80e352213a63139a42709ec236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e874fef2c556b0381531844cb2b62937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6e1425bd840c9cafff4c291314ef838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bece2cf7e4f4ff6a3bf317cdd3426739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87605456343d0b34a55c1c8bac69ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e78369b9e3e5a6bf33e222e68bb7ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f65f1bbebc1a15977e8f75f763d2f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcd757e59ddf0bb091af73a2f7ef0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd052c8b7ceff2a20ffef6e0ec36eb2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2dc83ef12ebc457b6c7a8330b651fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9383f64ed5149a05dd0d1400c968d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0a4ccc02fcecb2db722c540acafb647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c9bd674a18ccff2402d71934fa80e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281698318fec6e1f3ad0fcf722e7d5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f93aa8b6c21fdd5405cfc7a1e3d2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421eaf3bca762f5a8f9a6c0fb11000a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e8aeabadc63bf916724e6b2bfb78a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b09d6fe979e36055c88b8a1c04dd1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9cc0b560454b1378a42d9a7eb57fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96f8079e6333b1f42fb444ce4b8d6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3b4f198fe8fe7ecc4c8cdbeae7a0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ca97f6e0de32386c73868b9ea919157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b53d5a67221d3b0fbbd5f3f41fed1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a780e7e0a6c6d5f51537bac8e098d9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc42403ed1cb7eb0861fb80f9deb04660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c56b893fc0c46f01be4abe68fd1c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ead28a412d2b834ba0b785387a660362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1b062f5c848352756ad9da8ef4a5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14fe88ca8c30e9c5ea7868aa454e5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2119561245df857f1c97535a8fa5765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4820a6c0b26e6f9972aa3ecc943ebb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7714c69d7ac846b1806ce372376113567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed33ed52e9130d633732adecbd32d3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece8cfc49c84d448b6184a71e9e516069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486502189add7ee9fcf1b16bed8b9d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606d10196d819c32bd6d0a4d4be61f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1bdb6fe564e257dfc666eb36e7b3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c2ae7013ff19d6df41af02c50796b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e20f653ad7a785335c6cb5fe20d2e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099ea7f61cb7870b999af65fe3ab3ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95af3f248b011234f57e0cba1fa66276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1177115f33914b48cfcf6c7bc1d41b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e0cfdbd4e65645fc7ef31c6f1bea578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f95ea2022576d9a0153faf383a8bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bb1a0e332701aa59d3701a83884de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a19fc81ebc1b954721246c6ff85a3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c63a01285cf3007c959a784c542c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1d4501245d66ec9bf1e66bb8d952e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5453592f3f095ee6f9dd9e862b537784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34367155ed3728f65b3522133db7fb1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8124ba063c1fd54b4caab781ce8ba5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b7465b2dcbf08d5ba1e15083a806987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e6f1aa210069153a6fc2753116e0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f65841f6ecb10bbdc78e2172d743489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08077b89c037242e3de71125f8eef25b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca69ba37f793896f5251d18b0303a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786692503f21080891c61f370076bef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9caa2d2e2f5a683ca1252ef7a00e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb06ff55b4f3f5f5c8de8fc927adfa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2f2e594b4a534bc1348caa78d2bcf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd64bd90cbf6bb54767fc17f4a4b09a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc40d7ffa72c4beb87d40be06d696e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc927fe1ca1a3b082768f657a674ecf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f9a12bb777c5b3b17762c3d4ef77399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaaff0d9023bff1a8c153fe8791972100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321188011af44048cce48ae70ea25c88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fd834ab744d6a5ca47798e419bcbd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96c6773ea3080d5275d7e8ba924dc8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb115baf15ce403232ead79d14542af7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91383bd88db83e5cb583f78a78bed0b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124cfc1ad709cff6348ff0a3e4e7de1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb310febf3024534c56f7626033b260107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2044182c47891218f6f57a5daacf3e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51753442ebca2bc2b5d3381ced4f0ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d3e6b8918167d952a7776747aa41d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb4d0f9528cb807bfb24a3f86c27a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedf16c953b95bdee14a4d619f3b2d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918a85200e05889df9321fb0cd6decd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01142030519ab1f987f78b57058dd9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3e13c25f072273060bd323990f63c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4668719b6e9f5d085a54079cfce340116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab141137e9355a07c290bac54326fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179e978cb2d507429c7a8e577697f99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07988452944dd08d87620f743c54121f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32be04ab95d9a206d672889a56bd006120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37db567938dbced6ad76f1a919f23ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370a26b44fba0ef3294066db048f04d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873783ecac8f04925e7bd785ff53d149123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099498652c006e7bcdbe71ea317d3fb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210c98888cf8379fe2289f73403b294125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d8ad2c6bc51c618132b1ed7f33e2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba771626195c61e234f68bb3c6725405127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592039e9fbade20e1112914993dc2c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0732709b7c3ad4546716bc7b70d4e27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8168324a74415a7da9e05f84298c32130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af589bdfca5b1bd23057d455481ffae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef268202aba341292381e124047216132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0837332513a8db459b9f1cd3f90c7ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd77b3aa95e32bc70f265ca0d1ac42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9893251bc76088477c72923aa7476135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394328b1d734322602938c021d710991136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52b7ddb910958f69c4cb04bd88802a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d151f72ea41880dc39536a9ce4e036138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83789ba7f3cc30cee992a9c9fab0fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16777898a79ddf077f81dca3d87adac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954ea1ee00c0e43aa001a1be886d813141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030200c0b392eb626dd103d8a0538a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b13ec304c67c7f0935bd2a1a620115143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d02f38cfbfd9a2e6b216c796fe49f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882d25cde2b793a38f1b04e5562c08b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bc66cd6279001349666fcd874f766146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41e9cc2c96bf9de15b8f3c2f7ac95e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e520be0ef0139b0bb532f96fa37cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80ee3d01f7ade35bb13c0251c07869149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e645117b1df774f0fd2e7546c4e9d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7c97782e67c9c319f05df255368d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c32123e77e22df9778eed5877a006152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526faacd65fb636ea4ef0049cfa53f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05836d7cedff5bc244b3370c401ab764154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe222cee2e355e21ff485926510d95f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4718fa4239b6e490ce1c60c51196d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cb2fd0f61a25282eb70af0ecc729b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0eee3109d3ab0d39e087636a3b19b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f0d2bd63b0cb3bc509c5d4a4aa683159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c242f9338ff190861aec1be1aa4177e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd50950d49c261bcd1f93618b65a45f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d8e4c0e1d91f637314e5a37477c13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d91dc10f0384f6a85fac7222969df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f26b7221002e0ddc4035f168a0b619164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea0ca0764a2c0a039bb1dd60dcd3d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dbb1f48a512af3ffa4e235d49c404166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da53cf8bdc3c90a8328919ce1c540e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffe0d79bf19a3a248eb1faab201ef9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ce3d70406f87912450966961a38a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49485ce3b007532936fbc5a7f758bac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a7b465c315be369738a6fbd046ee3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00511944a3a79f47f3cc6129f1adc813172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae799b10dbfe679dcc1ecfd5e3cb13173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cca1e7dee81ce7cb744163b633218174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a255141bab8846ee1dfa33da0012d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa240c229e8cb138340f502efede0eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59478b14ca59c348870683ca9282407a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf4d1ced27e1a0985e410eba5092ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e882b2639540c9523e9b0e9fb01ca88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598cfba9ec6e2748474e507ff832cff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30c2be116b21160ce2562c0619cd14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da75723b45607935aeb84b6c0f0e249182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad46f37f4cbb1b7c6943e2009b521a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bd440b24feff36600afa48cd01e64184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e61b18ec75a08269e7dfd89354700185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321e64e787d06f5184a484195307ed2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddd19c8f5272e93924b50ad710494d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ffde1d4e66d757097d304b596b990188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56607d71e11e115f6f3fef0794e621d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d48e4824f9d951298f3cb8a9d7ff1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fb7664139ce49876c01022165ad19191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0879c40745b29f50c02765cef9110a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1a4d525cec3945c6214d30cc4e731193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe18c0c91451f772192310c180f6daa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facc5df1bdff814ab6fa730843a443f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3e5894eaa1a4434d688ac44c1b068196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23eaf7165d3383ccdef1e538ce6e22197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7c66dbc42f3469374a2cc6215b1b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f618aa1a8303a75ff951698c83e5717199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a483bf970450ee19249e8400eefef9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa4f7dbae1df1dbcae13aa408fdbae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a19fdac4e2678d2c1953b22a77ea4d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4dc76a6f697a0a7dc46d7af1a0cbfa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5cf645492ae2156985491fd880a84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6414efae03be9564f9c5436e0045ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a3ad51335ae827c459a777400eae7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764f53d4ccf8ff06b9e6327c970c0ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f73b4d28030840bc9bd0487657168208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1cd6e85641bf66468a1d076a1f93f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5ae726a021f80cc4b6c326611b7b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb10a921adf26f432c241822ba4e57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56485661513a9c98bdae984d1cce2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91436b7df1292e81b7dd237dc5c57991213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b4153c66048f0d0c859cf303d57ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0078d129a52950863364553a6c63a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f94e472a632dfe439c6ff8293e598e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2d753c21438422e9e581e666e0ae0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587269986b9841f6bb10c937fd5a7a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e0dae5ebdb5013137dee3bd14e1e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e64cd11d4b01a2494cf47cbcda2f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f57f6be619e10c05518bfa57d22e49221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4578531ea61ce4fa95de54dc2c18d09222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fe7fdde9b300160e6122820ef12a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0e2968cb6b57566b417130215bef3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c61bd072263396d439793ff4c71b50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aee0988b58bd2f8889692b5ad89b63226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1123e34937fee0bc8778683324a4e9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3a7525a59788b293faa7ff1f1990e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe059416d2ead1ed0fc134f942b73e45229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52246c59f073731c0bb090b8eb73d3f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977099aae7f952121dfa201bb92be55c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dac717cd0bfbc8547a668354e0957232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c429e81d21139db7080e62d5262393f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b323b5235c417fbcbf1f42ed132d9ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb0ca5132a21317accffde3bd84c20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efe1ee43ced0491c42153a11bb3240236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f25e0e7b9eaf770880666ead2e1b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0061ffa5ce4924086f98bc1ed48096238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c288c5db74552a608d8b1080ca745239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee507ee579bbc5bd2f9451df7b5017240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3782f4e4d5cbdab9954169676a2fd1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbf2444bf2e56ac5dd2a24cb8ee032242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eaaf97e9df6bbf235a9a2c9bdbbcd7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9d30c6f7af7cce39e0f5b89fe15a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39633cdb8185f883a8fca521a120ba4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb59192a6eac78be2b4d12a38548c10246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5ebf67a3f51ef143ae1229a6a6d95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4863c928d2337e07e3d0f34738786f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f21571daf5fe621ffb8a308fb16a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794bb7aa329ffa5faeb6b91c7183e14250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31b1fa40202e2da27bc0ad06126df0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154d48f2dd4dbfe5f1da6b719221dce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ae46ac9a36ea4eb6ca60af0b37e09253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b4726746f22a8b24098ee4effb7d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c58721b29a7215460473443ff0b66c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643245d2c95684813d7863db58a7ef5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1ae5c4ce06c560d3e2563f7ab14bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654af46e4888af9dd4599eab4684a7f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b08aa2e5a1ef973fd4f13697aab6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008a93ff8311d28e8acb3a4cad51c25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96be2e5d3560a77c3ed373343295b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc06e74d5504e77e13f924f81908946262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ade88a01f3472f37f5ebc43e25923263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc410713312b8cc398aa1d3bcb3ca2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7999242ca2bff1b27c9faf31c3a238265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9ef450858af916ccbf8f3a0b4b6e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd256843484e73be8f6b8a8f5d1ad7b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f423d27def1c35c0154a05b1a934726268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ea6403a3c9cab561e52d5a209e0af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3805826b029dd384a9ef29ef8e19556270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cb817faebcedaa47f46af2bfe1195271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9635693665e9f1c532b1544e65d9550272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49afcce4d9dd7caa1aed1c07ec546a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84035ef1d4dc0827f4e011261eda1e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef4aef383f6f7d2eaaae5de86075c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d5e3392126a107b69d258852ff480276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54ee8d07b1b7b0814bb444cbafe56c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18e664df9f186a0bfaf5e531955003278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040bf16622486102f650ea5c4ac0d1f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a04e412009a99a9fb4c825cc58f7a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d057b58308356a2139011998378c61281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad86a9e4766da690d20690e76af7623282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1ffda145769d7cb9c21d0c8b10cd4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a371a5405b2c3d261243c7c825f523e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46ec307e9b3a6e1685073c7608b174285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81ae61b4794cda92a6a8059354df62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f069469a877c45f5a3b3edfa87ff1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e9647934f400a385c44e69d2152e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfe331e7cf37b1da2336cebd66ebb0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54112ebef70b91ec1d7e96a94d91eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41606c95d364cd55a5c4afcf72945509291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353bb4ad759c226a655be2937193b86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc3154b861873947519547abc90391293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed841ee0e10219499c375371eb732cb1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281eb8fb300f192d46e13690125ed344295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34865f75718846641b1613e4b452873296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27311ca9e5003ad49c688a053cccacb0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358e11e5ca0c776140d1d727a70105b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f455fdce5120109c661026355b953b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f223e7fd5483aa9e40dbee674cf5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca603487857d20a2958e228f34d89c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74ba1b44ccc71161e5783e7e8c0224302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8acda790a1bb5c5af512f7ff219108303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe3adef254c283ea55474eee4a3301304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98008f3aa10257cb4285eaaadba81479305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a74cb8ff6382197287fd07c12febf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec093a1d30bffc097a90065bb5337ccd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502b7b2122d927305db447acd67c5cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77e2700a05c0137f050202e99614d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7706e99fac980c9139a74abfa8e13fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41ba37f4862dd125f78fa1f12442a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a75bea2824b55e60cca16935c8cf41312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27536da2ef04667f279c630eb98875f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b8c1bd54956a299b8316757033f33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034fdad09a20f32a955491a45684676315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ec663fe4bf40522f4528c9282fe4b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffc52f3077c7830018d9f8e49327e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf38e760ce3a92c39b1de282c0239b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6900f90816b464f226e18a5dd1ec7c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ce0bab7e321f98f82e7008e2b8f13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ad8b6f0357a6efa0992f558d50059321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fb09ae717ef408d2a35339011204b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857188c48018715700276b11c664fbd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb8bd02d57690073277ce387596895324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b31be55d6513aac461babfe59adbd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef49cdcc24dd5a5e3e1cfbcc9b5313326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fffce64a7f1a51bfadd326ab255ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05b6d45b5c4cf6f99fdbd3dd419130328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d9ce2ed9608c60d540c897d578b72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c45fb99ba2c82a2f0d7465a9b6098330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d009a68d6befbb02a8116914ad5856331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcda4b2e751bd26ad21a1b9965399ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69def668f3d841bc48b894c051f35bcf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f3cfe1cecc7ca4b313220a5e20335334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c74fa91787a2942974ea58d8731cdc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffc308abfea8ca49d2ad4321b7fd45336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db864566cb15c324c7af0ed61bf194337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5531754693a0a304a170d45db76df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d42ff55a5973a562732a5d1084dfd9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5cf4c1635d0e48ca22e97b38744db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cf6e3503741a7e91ee59adde4a591341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73d058eb7d8b320b1a564580a64b68342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293b0beb22ef16d448f3a763fed879e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cda7fde5d758477cb6db200510445344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f092c592672ce1b0004ff6ce09f1e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763c08883810fbc9f4c14b20aaa83dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7433f349f69a7134368a0bfeb177c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaf1ebcf809d0d6e8de1003a6a65a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281d59668645ac15671660f334189a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4a1afb6f460290d0265c8fd6d8988350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1db733bc3c004d45dc9f77ec90032b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ae7f35da232f0a57039378f9d8b3a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b459f883884fa9ca8037c94629d12353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc132225dede20c9e59bf9ba61f853354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480eb51dc3377bf3ff934ed99500c28a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f530c6f8207a8c139d5b598711192b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1629e29d98c4e8fd6397d2279fbff1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587215c567ee1d26d31e142ad135ee5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54707ba4d7d26ba4d62265e22b898a9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d94595f6b68c55974ce550788b0f11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6430fa1aea1f310926f3a5153992b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f604200b3eda91a6786fb792f1b7c5a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b990f581b9e1fc0cb00159764f05a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770571d07d95db047a21fa645bcf405364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e54272e9e739795f127eb926d4ec5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56b5905c23374a42d49f2cc86da66c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd3570be0169923bb83c23526204f1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe489455569593382dcb556f0ed1947c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebce77b824655a3ab46b85e8fcd8ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859d2cbda765933273c80fa2712cbb9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd0bd46ec763c520672f7e9d57957d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c91d1046b49336c1ce43af1678e7e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fa14864839d1508a92bc13dec8ff8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4d5e0be757a16436606a4ca6879f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a001ff12c0f95bf11e510d726d21271375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ef1af004a414ffea97d10d1bdab63376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938355401d2659f161757c2703f54fe7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb2e247f61bce27f6aac248fc5b2cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe755414a30ea6e92d9e463bd8005a2e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6b4fc589c24a3be6030f08499d3d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f192da29450edd9082e6b9c63ba5cfb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4342380da251578f63632ffeb5bb50382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f48983ff69a5f1ffaccde96a1b51d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d2aedd52d2b20f79f7c7a36736cb8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dfa368082f1d70350fd83d40e42bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122928e1b1c4ba19215e70d4b77f55d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311533e1935f1722168230c89f40ba1c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d423d3705e390a0682b5c28f327187d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e5cace946e3f48d25bc08556a892c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e926b5368fbd72f952706e8d3f318390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00352ed7455e266028a7e0dafa5036d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be93498f067d27363b658860e61dfe1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32303c75d9be5fee9cd9b66099379f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80492f1abc73243258c6c068375fd6c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb751101f5c0a6d08a6a6e9ba1ed089395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142fb4204eb019556a577bbc4f5342f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda45625da7191417ad743d26cb9c82f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1cd77fae5a2789c8896f1a4721295398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45f2ceb721bb51a45b1cd6af2c12ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db8fe34e16c5877d1bb511c647668c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72541f8ede90141abe5ba5c03957beee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a853f90b8e929fd036e801fedd7b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9f46cbbbf78f00bc3c19d4cdf4b9a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11317b583467192ec5cc462f5f6ec5e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c47b6dcdef67c4c60c57209e1dc71405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a1091fda4fc27e1aba561b31f9c4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affe7209320770a987fc62ad3ea0ae3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efc982c01c82d0a910a4d41135be5b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3e2ca681726354fb51a3f42d73668409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1fd5a93937f7b112706382dbbfe9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42627b5271300e3d82f8b5f6b5e50b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3377e0fadedc1b81a8285dfde2567412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba39512bebb5ca931d98d1196dc21c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2b37152150e108e84dd55bb69aabf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b93fea8dd11d388aa83c72c9468755415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d508262bd3cfbf0303214dec06c2fa0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00a3b4803567e72c79f8f6ee69263d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc80cb024ac4115f8c2fa3ce6872e4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c14d4ff5606cd8049062c34ebbf55d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a02202155ef4aac530349bae785b0f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bd05d2d67522ea51ecfca99bfcc6b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebe4624183bc8b1fe275610efb4f8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9f0670618411eb8f1da9c4d4505e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213a4e981dfc3478b7d5523ae4457d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6ebcc0fb142bf0339022bcfb697c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f87c76abe7d867400fdc88b9f8901d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad3748d91ccfae6363025222e134a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de577048d7179e211ccca06e8314b94c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf689e2c197e4bffabc0cecd773a42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a07797dcccd589392d104e02d9ca0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4546967c944154389b002c3036406f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf15bd44f91a41488d11543a8112f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c26ee1fcba8df387af1ef82349294433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b52e63a733360142cac92e0bfe777434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8a4c6342255233e992b6332736dcb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902f9150b89d02ab137e49595494532436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329e90580ec106fac3f4d3939dc6460437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e54e4e8addc7b8726110fef3d359f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e178f6aa7c7cc8e1e1865b68e9c890439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311704b2fbe2143e6127aab6c6ab4f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a6827b6381ff6bee9ce1675701258441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f721388610421934499d1f3f85940b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34103c022f47fa2429bafa15c2794f81443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df8fa7a2e4a3e505b9108e951c625b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8d657854b933c8e98da00fbe8b5fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07d1dfed1f46e7ea6606369a058a08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34ce4568a973b3344945c41d81622e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425243d49573cdab09471e1836fe93c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd17dbc9dfaac4457a40b955d4acad2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfc8951c76c38fbc731b91409124d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948f8e63aa562fe1ecda12dbb8612d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f2c417c9ec1a05254900abedfdd46452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3c5bce61d6d0b7df7b253c455fc2b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2054d95e7e1a51450e5145bf436505e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c3d621f7a0fb56a492be7b74a5ed3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44996ff58c63fe62f55704e09b7684b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f2c35441b01b0cf7037f70964896c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1f5cc1da4ef268638e61bdb454946458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a280cfee8393c0f1fddf885cf7203fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf9f4582880ce54dbce8bd64617147460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ead72bb87c85b907755aa44a299393461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e7c03fb04bc34e99941dbd31f09e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654062d8142cdc57b55a673efd6921ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c8ec1916ec475d5f503b22d7901a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c915e3a7f4f12d6aac4a1dcbb41d46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a30c994805a9a5b4cf879e2b9e096466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f388b3fe9061a81e77c33948db9c2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1519d3b5499a706cacd388f58476978468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306f841124d7623423e1054712a2d55469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358849ed45cef5661378b6cca838b2fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5b08823d732295e7719cdb9f9e670471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86232e55defaf69708c50a4883872323472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87d393786198b32fcfe5dd5ea85d2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b27547bdb9c17484d5716e46526ead474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77117550f8b0f3918364dd9dda89c26c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250870508d3432e233c349b68a2b9671476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb7896ec101023e17a555b66503932477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad3fc1c5fef5561d146f6f8ab803c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571162a3bfc2c0e6df89318d77485bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356baa7e3914e629e1898781ef81c9ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5ed61c7c9cb0320fdfc9ad7d2b38e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010af1d6f4f3645a52b5fbb3c8243fdc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed08e378e72ee01ceaa6b02bd6b54c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60ff16ddcdcb69633a8a19b5c72067484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b5099349fb983d255d48829821b16485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7db51c5280cf03c1baea32364d5674486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f26839e9d1352f81b800a8b9e9652487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8d03b366a9f51cd74337daf1cab58488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09b88a4388772215639cdfc03164bf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb55520a8d4fda88f0b97160260c96a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade33f1bc6d79463a22621467de1688f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d98735c4c78d810bdedec97b1dd21d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2889656825a73d4e1830621394789bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c8499b33b726e85ba975a97f620de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90f8fac0c0792d2b34244dbc54c4f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5b08624a86b5ea9fd9740dadeac1c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead51138b5b670d37fdc3a76cbbd40f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204d85291575c4d35738f846c4fbb7c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6faf4fec5d8b6f0614e50c3f0d76e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323f46cef079b4a2005533ad88115f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacb73b0ad29dea5ecb5ffe68c1b216501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051be3f6e684f1d78dc669dea403c93502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4ccd3c07fca85966ff10205aa9f8b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b74ab06d6e15facffa3ba25e38b33504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9187528b3631508d446ae74dd66f92505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed4a79afbcfd6f251f97e5f4529c6e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280721ea0936c73eda5691540c1c12c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76128e5281cbf3237140bfccdb35256a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392df3ec193f38dbf41872841db67a86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7786879c0f536060bc635ab4e3996510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961e1ebd9574d19339b172661f25c67511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e82ae60783b36eece7f8c3977839b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5aee477ce9e6279540b18122003b30513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6825d642e9506d73fb5fb130267cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a688a22756c51adca9b1f9b4034e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992cd55833c7c94a220cb231464f8f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640fa1f205bd51ae47692875fabbd5f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ea81d82bea580bc1a5a88d2bac268518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9f3882f9c3f0e696a23fdecd17e61519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d2f4b31fd8c9ed1fdebb8101cf603520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a60ed776b1a8d4dd9d5ea975ddd4d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40731ddbfcb5567fe7c36f9d5753d7c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c9106b648b4510c8287cd4845cc57523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fa1718e3dc899f3cc988f338b4326524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fd4f4e67d69e488b733efc3629036525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee30cdbc2eb20196ecf143cf93fcae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29999b4ff2c68587c59bad602fd052bd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93003c08ee07d0c89471b89115ddcd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d478b436f062f9fe3bcab714328885529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893713e75b4ff359086182c25d723eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b541a7546fce32ec3e6e41e7881224531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796aa9d6c94cc9a692d86f6999cc59a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e71eb82ab0073a94664f2d5c8d6eb7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295c1da58b8dd23e10eb8ea50ff1a42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e5aa37320984e3601fe3f73547482535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab02729e515977b179bf857d25b3b5a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73904465ebffe85d27890952f8981f96537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a32811da8428afe1c479a3ec79844a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089c1e94a9848f80010e2d65264ae9a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a604d6f251f673ecba1b3d5e34b791540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1cacdf4911e3d69857c47f680c8e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1987be06618d92813098915f4de84b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c2279fc99cc816fc297229cabfd74543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b52000874674f2062b70c375e6610c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fcd73391310f8790b37f30366fadd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243cd4594dbee1119b195d0e56d9a30546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b94173748b98c22cb0b6c839b36c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc7f5b9a394814a8409b1271c46f64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594175a3f16059ead91c5ec8c59a2607549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded952298dae406dd5338d60733880b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b77ebc19d859ffc598c0b120d6a3f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187f738054b5d657ab7513384f69a57552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94f1a38503f9cd34d10994a947fdfe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59e484d174eec4a8e4db30a6e47829554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e00736c86ed2ac5337fbfbebf7e5f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cf40afa889cb3c7a3401a576ba1ec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166f293a2ac6e9da305dd325c586ea4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ae2b72750b140ac24123fa0560917558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833e4b1aab43b49b64af6ecedeb6435559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c2b09c064f5292262e3926ea5e9de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efc00fed194282db2b3d4f77d2a2da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833f39fa2cc09ed6541f6edd1e106e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d8bf6d75ef3553a6b7fb2c50f8a9f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c4545239de16e7a3c36ea69d40fb2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daf2f49b9f2d1b7a01c4d3b56117b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d41bd1b1ea0e1656485bb1a2f705d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31787554adfe5c2549b6a3963cb33516567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc6c319cfedecb527c80064753b22b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c175bdf11f021fe26dfe3a32f3e970569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000b09c50610eb58c887e44d0715f7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202337fe95c8f3483508ce26c3ce683571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796a44e121480b97620cea5ac11aeb2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2a28ac7c05b54f64f5cba926aa457573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1b8ad6e9d0c7200a46d701c3423a0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c549034f784b0109e862be9e4b0b4b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bae3c54cc8da7902d01023277925e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb648482b800f03894821b8467e6f36577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e766e4eb061686341679290e8fb306578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cf2e995027ec3279a4d514f557ddb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1035180f07445be88693ad932df821b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb641e70fec3e9bf2fdfcfeeec21f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b06cb8650cacf917978316347b753582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecaac2c8380c8f79f10bb3b2bace94583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e80053cdd030720e02d649b298021584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44df7853db399045f46d0c9b776e9a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23509aa0a43ffebed2c5171a17fc7c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c46bd1221caeb7010b9d5e6dca636c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f6a7b93ba29e3d99a1c595094236d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e296476e6b3cfeb35e0af6e763b7c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bf2650e6a3e82436439a2038c55e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9eb7c68120df4ee92cdc3a6c16e56591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc4eeca615e9e9c31fcda8be82b50e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c63e215a73db5a0078c89cedd015f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611d7e70eb28c26c7fb6bc1b5943a32594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1727026728e87af2f9a4bb4cc7b2da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaad1bba1b241b73dd0fc1e2a4b1a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c88bd88fc7e88c21d65b0e60dbfcc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65af607161f6cdaea214277a2e5787598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc45015c9d74c08be2358f78390589a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc6e38e3ba704d62871714d134e13f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc118bfedb445bbff5c34818b014ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40dddb4da55836efa5f79a412a418a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3395738af4da70f5ace6643898535603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee0ede3dfffb7c9218c320bb814c60604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488a10aa0ffd61495384705a8914d6f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654171d52c9a066c151795ee1c61d873606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda92ddf9c1885f0eb72f47027831dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978f553112d352da458b7a23141be22608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca955cdca9d0f3d4c960d846034111609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaffbc4a9aa5ccb1e8b8cd6a38c71a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e294af1af8b1cb8b457796a3bdcb2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee7c54b3d5d470f31fcba85f73ec2d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878cc33d491865f25d12b47c7c5a424613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6f8977c5bfb54042dacab992441d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7d52b0ec6e2165fe2ff9ec2264d6e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9ffb0ffd88a44afb75cf9fe7f9927616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61f0acf20e896807f7fa086cce2626617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a11b1ef0cb86907a977d397f524a0a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6f1e3a9328f528940ab63482d3fed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8c93e9b62fda89c8f70497035d6c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373812af6890e29d87068e4d92b82192621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd2cb655cb2fecfc222c89d0c953de622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d61bd2b48aace69e5dd631a5a8b1c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69c868aae6214ef9ea191c2377a2c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d96c9831cab2b82458547a8b140d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676b8e1bb40e272aaf557b2fc4019d5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a9c62c4ba41629e98cebcb25964cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc68501fdf25346725cd76dc15984e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7462c7b4c095a7488cef9345216cfa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4bf39f5e516e92daf541db4a266df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7373b1b9ae7a638c87073bbee3f96b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edddc4600b0871d875d530677ffdadc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2ac4eeb6feb0ec086e0514d75752d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2aba888e59d3c378084714b2753f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2841a5b39226c22109317d9b618389e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae06a08a993fd31f00bf5f6ed082af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f241f2478eb46301cc9cafe4e60de25637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34f81fe8c0951df03c6ba59dc56f8d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef76ca809a099bcfd145edc51a0e8b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e80da45f7335891ef018db12e552d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ccd821c559ca209b0348cc4980b4f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e3e7adaec093a86dc82b824316eac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593f7d6f7a59361300a6bd2f2bc2846643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a830a41587951d05ed57902364186644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d12f99a847737b31ccfd07a09ecb0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f0906aa7b59950677118148223bf3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6205486a4f86736d8aa67ff13076a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ed9d897561b8c90a1a2684c109fb6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8442436cbe97ae94bdf6fee413329da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9802bac38845fdc6a5dc22a3fdf12650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7a528f4897715d5b752152782f3e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73378f632225bd52d7a4adfdcff6a057652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6088c98390adb1552930d02f4cc702653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d82707b39083bca79400b590edd4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a05553b15013374b57442e8f95eced655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736cc9bd1517ed6441959ac57ca53c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a4c1bb010c8669737056556d03ef5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729e42c04060fbab0764556c8acea87658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae1419ea217dbdaeec1654a21af7b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713f819fd06745f280a29afdb3f1e38660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae62f21d80db6d1e7cfdfffcbe5cd61661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a78a13cfee295a4bf2cfb481668b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918bf2e7974c0a8bbe31ab94ec57c84663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e84f7177e4dc1f482c38df1d49ff0f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acf964f0d9a59c7e056963b32e7914665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1553921445b92d1f9d73b589bec1e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e64b9abf40bb407d2156a90d945d0c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26797ea2e162782557ad4c426e0f0b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fcb1b543bb165b36782a4f8b6ee13669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cfffeb743702a9891f4301c109bf0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d68797763749bdb3bd21924a73a4f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313aad8aadb58e9d858b8519af4bdc69672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b92d6cb346d903ce697bcc64e01322673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b146d6d0f4c8f84a02b39deeb6bd1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb1eb3d31f10a1ea35c8bc9aa4c7d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14a608ca3bdcde49e8b76bb0ed0fc0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438e892b12a163e2e0a5a0f1cfcfde5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d1926a5c49443b98890b697a22887678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a29a3f3446236a4aa611a7e9c894c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acd43ee35f9ce5d21512c22cb14a7e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c75968fc3e75686b989d4da2e9fdc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9babddc8ead71f30be4a7824f43c7c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00d4034a39ec5fab5502fe1f390234683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22281687baf87440070f61e25026fb72684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf59e40d96997faa87d559e96da00ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4f57a6e472982abebf7058d5a8ace686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363562f929745c13bd3b53f7075ca9c7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9aa8303626db0e1aeae40917c4ca5b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebefea7cd167f2710d2a73b5e704188689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef7f070602e63b6af4a2d7be1ee1d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ae7ea19f8500c19122e259bb9282a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b4a39fb781090ea7d2fb78a1b2805692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23dee9a672782fd2cb6a4c598ca9ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbc78ed1821279f005810aad424bd7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b362c6ff24e2de6bd7f79ef50201e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd8e3aee2bf4885d4b8f7693927442696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e0a6506a734a34fc415e891d1443c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fe6d2be056b107bbd0fa50c82d08f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5914b9d297abbacb0e6d6bc80b3ac3e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516eea5bf4532a4e907974da22bcdc5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71076dff3ac3cca4c3c6e2ee46aadb1d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6694e91a59961245a0b2b078257c32702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe4132c516d484a64851b4193729e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b665cfa5c787435440f3b5b83ec3b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471662fb7fec3f29f8280391f90ffab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a7fc3be9d302f2bf1be3ed87175ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b6ca0f0855cf569e159b5bdf61049707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebb5961a3fe30b375c352ac930da35708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c791c3ae406b13fc6716fe6529a7373709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa33ce7687e81d15606696c085287d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba5b24edda2c4ab13ba958daa807a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acdf2fb4367419b52d1cbb70e27331712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e0a0fdffb28cee9067835621bc50f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264815e6ccc85cc09478df167e49667714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726da231f37486a0f8fc391cd1324b6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfde8ee001709eff3d7adfc3b1309fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33193632c696deec62dccb5e4ecac0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00fc8c44901826fd6e11cb481e29b4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b841e6aeb3503cbd72b0bc21c6035719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a85884eb97a27ca0f313cb1a84e56f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e54c52c8df0652eab0206431115161721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483244f2b99e2940a67c56701ff8007722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a396e7455c504d6725f44f9f295d4b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc29172be6c598aa780b2bd6b7e4fdb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546860674c374508f4aafe18a8fd15b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bf94f697a4f299f799fe2dc59d754726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e0a26027440cf500f43be47eda131727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13a08b9564148212d3a074207d26ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cb989fc668f0dc67aad3f8ca20584729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ea0e7bbdbd78551c7fc15affd7b4e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62aa464b670750c1e4b310fc3780552731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ba988fce33a8b96e1375d5a1d53e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ec14fe94662c03a78550a840e572f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae389c8d609b59e6da8d2c4be2a593734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054e9b9561046a2a6679b4e1b12250d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefb19ce9e210be7a12083b9166454b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe955c15686b607bae02f16db92c911737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dfa1350c09197c76771af84c09e84738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d32ff11439f5cfce4cb6b79e98c688739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b340d034a0123353426ff81eb0a1d8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b267950ffa6f48e874ec907136ba7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb3afcd7f94119ea4387129142c961742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7b66da609943d7fca4020eeff7281743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95c93d4f3443fdf483a6256210e752744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b380bc8fe5d9ff74d4ea0ec5fa568745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12017cf597fa4c7906fcd31ef2550f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb407d9f0d80e3e5200b253f070d85747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f55fb6dffb335b5d51a2dd315aa2d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f8482aa7805873453f53d56a7c6c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343ce161ff2ed54ea88f37824697882750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485261fa0895a00c84caf0e79161a31f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f450f09ba0c90cfbe57b229853e0ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4242b09f881289a8759f03b0fae64753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af0c2e15bb3bc6eeaa59a9d5d95911754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6984b265e832e677733cc6a306e53e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d6a176ad0862b081c790891dfba0b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b96e9a718d7f54cb573ff1aa00b436757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3514fcb51a335a2d9d35d752049d9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3109d724bf450d14dbb21551a235b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb7c271992860c9d02aff4b27941a3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127491665218616460a29f3ebb78f311761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de481cddd07619d60d4c94f122301be4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2eb4cfaea7265d20dbc8365542ef23763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547eed5917edec0dd41e08b8254a3b4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bae5fe6ce04e6f76eaa31e49b7670765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bdedab7a102fa8c8c3bc0d25d4c14766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa80e284afc2e6fb66044c5dff0cd6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9eda18e1be7f24f80b2e367e68ca4b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a2af325aa1d6aab152e0e35b62b4d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c2e6a74288e345a19341a58d1c505770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a353af0fc46e75eee81910d9ce147b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193428ab3f57fecee041b4e7dac221ff772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc7e287c804dde072e455a5bc68f09773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84df6ab798095aa05abac14423301b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e73fc76298f5b5b8236719441c399d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837695f4bbd24992ee9f13bd5af9bb9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122170cac0e303297901e7f7ff663999777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dede82f59a63530f5c6df6c1212ad1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bc86c142f50a82db8566bc7a778a0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360612b78a16b09f200c0fca8673aa8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08199a74dff4c3aee851f9cb25925ac3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dca7e81e1f739d107bb0ba6eb5d9c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22245c7caba01133daf84cfa39d63c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85471c6e8fb64314986f0fedacbfdd8e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30949468a734b6285c58b457379050785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d988ec5d60bc1427058e29c1ea5db786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02e5324a62c5ae120c12dce6a1a6ad787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94a95feabbd62665bdad04f2a5f871788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ed8bddcabb245e08a86b077602ef3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc4d17fc1b6179890997f0a538a60f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf83a9db28151f5bcb346573ee5741f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c5a2fae6ce8c54ab6a58f690c2ece792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f8c5070ea147b55b76198ba1067b1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593081be15976e59f1409527f359ae3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de614ccd689eff4843acc5f12e114b2c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb3e506ec6ef18e479d620249b286c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f98a05ac3dee8170497d745819859b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1ddfe27d178cf89c38ec2579ba873798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791ab020fe0247523d310c2f68ecc0b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95b7dc09704f6f93367fbc170dea7b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd852c1547e98bc6c18774e3a22019ac801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c241e1d57f2ee68eb253977fc7d85f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624805db9af72b287574c891ac2651e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b925e27f2d92da14a7e8beb3a821e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3062b3f99a1822cd1e311eeb003b6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57d4e2941363fc1dc53dd35c2fb40e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa268e462c027a6d4106f9bda3e8860807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aaa28f16b4ccaa73d690ad3bdd2742808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ae44648cc7f8dec981637f751b210809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c563c44f700fd85663c1fbf520e7358810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42ba3e4fb49807da1bf16d6c6e216f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81fbb4d6d430100caae73939934cdc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49400d20ec6eacb564b43694531d0ac0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86f21cd4417e301424aee26c55412a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f1cc872426d3706af5738cd7d0431815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd93d9b53191e728c0d22b6c785133e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32143b766e9de0210ddace065b3f86817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9b662ad26867facc6e5cf708f62b0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aff1eeb96dbb3393d00d0bf354d2c9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252bc785bbff0018c158a8e2d2c7ad6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc625df9b6eeb82b053ce4e19ec76a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05717de43d7c08d7c90fbcf7d0ec838822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7718372c49fb164c87fab0e81c3fe823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1a4f338c694f1251060cca5d7852f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4892b25f6fe7b53d8b937663355d5f1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a627a67cec88db76d609b4c4e69d3a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bcd03937264eca78001398831938a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c66d138b290911cbd6c5fbea6f553828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0df7c5a70bfac918a8d1110daa152e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38e6ee076d342ff8784d9a12b8eb77830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f1d1466f4002916fb5797016afe49831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494ea5b07b6275dec14dc9c31dceccc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17d904ad31eb17685c0a117bb3a5ab833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4c2d065e260c25de386e7bfd8b84b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446039cd59a224caa76a73784facb295835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0380c6b6224cc529c78d396cbc595a2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b179944384aae0eb4b9b3afd3c183837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4076448780512df59c1d9436870186838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcc4a57e5f613871892b7d4d8cafa9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d97d8b678304039a7717a60ba641d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e7441e0b2a21633fcdb650124406a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e2bb58b5f84bfbfec36959c183beb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbada21d60cef6fcd265a3784ea6d8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e185873855d4d4a36a5fa6d4f9b186844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55826f00e7dca4db6002d99b144f7b03845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a6c91b6ba455c0ce4dbc0bc58b208846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c47b32219b6cd623b9ac8c184108b4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440228ac63962feb2d990e58afd7435848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f3365df28fa65ac1b71e25dbe312d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25d552679206dae8be147e1509a7e4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f71c6380f138965cc75f935951dcd9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fac3c1415aa20de4934c254544e626852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a146c4cf459b8196663cea7c82c298853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a42057470b96f5900e637e523a2752854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5382a918de7f69fe8a314d715fdc7ed855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d9d9fc2bb6c10a14f596b793a059a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7355f054f816cf66ed13ef66ac0572857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f90902f48ed0c4618260fec6b20785858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e028703443cd09b1dae9373e6164496859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7f0ca0503df4f85fe22e1ebe8ff5f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cf615c94f6a7e0e713b9f3fe8c19e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e701e23b4f9afc31013ccbbba9237862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1740a6c0467b64dc416af822127e0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5023366d226266718314f6090a53c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afa00422da488f6cce76b67d420358865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78e5130741130c9f9c754846f9a9ac866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb075cc20223b912b04921f762d899867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680f2871ba836b4bf8e88d1522fd07e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363550d7091a1e522cf8818a8ee7dd09869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac6cd4df49ec4b319dbfb2d3af673b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86675524cc0be3b79e8b7ccb2d7b5477871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc48e2bbd597b364fbb1d6561c732c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc4e1583c5992bb9bed4af153667e0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befbeb9c50dfead7e720c405171e2b2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50407ee252ce7a4761617a7831949027875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79793403883912c9380d008e5f317834876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563008eb952e571c58b1d61245206eb877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f130a0477225333b6cdb9fdd78ebf878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303051a8800d2dff99ff2bdeabfe5cf879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f27f24ac8a7a2ab804ba7cad4c744d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc4bc09b20d5564a2b68a59bf53f48881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79f5ab5e9d5aae1bc37ec427b0a99f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f9524f8c3332bdfcc4726f96a8446883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a69c332e4b09cc635981e52dc6edcb884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8807a3ec17128cf65e58a96a9bafa8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0169e66d6941e7306d18937205a8c5d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4727dcb41b746e2f6ab400ca6ece4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137deb9cad6aac669c5faeb64fbf15d8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c50e7142be947b6b39b98f10c0da46889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8c61642a7ad3258ab71f08bf44f8f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc4c47b1ca9d11f233966886a32c98891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763710de95a22d1cd8924af83f9beaa892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628df02d77a7a165788921c5fc9a113d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d74610c352ff28c99dcef12817f482894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731c4fff07bea1dcfd9e19430490d8d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835f6ca3c859e58174369ab73aaa11c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af57f328d30bf732a5e8de16e16f95897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce9f3e8b66556774c57b418e2b2e05898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03119ac6ccad3b7e3e92c2fcf475b591899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03e5fceb50bc32767a5273597a39da900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48107fc4c86ecf1ef38d2b79ff00747f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166058b53da972a2d278a1857c892a7f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6c817b7a253cb1122a94614d0b628903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77e71c01cdb3e1ec8d70215a907c5c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711230a5f585e98a4769be8e11e415e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966bd72578bf0487eb534977ad6b7b8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19beed388275d0ffc558072af466e4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932dac6a6e0398b4082bf1878db5993908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5726cbba52f155b096feb886db1a8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1184e7a8c828748a711731c2fd184c9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8384885177aa860eb48c32e1139476911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f60c5e02fd747300dae5a965415d1a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6e75c2069f3ddf56ff5cc29384343913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0d165d81affc58f18735ca4823a38914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980706f13d76348a470e02e35c0191f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb1ee9a91226a2471765a91a017d82916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866a3fdc85613be079ddfa9fe019ae0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f4327503a2dc5f7b899fe525bcfb1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad358f922dcb473e8d87d1aea56f0fe919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90969eee9c7caaf1badb69059ac4585d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7fbaecd7fc0218beda746542b756d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aaab7a3698aebb6c1c8e19f692077922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f6b5d907615d6d0dbe6a0c4f7c4a1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8b6a9cbdc02e6881fd38529c633a8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274803965bc2ae3e8eefaba8c20c86fa925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19209b43d6689db0a6effa1509c2af20926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1397077d0a4581b69642eb79f415b59927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7835072c540ecb2899f2453d7255cc928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80094ccc0bbfac139bd93b5e831f8930929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a9e7654254fff62ed0bfd4075e139930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae47130e8d8eef648fe5fe4daa02cc931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120453a4c543b7262c889b19ee45b837932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d6b2b05a0face9f66e6e5fd0be061933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee0226ebf8c85742bc0ca6ede2bab5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe30c50f443de2d03f62ac2dc2462b1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d03dbf9a0c21b4bf84cade349c2e48936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df598cfba6037c5e35851c12a8354903937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f9f0c4170cf495d1b23241bf3d846938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca611a2425625b8d4041f28061578c4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8c58e38ef2cb5596e35bc203d59d9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2c38d1b905f43885d3b40d27e75ca941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109926adc9bd300f6444af5d72a3843b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c62b427111c6ca148f6dcf03a070e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf9b9a53c3e89298a3a434e1aa4066944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a44c2748bad61a6c49e2496133f7c8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac4145a866ef0266a92e29be149922946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0ba80e3ae0906ea1ef5bae6e92d7d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ccd0967d36d3735e324aed409e1e8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64e22816ee02667cb2ae1f5145a47c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559f7762536f8fac088a53206dc3b15950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d7d148e52bf5fc7f104685547c5bc951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d287fc4bb369ca6f6390081a542e3b7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71b95e84b1c1e94dd8c1490e70297f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4324b9d3a728cac32769658760a8eac954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7718424c1da4cc3006ed359e362a0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7f4913b61f088022eea1fb43bcee2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02bd370212cd0c76b678720c80b8e0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549fda20f96f2bc27ee50db31ee8afe958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954c4860f32dd5a051cea9ef92f7168959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e02992b36df4979dc0eea41e7de2a4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00603b5cf65f74db8e1039d3898f0f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f92576b18ef425fda0671befffa85962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c471b8febab1b4269e14942d2f685c6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8143b4c4023b6dd6d66a5b4b8cf9e6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416c7fb3c5486c1ec0ccc9a4153a55b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd004cc2c93eb8fe976f9b596ee3f67966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016172a9c477511092887cdd0a679c0c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f270b22bf9908df0adbebc6d578d79968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0189cadceb42655749bd1a8ebedf09969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c27efe52be5a04c2688dbae909fb1b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7dc0987795af6a009a7e8ff930fb7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a54b194c105caa9d493364a213978972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4ca4ea4aadcba24e5656b07506720973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252f6d4a440b79a3be2abeadbef5e84974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab61a4a363641e0b96b81dcdcb7ba7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99676d00bc5be3846e2bddcff10508976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c2be01e6a6843a9a75dfcfcc2baa8977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fc1628e4a3cf39b58f3130f4d8b611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aba5770b2aef88977b0d0990eedd932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094e5a6ba7ed8798d835ba235b6587e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea2bc5ff3f3a2a0a618413dcd9b9544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eda6f41c3b03a6806909205247994b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c1cc7b5e0e5422707a524a4cb5ead6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeba6d4b8109c61b48fc2450d80be3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7530b3807524bca01af8cbb4880f738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7cf6dd7b265746040b0db624c584e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced6794511d4d934bfee232aa41289210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c660cc7ac1b472c0f44cac17878f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d40cecc272d18335699cb4533020f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd427e6d2766602b9641e328164fb013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b2c5f6c70cf2d95786c46c863f45e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda78ebfffcc7c4ee744dbbb56fecc915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a429e98d7801c1f6246baaf68c8197916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0e504853c465ef579492d831a79f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c4b4a9e50193076675a3f8820874718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753414f9ce40b0606d59e9118efb824719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e5636113fac025f180bed54edd3b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e2bd5741e696ed57485a855a9b60d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73d650c6afd9f4c57cc543eedb6c8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d7218e4208013d118adede86a5e7523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd1d44af259f0496ad25957f864e5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6f61658add42aa0d65b897f8643fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75541ae978bd314154063fa9b5a80cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9826fb9c9490e4b879457ff7f2f2dcd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ae70808f564569cc32deec545facb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6afbf47f3c73f01c74170c43405ddd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e99d4c7122c467c5bee7e78a666b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507f65d70c2315f5d03c4b9470eb91131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80da27a844b237e9c30b6d909cbdb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789c990878b795642ecad9f7054ce9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518000ce06568e0d1d54b9f0a6c222634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455ee269522cad40af20cbe1369d6d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370419f3ed16bac59925648d400cf14336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cb1b4c28b0c217bfa7087bab36d3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52de5a5a37e25015b08f78d358304238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f6f6797edb0037fcc866921aba9bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb13dd5c4dab488f624e82fbb8c1a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9ca53de4032a95ffbfcb4984b519541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15855f0b8ead3ce189c39712ad1c6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f048c6681143df58633cc993784b0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a65c3b535a750f670e0ed104db2be244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2437f884e2fcf8496d9f56e82d5f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5db2a5d223389740c9429e6ce163c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76022ae2476a217eb0646125645e25347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e501439370fc81eadb566d1af4ae96248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7670be8984b28987362feeecab7d8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62abfb1bfd340936e6ff07eea8e63a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac53e4e3880f98a440e04da7d1f0c8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2467fb5a1efb62c883cee97ea0482d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2c26e5a44daf4af09bf47ee360b8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df3240dfbfefaaaf4a4aeb2ca04f1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf357a0828c99d0bdacf3c95cb651055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e10e820483c738336541699f88b1ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9a43cd4d2ae5ee3b1767cbb30e36657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045462d99d60ae01bf21e0a564b0a99458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5f7bbeeeffb90510bb54db84c111c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067354434eac40bf1267ce621c6dd7a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92460a0aefbb3d4813cf5af0e7d2d7dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c866a55a037832cf3ebe07f1593f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30861a00377e6b6a18052236af79ab163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f007738d5f79384fdeadcd5bbcbad664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4620161a0b053ab02d24cb0c7be8f7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43d3932bf9e9ef977f8e5f5b629b3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e91ab91834c7fd248f935da053db367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6ec647ebe378c31097dbd05f254f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec923d2687d9afee18ab1e4a85c7eee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256ee96dd71ff70e7fb820f97d67cef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd454c0334b741319da2a3e1e5ce5f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8333918526060d7d8f4a78d8d468d3872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafcbf2e848083f9a410efc00c5a1d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b7f78ff6213bb07a87d4f766bf87d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596adff2795e1509c692b8b3425931575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddd01261ca97a172e092f6f0ef062e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea769eb25dd898c8c5cc506076ed4b7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9c06fd61467bfa913a943f6e048ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91131cef0634fb0db2745192cf3f662a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6a336c0ec517b27833b7365a397d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79602425ff42919b0d7f16f1bbca293f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befb24ac8a1549a9f70b0410056577e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce616bba214e3c9140669f3feed258283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c49905868611358ae13fcd99a39c6684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db45da6bcfdca3cd0b195bc603697e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080acd500b44a19318fb53c45e2a0ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fbda9759cb396fb9901bec0e11ca687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe3e325fbef4ad41a4dbe428c0212488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e25047dad92b4128ebb2bae026c6d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df8b204a07da344216eb9b6f95be3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6a1a3809d00c65db9b4bc35ea511391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb7f99ade49b922f2e21414b3d123d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535a3108304d3fcf983f62f61df756a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e589072978e4df8740cc6f0af7bc8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cdb9a09c94afe9218019e73b5f9e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fcf82886c1269df5cc0543ae0bd3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c3d27855e09e06fdc1d0a4a953d9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83c876b442300cdfc1d236b23e5f3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f00f8cdf64da743af2d4f24696c3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcccf1152e957a739ce3de6e39e73c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded6cb71a690c27f9c1d4d15476cf07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bfbe7b796846cc60cf729c5e6e3f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166b2d13d2346d618e66de8f7791240103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca4bf778446b642a80899e30683d96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c1ef2b0a17e095330b3531d6f9017105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9952b4b412beebf7f959c967cbf1c57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947021c0eb8509c45a71e5a87be10196107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823efa4f677ae5f1d6c2bc0fcec871e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac5b6f9643ebd0391899d77392b7c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916c2f7284c4158605c396a07e78eb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9c36a0decaf80d3147a9fc179f2b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f7cab6b2ee5362ec2cf8a35cfc5dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c88ec11351554bcd853a98d29970df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c7ca3281eb8411eac8f46b0f3f505114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd2a82dc625837e33462df041bbcc0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65cf3e09cd171279a2a3f95ab4c9ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d1ce711e0553f00f5af7b389584b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84b6cba98acfde81abff39b255c45b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10d835ebc7420ab37c095c90efb1d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d35d8e395281bb4d51ba6a413ed30c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8180faf1d4a63140a1b4a96a23bbe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973f42790fe3ce71d855ae1989f529d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf78a99b1373dc0681cf1b68dd1ebd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22a863febdfdee80b5ceace31601a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d528ac32ed7f6c682feae744435392125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dabd79279022a5aeecd03ba913f35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcae85003768ace4aa503e11337369127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7b0b9b8365b72c60b0c0bb1fd8940128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14349f46501216ddffdbeca4d9990db8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afa7baf33e0de159c7fd9a03bac6ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9914c583dfd7505dfd249ad69562b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efee3592cfcde81f73849f9a6b917a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c316f64322592bc78bbfd9877c00b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a699cd0d95903009791f7998d59ad7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad536c69537e9a5312b808579f047212135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b75383ecff6ed3a660987ed2210c32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdffe46770df1a2ca608384afb69177137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f95d65b1a97ccb999fef485416ff1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4481e7f0b067aae8ca4a12577b689139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f9bf992a6270afeac546e40dbf2b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd051effb419719fdd0269eeee604f80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe102879bb9dc0d21d426eea4866166a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d0d41f4a3970839c0a6a962496693143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec57d3dbadb9ab5dd384f61bfd8a2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a67ed671dc80f4aba7425ceabff9e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5df2eb0cbf952deab14cf20553f97f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221eca2261624a17a9f576a03b30ee1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34b14c71efb2d41a2954a8d9a42a9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665cfab257cb3d01a6b968fede6aa98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37ad98d67c35538dd490149923f4a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290e01faea3f6710be72caf3fede5d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0923e827b8079d3d72e27aa7ab84a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff98adec5c36cbdff8ceade42dc26e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0ad960cea526b51d32982606e1eeb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8e413ae460f0b1cadaf019722f10c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac22b213462567b9bece577fe35888a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045c04e9235f01019c044cf012e8946157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476f6d9065080277f8ba11de9d965f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f931bcf7e2576fb52696dd45191903159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a95d96532ee22745bae3f9e658214160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060acb7857011c69dc4797e25691221161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8f0b014aa3bebdf32657c6e66041d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c65d02bd7a76846c112a83e1780197163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da3c2605c3f4a03685bc3994b2092b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc27f3a63f78fb23006ada22bff9b70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dcf26b4c6fbce48e75b813d8aef15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0140638b93188ee82b2dc4c25cdf0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12317fa7940cf1ccf48e7932f80761a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2260b02b4212de2174ef28971a1c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185eddc9bc5a2362ddaabbe46ad31794170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e96dc9f9d8d5e863295046954e799171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f5fb4f01aa2038cfcc806dd141b89172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41023a88a6adae638c6da399dda7cc04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfd02a48eecde1b5a80804dc636970174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8193b339793dab9329e7d3899d125e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc7c446864c06f22110ab80871895c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29638ba03934ebdf27dec46fd3d4c59d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619f1104bfcdf60af258ad9c942f02e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cee9b5fb702878a6c1fed4d226245179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032297673779f1db233c45adab9b880b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20620a3e687ef7fe81956ece542c9df4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9716ea3cccefd167fcdba687d5db6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b569744fc638cc0e0c50adbce6332d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79de3494991662a16a46ea7bff61dfc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694a8a7f98319a5442eb03cc4308363185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817194e4f635e93d0fb405babd3f359186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610abc7df01c69760c733185dfb4faee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb2e7991f0b35062b735b3526d7df0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871da5378d02578516ae3d05bbf2158189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00f374c84e65994975976b42c7d72f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e80969a3cdd451b5f44c476d72822191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972b9af0e905059fbb422ebb8268c17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659796dc1295508fe82cf33a3e05f446193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a16e066880b6e705a9350f6f6847fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765d1edebb5296d657e2a0ced00018a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a72b05637a20901f49ea8466b1b4fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a2892916b1f3d8abed88283519e96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de19babf29bbc9395296063e3ed866a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef0095dc68de714711df822ef0c10b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d2eb2e9277c45e1cd3f5128d1d334200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808d0b1e5af1128a3e19954cef24760201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85345202c78242c6d7fa7eed503a91b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1e56ac71f960d12df1f27885857ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa803fb8fafc2399137113326ae7340b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36b22c01f79c9cc3f1aae145123eac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe02bd3ef42dbf2f965fe6737a2a74206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfe9585fbc4198ed77da3b9f3d7423207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044c8cb1cfb959be25ce1b744dd2d7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7efec028f7557bc40fbd777f05981d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da09649f59bfc362fca890cdf844aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514afdcd78c3aa03dcdd9cabbf41b30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffb65ac9dbbd80d392a681e9cdb7be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec6553f5b7987b089dcf3f7a55b3ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44144f2d64b3f44e24dbabf19c852106214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b523654aeeaf7a95b4636d5c60aa6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126bbb2a2f88a5ad4ec389e46fe8f73216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e1bbafea69f1ff488e87c72fa8733217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08536c82b9c83bad69f48e1620f0ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa52b447673a7c544058907e6de38a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd309d1307c01b8c699aba9897020c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2804639e5b886dfa5825784d54443f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8feb2bbe9fef9353918c21f1edb02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cad8e5314d6ed713782d934a596bc2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc019eb04fe63141547fc8390801d222224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4ffec85e2dbc25540667e2c2f2ae5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991aa864293abd23e011b31bf8a8a65226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8cb9c45bc8223d21017f04b0e035a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1abf0e9d5e9de6e7603c8e6df89e52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9ee1803e0b9557d4f83c17dfaf16b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aed4e72105ad7ac2c1df102149fc85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec6de526566b9a01f689a3f7b79137231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269195e2eca39ccd70f66e8df9e3321232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4728e59612ab361543b1f0f1ea813c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77815db021fabf78ded4521e690891234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a863a8fc3a28b39fc907860d9c98e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a6a39bb2da5d04a729a5091c4f3a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561158ab18f98d5c115ec84d9a3a2f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bda3b093d750f020cf95c4038438b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817b7ea7eb442fbf497b53390c770df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac092843cc158c4c81e20dfbe522f33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7191ea613406f570d51d85d67e7d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09843f38ad23294c4879958e1e35143242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4310742318474a0402b88941b81c61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14042f2123ce57bfdefc17a8d5f321a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecb16145a8225bb73f7d60848b198b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b94c916c2a63d3bcc96d572c3bc80a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785ffc231d90b00ec2f943ea2926465247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abea4fd20a7dc6e060ec6f5c6208e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474751f3582b4846433dbdaebe23d47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5725c133509919eb5c8e9ddc140a59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff261e23e1e80b7cf934671b1090378251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791d38747fa910b8201932153b7e42e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb48fa8de7578b5e822af8373c4c6a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b85552270dc02c1d3e8b54bfd3a8a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4916d22361c459b0a0697d7222385ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d8e74e69345e5a0fb6660403b1250256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913f827208bb6a794ea91855427ea80257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e7c4151ceb784d0fb97a13cc11a87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4564b0f6e29b9465173587f57d2d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa8b3876a486e52ac7fc9068c6c948260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61f56a46cf07529a57b13518d5c362261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f00280f3b9536804729e530562f47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ea0bf9c4e16a81203cb243afa1276263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47226b9d23e8bd8064e191091fe1eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c34d3aa8206533e821f13b42fbc00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3976a1259fa5f9afabb3c631c52abf2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e6376d6c6cd20f0e9f61c1c26858c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7567d14e0987e6fc0e28034e1b00664268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f2421d5b4addaa34e1d4c5e978307269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d078bc595f9190d36aedeba800136ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e14e39e91a504a23b5c3e324dfbff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f45674934191315230cc8401ef92aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aad5dc83445da225b7c7ad0246842b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2b96c753bc1e49e50a831cc551b5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903e23a3575c2a044775fc0a1b49987275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0875b9cb407f321ff31f05409ef1b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4016e26964427eb9801b5b43d8fc612277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d7a79802b9f5eee2c89e95f932e02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0efc018a8a39e371cd1dc0bc10dfb3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f97ed89b3109455f5973495938480e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88fdb5947d761cf445d783640999a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad3408afb5f6a5a44f0a64e8000d6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc03f81246a8dfd76b0fa443b0961b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31c6b8af482d3a0936787b68b7f69a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0af84e05fb3133be0e17f9213c590285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03360da11ba799513f8c1a78d7ad2fd9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5299c0112e1794975894ee03382f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1d8554c535197e272411a322a3fdb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419543a98f4958e90b4e91b1d294330289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493673ee6dce468e5b71c56ec7396eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3ad862130570c43f55183e277a3c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666297fe6622a512923576a518b79a96292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff4c296190a3c0362046b59d3ae57d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e7c71044f0198b45013a2696cbf1a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a0478107e1282ccf5be953aca707a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cbe8fe3cca26d6df81dfa85d79989296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e248c4a6bcfbb6a3460febba1a5f62297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae11dac18851d741555f7fd7b0d042c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a43a6cf3b8a13a27f41a7274e29ebb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362cd160492104e6a7801f21fbf81c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaa93dd393c32fdeebf50c83985cef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5724647e377a84f8fdf2b99766ade3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d5b682d8dfa8578d6a3cf6829eb7a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ee7fd56324828e44ce238213b715c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9661ad8277169fac5c60634e63a4fe7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab126c45da38008f848a4aae65784ceb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6a50d989acff5de17ea9f898b96e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88b60e829ab7b2243df743f072b196308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0254d5bb0f67ff9c4a7171dc5bd8d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226126334efa42e02cea18aeb9a8074a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e288038054cf491f515e1e00c1509311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd5fb04284670bfe68d882806545c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adabc0e56b172ad14451f16469e8e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae688dd23a2eada69413e9ba09ccbb10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f7d98cf2992039c29db579e22b897315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cb29411e149ef5c9ecb563dc37e16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808821dc03506bc8099cfab82ef00b0f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfa3e5569b76f4942503440af5bde9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f134214e03106dad5a806e4c37847a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c64337e8a1e023aefade32a6a11f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc645a696817883573456616fd746b13321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3e9b14671fac2d107421027a53bc5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a2b1b9d7e9277304cd4c77f601638323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa335dd36bd459b39dc37f79d84dda4e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3c9e7349dd5cc1c1892ea84a0bd92325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503b64d0132147b26d54f993239a3ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1106a5bcfea7f487fa537970621eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f651b5dca3a831af28c362471c6d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12769649eec32e42b5a173c05e115347329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920cc333cc8400c38e77209b8dfc031330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4233a04354e19d9ca471b4e734468331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06086b17631180ad657fb72b1a18a98c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcf85e301523ca497e6ec3bb7fca6b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2042099363ab2d708832b1b3ac817334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c657d2875b89c84fb62cae9a7c0d34335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1bb13063b0d4520e256a80da1472d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05a5824e9ee9ecd79994803190a216337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff63bc7f9ddd23d52af2ff702152ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523a8bdd84fccd86b18359e48115096339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7f75259ae46f86a1c48415f763612340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730210eafc2f762e5c74528422d10b90341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae351cad309b48cbd46879ecca3b2903342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e682b072d8bbc7b51ce24d233d120343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc65facfa0231f0d235f31c8c712ae9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d620bdeca5eb28fa5de1cc4b624b28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe17f90f939139352f76ac5010cc449346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf15d632497fdacce2b4e590c467fd0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a7a06560cbfb783711c9920eb1481348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d053ccc83a91d2f3b5634f8d29fd2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9eef4ebd3cf7ce4eb945c941e8dbc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7a4369b7f51564dc8e0befb82cd0e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7de66a5eaec3696fc43eeccfdf214352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915df06800932e1814de2c3390457b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1389eb3bbc716b7c7d043c937e8fce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf593d18c398d6b90abf2a4b1ca0d0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be1cf9787e883a6bea118b0cd020b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa71d5c8a4145b13844adc2dd78eb5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91e3b3d09f31c547ad2f497c24436b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad987f9cf1b3356ee9eed218a5f2332359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef72ebecec9916c35f78c057bd885e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e585c9b2f244e8d1386bd1501f3f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa1dc6888524d6432802ae094cb63b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7538b7fb29e972fde821643e65ac91f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe638ac85e8038b4c3ac6dcc1057ddc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4cc653e2f5d2a882dd145260c252c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992279aac7f2c04173f726015b074ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058365eddd793d69778449c110e5cc22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e5a368ce882e9cbb47ecd6aed107e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3cef2c52e013245d05f492b6c15de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce938729e3a4722e68fe914cdb3fbb48370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acb6cbf1bfafada6030cc45d7a1d08371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16635432ee568b4971aa3dfe4641dd1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a7a707b3e3ae19834ea10d71451d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae8fece2f6a2eba0d551a10179bc4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2d4e6558e537f62fe2109ca31b6f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06dba99dac68e5d485f47f33f148b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9aa3e7b2b69c2905013a45e6bc3fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fede45b57734566a5405635c07747378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13f4d42efb8e9f42eec7691005f486379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12468b861a36640b68094b7f0365e8a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7085bbf401d8cb65d4eb4d56b23fd5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cd5a177e27dc66db1c2e5202cb556382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5be6b39bf103188be191781ad2fa02383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4de912223433f8d8f30232372cd60384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d62c650b47755c3e431d5a60b8f8c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ac62448dcc69f7e262fb10798d021386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe8d94ce6999f947fbd1a7a479255b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c765a6a3e694d88cbe13c3386eb87388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12471b8b7a2aec209e06a8f94e21d653389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61b20ce974d5cbdef808aa910599e6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c898f38ad7b8298904b8f02a8b9792391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ae9e3bdaf88f7993df50ba87c8a2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400aeea1cc2509ddbcda9c4e6323d3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c462599ac625b835afb231de1d039b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099354d1c2d1f5fa51e1d14ed097c8e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fd56fac8484204e3e1ef0e2c6d217396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649731f5784578d0d180029503c2637397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf207db68870e6deebf26014b2c934e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017d647afa790e41bbd36503b08a637399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499fe86ef253d9a6941f5df34880a36400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a512da414f56bd74f61509e46a4b53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408832a3c86ca1fbf33be8f295cb3a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a25f6b4613dcd2f1d340d3f5834e09403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dabe256288417b421543bccb76c5ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64298ae6b4471e10bd7646def407d1c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc0402969e5673fa8885dac2c0469f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f07dabd54af6029ce7c7470931aa0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaddc60d704e6f0dd13853e80316296408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9541b6957422aab66778e459b09af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980f38cff36d62d32c8c09d9cd38c3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b681184f066b7631d6dd95698b4e3c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f501623cddbfcd323bb4129265fe7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c52f354ef1567f5d74811e2be87d53413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9f6dfad976c1af99c4b106f2f590f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99569006eebcbfb5fd47574fbec23c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42653fec5b674b5f8b165194d0f0fd4a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df3c4855621fa39ea3e53f2a2378a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9837a6bf4ada44edfd38482985158c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9687147cfd40c92b589ac20c0926b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2e0e3606386766d84f7a67f2f9744420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34160091656531c32b7fd2985745c737421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac5d1572dd04af12dfbb0d646ffd45422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890bdecd056697c0259d4e4d95c2440423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe4a8d99bf5e06c4394b1289e4b483424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79469e1f189632ace13a10d8b13b48c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598508da985a0b29bbb93b42aa2bc86f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef9fbdd47837bcb6c4fb7548ca313b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c7b3415699cda27be4331cfb4f980428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8acb00f2c36843a6e7c796fd53ce7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d721d03f09190f92f89e98eaf6c69430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cd54ec0515b5665beda6e540eea61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3482c66172c7558931de3941b081f47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec219d7f237b0b4d7213514b82d5ab8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7a8946d836690382f0e892212baf4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b22ffe7d53017af395b4c01040a020435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7ab80fb40f99ebc4e9ac700e1b0e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5a5d18b6b7dd3bd9dfacd02dab3d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0e78ca7c59a5afff88fa2d8d724fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed80299bbb319d50b6642c923d2e6f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea6b91bf0ab116d7498a19165418f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa291eab263587da6eeeeb17b6c4be5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cb2c8fd3efdc3a1ccce0fc25d44ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b04b391c027d457b0e964852d5a405443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546ba56a33aadcea7bd5c184640342a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3660fabd1605baf7f06ac147119e62c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726b1b09520713e02c5f741a60add57446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c631dc916c4b7cef7840cd7669323447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853919b8df94f541351b2d3b5de0a560448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b343b27a1ed83fc2864f94bfcb889449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fac69de7d97b68d56812eba7299aaa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a26d88127ae411b1ea17fbdff27168451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b3845e20568065b47e53ea5a5b139452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9da84b3b723de10dc874c5dbae7d38453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52950dd4bceffde982d1a6e38c5624f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff44d81d6bafe1bb816bd5fa07387a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76701e0f358c7ff0a142ab58356617eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc808567cfd169cd68d42bb24b7871457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e69c6acab553805def947e3f7a6999458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ce0d4f69519c7e074738191c96a24459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017fc4f7df93883e92b2f79b9dc09f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6be0ec160cd26e9f3eb059f972202461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0662d5d7a3574e4b432f5793c219658462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f9861220b1ce57c0a51fb527b6671463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a72f05de86f7a7f2eb873605d0f7e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f6d7c9d9e7a5744e109648b756529465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be8aaaf6c103def7d38736d58e1611466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d02b0ae0894409fba4d559611a43b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa4d404a0d49c8fdefaf4373d2a6ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d05888632c05f371094f421c3cfbbb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a112d42178d2ed1742fea969e59cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ca2a085790b416c6c1d0d13428016471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219998f237654a2f59c1452e305ec048472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b55704d08fb6b35eba27ef3dfca1dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da58cf32abbc9cd87e208cedd5d995d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0eb62ab131d8dc117b90d8bb409bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563484b6193492f9815a1ab205b161b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f642eae5d940def07d3f607395771477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50491b2bd5ed04b12449d73d9fe83410478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94417c3f3b0714fc9e05c5bf6a6a03479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2427dc6659793adf5af35b399e025c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6e65d0f59e8837e2751121899bbe7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336c8b68af008d1c4b6ec0002854806482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f1c82e9717aa9f6a423439f54b7c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c1a5c8ba1d277b94323fe203fa2a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678624f2509d6a0873dea53b3aa0380b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5cc26220e0e311b61a67e30a6b71f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cf53feb3249e789ac75bab1b3bf68487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb32f83cd5704e5609b24d82c5f6531488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301534e64a641d2b12ecaa1724107ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf65379ba20953979346b4e80a4de41490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920a47a4e2a7e58ba37c32426acae70491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a6104b395a5f5581f5f048eafeace492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ecd9b285aaa3f06eba59357d47e3e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235611d6ad00eb5e32a966b0a82c2c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73973c0f63fe1deab1203ddcd460b6a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381014f1c6a8d4c686fd26ce78eb1764496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bead7efacb6699eaae4ae5322b403497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972ea193f24d628516dcfd893499cfa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9113ade3fde65a9e7bcae840e687f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f1fa271cc8d7fe39dcae54d45b16e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71835d6d7cb76169b8fa510435276751501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa12c34aa0164ce335b14a84cd5d48b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f202812e087046660ace81a0bad9e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89766193e64cdff7a8cf84033f91ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5d489dd0a13844d670c0187c57171505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f7cb7ce65f180435e90e1a9f73008506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cc9d398701e254b6ce8321edd5019507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073356d8615937e9ef42edad7f3c049508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6399db919921b319f52c18268818b02509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a0a4bcd38e2b5706b96985e0bbeb9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7ed0436ac9db470fad2c91983466f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8f59d2170b4c6ee4c00df3a8bf9a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164d9dc058e245ee9db50542dfd6360513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989f27fb3a9dbd575c3af87bc345576514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a6897fc5de19abc822a472d3c04f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d150e682de652ff1c4e8565d0146721516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa50de08cdcb4bb754e7ee6bdd47b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5f1f7b01f38a926541b6d1450a6c7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ae5e557fd5a566c804ad493da1fa3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfb7f8f3a1c40803ffb0dc9eb1b685520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d256a61d2f3cdd03cfc2738530c1dba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b859bbe100910761642994f0f634832522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a91db5959458df08a990503a7d4f16523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853a0800e6c4ad379b69d07ede3824b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a06b781e7d98e742769637b4e35f60525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c5c60c2db9dd753726698e7273889526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91345398c4defd846d2aa388f28114cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4103fa38799ff26f9fe264eaf6341528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49f34a35074014d316cb07a4f8559c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce20031bed325c47316709fc44abc5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2185f4cfb19eaf7ee43a89bccd7c9f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247fb48e2a94d208f3e2355d4051719532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5b9cfb69676cafbd62823ffc945e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01edf342465ae4dc88148f5a4eec7f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4aad7b17ff2e4c2f8e87f55fdf670535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d67016862caa51ee6058d46c0f4ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9f5d494633f2587922b2396dc1ef2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daed7ccfd9a10847a7a1b49cf25835538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdecfba4c9ef7eb06c0ace93f4a6ff6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d691da7caff9064cc80e0f6048a4fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ceb89fd02d5e3c955350382aa7956b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8b6aa598af8a101cdf05ab4133acd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e227bf2fef586b9167d993a6c74661f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef4077828e1a18055f71ac4b59b866544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29f3a1bed02ea0c03a4ef8380b40cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de42c3c390a07f2d48dd1327931393546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a9e11b0a03a27674a611f38f261b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3690d40d5dc79da2c92830518ae967e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d583397b1614a4cda73d5f2451eab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd9cbfc9d9a2b4db05741dbd745c30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350ff263e18e46897e50a4e9ed69922551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b563d50de8d6273b9e7584a52bb08552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410be90dc1f7a7a2c7bf682a4001e5c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a3da2be5d2bd832d05d26cd78113e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae30b081bb1aa1511de9b4d38a63add555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018c107c27f21ed2f1b932adb66defe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c7ae30c583f8a3f19423319118e97557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad69f3f1f43cd427e9799fb3d35121558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b31c6e45e81d49172bac67baacefa1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef100264e94f7e147e7f9ba42d7c1e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f32a2dd6c4b69d665f7508e27b96e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe57e30bc9dcef1651aef1dba99e234562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605c652572b305276be652d967cd9a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73e9e6b24c28114956793857ef0532564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9da6f15a1648358f3b19f132a261d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee92566e0405c6e77e2415a192c62c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35268696abf08cc117620cdc4f5a216d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689561129f13b08f5edb335e3bbe8f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd22775e712c5dbbfa0bcc24b76d07569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b885aae47354047045f6ff7d3b56eb5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084e60c86db1852f7fbc09e28465bbd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abfcec91a47f83dac15084f6b60c16572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123018b1b67642f4841631d09b490c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ca82ea80053bf549a0d27a7d559fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e6f5bdf7a6a4746c41ac0f90a6d3e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef51b8ddf46239fc0e1e55a83dcaec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d92cfe6ac74a7d72b9df51b251a939577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953cba62c66f1efeb223e8930d758c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ceda7ad814509bf51897359cb89af4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba43117ffed9c3ddc9d44e6fba0bf8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea00b0be385719bee47abab06ee86b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd2659005ca91b4475fde396f143b4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37e2d970928e01134917b42d5ab861583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4c63bb1c6ec3a1c633752585d372b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72921984aebce874e16422ca2e416a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890525d46111cda54606a451d58dffc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352aa7d5cfe5af94b583411e3be931a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73562f992707eb216d69b344c201e8e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81eee257aca60cd3cffb3f259d0bd5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd98115d9555853f4637da6f7f7cac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69417678ac0476fa1ae886cb2b341c70591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228da65c34deb408c3d28e19adb67cfa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b46e9a5fa36d7b869a9a0647534e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eae92ef24a242a4c999214a92d5a2e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f481f885043677ccc87f2d9b2d6c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1d4fff5820b2dd112b6f645295e5e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b01452262cb469eef87d29f9d51be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe163f530ab48f6b020330bbe5b33d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed075736f08681cfa68503feb602af3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284ea2d5e195cfd8c72f1696c07d4e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec39e3b738e6f6288e602934a1c1a2f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9f9dd6ef321b68cb148039efc2495602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cd528ca98e5d528b7db38b103f709603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a59af0764ed55f8628258e026ee5b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ec16547cf1398291917afe00aa371605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdbe25262cb6e2b1aa8be316153369606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d395a6e4a08097bee5c9d8061f3b259607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23a04d82dc9acd4928d62713de30c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81e53f955092b13257cc3023386a0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fa3947b6fd31f08a5c7a747670036610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21b33743f0870bf312e52ce9a5f574611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d10b75d71502d8e3fef3c12c007a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913d18abf84c0f4ccb47d4b8d09bc0d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388338a177a4bf63620cbb4287cf21c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a26d9c9bfaa2fc7d934eea60c2b7e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a288cf88658b27483ff05327ac3a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199aa7cb7ebfcecd2705d94903912ff0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b272bf1be70e7191f35a77882c6686618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d6ff95fa7ed582b15f5522223eb53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449067ffe6ee89ceb73ef6294945cbb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5209ca92695821b9db1fc76b69839621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd2048ea65583a59f3c6ad40e4f660622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004f107d032fd10a9ecb4896286b77f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a89a043c02d146d9bd9caa604dba9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de90f3dde0cea246e03f3713dc705be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9204615ce85bddc90c8d0699923526626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6bc3d65bfd69ba89fc428a5e07840627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3018385f116bb510e5a4ff386d683628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc4eb639bcbc4f47b4c0f052531551629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50367006c13a4f83658d1484ffff6355630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85434cc48d8ef98015779326e5021c14631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2018e2759e8528a084f09c263141c95632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2488b7ada6d15ab0bb14a291f72c514633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11907c9289358f0fcb428bc52ef1c44d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade17c9013cb7a408de0171f77202dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882e58867b706ac4edecf01e3ec897d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffac0d02c864290b3c262c3e226db2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2faf89710b56826457cef01189a6798638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdec5af49aa78dfd39c4190e91bef5c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf4ece996276a62be2f4851441bb81640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34c1e110bc9ed8b15aa9b929a3983f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d20994a1784eb60aced774b767dd2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f29c5d4552c1cbad538c4e874545b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d449ec06ca8646ea28485d7dcbb2a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cace2a83d6afcc8ac32a7b85f14586645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6192545d341f85ea954ec421549e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38714709e3fef745909732c1bfff3b87647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab9317cb991f8eb1472cdeb33ea431648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450dd73f45875431d13c350519224e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a4747dea34d7b7cd87dcd65096a9a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2dbbaa008d7f88f58264e3fd297e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e22e6aedba59b1eb51d339039ec45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbbbe5c7e980c5c70a58a9f70a382a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37286d453cdbe04d2e6992c3eff67d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04c75ae7c00afd4510187a3f7fe66a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21098bb752f6196893334b25d6fae81c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13104c7dfe14e8355e2bfd3e2e1f23e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57721533fb8b722b5d12437c61b6270658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54286a439eba2043e8459f654cf73b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82221f0cedac95e684fb8958d705a01d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1037d0e792f982e671a576b0a1e69661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a387c64f5b692e68e3cb6c5330d88c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4787ee1f4b60563b060c714396ef22e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685e84db4db1d86797eda27a26d9e0c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dfcd990c46e14a97a51604e007b5f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c950235f5a775c8d4ac791f2543c56d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536395ce84203d5225cff09147be6ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f966da1cf5c52d3ad0fa654037696aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1114b80284934a8ed94a768330ee77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6216e2ab930afad491cabb796a5fc1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386847069abdba8b171b8aec8aff6cd1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407ebd324a7a1fe1b5b3210c7fe1722672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54d62ebedaaca87702697da436ec48673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773800bad87c1095aa07698994e700f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae63a31f51ddad50f32574fe26fe5ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa92a2cf37edf2d27d35376b1e6010676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab387a83a92ea8ba71b37df0100ae3fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b7edfd8e17f8aa9b0374577dea188678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3e6b8d7acad0ce1030d248429f257679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8485d549c2979ef6c71a95edb6f71680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7b3d22c000fbfe80fbce645cec0c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db095572d665aae2c75ebda2cb7af7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270961ae06b5f5e7b93e3485386875d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2e1bd6b9710ee739b370274b24e9c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae458ed4918cfb83f465f1c4a69b22685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218dadeafc14f5ee147599895b6670b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8348cb64db849ecb8d6f9c7fa8c7bd6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427a854f6e26217c4bc32f274eadd0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbe52a5294c7a6000a235a2668df78689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6e11a256644f92767d6f42bc79101690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b52b38024a74442fb4474be6e71318691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f80a7db95f23bab63e0f77da55535692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf67d85bddb2f89bfe237cc8940b3e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82e06d2da7f0b125dc12bc3e547cb4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c02308fbb03d3c3a388885842adc9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d827750c0f5406e4166620dd410b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7131951d49dd60a13f7b08fb4b121697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a96299b9058dbf9cf6babe3bb7ba4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55716d25f52ce9f4109e0dd7497ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e93f64335173292c4ad5eb47e7726700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ec27dde944175796d93ea7d133fa0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fdb230563b1904ba70ad55085f288702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90986020df4728b0f2b171a50c848c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9f70a200f948f1cc42f03c965f9f1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7eac917938733d868aece518084947705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a15573c5b51dfe4daeae91187cfe2d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ec7239923b0e4fc71919a851d15bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb332c835aa16093bcca902f76a2641e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953ce0e2fc4f25a0b310687bea0693c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f505ab1e07185a7dd06c9a9c283a49710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033be73981390ee3fe48273217ecb6d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938700bbd6bdb7e33de39843bfd09a3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e5d80b0b4ed06608db3e978d1e6b3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6af0b6153557e64515391aa37ada2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4604e1675d2d3bccc2920da6576bbb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb6179d348699e228a9a2f1b0b71c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843381df3f9f95c65ddc3945ce159295717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4c2a257d26fb3fa28d51c38a48c35718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c396ca31cb9032163338ac2aa7daaa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0970bb1cd8bd3e2c0503c12a88216720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd0679a975735d04d2b503302365eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6423978fc64aa8ed0685378bafcc4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7e55dedc88d5dfac84a7e665ac799723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75c94c84f76b71661a15ed6865daf8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077044169f352d029a80dd4574e3637e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c35f12ed9194ec7ad28d689b453ed6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38490d39c9598063615de1e1848c0b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f223036c3b2ad5f377852294d4d5da1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec53e7c7ac09d6b8aee2381f337df1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e95e7366cfce44315992b0fd9c37a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462c9be2caecbd6c3a4123557039ca5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0676d1f7521bd2f3666b890d508ad0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ef5033d17c4fafbf68326464fd856733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fab38d591536274eb09b8625872a9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c6aa88c1655bb6572d785d9e858f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d46f6d2bcbccb29082c8fd288773d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318f18b50216ea453c0cbba3e58e803737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32ca40690d62eb07691c5939627667738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d168628bda6ffe2f44c0dfa58ce26739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca509781412b00b9822e19548f5ea890740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f640597612e206289e77e589e2d5c2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1e9fbfd99bd6743e0dd221352b15f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc75da9855a3b234ec1dc8b7f8318d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cca825d5e819ce0ab679684d8b882a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d8b187d5df608ab6608c19be4ae6b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d002bc39ee86805f760f34f8544035746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8634c0f65d1aa51912566352fd4ed9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b48912c9d47d5cc5f19ff7e5d7a20c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794d43eb30f6376fca6ecc190c7bcb4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1eb6f5474fe9c4970ce25d383c835750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e8fe9c0d4cf7f7ca242bbead1cf0c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cd69540367738ab32c0a471108986752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c647f6fddcd1c6084a5628f3f4b0df0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ff25650767e5bcb7eceb5b5f4c24e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aee70adf72e46c30aba60f0b0255a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0c86927d25db9083336157569832f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024db2b46375c62d9d8dc2bb307439e0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68d6eb5623bdbd9a7d18db3e6b5413758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc16a33334ecee9e2c45e6a72450177759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991e94da23b503e5f84ebf72d7a5d0c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed982096b180dd5547276e9e26c03204761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecc408c3fe86d2e1738608d3eb9f92762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0a25c003efdcb4770d54a5b128d29763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2966629f8b3d665d6d5e96745885f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7df27c37765c2b4159c49cf0482cc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526517d4bcaac4a1795758ae076ace0a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06479d145c8136f083149051201ab642767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d322b51343107af524409230a692b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71340ee9d9c7c553f27ccc0861df750b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaab60a4c20d9b1e1618797a8bd79ce770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3699292b62591e3ee2aeac366afc6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25e01422ed3059e9c986304c86237b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc796777f0477a66ebe4402fd802d92773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37ad502ca912c4482574748075897e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857eae0c834881fc637ca2322b07a286775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c304283e9e0dd1e6b2810c77794a8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fbb05319048984c881e5f2f7f69d0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966e68a9ef0dbfd64dfefb6eda9d9f7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950220ce76abf41dc7ac845f421e58cd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915aeb3c56fb13a770d06952a52ed035780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89603dfa86390af8bb8aa43b8e7061781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf102e36c464b167ffb8bdc2e15825782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85333ae7e523763e75eacd9c57bac7ec783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690e91a71122107daa3156c720628b8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb14a1ee77a7f7678d2b1d401a05b2f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b23bf776fdf6f955a90c4fdcde638786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd3e330abddbb242c0c87f4d2d2a7c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf9d9d46f701c1f34478e241f05d12788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4556b79556006c2b5d1698cd280562a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d4c82c754296991cbdd02c031f890790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b708141e1ca15df78b58b762d185b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10945c2ddd7113d9ce4cd7336fab459792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059a563c6177c6fa9e4ab97cec1f090793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92747ba7faafce7037584ae1479dc6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d75c26c34f0be10f801ab377d33d07795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35248af9b11adfda1770d30429e2fb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f674c0f19ffb94ebe63ccf75dbdba797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea33794277b128aeb32fd9b31e4c75798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59342aac7d375b065f92d240175d01799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a9b205d07ccc8adeb239a279b0aaa800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe067f24ba627fe4ea1e656325f025b1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc933848b183f412b36edb79c4300f60802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92ffdba7f6bef10870489270688fe2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c398e1949b3953981b324798a5b2662804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea677d36f51118515108eeaf96382b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f754c6e97087d4c0d6e8a96d9fad9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cd708e90deaf2042e06c72c02d0ec807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515e4c85461c43c1b814d0549f19299808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc944f35ce4eab1024175222063bd34809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfc915ed0b697551e365979d7becce810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f83d850d165ebc3751c605ad676f5c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9b1b15b02da0629c550b37e6e5d94812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9b6af13929d25fe6c4a9229a4a3bc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68502e0e6d0a14e3fab905a4b641ce5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739ca4512ad6c7a87e8164e1f9922b0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435092efbe95ccb9a8ef78bb5ed3fca816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc44fb9f8a804e42bb64d8174a2a519817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0eb3fde7aa5f8c48cac50739ac8017818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4a7bf2e3316e062f6a52d41af9232819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6006bae3d77a7b79dfd9167107e5c3a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ef44ff186103380119f42a91388fd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364ec198614a9374b5791f3ce25541d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21f2e1bdc000bc3edda5fac6e31e1a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496f204a7ade8ce7665715dd6bf78c3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39c2a1cdb06b31e253dd2a7e22667e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d6854440fd06839af4110fff74dee826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157827d25f08f76a5c7e57cf52e3313827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0222e5ad2cb490d0df51c87d883768828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761ff81f4f88b03b5d8c07f04bd58ed829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de6cd00f87d97a56778171c997f6aa830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159adacf95402b929b398f9da901d89831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31362f4afa866790bf4a54671ddc49c1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d9fa818fc7cfce2f0cb86f2facdd3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924849a71dc31be0d00914493308ec33834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606848ced518937ac1fe146a004bc21835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96cfb2e90111ff531f761b971f9981836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720e33741d957cc5b6e26fd42d02e39837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e0acf44e1d00d9da0b48e392b8e2d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38bc971718686ca1567249c75a6fee839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66257e3a9fe3af1c8f22f0cd0b31bbad840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752c292c02e8afa6f9b0cf83774b400841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753f712a0a4f6e89edea32c01deb856842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449e20b80572e44ebe92587907e450b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb8fbf3d4cac17452aa3e6958910a7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b88f3cf56b0d55c86e68d73df70f3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e577b06d6d37c6e7770bc29b29c7a2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1a6b0efbc3baa4bf2571dadd2af1d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369f8cc13be4088b73eef61972954b9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd011260d96b9beda3731ff555bd4ab4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750da854b34212872658fec49c12922850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421cc52edba7f628602149f10037f81851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699198f72ca3a4ff771f3c25a62ddaf5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dbd4acf75c175d62c35426b347a48853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac699a6870e2db6c0cc60a5ddd62f368854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5df9c405424bb58e9194a29ec62599855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cc23d379fee1a4a329cf4e8c00688856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6036a4aa2d1ef48a92fcb2303e462857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960ad6f6788446db2a7191e0435f135858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b68e14127daf5c7b8b9745e99c847859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278c76a5d4d809fb581edd0809c65a2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b93dcbdee2c2045846b38b4cf483d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70854e559a8cbe9a14dda5e24baae3ef862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697dd024d87aefe2b13d0af365599d1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2e8f1ee2c0713487de23386f7da62864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49534bb8576a312851e1eaae58b8e5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5394428dabec1c27ac4d309a103d248866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394b7284183f5542f746cc83baefd99867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536581e3bef3706dbc07e3571c00222a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddff194b310d93aa2ebea222028d08869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3cae6ce4b82ebe51ee6a2cfd69ca4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46690ed13e1314cf587da4d84c02204871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ca3f740b798de309298e4eea2175a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b58371ea82e7cce007e06f8a39a2b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7159c1a58d092b32e845e68e1837332874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4861202ef0fef4bbc63ba738838392e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1177919ae155d77d1cc7cc4b609cfb0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ea4076d512753d08aede2fa66b469877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b19b72c654e0f3f251dc82a6b86921878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74496508bb5458819fb8499f26227784879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee278d0c1d22ec5b173fb43e510eae880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ef00e2d61c8f0ea6264edeb7eeea1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d18e8269260ae60d027aa35e8c970e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253c13bfd3a2de756ccc419c1fc2e20883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717792bb70384752b53af0551caf0d73884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0f4db14f46bdc32a2024337e8d9d0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc82a8914e54cf75c2c57619c81db93886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bfe41e8ab785fab71fd5f3e6669ce887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19373dbb3ff28f6163bd57fa3a212e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3b24c2838b5ddbef56f9b4782afd1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d409a36296e3fee6a64e93d402831890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731f85cef0b975267b6d46bcc46f48e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e557f368c77e84828f806fad1ee7c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1f6a85085a9cfd306467610aa3ab2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f496aa3905e467781d1dded39ccad5a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99897bf982b815803bb44e571e42f8ef895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688bbf98299edf58036c7cc12da2ac6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b023af9431923d876d31deca23ee2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9f6a001458f6283f2fc72ef458e94898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e54aa7ba5e6b8de7947bc15e58da8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa1a9e6d985fd7ed7757bd13fe6ad4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b239f4e4d17b39fb53b2b64ab197632901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd73cfeb83265eabc162f6ac525fbe9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bba8654b24f38fe9266d2c7f8f581903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bf6603f3ca16dcd1fae58e430b561904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb478e50ad5c9a69a238205b71f17d4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a06cdb5da4e35838b7d84b48275628906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c208c6b41bdb0dad92271a3a4329bd907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7cace5ea006b8f648f73f02f7e3a1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee97fccdae7823448a74ab539ce0c7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbbfa1cbd8158a4273f9322f664468910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f93dd6a82a1456ac377b6013f68b98911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06f189617b9d645e250e5de7da8e64912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af9a059b98a9df2c04e90873aa8dfc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ee85d27d613bc158654100d65653a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd36ab0184b09a721b679c96c0e79c3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd624e6acd34504f790446111d4a38916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dda29c95f1937cb2af335bf6a7e4db917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588df305c9a1e42ebffb9351237a96a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8e183a1300ca83f1cef22569ce07a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1c22ca59a737c3f9c5a8a070242b9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691a6e7bf2af2fb0f9a3f320d5a90c5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd7228b7a26e423d1da64c669d9622922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86b5022a69b770862a1a89702435d7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b72e7ef29192b82a8b86af617f9c0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6092565bfadaa18d9eb02f950b73b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be00f40b543180e2ca0f8b35f66e86926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94110e53e8f4e6e4c0d948df59a9202927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870eecd6df09da8796a404a5e2d0303928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b85f1bc22c1d5532e4cf10f0faa7f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa8303a0c4a69ab4cfaa2266f5b4a7930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a00995159f6b5fe7a3a7b81f466089931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9015aad2669545eb6f9b20a7a01f8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16432ef13be5411a6d619e9c2d1cdd933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c795c06811781dc8ba3f7d993bbe91934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5df4aeb272ecae33f90b8ba1cd6faf935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d6522c08a29548395a2da71326c5b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab163907aade65cc597a490abe8b3a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad58ae7f4b560daaac14718b0155af938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7657cd8d2078dd87a607a9ad1539d4a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e317f7e2db8e6b6820c2e9d5aea4e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4333add549997100be32c9ae99985941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f60de8535c1f14abf3ef6746000be7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55513c1e40716450449613a7d1076514943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a5569c887e5e17ff6232520629bd1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce8bd932aa0bf40b5b4d93ef495486945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c366e108d4227c1c85c33c8f31545946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5f81ebd6dcb80e7dabb3414b1ee93947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2024f8fd753e97720cf6888f248016948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619cd41ddb8250579f26d104e8efc2d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904234ca444f449763e45bb550a1cc34950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c5c5c6b19c26d9d923c95cd9698bb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095262aac448d14b1232aabe872e8440952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a19747cc5ea6d7f1eb797217b62495953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369535a695a5ae4737b85f3e87ba46f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704647459eedc0f757b1e27e38628220955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116c2c6b76fce6d26fe16a921a4a23a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afdc4080aab8dd8f5f395dd4ad635f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9b6ac5f159cc95aa62d4a9a2e62d4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ebe7aae642c072aeb5909fe999e30959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984b4a102e6ba9b5c48ced22b798529960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893d9d36910a193ab3efc3afb91c75d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf74fa1ab9f72a6113add019213691962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dc96a3d159f2f2015ec2746f04375963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964cfac33eff4538d2b84526fce5f95964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cb15463aaf25d8cbc29d7b75bb614965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1481afed6b18c71f96c43d97276d5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85aea11123810fd73df7cc547666eff967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3b3a582a43a69aa1fe1776784714e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d054c055cde9bbc325432a4d198184969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13be0c2a7062bc8adc7c34a5dd4efba970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cef93d88c108dbfc2d663417429227971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b70e661e63743a38a812ac813792a4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47107557ebec92f0925c67e427a85600973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101907415d47133b949a5751b12e4aae974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca34bce1ccd39b84ea261a3ccae9c7e975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>