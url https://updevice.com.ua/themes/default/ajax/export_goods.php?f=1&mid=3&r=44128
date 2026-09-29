--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba62c4f031e46c3a90f04611b5c3701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d1fd9ecbc6a0b553671e2c27463042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853675eab7b219ac7d293db7aa108863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39758e6fd84f3ee6acabef6833197bd84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afeeb5f97c0ff7f0e63abd1bd079b735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6139cd51350f4a39bcffcf508030a4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd561040ef7cfc38e1271760d0ad627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686bfc183ae72dcb9dcfce10635f0e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bf79259b8a2f426645b96a060b0a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84000f9f2db9dae6c191c17c7353d0b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999a07950c1f21dc5d4ce89fe79f75611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79615130ba504615cd9069e6c328e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e556b17c9f611d06b89c5604bad41b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc855af482af99de7e449180384fbc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1487ad76da9395880d4d5f5eefcca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d25beeadd1da8fd89aa8e76007c1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa844d066065ed0f19f6c31cd94aed917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421f49a8c248535c0790b3f67a3e9cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d629d4d0984f6c5f7093e9c9e692c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe65ae01824f66f38601e43afc86f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe606eab42dae54cedd0058e0b8aa80f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964689e7a372e1f971a76ba004432bd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5966a1b975038347a5af737882935f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b707c7611f7b0c0a678ee8752eb7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e50b5e83d55372d58c019b72ec9e4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c7bac5efedf89c1a51d03140382dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59474d6305f9cc6d8f1bb49c0ae44f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a7b6a36c9e60b9a8f36923fda614128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6d5a22887258850a2abb8bfca8f4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699fada3d0a2543794b518bffc8d29130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42279f4a1404094ddd32ad5d98b3f6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0149595731dc4f788bbe30490064b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4be4bf249534a8d7c690916c9d15533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f64ec7589cdf2d479a88425a8813ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159fbca700428611c3f237aae44dd2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d420b56f368967373f8da34155e32036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bba57316ed795cf6225112be7b76937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ff6edff74e7fbf809904dfcff75f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558fe6be4eb48d5fdbe225713c579a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3375be3429ce5512f49909cb5417140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360414f9e03644a187cc7db9464a40f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d81c5ad379d33dc49bcc282d04abd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0097612487f896d09f3dc2016f696543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94aa83306f18c9c0ec644439c1a1fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a7e7329e70a77492e738d7b0fc78f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164d27392172d873db126b7e13d39cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a678903b702efd282f3d448f8241ab047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38457f646e96bce6c817d212684a7ba748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a239b1bc2d901cda770c7c6dad0d0a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff970e89502216ffb10aa39d79ba277850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4812e8d2d50be8c37c6a986a86cd651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15d25b130c4db683a54781ecd9aa7f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85f15fc4f8680e60e430cd68f550d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625cea78151aa168d8d8ca496cef5e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e3a55dd0e3d51c935374d02d4815155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1ec69df3f6b5d89f6d2a5f924616756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4d405b9ec16cc21470240ee17b01257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b957195a8f7566178ca484cebc235458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7da37386e980eb9260add98f00a3a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db998755f780e07768a40ce281ebd91560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6bceae00c47307a021374ce14a91561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbf979186453eb8974acdb0c511aaa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451799d601466c48df82a5438e04253563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b893a8911aa7f094da8a7949e03cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7c6c6dd45b5f2997d2e7063fb859665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0ed7098b50079f37b619e82a3aa8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d66cf45073ec3a73be2c8382ec0f3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0af9ff25f92472b3d0b4da0b0e29ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18f36b889dd752154d97784dd133d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4622df9eefbdec3c87261c024ac4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fa0631251327e38ff89514b0890e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d85aab2bf393ec9d046c42d033dd672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d53f9f7eee95a180d1488acaea83773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb7ee40a380a28447bac5150afe4da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef02aafed595041d6877b1e3b5fb9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291731f9024a7c45a295a18eeb8aaab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a58316a79c52337292dc8d99fa596877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6e305727e7f544c854028b7e12bd878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cd8fd3fa174396bd6278d94928a0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269069a87d9ecda7c058245149c30f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d61b5b162d6d976edf97f95a29126981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188de67d4d774d011c1b68039ba84e8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a00f15e32b13211ab505a514de206983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24c9c43402df8ac58ba1d342013ea884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde19935d961388c85c8d7380f6f901185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60443d7d1457f6f25947a73987456a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4168581df3bd222c1efb990cdbbaa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd809b1d5fcabf8e561125a98aa99bd888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621ed1f457aee4d420c29b2368eccc589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e208f69ba1eefcbbddcad34ebd892b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3209c2158a19ee75ea81d56d4eb36b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0a6b94aaa4197dbd03d8ba5ea1fa892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13838fbdffb8622379f3e4165d86329393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155992dcc272601b399c7d5b0c38d6a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968bafd4712e3bd405c543aceabfb1b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c7829b780d1a97b92aef811c133cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586dc5133322371539e7292fe343cfd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf32efa337d422540e507ffa71978398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4e5c2cfe86dc5bf7c233c0958651099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73b5a0392c2373f079b7644e59bfba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71979b8a0a79ba6df8691c2aa67bde65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90174ae28e9534e359c0ced455f07f23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad6bd4c7386adc462eb65e43c0d9aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28d46ecce6cdd2e9caa9355acfe062104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2c038d110e493e5e367348f648520105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500c38d8ed04ae97ce2fe92f0053613106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a42e40556e9deb81272645d66e1264107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b40504ea8728dec4e7a1dab80482b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a08bcb8f67a7cfa6a3c6f7c80cd3fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf02afc73a61ab8c10c43616d3ba1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d807233a78371e525c09b38debeecc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574f6938d7c3388a85045bcedf83513112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09aa80d380987c14f93bc6adad6d988113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9cd49356bb695a11d687227e316d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6262ca4803accbad0d968506b038e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7e036590529fefd4b6c9818d05998116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5053d565e5dd487371a60c6f1a4f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70f0cda1326f9ece30c9e5f92b09ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39b72e79ceecb41feb4156c8ae2555119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26218dfdb6073d6ce56427eed72a6753120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512185a7c653fb856fc3e8a9c7635d94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf432acd01447e9c11b3cf74614081122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db851b03bc44e712fc350227d9edfe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f1df6c206b0afd30e50812b5c6445124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27466e648fb78bb59d3a61a5ea37cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37506ac687b880bf73c8766559538187126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0b3fd770367a408d4f323741cefd2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210a9a3f5783a262b58d43c2a873767128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05175e99ae6c509c0aa41fbbe1e5df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3dfc12ed6c5cc318e8322805def9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6522c8bdba7e83cae7aa037d385cdf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9921d14da3053dfbeab62a4896e39d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba40f2c7321410656ace5681ff2dcdf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543c9fa324b29dcacadbf8f25839146134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80195ae104329c4d81325dd2f203ba4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a97378c1a3702992dea5e24859fb4d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1521e94d0f13b6cf62fdb654044bc85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef5edcd0dec1d6f2fbbd2a6481c6b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f16cbf5776801d8d88d3b884f94cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f1b45fb66bebd49ef9f40636b8f9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624c5d4eb6a6ef8a5fd899c58e2a6d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edb38dcd207adbab2f7c07fac81061142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b19d3d084bd1ffddfac424ea2f158143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d733bd4570078efe845d41df0761855144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edba464faa52009e9b1cf37daee52a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b24caeb65208f0243dd5cadbe15077146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523fb9d1dc476cb1599b11474da929b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be21fa68149390b7972357be101e65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebcdf34dd2306610abaf69633465c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de8f4f3d8a6cac135631fa6e7a4575150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a449ba580d50e184d1d52bad8f828151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4d342a847c2fe823e1111fd4f5bf3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8967e17eff21bdbd88d085367f60277153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff3cc3671bac5dca0177305c9794f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31e19692887fa233758221cb982441155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4cf0d02a74bc1073cac749c1c1093156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8cba69ce4888fe9456012573deb7b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c36eeef8da6d582fa1e04e58fe432158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a39aaf5141c64c4f2bd67b094a74a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7c73fa1904e25655399f94437947f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc42dc53bf3e41215a26a24bb406d19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6874ff16c910fa5a785376202d68e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbf71a2ef324d561298473db1b1058163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0045ed33aee1e43d72afab0f53c2b98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ab7fff867587135be261791be8b7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec696cba738147a52d1d0a0ef7159b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc451657f5bc17b76f5c2c1498ccc0c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c0e586e4260f0e8c9335d11fae1e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0b37c18ebef6e6cdb4438ac5a73b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b7ff9a40144e684081473132f1075170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0879ce15b58f18f3501bcf36056a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969efee8b4105a0b2aee32e3942b502f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cebd9f94cf75c985fbba88b197b3b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0352e2b47e79d77c759975cf38764c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f9f1a38e973b2544a29494ae3f3de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b82e397bcdfb2418c2970c7f11b33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5016e1f3015628343f7307c26b6bc5e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbb8ba179f05d3dc4785804b28c439178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fcc12f540ee69a8c8c5adab2de035179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd54d0e236e4c2942766567ec17d58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51a4a9201967c3d6040ec057277fe9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94fd9abf402a33cd160178bffa0bf2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a67e875a847d3789a0d1dc5797bd0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d43d6c4a586cc9f5e687463e57b8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0111c6353be4a6ee3dbf559d6d34e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e587ba2052c27606f9df78020efa2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10e008507dee99b760c0a76e009430187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635da33c6ba738b28750976d7948958188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d315059be8bbb1236e5d6645ec11b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee1e40ccf592c9d6bac67e07d84232190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a4a64d211847082831505baf9aaa9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a5748d9136821a0f674c112d22585192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68165235e5cdc573bb49344282b56bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95edaa8a3801a3617c094dd3cc121b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1efc90f472374149303a3a8edf4960195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2430a801811e20f3a12351014c90b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317976a096fbe8494167a11ded3ee6af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc26fe345aba9597f022ad6cd1e7b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06df0ccf7d1c631c1b21fd860ef923199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1523761804f4299aa5c2ba3ce2256200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffb5ef2377ca7ada18e395e509ecaa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640c0c3b009083cc2efbaa84c8c8fab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200472a5c75febe2689ba91331889bf7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21463559d539a3c0176dbc0eebc960b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40e94a9bb2dc51e4c22aafc123beb6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464eb751c7a3dfe7df50fac554f2ca1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d11e742f7102034e8c8de3ed75186207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94aa5411fd9adb69455fda9127882c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c2d9e06d8d696d62c841c6a725e9c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d81ec0933bf56ca19b776729e4a2c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31258962914f998e6aa311843424b57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111196e66c2387161d0de9c82f9d9957212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de8dbd9689cb28a245836aad4d7bf0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d908bcc631364cc1d5389d99db409d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2046b00071061d762be4f31c7e3bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930219219c7b0345f16780d82e3bf88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358799487112d23c8ff422cfb85ad78b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121f6ad27cdff09e46fcdb2132e7c1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070c54a67918de352e230dee09f3554219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b2df9e8ee534608edf99e18a0313a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3d69a621a6dab780faceb447ea354221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98b2cb8f74176059ac23f0b941a265222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbd6b76ee60b2163af73c825bd22be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df747ba6163776a88a460118608b7af7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b474ef763cac96df0b1bb7e6cb52c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706b8147d7c9a3434c6f6fa1b2560c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446c083a612a0ce9f74fd59caea04b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d351ad639ed0fcbf692a161702d35f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1569d910df7cf3d1577aecbfa220cd1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7cc094ec190803e67a3c6d97e1a6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f433457f6cfe87c9522c0012226dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d4b671fdd097c770f6136a43e8e7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc0b03a275a787f4806b0f69ce804d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9928e2dacad7debf3a5556a680098c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8cd4d0811a4aa061fea8be7b45d40235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f6607ec91476d0018d4f3024f0bc1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ee1ffcfbc07e60785f1accb898df4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092cde52ee75efc667fdbaae0a88d59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0830e1ed100c0ab66307b8e7e222fda239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bb34df872fdba95ebb14bc8224c93240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ba24f91b72d9106bc1aab33ed5c11241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76420d078103d1ec480d11bb7e2d106c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c80beae0e61bcf962f48ce760d4b0d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aee8edf641e4b607b484370bed293c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263d9ab1a4c71e40848517d1bbba518245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55d2a17e032ad24518cf38ea20f314246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc5331413e83e08f8163d939d93364247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faf5ecb2bf23844b50763c6af228e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fcbca6fb2bd83d3b574a881323133249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fd7c3e1b4db7fac9b5da5c876fafc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faf180f8942b77ff12166f4129519c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aaa0be3cdcdba09083464c21d07f04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96525f778f85471ab329302c366df3b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b731995b256fa39c9e137f49d7904254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f40470cfacd52bde87d2bcfdd4c40a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d60d84dc618a8275e5cd1df46459c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bc51aaa163b69095e8b4b1a2c3e2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71099605dcf9b9aa03c8b3ef5c8d4541258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f890bdc847e60d1820f176139b82297259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd453afebd93a1116f8b52051af354ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae339015f5bc75ff0df8dc466e0eca73261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8362bb8b580c0f6d639d20ecdbaf8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2814f240880df4107285f89c4b3a9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fcee3a725b7dc357964dd3eeb9f9e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb63e835a3a4d6eb6733e0e9e26a50265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79fe8078fdaa871b254cf4f8248bb3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2648c8d6a47ff23a7fd26901f3e705267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f384dab701342079bc2d1791e04b50268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ab3dffad17ef8391a3778394e5610269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661973b92c82de92c5335ff834842c0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ee7ab52c6cbf44f2fcde1b7a3055e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2abdab2e4d6711ac9c5245ab2ae56272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eceba0c4802566f17e24a8c819e79f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8b26c70f2765d413bbbec63f9492a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ebece1fb256e04b8e48961717a810275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc67a889c22e783feff76136bda585a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d2e61a83c4231d2a060a99e87d87e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7037be2e5059e33f8d901103ffb86278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb2c31c0c221bc0f29cbda554a4540279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8587af21d55eaec293b86e257f865280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08830833f7f49c46fda4c4d8ddb29a2a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b41e166333671a3385f86a3d18f3c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc658c585a35ed5558e5d9f30c4c81a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9cebfcd6444d780483daca8292f60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8200c8bc68efc5ebd212d97e6d42a81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e32930785246bacfe5f2b82e46a96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044d206143841ce9f0d4113d5c91400287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db945fa3d43aa63cb669cfb0aaa87b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb097aeb4d9e4ccf3990288bcdfc72289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b88a6618ea03cfae532f5c0e8fd806290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fb0ee309543c91671b45a46aa8394291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c164dd23e54308adbec72aa457bb54c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c667920160ea049986fa5a72761f16293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f2e43d5ab0ea9e84a79138a6b9b63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5618ca6bc047ed3f0e3e9b7456e159295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5a0bd09274ae1a5da04db14d0fa43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b47f30832b3abe39b9a3faf4fb519297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472512ef66119de74da22b073ac6b0c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c5ae2fe88b286879a60058f598bed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2376b5f0c12df869f75dea203b0ef17300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec46d6ff33729465cedbf524e8edf4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cc7a21d43e96991fa134833cc050f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821ba4d1684ce69cf27e16f7fc43064303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503f87fd2661e0f82c3e742405971de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4c14e5dc0957b7c8ee717fb2050a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f157fabc4ffde642a08fb2b42e9cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354a71312d9e93c6148be6e33d8662a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdc47328276ae87dbc5b1a998d7867308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223c02ccb644016228acfb9e7da24c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7aee544ea1e9a8b9e9099b90a0959310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfac7d8a17c7d139af801a3f6ce5ce4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07499e7e036d646c83d509380b88f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ab8e06c416c24ac68d1cdf9ca7735313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27f2bbf4f1d493ab241b6b6a7d724d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974523282f5bc365d701734b0197671e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feae691c6c99c6112a51cb892b9c27f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32eecdfb33b4861a12e896b215ad214317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c980ed87f0e0148fe3e893b38f15995318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e819c36f2bb56075b46571bb0278c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0971f8dfc48d39b332d41946c8a8e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb71538a7e1789b1931b59136249d69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c69eb94033fbeef1ffb2ca524a485322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19614b18d7cbded8cae67deab9772a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c1275259c7dc2b070346d0e3e68bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e709672a142526b2956bfb96ca1a98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbdc6b4f5d2427077393924d40a403326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b473046f95c41caba1044a8a81c11327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c90fff120988758850ed055ac3348328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9783850390df779c8915027c388dea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa385294cd1ba82220ee3e375479a26330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e32180590f6411f98612badcf86af3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12f3456e8d33679aa5f2b4834ac358332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b779edfd6ae839ed381ae764dfa1f58333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a251be1afb65f741b492ea3e949c0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c101d25942d554c77409fd4cbb9ca2d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11074614fb275ec16b77de3bd83c5d2d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c678a5e857fccc4cc0fb555131cf27337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d84a7af46c787e058f7ce82d77586d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f426c416e7448536ce970897b8c68d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1c1297ca6a8dbd2e38ef5cf758cb1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d1c237d4a64e3b51bfcf80050ec5d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dfa067ed1476e0614d6fcdab94ad5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687474642fb441d4c5f168a330bd706343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a28122f30ed2061c06bf239897b05344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f4c2a1d77a9f8c2cc45a9d4f46e43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5cfed1ebf732cdf42de44b22ed342346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f845d79b02770f472ec2fafa00cce91347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c4330d9d7a10c15b3d955dae10840348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518222165aee304a597750ccbcb21832349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd185a8683e1bc6a776ad1b08cc61bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3606363e07962e0dd739605091d487351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de28c6e15247db6c343cbd5ef83614352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de634d91042d8fa786951446d2e875e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb548775431363ab208299f2d4763d85354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec821122369570d16f9f8b9519041fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f537cb163f5cde30a668212407e87356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011751d6e9bd63a7eec6dd198eb6119b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eafdc27f83a5fe47cdf9be77fa3f2d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bdd14dce4fc235b89e0aa7bac9393359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368cb7735b79f45f2a8668c63bc53c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748dcb70256560bb75b9be7830f26c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be6f1e62e6a2511826abe6ca4e91e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b65faf1ee35af6690b46929c6cdbb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e20ca2312fef5c34fc70ddb9467d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0d1e9a8dbe7561efcaf14cffbd844365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2da326197828d3201c18bfd185251366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bff61fb78190c41636f8a31dae7d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3df57cef584744dbf95d4ab89f119a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b498b73239e74815b7c15d24f10f8b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21375bf4b56b138522ffe1c9e59509370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e3b0ce3a0d23c1917793c37813127371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce14010892323ce770f80a7ce60f602372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d935c66307ac64e7350f9c5585830373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32955ed7bfe717eeb75ba86674886fe2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1789aaba9628e7e7dd5063e0e0bc45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e0e93fdbc27995c8bba214c8ca51c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54b64dbad52d81eff8542c024fb956377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192e7dcb5a5e40607584b4e69c58c72378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37f2ac3be2726254a705cf8cefc748379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47fe9eb94061f96b1bcf8c4725c173380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ff9a86d9e3637fed13744ba292bec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f7aba0bed7b998243fc7f7654ff7b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fc01655164a1ca05254963053dafc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d628c2b5479dbbc83f3e1c152bf79384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1629f01ab4669ead3feb42879743ce7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f1adf37312c339863b7f832af1630386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c87dabb4a8059bb731db87759c7a3f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e5598674856e41669f2b07e2f81da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d380a927cb7f9cbd72c454e67b86937389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ae628f0ff9ac9121be5154b074ee8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279d8b238a6fbb9789c3725d1edce0e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df236b9a801a36e45cad541d90a53d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14639adbff6b1c83ef5cbdca6809870d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593ea63b4dc01de17a3230f690a6230394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865892699153de367aec7124e2e56a9f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfd2e8b6c1afc85267134f7f33391f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce73b05a888be195d702a1390fe9980397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b6ccac58997cfee33959491077b32398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75558711e625922b48457a48eda1203399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc26c81fc748262fec7bc0ef8e91f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d0004915327fb90dd7e325ed91546401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7949ee05ff9c35e2d725391baa919b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7ae6444e8e2c7becaa853db11c045403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dd56965cd2565742e006d81d586de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0f18fc1501ec669fe9ba7b5a9438a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736cc4960e0ad80aeefc36cf499c759406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227d03b0c3b9488606f7e22e71acdb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af29ad47a5e8dcc0931abf85b55b01408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdd4b1c71ff784efaa83c637eb5d4e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad882ce784841315a87437bfa84a6bc4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e538f2198a7ca945dfdcc002d39f89411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8204d2f8ddaef80f053143ef21c4156412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637db80b7c3264964c19ac5759f0482413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480a0b82b1d123887cbbca9b81695bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763b49bc1ad4f1990dee349142547f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b66713a447213a1ee89b5a0c4d2f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9569ecc983050d3640da5565394e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a39fbe4e7b966d47e0cd621972040418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f012c2a22e7156903abfce8bdb3394419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc90c9b03be8b6d0bc72a366e6029d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2e0a683a0eab131dbc08a37f1b329421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31336cda395b41bf7a6fc62e6e88dd01422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda955825865852465b930bd031fc04423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22f3fdb89a7082f03d48a539406960424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3557490707780060eed2ba9880d28425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bacb7a6ae1c88eaecb040a11b4ced426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74fbb9cc4537fb4c82dde70b7eb87a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa50b79e7980fd652c73d171282b29428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dddd8fe835d0bf8697e71608cd4b04429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cf1296352a823bd536b0aa032cdc0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09c0cef897b5ce7e7bcc4b2d7bd3f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9072d40f496ae7a8fb2057e794ab6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7bc53bc21867ddac43ed172ace193433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675999063adfc8234c13d26f090d9bcf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1eb5f66e779baffee830b482cbfc0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2c9bb145917c6fc3c7658938dafe4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a9da9f92f645b58cf059fabe8151e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcb229abd4eef4088c067301a727ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d3a69d61abad96d90efa7dfaf8e8e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d21ada339b15413fcacd5758e17c35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f7bdc77715d2afdc8ea58b79ad924441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c44b9326f07ff84eba13b30534d78442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e7f550df7f427e0b09d49cfdb179e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c8a1ff7420024086328b3985f3da4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b093aec9ad7d5eedf95dccf1b6e9906445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f733de78b8f595866d2fd11987a5517446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c83977e170d3081390ec58090025a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ece1ca367f8d4142c0ce22920531c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0c0f84b9f387b8131f7824bd06d08449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56603a09b228abce9908c91230cb2a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7203e21fb456854daf7c6b238cbba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d11bbd0d3aaa7521968ff74a5f3f73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46d993c197df323c3579cf93225c31453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925fd12800f08d5e2275ef98a8ac2b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d8e3039a3bc301c2f5c3cd6b741ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8330dce741870e8c379a7f329e9a63c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df20ef809f16a9fba6e6ed5464c67e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc4264ad1a51225afafabcc7ef25a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e01679b8a00bc791cd0727d7abcd2d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1b837b6a1b1c7d909c575c68cd22d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdfdeb0907882446d9788ef22a0180461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c29027d9cf9b2154226d318e4a1d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec793f34a49d128f747f9aab3a5bd4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbba8ff8ccab966b6a9b19098111b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6e932d1d73c98109142630d19eed9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d5af81efff53979fc70c68e28a41f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16252cf6844f22ac5bd5b17c6ffe2c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289f9f04e8eff69cb8f9a0276d1b6e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacba568b6b1ba2365de185a45c0e69e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a89fd1a6b00759ec4c04d1284caaf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9f7b95fcb47ee3f95bccde96f6e3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e749fd0930827baae0b6fbeb9c4144b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff27082e81e5cbf3b279d32b8a99a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448606a9895e61eccf489ab95b41fe0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744702c2e77145da7df6c6df112836b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550ef8d732835be85c7ffddf852d0fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d894cd320e931bdd45c8ebe5f8c03fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac91cf420270c4f6056e99f822cb726478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b4264cf634be48cc8b1ae8966e336479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16153c283bfb6143fc65828109deb3a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d187571c20302edf7d145b556006f42481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16c0adca2fea06465cadbdb9c7dd3b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae633267d388691b888c3520186d33fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401237dd29042709cdd1eeb38188e61484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8018c259a53b558978c9d35a0e1bcea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e79e58c01cd5603d31c2481274e6c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b25ae5677c7f8dc96738d4e802e6cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30409f425e03a5a9770a411755d7fc7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba60e2590fe96bb00a72b846dcb39b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf0cfb303be0b25916ee82d2dbeb88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453eff41783a5a676f0900e1c4c5730491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf654f3ce42e657578a4f9eb0aa3a7b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9d3422071bdf495dc39e9c0caaaf4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35f8e37829d2b2c2d055c57cbb4406494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b008d173a88b96057eafc7d0fff85495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6294336f42df16e2576c129511daa1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc029d0df9ebc1c3a9a4a23de0af89497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a63a93b2d0af6fc6554ae378ea18f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad5a74e71ff253770dee9210ff33f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681c95e0629a71c027f222683cb62a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571bace038922297b37017d8134009b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd40fafb8ae2166d6db075439dce82502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f75f0a85f3ae175269e7053e8914f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba55dc0df5cce084ea9b54460a0b65e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601f98d7b27ecf16cac96ab8d85a030505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8566b24f7373e075793645000ed456e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb5f38c185a540641bac15bcd7aa0f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3808f7839c28c8970516210f6d2e5a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f039d4e0e002a13ecc786db5ee8504509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7945c59450e3f52ddd209afad922a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762443a175f4a07b520627008ccd22c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f5d0a2a0a3478460676fcc27b0fb8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cc3938460c45941a3043a8240fe51513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8f7014f41379e37d5e318c95a7c60514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841514bc1c4b2e34ac6bdac90147851c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abeb066f3c947672634b1213edd033516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c883892ae6fd08cfea9b3dd93fc4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30c498ca34f5eef02bcff21eb16958518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37caf0a866e15dd4dd4156d6d62419d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380839ffa96c8728ad69239f991400fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938edf752b5f825347e971981a1e802f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f5449699a13d9ce228e40ef2c5459522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49cbe7bd0781da7836ef15899caae8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96388f7da23bac9feac5f9f8c1e3c217524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402436264d0b2049306e24af3799e4ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b172ae5b70ff3fa7204d16c8ba623a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340365ca969dfb7cd80152c442f11c33527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db3268226bee5bac9305dfc32722a0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c056b79ca1f65bc47c797ae59fa9b1a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a819c38b66ebc5f2d1956652326d9f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4ffdfe2a53a4b8f8059e69700d90d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc32c70237d9e0f41d0b6d4a1a2273c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26337d254a7fc691904744c33f5339533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aabe5e45118b7bd5541d367919ef21534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f0c78f77a37d676b9432dccba1f7c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d9756e08d9dc84800b61658d9928e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb012d4ce60b696f3a07a5167329e2de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160192d2512cd39bc592790202c51f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5c468e59284d1cb5a260c42637400539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289b1c3b31b4dfe786620e487c35dfe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c6afb5baa3d77d96b41be45f51532541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1697e7990c15ae6f7d84f03e39b1680542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abc3458768f6cf644cf7ef334d4d10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14336791f1d3b0a4051ca6f6ef831713544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427970983c3249340e8b21676db4a85545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e36b3f1c2b111f72b0712196a871f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df993328051be8248dedcceabb286733547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f74d24174a8991db9a43156a327db2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdd62e8279de0700cbda131645d305549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e48d9c0d6c8e02478fef4204f2c73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e4e973153e987112435f3857c1645551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a86799835edd7eb630a6ae0bae64b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c8e5f8cf3921774acc8397aa8dc38553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7e4c025ecdc7f266a10f9e02cfbf4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd55b473d511ef319c86f69682e49e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7833c6855c10baae62fad0c18174da8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78c7ceadc1bac668330ca11949d241557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98d420f3bb2bd80eeaca3bf51bac2e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37213e1d15386c3b282f426cf3edac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f4e0be4f38cd55785510789df8a3c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309cb8abf53c870956c9c0dcd3f7de4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e985a8c0de20eba4c770f2590ffefc5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc056ced25be96075604539c3ffd46563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d319e834b91a6402baf957649b9722f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65ed64f20bc460a12c71ba2c10327e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47aa25fdbc26d88a55a4f2ad83e426566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021afd754c32a5866cb22f9acf3e7bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99366d1189a7b0736d00563fc2cd7a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897c3826c8eab2e6c09bd4b7ad81ee5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f45c127e1b132e45d7fd0c48518d8f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2d60d67495f726ed387d99c35c47b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72e6d121ba30dac07315c9f7dae0ca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2b03ea2260a79aa61bd89bc91ec12573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb7f7311b0cdd8e897bfdab6ffff6e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1d23adcc2cdff8b35d24908931ba9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746eee91c07a94743b5b657593d4b67576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7158267df29b8da97c84eb6a3f333577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188ce3f71543c906ed4f09049189f86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd57e202f055a7658a42a9895342e5d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ba4682aa9698a1dc3d4b890b64aba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf21ee7d8f9e4544b957919b553a974581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e5a18c62ab020002088ac06b3cb12582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da60b6a7a7167842e37801079d4af47583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c248059fc06a74da4de1eab9f568d95584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10347faa425d06da64bc6c2cfa371e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d2040e609c8f50fc33f76eb5738b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18447a90b13584ccb37339049738da1c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3ce801990b737cfcc82e8d0bb9ced588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6409d937f433c24c75ae450b3a33922589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184853cb93ee10d6ff21e9920f784240590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b5dcb503da7c6fba2bd9bf928d2a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7741f355fe5fd3d1e9301c947c5424592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e51c058c7eadb164be7b0cfdbe075593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248816b202a1778b7fef29ab82ececd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181f2ff7dab69dee342ba0ce46da427595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e003fa3c849be45ab9562fec4b69f00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fabaf5544711d0781c51d590338f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511669c055ef60cc1257399ed82c126598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65adc2cff8afbcdd49840c6c6bf45a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6d555455cacb0487f38a77babb03a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafa624db844eba7408cfc4a6b37e63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237c6400dc27281ca5935b35d66ca48602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c1ddc3542f7d6ef14bfc27583b059603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e69eb2b791dcac6fb3cfadaec5f462604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964c070a45e39031f04d60ee2b73f0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2996f837663488be036d77393f52b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b4bce35087ca8c0eaebd506b168fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417b242eeb29a02fcce6fab0998edae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffd9c7a4249cd96bb375bdf2e21633609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b949d4c6ace7d7cc6d1a954683393bd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71c31881dab3e81d53d976984de453611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be60f1124da605385a8bf2103e0354612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0b9e82932fc8bea098d90646aaec4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cc091a7ae702ca9cabd2dca3cf830614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635438126c1234a6ba09f2ab755e0fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3467925a33770fb7d01fb32e905588616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c2f572d94d95154fdfe772e32bcf9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d7126fb034901362dbb129faac20f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136c7649fb9865fa2fd23813b6cb96e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02918afbbeab4f5804ff694cc860f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd541f4fd328ed65072881f868842a12621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdaa9c57613f76a838b399f99b9976622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd008e8e75005762a686b7fab439eb34623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc77a4ceeb15a543450915cea8cef2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462d6db57fcf93a856f469caf137eb5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dbd1df9ee64ccd4ade8cd95c0d039626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7397b5480b78565aac0c5914598f5a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717efab3189c37c1bc0c50db3e6061e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031ab1fb03b15095a3f21b5858da6ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586aa0edbc1cdc2bdadbbc7c51a0989630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06e8bb80ee4fa4e1e7bc9bbecbb5ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c19f99e262da1817a5e6e07a83fe8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da569d31f7efb90149a8bfea4d1157a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf36a3027dd204ca206ba6c9eabffb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ad78e88a539f3b95990a9972f49fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e5d7dbfde1fe36f33a255749800d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abd565739dbcb58aeeb743a1a19edd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015e75436418b1aaf36cd89b9adf8da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51939ade70c5324d393f373b8442c1dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464d920cae2b42808582c1caa60efd7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f42a39e06351abf8383dbd2b371763641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0eac1206016dcfedbc53f295e5eed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96301dcb4d663cdf00c34bd43e42b7f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486dfa39e37d34e02aac9f8273d4da0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877ff75ee2be19fb331e714897fd839645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68f22b9722fe51d9201195bc5b6e17646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbee6e3f522190bfd91cd51e9a70ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857115cf5e24285620fc31da71e2311648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161c3978719e63f8b9881f368ddc2b4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23d803e4d86432906700bd3f754720650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec533d611408fd3a7d772683e7a3a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d75ff0088ebd4e9a479cee5fa2f07652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6d217756c0bc52fa31596557fbd9d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ab0bc86a0b04ec5bd42b403597b30654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54773ad328492a0649a114e8f4dd747655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912394a20160ee0d94ef824fddc5f4d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03030e7cec6ef37f3210c89ebf15e73657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491eb781a98358077ba0ab4907682711658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15594543d1d2684a7431893d16c45a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086df85b3e8a5cb3ae2b8f218defc983660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a290a8db7050fc48e528484d1f0eafc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9607472d14531b031a5a3fc9e9470b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd23e9e9ae94d7b2603153f9efe285663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d331ab98fd1a97c13678a00326b85664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31252e9cac9d498ca9c2db28ffa94e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c5cebee4cf3336376281dcd90f34b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be43098973821f03580906c224d99a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fa929e61ff1141b16ccb3decd9bad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2cc5820a7eb7bf7386270e30d050b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8981d83041d71b4b94843a7a5159b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efa8685c0f2dc48de050caec44e522671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01abb7fabda1475b29abc9c971c006b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50888bb070dbf4fc00c50e05fc19f8a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df9602eda66a3591fb29806dc17149674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35932cf720623b76c027eb51073a1fa9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfdd888b4bd659c0e5865acff8d228676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b23c36bff5def62b905e69a5ebc18677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7510735e122e7d8b74c1353c1ba9ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3a50094038e7005142f3632233696679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb565f4671b15f45600ed84671b041aa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e686b1b4ac3311678bcf2df686eb8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1cbeb6ddc731fe82bb7d6e80d64c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f06be6a1670e29215c0e7d850242e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51340434cd59390168ac507d6b284325684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47926031e89001d11545cca1fb6d0ead685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671eda6c6ccb32fe69f1b99d81262fba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a165849c005546f9b53322ab665a5a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd25983578428dcc3308e2bf1b51183688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6eba40c7ad040e2205006dd3aca80689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3827775add8163a4cd8062ecaa30f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7a4dad67602125fecdca6ed57e685691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302221af2a8b41eecd795dba43a9b2b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4fed933f1c28a68ea7ec062804852693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dcc51ddb294a0054bc2762ee88206694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabf401cd7990514d1cbe794e194c61695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d631ed7ee21a7e811628519f54ec9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bd64af959080137fbd08ee1cd5dca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee4376cf014f8f45fc3b0223e29c72698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195c037872e7257c0a9b32fd750cf64699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3121409937d235a3b986613d4b861700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af9c4306a8bfa7e67a28818d116858701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85f85902f2ba7d788bd43d553053b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68f20ea74fc93555d3b6052a608bb4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f43299e1612cb6c8bdd90ab26e992704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a145a3f90844c5844c0f39761ba23d4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef04da41165c470a7b1bf447239d21706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0532771734166fa81072b15de24ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ae8adadaa25cad5eb1d4613f665d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e420c101af32bc048ae86ff061a2489709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca238d5a38d5102a6cb342ad93e012710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93625d5a81a999a4f9d906d3e6e41028711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f9a9f226e060c887ee0ae9449b425712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f0ef0e3b22c9009c65b2ee15f0089713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a672f95e49904617eb7c825e13164714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6a8a8d0ad25eaa4cc1f3187e0c536715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46542316a063dbe4d9b0a02996fc707716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7056deca01d2fe5ba84a3ac7874ba7f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6b5d8288a96aa9f200c1fecb85cb3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efe3d3e7c5df6d689e4287533d018b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d96ae9dfebb37436648e7c97eee93720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b318ec76d0f06cae4fce7e9af05dd25721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad18b837c3ce179dbc9f8160bbbab18722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f328f42706440cd84f217a7b7109b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933e32eec7930a7c69f174490fb8ae8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adb3ea7b5f5e2bacce087ca0c76ca2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd4eef6a9244afcea081759bafe0c4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79677f89917eeefefd2397b4bb4e795727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45205378fce155a72f764f99b93550e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87271e1e3e0eaa7b4545928553ac4553729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300109b6669e91808a42ae4dc6a70f7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ed652f126f522e6b1913f4978b228731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892020dc7aadf5c1698f819259946308732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c1ec34c5fb2a40cc68763b27f3ea8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b52d093c1ff62c6ff57748fdf4fc4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf29734d6b94668e1e7bbd22b35b724735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596401b9c4645c85a5f6ebd19b11e3b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f44d7264bd9b64610764f9b69d63d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d6c436b344125a34db69c6bd23aad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae8172d6ce7c50aa0296f3cb1f2586739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd00938ddf855f62fdaacf0cce3fed9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d6cd26d059fa30c2a9af8cdd40850741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653499ebf9a2a8ee6cde1b5d83a32645742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1eca2da4a4066d13384e84c017c21743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fbf48bb12baab831a896e46c97ea8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15909c3f74c62ff24f4fd686d2e36f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111aac8225fea84177b868287afadfd0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152355e701d6b7f0bfa7ce318f2d7ea0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b28218985eaafa31bc16d412f7162748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e5e1a7a9dc39db5f0d2f44f639d30749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f196225d56c7c22f29baf235e5a0ac5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cfad6e7648eaaaf50ba9cee184458751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bdc22e9821a083fbca3ec60110b6f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06091d355d888d6faee72f5a4827f1ad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36845aafa8fc48095bb5779b2fce1a59754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563665aadbd8fdef37075f6fd81cebc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858558c92e5f965c481c7c6de136dc7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50debaadd84d3756410117363b72556a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a297bb90314a6633052eddfb07bb72758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e2d5684776a3e8f8e8f89956bbb0e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b58ea3d4f1bedf7705edb012a977d8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21496618568e23f3bef850f9dad31bf0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a124ea5aeeeb497ef422fea8c21ffb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac38db91ee40e1871d178ec92e667e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4776f8bed08cc0dbe691dcae6d7d4b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718576e4175efcecf0e02132ba964690765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87284614515472c4c476720ff51047e7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bdcdc2b319892ca14891ef7b60e6a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86501a755c8d1c37e58304fbf4f560768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2912a1774c81525cad09cc3f70eee769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e8bebabef8b4b0aaefaf97d0769dc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4fe010c8b33f362db3bd741e17366771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71292214f37f6848f656adc69e3846fb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77854445489c15c409337bf9ebf4a8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1e447181acc6e86ff77f7e5658bd5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903000c6e4b25bee11e332650aec669775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d6d042d0b6941b7c4e4883c4cbd8e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97799ac904f3e16f1ca8881cf5d116777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dd9c5df6c821574f0ff0e669b2628778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6d53598cc201bc0addd0d755f8dfc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910ed03c8379fd95b4a5b3c528c73e3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf831ae99dbf63b1220a1ead22e6c01e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa02a96d7491b7e0f639f1b5a71e51782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311979f1d79996372de5e4b540da187783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6bf2d1f63a33452ddeec6fe14a949784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384fc114a558610d6bcaffef9d2a247785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062ad6108864c85dcfd2537e993e081786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edf0d4e9a34ae173e4ffe3b5d26bd2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194cb0a4773dc1a3db25f886d326be4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3d5966967a19a9f4c2b3cc0a6817e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245213e790b3e102f585886d125430f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7906752c1887c2bd2e31d988e3402791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507b550a2484da670ed299304742b3b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa3da246b450d0bd0720e91b579e98793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a904ff1d8d513bf6d653205b8b02280794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495360916a65427416c670753fbf95b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf308c60547febc6c26d6e52d7d76dec796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233bfe053f6ffc93af933bff0097005797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d8fb39cb60ab304f1d035da154dd4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66874fb2b4a88a7455f853a6c3fdd88b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb61b1d1186de72cc1b6c8ef5425119800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31516233e5ac63f6084b4e53dea9f539801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3faef8076a307c305ff18f0b257ab802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b476f13b55676464009c228a6c2fc24803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fcb091fde91f763fdc1e7f8a2d892804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45283bb6fa3dc155172316cecddecdd2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad89dcb9674171c69151237ad62b62c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe326e2bf50eeb2e523c03a36f1006807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88115c1ae83c8f59cc3a93d1cdfa320b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948034f2c1a86c93871f4cd1af03aed809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886010903b6818026eb4ed6c03edebf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948ead798ea9980f8e19c55c55b1101811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46702656828cf9a6c4cdad6d336bf6d3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6218476d1c6fbf6214c0d75159aa4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46853bc5823c88f47e78f5b0f6c0ac18814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6248b1ba7ee25a18c37140a15a93e08815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431530d7035ad96dc5bdf24f56a84279816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f918efbb3d623784e12531fc740b8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81583a5d2c62e44cf676066b77abda818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769804d06eb27a2ce8258903ef35b750819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d98ad0735e24fafef310d4e75ef008820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027ad410fd0cddf423aa669216b12e2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21283702cc0ff9776ef449239275cd822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cc90436ee51993d1e80177779a78d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2cadf3163f26426814adff5b56f37824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c87b081912b2053dfde846247ef53825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b12b8b00836f1b79aa7b650a307de1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78bbdfa3fe24dd9d64fedf457c12d1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb47418865ae490144a61aa435ebb5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb687a043b5a05a0b7dc20350b64540a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa396f339b57c649f8464de26146709b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e0ce69424a9921d9619b21be6f3f8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322695cd4508c88bc0f5303922c336a0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b7ce4ae3a7019dd3c79b697539cbb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da77f72877d18e920b64a8412c1a5d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48e7ea504ffac204d903290e473ad0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c6a37ec2d92a45399b429264a73c1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9faf531ff551a00cba9c4887381d9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ee07d16e121bb2f6025ff927fd96a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b981732305513fd51aa9dad7f673ba839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850995c344b7a4609b326403261aaba8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94492aa8f515b2f98fba2f5dea563bd5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4541f3a9b276a21d3e075ca7d8c222842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55d989635d2d1ebb459bfb542f3600843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ffeea8ae8b9490ae9c4bafead4fdd844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5964e03fa5888ee1cdcc10158db34845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40039b8afb06bf03803c6e22c7c72de846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081523642e43553cf352a2730abddbf847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d96a57fb248ab345ae7f81cffaa7b7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55936043bdd88f0a1566415331bd00c7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d13fa3192c1e5fbc6acd89a49741b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9186e3d77137d8b0a8770708aba96851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793a3c936e26f9ed054008872827604852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34630d9132d5427e65a8cff7c59499fb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9b007518185e2e25e9fc2dc0afbca854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeebb04f1823318084584f78a794aa5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8ee1757211e0b7d57d46fe417645d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93edda03346824f12d9dc593880a633857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a3220493eabadd68ccaff254e634e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a83571b5309af2dbc2b7ac40f07dad859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3e3bd5757971851d728cba8ffdad5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bbd0fc6567645d4b976f42128de1f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3865ec43c1e5a7259b8ca4473f4ae5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8143fbc6560eb8b6fd57d10e1aa202c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ac04c5cff2c46f7024e7942497c18864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec08c7d993769a8ae5aa8a873314cc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8da8450674378175c3da0b14426f9d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d12c1d011b78547db16431e027f1f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0de377acd26bb3ab01fb021cbc517868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c87c256cc30a7c2e6949dee98d295869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bf31b2cfc6eb80bd57cbfede49021870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bf3f2dfb5caa5e858aab9a6454824871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c775d106c3c918b590eaabd3ce043a5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc803ff6f6fd41685d19297c75e632a7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376586ccc0edc8716d5efc4ca9131be874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb479a3403f09cd04dd905857d1331875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff25d5f1de9c9a984b61a9d0337dbb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fb83e7426f70c1f234b517394a50b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e67816ad14a99b78de93585ab31321878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085d790e0b839b8b6c149af270f7e5d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f31d80b6365b64bb63801a730b4ef880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94209d4f6d3dd4037fdf20701fb699a4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562a9f862467324b43c6c5f24944c7f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364ac4834ca0ce8cc0f716dcd679a40883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bfa163b235476f41d3aef193702d4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc456a0afdd42f1e3580ec8b120518885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979d27d3a62890a11704e0d5ca53740886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd86fdc9116099b82a8885a570a2745887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a83e21f9909bf3351cfa578c48f36888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ae399ff2413a6ed01bec1635914f7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae78c1e1575e394d44681432a0e16e1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d26851bcca9ba0723f8e3ca93905ac891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebdf73a20bd037ae6c6f9e531d9312892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde42464815e52385576a691f608cc8d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0460d0713176785df6f22d0fa71c19894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf566bd6425329567558d7be4d82123895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99634bfa69be62e22c042f438352e61896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa4c4946ca6ea830a6262a5c934940897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e040e19abb3bda9c761304f5182342f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4140b36c504dfba0990a76d3b30938899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f3077627f7c185b31570a1f3c4f94900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2361e6470482f6fc0082e84d1974dd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859afe7ded4b40f6058f8b8c9416994f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fb22b8264b0ca2e9e85b874e1643b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34970cf55447ffc12e353f2548d1b51c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83772a6094a65bdb1b21adf15d4eb2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf1c57a60c3e20333cc006c3e3b68c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e233e834a8d0cfbf093097d428d6acb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce041e01923db3f137e07f24d0f65d1a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e23f5a0efee59f2c1505b3a1d544cf909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d6a0d5258aade90106a1cd03bc1b4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcf9eb98ae69c3307daac07d6effbe911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada3f1c2f4c1edb3ff60330cfb1acc3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6d74117d1fc0b71663d8d21ff7170913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cac459e94379f4e5eaaf509f52b74b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa4a3f48481acee6d64c3c55459284915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30f410ffdaa63c6759867b5c4caf11916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574006b117323e608f78798b507e403917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a4b75513a6a1ce61e943a5c4fdf56918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bc5dd9ed3676877cb4fbdee90d0d6919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648fcbe402b3452e82dea3e7b3381f6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b663d24452addb476d61e527d4d49921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b41e67d7e717304e7fbcb6775f7db9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90fdc7774a1b2580b276aef2c9e755923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c67b9b54e1fa10f9b23ccd5f910f1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db860b1169cd7be2d4bd5f8f6993c0a6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a348144ca469661d27a21a046782e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada23d452b18767ee951aa7f1c2bd18927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ca7e9651b47cafe81972521aa870b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941e63ea2ed764714c62b0933936882929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f243a0622be36b6d35e64b7feda4eb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daa222ae1ebd582c06413e4354bf70931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed52fc86d34a24fba65cfef81778e86932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b628516cee02a0d9be1c40b7398f55933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bb2ef9cf828064bb247454911c800934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5529abf880d02e49fd397fffcfe093e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bd51fe8cc74b63612744726c61d7b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705135b5907c33c7402b963ccce3988b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a5c5c29c35a5e85a219ac2f894b51938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2170d8ca665348bdb93c01ddd0870f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156ececf10cf4f715ab42b2a112406c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c51395801815d9404381c78eb40960941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e20cdbb7b5f85a7f8b4c7a49e8bb2d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca754f3791f208da493bd4c115861ae943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c7d7cb9c65b1c1d42ccfbc4cf1e82944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3819b878c87e7710b6691edc54482b6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d228e839e9b354e10395c2336346ff946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f42958bfeb9e6c0d4ce6f4568f1e4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d085c8afa1a668d6e69b25455d618948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aed5d4e9fb24526dd89e97732f2773949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081a6625bf89e1f7f656105e434052c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8628663d875ac2306d1513a48e55d83951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9c1f3ba0d9c84d07ef0b9b3dba0b2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edec81435f8a6f23da522ef25dabeb0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d25b6ba1933402c937dd15ccf6f2a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289422468d4a8cd437a6b6c254338e1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e2ad688840940f646cb9e2d6b673f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32122ead5bab8d6de087751f5008144957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3b43d47a649bffd732fc78651ceff958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae52b489e67e55a8633d9804ed0526b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cf7ab90bac4bc03f5907b97b43cc4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff85dcb4c9bce0c167990cfb5ea841961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d2433a318dc65b4b547b68b53a3be962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe984c22b9dc5427af8cd2631498d3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed631410df9adf7383cb479ac931f4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab78a7a24f8f5bd2cc9f52f99d5e11965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda76f0824707825cdf5e5db5cf19046966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdbc5aca86d6f8f11365783723c3ca967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6f07f5a4d1822603e61649695030d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47424d24cd91743aed072b3c940da3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a6f7e3c2afb7ddfd1e3f8af4e2ffd970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dfb2c98c21433fc5730d7a40cdabe971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed424d753e488736e5fb02d58ff8fe972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccab8b79e212553bc26f4ec1914dc43973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc094d72123d2084609a778500acbc974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71eec8466a39929e011d927cce1e7da975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96931710b9ac9f98840bd5c16a4cdd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab6d0f7e03c1dccbaf7c15aa7f423d977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234d941376d6c0c339a1677bee748421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1133460d28ccac4c84b0cb6ce2c5852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a616740cc0c611c0b559ef1e52d4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e39454f05d26f803db2a7c69f186c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4497d34458f3a999dbb94cf23852195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdf25f86f5bfe0396892510f1e7ca46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25de7007421cd608d2158ab8535e477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41609245d5b94eed01a17a42320f79c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828dba106eab6e9391ff870e927b8ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad757951010cefac4de8b2fddf8d3fbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2b0775c6a45e2713008e8093dd19a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cd3109e8cbda847bbdba59dc8955c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a2b36bb6f1a047f5f97d1f17d164c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1c80d25f5034f11d0fbd060f4575c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c60e9d650b92ab42423f3bb412875c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399327b379107bd87a9e17990ce2cc1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51e79dd8f8636202583e2c05bb0c2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ec162ba6a6d80f72230e25143958918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94ec01a3722d7a7751d27a4865eeeb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2b61eae55bf1952d7dbb191ee923920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74c67ce542baa911e3e129d32b29b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcd925eb6b00dcf8a1b5e96366c3d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797771084fa957aad151a33f4145b4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6abb329e45d2beecb55638da4239eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85e61539f9ba6a01ee088cedfa4fed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80907b0f2534fd2ba462607f17f2dee826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11dc9051a6b9e87cc9c8525eb4750727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943e4654a4858ace372e450383deaf028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c7f4580aefe04859d4dd768cc875729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464598ab918a5dc0c5e1c5c851f1f2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812550e65726628d57c665520e8280631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1db6b9218df9af56bde283464d162432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3efe63caeec02f36279d30ee167f0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfc219752958ea739396dae549434d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c00dd499e1b1fc33fd37d84485999b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536487e94bbeefca1b52c085e77e27736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7818e5cd885752ff09f441ee2bd339937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abe70da65d781291aee1c3f5cdfb0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af100057819f64959dc66ad1d1fe58c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e58e7ba8a88391593eeafd5180b7ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac59920eb90c2d2954ab72abf3ee7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57731be27fe9195dfe7a81c1905aa642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a43f8802e41ab620c5d4fb16adfc5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887ce721dacb14994d5ed18cca700db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f52b89a50ea734333d54feb915a6ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84301a8223348b91ee553167b88f81c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c13697e3016bdfc22b774c2533e2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9e5da2f2be9c6249daeeb2f9c3de148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742044eb5d002b810fc25f106ce39e2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393a9c339eeeec97c316a9921d32bbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1445148828e86b9948fcd1b1f71b3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cfd119db9c0fdf3a5723f94c19d6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896ec3e9688c74bd77df7da2aed72f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ef71dfe8302c888dbb1461dc334b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13504108a0ff99473fbcd0628b7c73d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad69d3e6a54ab8e4126be6419c8070056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60eb03711a4b0232c10053cd7c80b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0568f207d68dc1ca87d66d553f88d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ddb108449d190a497b99e502c245659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7e9701ef5954bb914429d90bd3f1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f868658dd32f125fc58be0a52d986761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7000a8472983f393038ec24a5c884df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16742506a1a425743315d0c3a9e6cba063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a779f15fdae354de4c45c9422cc3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404acf3fd67826b1d534fcd77539504565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23708c6a2221a4795b874c377ef425e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e066052fbd24d7c62db857528e03767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89135473e289b9682d777e7529214cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcee38c5f2d44158b9ce9359afabb969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b0b1e5c8968501dc18bbb0ee7700870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127cf2b6e68d6beb38a1f316d7efddc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0d2bd34ca1d619b6ef4f7e8affed072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0face0444d4cfe30e77cea706b050ede73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30ba25fb48a2abd49e2d34dbe3849f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192376d8099173c929f6081591e602a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef7d1221f27578caaff7fc74717cb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28b96d0127c00616190a64f3a49b1f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bec4e40c87b8ead43eaad53bca42478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38857b20df301a944309343e4449b1979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21081c55a5129c7522d61eaa789fd0c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab07ff08c252b18094e4ec78d2402d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f059c65532bb170ae0d9b3847847882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a6dd659c8e5cacdca7a04f0e9d62383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf373d8bc636331f299d449f533605784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8edd19a73bd4a1b05ce0e6213f04085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd6532734d0e4c7741bf60081c557486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930d3410794ed394a42e6844b2c4aee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3714cdfc6a634a76bf037f723ff3d9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e5660b02d1f3defc82500417dab6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8081c9051bc0c20dd488bb261a922690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8f4ef309b11d284f2ea4261dce03f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf62a4a508b2871e9eb1c50ed9bcc592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0296189dd164ebe0a26d314a2584c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210431b0b3acf93f1a65a4433afb19b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bfcc3dee5b47a60f7d972b59ed87295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837a6372e5c5fbd5ccd38e28f0a02a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b5b3d0a2919e257ceb6dd1fda610597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c6aadde4e91b7cf00fd7b3acd672e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da52a5a65cd195aadc472d0807ee1b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0148e652faffe76c419cc33853b72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec76271d687a780279fdb63d23a2ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644226c89ebfafc1ec7c94896974725102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da8b6bcb800f605bc77e93cd05a986103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49815bc2834752a7e6857a13ad4604a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa8c33c50a659c181faf9f3e543713105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f577b9b6599370da76a6e307876b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e469b54786bf333ec99559c0a63d59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e537f587239117ff8b55c00896fc34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed85349771dfec1911e97429ebe6a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad5e0ddc0ef8f7de5093b41874201f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da38d10f0f4c6a42fb16b5b34c899e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83302df871760fb88a29fb99d228ea1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d412b503d9dde297378adfffdfea4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c1db8f18a802cef6564cb9eb201c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577e59553f405ff181a8c03ba1aea96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd035d113dc3a69062535904fe11b26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044cab5f3ca816a7e51cd3338dcf090117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a754bb2627295bd1613ec921dce2c90118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfb84130778ee2163c6d1498a302df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1355d7397c287378edb8f37a24917120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97ce9018108ea39b50f23565af83db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f770798491135021f6557f6ee56d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b470321d43f78a1462fb26a02daa02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb07362a04d5c10886452287a0db97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c245a35b837ca1ad83bed3e220b6853125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f702a1bd1e2e4731a82e17be63470126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f06bc8db29b17eb70209bc71417bb4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d25a482b622183c59f3455c2851ff3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a687fffaccc1c74203c77c2007db367129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da426beddee154c8ffe57e221cfa5fd7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe6a58552a648131a3bcb215da9250131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d912554b4b1f979362791423d10e829132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dbd494bb9948f0e3fe6c6c05e0a46133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebb271dbfef9c4fd6316e35dbd6750134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c03e8ac49bf6f1263d33ba263e646135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ee23ea4047616254eddb0089732f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef78638c786c14ce17b2e166331b232137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df75f97e4c467760af41e5e19195bbb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bdc4f31f9885b2d9bbdec07d43a94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abfa7d71f86d966aee5c77e514cfc6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a75e2c06c6e124f3354438cbfbb9b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9a43ce0610fdd68dbd3e2f7d27942142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de21d877dcff6c5602dbaaf702b836143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e1f0824483eb853da85882a4c66ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff99b7adc0752fbd90f7d343c942ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2478f475101c3bbd66ad329e23bcf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c3c6fe0d0237d25039ffca510b2fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368aa067873c2883328e9be0bd0a8d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6520dabb9aac35c49994e6d20e2605149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17610463f4192c4f7502529faa7cad7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce233b7023bf579b0ee9eea159ade54151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4211cc4fe25c702b793eeb4ae8498d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e8d7502d3220ea6fe16d504c23f3d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eee1d57b86f0ff855bc85aeb879d13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a40ce787bc63d18cee7b7f29dd340b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628a3e08ca8b65e5cc5dcc69bd8e5b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0079aee120608cdb4a2ca7ad1d4a461157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd9b77fde54b8c7ac466dd05240c1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232a6cf44fb9084a6490b9abb3d260f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081ed4a1dd5f6e6c35f1cda7b2e0f82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a343c6dbe0b2f02706c81b937e32ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb2b765a5a7e63d89d03eaf4090e98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12452519efd6d1551357a1ccf570a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad18e83ad07d71b23ff359a9cef956e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f329950d5dbc00d301b7f8bd67caf6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897890309a81869a9fa752e8fa8b2cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c6276f30d46c44081efaf0f6db588167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8955c62ee0ee8fb75d32776dfe8e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae6837b7a714582feb03108654d3af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61e6475fc0cdb6186cef04ffaf1e1b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c3b0311a1eeddb8430b404e9751bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb03af7becb16343f74c561f75634a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd94807dbae8920f1eed73a5c43faf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0c7701cea0a79bee20b0d29e26786174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ce5c34382ce59d1a6e05fef8be05a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d16c0db6923c9a654ca6ec3a6f25c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b9dc6b80478518f4a79ec662d41c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1511e84abfb7268b188230a21a8b7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16804901459ef75604d5325547801e61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216a12fdd388f8e6b7e2e2ede7f4362180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4405bd579e3b6410a9af469fce9f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1a9ff2747af56c4e2212ce7fd7fd5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0af3d4101cbeddd75fd4816a5c3aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5992411ed9c444c755a090c1f5dc3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bf1a7f91bce3a4e1611ea775d42a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47082aba89af415bcfbebb4f4ab46f1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfdd025182e2c84f26263429c18e3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f27ee0101a284b042fce1a269747f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bdde4d55f07db70c726348b2c1e00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93506e9e1daf697cadaec4eedf96e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6b20620cb18cac3ee9f3fb23cee3d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ccc608185b229ebd31bebd4803bf9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b02ff075e7426f9fe498bb7e803177193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cf9ea6474ff05735dde3e6a4cc93d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1705937002a8aea8ff21d2cccfab0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0fca987a3c65c2e4b0852bb78c03c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7802b38e415b71591afdd88bcfcef22197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e42b202dd61c61ff76df02d6db414198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306d9a4a5cbba15afc25459bde508e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd366ccec8659885473dce1261b9d31e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b7bf4aafaf09417c5d3ff008c21c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198373b3b3fe39bdb7c221e5505e2d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01a9f36a91bfde6d51573376ede884203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636777b91101f42914b488370fe6c8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8d4d5ef208a9453b12888b037868e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020e00d1d29f4e8a0bdf351640faa7f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50455b9179dc1374b64e54dd4609b25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ef5dcfb8d1449b8e80d756a69d14a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6256eed6c4f34324b359cf39045f640209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900b62c90d90123cea79bd32343288a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208f8d4155d8f3a04a303bbec1250d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa39e0cf144e3d69e274999b1590bdf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc28aff0dc021a26a69c81eca67903b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f2399e5c45da019bd078b9d1c9ee0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24822f74a7bcfbb3eedc1af9c127f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13f7281f7298e5160658973af63000216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ea9672640d4274256af5975be9533217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e2b8020493d84714f963440adb5b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9360ea10038edf10fdcb8c2188a8d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6777158fab75397fde6cc73356d7397220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b951f69565fffbdf00a0b5d91c68f07221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b057e876ccda52717b4ec86a8d6be65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201fa2cc21a143acb773b04c46200b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77b5a52ae27bfe0cecec44a6e164c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16561fd78cfe93f0c3e3adafafafce78225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c149152590b8f1723d627396512d7fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626df4b732924fbae7eb941d7d66dd9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31549659ee7e285d3dfec7eff1ed5d9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff10feacb7e04d4907b89a0d73b0774229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d3997e6779d8a158e87fd97b29fbc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33928bf733a735808a07b1a13b33c7c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdc3e77be39ac8d764c6c6a4235ad5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde8c38a688e379ac2e242a57f813d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71f7b48fd8de237b08c9a844aa138f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436e61dd36d3af29b4264aef6125261235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8df5e5e730e9525698e6dd0d65a0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ab915f3e27c1c64c5c3c4ce220f99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce16329132bafa76d72bc266a18197238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abb0c1c360d42d1e546aa0439daae5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23aec4ae0bb4f2e4ab2871bd65f5267240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b43c065e19635f98832a94f652f69241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdb1b4379a4daf091e52f1bf0697c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50f75236df259deff7d9c8db1006bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02010715b4da65c0b2ce3c527b1cc9fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837972b5dc699eedcb3be8025c5461f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd93b4c0718cfd933ad042da2d4f37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f03f8cc3140cee5515dd81f19c0938247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c595c6a2922b4525aaa546eb7ab954248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbc45c3a1231878695518bd18af56e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea568bedc1a3c78fbb8cf7588a0e20250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b99240143502ed0adc93d8c56ba05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa293265ee3d4d552c43dd14ded939252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d6d7ba42b08a6c90991dac34de6ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55601819f25207a94f5b263b1f4206254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97133208f5c89c85f7554bcdc803676255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96c9241ee93b90390d223a9dc4805d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3ae1c0ee3461ec493760b8258df9d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e8478236ca009410a581a8db42d64258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1345795734d37848585c0506093b6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5c3dd72be30a4bcf1e77ea6e22e39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57405833de578a0045ca37fb71356d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e101f2dd39ff87eb8a52f9f931a4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9004fa343bda52c1e0ee04df7f8cac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e151a39d9f763cc42378ec5d5eaaa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5c71d87108a9aa4c486d13f3dd8b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cef0228e042360e142abd8d59db85f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cdb53a9a3613d59afea7ee92c92b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b32d4d2406da0ba1bc95fc83407c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a98ffdff6ca2a6c6d2e005e3f937f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d6e1f5af86181dc8ec1baf92c66b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668af650d9517aa83ed691aba2219de5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ee6146694cd4a572d1134a2124544272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace130a323e028f8b97ccb0f76f0fa69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca8a929a869f79b520f265b70df2a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ba016ff8d564acfbd3086e8b85674275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee87737cec3a06c1e3be6b87f1cbf1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3e7f512d42759f3c290881802f724277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d026029aed6646a2b5d7c5b2d424a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb061b3df4147805edc6ce1da408e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd8112e88bb8d60a2544565294975c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b70b04af1ec8870174c11bd3dab2d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ab744b8e897ca88a4637cbb74f2a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4423da12799db475e4f4641f768e83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a276dd8f3c70a571533475d8785a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b963774b73fb07829e31d1aae0f8cc0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbb757aef57e90b30ff5929d08cc73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ef6058d20ebd7d79ab33869489c7d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545869ddc5e4b29e70d6bd84c9b8d5bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73934ed1e265713dd2791fb377680a62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a56f47de7f8e433409e8d8c7f2b51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e910026155fa1eeeb5024510cf736ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1526d9c115f2c9f922bfefe51da571292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585db8d51dce74e35c0386f3f6da4d56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9892ece0e8ac4a51b31704f86775405294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e9fe10d6608d59b181684de8b70c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f4ccce65db0a132ddba235791a7c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed789e91a2f4aa7441287594e9971fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddeefe05e598ab00c009bae87804051298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6e3bcf1e6368843cd160ba9e21738299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83e3345409a5a180adffeaa7fb078a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b51919dbb21918eaa426eaf346616301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e809dbc189841ea4ffe134096bedde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2068172e47fa3128574458ceaa7fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf56aa0ef874f6371594b4c99f2f2d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe8547ed3ad8df5002f3854b5f5c8a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f5b81e8fc978400283d1253f0ed50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7e8e207d778d5d093c74698ae6f59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b93bfc602996536e7b5ba98b65263f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81ffaac40a24edc03e54a5a022849d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d741abb283d4cfca3db0437d4b04b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418258fc266bb638f1fa840c72be729e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4066da35d6e157e846bda25efde36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089579fbf33d9d4e52a32c6d1843d31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88115fe02b81a047c6148e1405a48cc5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b749a956955b6d8c171aea2dc3f84315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209fc2dbe9b5233a58932b637aeddea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2f5061f08cfa9c5b96e534a985e33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a116ccb522836a232de52134f9a081318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af631c72d697104096ac402f39dd2461319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faddf6e2847a9f5b758ea9fb037e93a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d4c3ba5b48ade8a08085eed99eae2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d49db7009d7b74af49cd9aa2005d97322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a6abc9d0dbab60f4b84e0159b5b4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e87248b9ca230f91d6fdac33d24e5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788012ae1919786febe5bba534cc20f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a93b632880790dee7f6097eb5bf502326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45379d3738a910a7f8d1d115d1ca18a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230b43f9a875081020feef7a9280d1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2e78457b5f9e8645fb1b526bd34c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb78c62f3e07294fe80ce22b3d450c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c5987f07523921e2e50297510fac2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d7524688415ae2584557ed1e21f79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4d1eeca8fd6883814a1b89a2c8c92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f14bc47408cb2a7601fc8adaa46825334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620aa6468db95982f949b1b709467b36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47316e4b10dde8dc4cdc91942bb32313336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395a8e6705e105aa30bc442f0c220ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340382d7514eaf7dda682b74b9a4060338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72508500170834381264b37fd08d7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc829a800fd975db50b56a2894aa0c44340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4392ff3ed2e9e65ded16bcd3f2eb4de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771d26eb17c2f22a6452f5847fbbfc3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286feadc6155cd10e3e52031a21df572343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb49f30c6702fc864904aa922c735b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafd7f41729c8e8e014a431d4092570345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4532d3f1508c42b578dd66c63061c3d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25e64276f3b2c1365e2d92aaec8980347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f5101da52d7438569b73a24f824b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e615527fd5355cb2f7604103b45b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65fccc2d77641ddf66a93f45648aed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51e4b81e85b03f1c8f85cc344a9c71351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae11f5ceaa7e7451ac731288778801c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52576ec5792ad7d8d39ebef5136b46a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427224f111549e1e7cb4df6f734a9913354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578a04e71d7489b79c16eaa38f0b387355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50fa810fc568fe7c44e351b6549b90356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c2d602b4a2a9d3abcc69c1874bc5c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff01246803ceb23db694a55f7d8f67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cb2b9a3ea8fbf60e867ead1a30c64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0176be84904fa707b4a5d83738948a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830918d78b32a7a5af5b19e441e3977361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303787d638b90e87c7201b37af90c7a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea8b2da01bb205999ce41af7fc7582363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b1ce6d2d600d05236074f0bd8841e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8762fb5662c6e4671c956414d91bf0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65566a4e255e033dfdc1ca62c41a40e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00403ef189e8b8b34b82b46eeebea5f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4263eadc4283ce43e5efe5e669b1e83368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69365155799eecb8e638fc9cf68f9bee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32957ac181711f45493878bc4dc66473370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa720599267d30f9232aed8c99cc85371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809b03f776a99ac76b7aef842f8849e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa47f0c124d820652a61fb244c89d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c528dadd51fd768e65689d7a8f4cf52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ef5eb4386ac0cbb72b4e4d3de4041375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e239d729e927ea37d7f994b4eb03cc2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61331fe405bbdb41da22a7888ba454f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7511c81871e11c9d91cde4b598161c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590cfbc384fdd2efe23fb973c1cfd95379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4d53b8a104f1e102e376d894b025c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e66e2c00363bd44fae946621422ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269d72278ff6975b2cab7be8c547c1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c556b7bcf6a6d24bcc72f70631eb27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56354fd8fbffc9a22d28c5750bb90d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7556713aa5d30d7bb6396f3057a6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2f4562981631d60294486e9b295a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac439f89ac1c048f1683b00bdabefb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d987855c5148442a248dc88b97f551388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84349b951ae2bcd07fc3594a06ce09389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd26fc2d70d102b8906c9bcc697b56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cd019beadf370c218adf10b5fb26f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e970e4163f5d426c379c4abd228515392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2ef74734c9b504a94f564cfc40f4f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e299ac1a7560775b5ced726d77babb1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531f11e51552c46b8f5d72366502df5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43b8ab8eb2fa7ac54c3fba71a007e3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e50139cf16ba6e175a60c732a76709397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb40f718bdc3f18f1ec1f2af5198058398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee710f5059bb263c55b81cc311b062d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04465e880400a97653680b2a2fdcbb17400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564ca33c6bcf308086b40f69ab5a75d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c202fd07fab2e7e1450bb3a97af76a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470c4c374abbc9f2b5d54364c57d323403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fda9712657025f821cda24b4668de2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866e24bb05c18ce589ada1f835f4c93405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61241d36f32927d47a74462c52f5a9e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70963c8d6d683e1c314527f555015844407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875774aa5b0464f8c495bab55c353edc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d797fcdc200f262f05d2455dc703baf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aeb34da23632f2ef8afbb12920939d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d7248e05121d6a29d4999d8ec6a90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1951025a394471169f896f7194aadf8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6ed63ef873739d272acd3ecfc017a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5db11eb6affc000e8da7917651aad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5df9dd0f6b0e98a9495ba173aeff97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414c71872e9f3ad812d86d8f9783bdc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c914d6c2a20d34663c58e08377c3ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00183028aadfc648ef508079dfb9dcf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0974880bb4f1c8afc66757f5288976f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d583838a94cae46483a199312c9244420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa192bd78d00cf6d43a125973651785f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c08d652294c9f1d8e922b0585727e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267336b3174c8d472535b655df26b440423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89a4dda5e02a400be1f9d4c4509d90424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2c3901f216b59be76c852e5e60ab8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a98c07afac7191e3eea7d6afddf1a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a5cd0c1986eeee52b7baff579cd82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65320e1603e75700ba4e9777444d9bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f8df29e4fef0caaa06193aa02bcfe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95148fa433a4e8cd468cd84d019c43ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e53c04731859a1dec44e5eed2abfb3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c7c7cd69bc8ef50853fe0a59d6038432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0b69a482474d0daeccb4d4ba068af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ae6305f0078d4595bfa441c4904a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eaf8eeb799020610743ff61368d452435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c0196466f109566fe3ce07f8cc439436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35af9802e41e881e3af30129332301437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d5a686dc9c526ae2ca42c9df57a5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0f9a0dd27baf236aee876245cdd11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45b35698fc20183f4b5f8dd9288cb0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb04719f2b3b6132fd943af5ca3edf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d7ec063ebf326aed03696350aa9de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa139275852a9bd4cd41e41a476c7b52443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb7dd55a1b305bd28d4ad0b0f6ab40444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42245c778cf0e68e7346fece436a413445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3c672fe79021bc2329beef501a1cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f03729609100ff86703aab97b5bcb4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a67b67b191209db7f7c4a2c3b3b06a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6102481296608b46e3e28959e676b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231558465ec3274a5c8fa1f29b0ff57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cef016cf50cbed99c25131c8a61f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95346e372fc1a0e041d166c44866456452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6588503f835dd43eb6497a1710e86ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975e0d90d7e2a25111f6a94ee26bd8d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f930f46ea401470308bb0105081d206455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5540cae299b98a53db865b86bd5632a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb36ac6701271543b8a87d95d8b4f1b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ec442dc4afc9c65f0932c534e50bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00544a6518045b060750127f47296b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5146b5c38f313073621a6ef8507419460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3b32d901e7036455c5b452a99d55c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b08b23e968191d545b4a11761d423462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06f0244430161fa4f69078af0a8ea8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33662f573bde31ee2c1df50c85747474464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86534a2537d749f11786b409cc68b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7ca1fdf414262110012fe75f22638466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef05ea5a8d8bd736d0ff8c15dc9dcf5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3965f20d7f90657fd93bb0e8f210f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e672f714d6cbd1676189b0d4c805a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd710d8daf950a7b1026a4573470933470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae97f8cc267d9e5f911a92d5cc1affa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9f6b0f28a400da01be251e41723a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba251e5524f54a43503535290e067c72473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d498a61972ec31696f58b9ee20d36c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc16bd9a61b05ffea89f66a118518b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234c774c13243666227de8d7495738f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67c68cbe061534e5f9e8e6b6aa74b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05957db01b1b2d982430c98d96f9e5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d31daccb37088bc2b59fd19c49d1e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b16b88a0308411c9f6269d685a392480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffd00ee58469fbbd2ed7b1355b1d24481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f7821674436a077ec0d802d343282482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ed4c540208b35fc848b0d7fb1d7ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941456c277f225d627c35ccea017777484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682480a23ece9ef1bf26d6154b9532af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247877df2cbfff6e4c42274b195b916486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99a9957a536b1eea21f7af86a94016487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c20638f01796c0115412335366beae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d2865a48d6d0f967ea1b13082ef0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fd16425dc75edeaa6f91dd95d80ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8476702b3160e760952d9b9d60ab09b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237e9569d61971cdbddcdbaa1f447e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6279bf7d5e4c35252d14ea250de4e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65267e8ad6054072aaa6f79acc919f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d852525f872ad8ad7d119703a513ae6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5e055984ff348c5763081c944c574496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fed6a62c6938e2dca86df34ef48590497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7326c110d49ced9de87b207132c33498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29b66f976432618140659587384b94499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bbe8f53634a7a3f3439f8aea6f751500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c99dfcce67a15c04088eddd96ccd5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1609749b330202e3fab925ee11457502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf24762700635edc0ca14ba13a44f7c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a269735b26797d4bb6f04b730d7cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a548c3047917c7a413d19be83af19e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd248d488169fe31afeafc4a2db5bd82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fa1b6fb70c296c81e25c85a937765507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf209dedd0600ffaf451c93f7f6ec49508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7277708fd74ae6aae9d08c31531bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33415eeeff68b58ac9d091c182dacde510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311cb3b2cd3de962f1efb454db8005a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e8ae1ac2ed7fbeee5b404d2227e25512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67f85ee4be8c5d3ae95b08913b91a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396d24ee34de8f8b071297227196024514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4c6b5fa3844bfdfb537c6581ee752515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6649a4956bca576eadb155fd6e640516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087904291b0c72feea6aaed282d2910c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd2b6bb89c2f5737fd03fd0db9c133518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc760feb8db3d083336619cd6df5f08519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a538b32ae14d6a886a36bde1d8b0db3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f7710e6dd851bad5b775485f42233521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb799953e9daefea066e4eecae4ffb6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcc0e00633356041ca97edff60edd1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24582e5e9844c18a9376d8dbb605ce7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f79468bf347086d4bc6c8309ab088525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242cc13551508ae295a34298bb5f04a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5eacd8eea8c26904250ca0ce58324527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258519fa049b42430955dade28496d2c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963982f381eed3afbcb8649a187d1f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8122e53632ac433f61310ed44f913b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2bd026eaf1fd305fcfa174bb9564b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f3124c6b88c7d76bf04dbb5b9cbbf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4c8bbb09a35da9a8ea1dd50725706533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd46370ed1db16fd52e670deff37ca8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073540dfaf92c066e25b510e1c742b2a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c03eadacdabd776440b0f4230a2f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec3f815ae33547f03a027418c34679537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef1dbf15ce5b0131727cc0ac080765538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64d8bd5f98f1bc06609bd60b8f2355539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f202a1815f7a1cf51ccf2d6530d4b26540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d01e16f25be35a0adac83e08413df4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965afea7320c0b3ec36b81b53fc30a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ed3d6c849476990d8bd154a651c2e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e845846d7d0a408b3306e9f22f3c12e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4ac02077b07616d29435424e8706c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d6d36f5da7a5f4e7296b65b3fb58c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a0c61e8f7c4e28f62f4c9064e7dfa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5117909de43c785dc28992b3ff3cfa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68709cae05cb859414188c46eda1097a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da421ad7acb7d7a75e5665a698cea875550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf3bcfdb05fcdb8bf9152b5be02e98551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462df9cdb2dabd1eacef57aa086788bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee10a1e71465de72f13e99b01f51e60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822f534709c295359f8625ef9b40e8e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71685cc74fef82b4731db470e4bdeb6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdb4c414c7c18ed7d60c5f0b4f4b70556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b04936953d0dfd53dd3fd93641e71b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3e65a3f20c193903ca079c3e237ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e343d506165bfe15fd5076a7aa1e21e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a85e0949f6bc461c6b53a19881a96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5f3c7f9ec7fa6d3b8719407e669e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba54e0dea3ef28f1e4a388f019d4f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e590948dafccf7d57ec20c70fe6b93563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907443b7c6a68277faf25d45dff0cd7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6139e8d8d9b3b54990c3b82f6a64df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c8732fe5bc61f381cae9faa0f2018566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf679891dc8ab138d43ea836deaf3119567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7187a53f79b77baaa08654d0273ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b62d6d79a3f782b9af7dcef267e1e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15927c30e27d44115b1eaedfec9749ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20ccc13f234b3715bf84d15a6b1225571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64b215648d6bc64c32229338e4ac0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aedc8f405bd28448f7c8f90c844fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d66eafdc01ca971fa22072b50fea8c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db534606379d2551489a333e6a8698b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcfc42bc2d7d01a7ba5ccb8004d321576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41ad14d5a1a54789b3bb3c1ed24a60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86760e304bfbcdfa8bc3b65b1955761a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d1eb1562235f7bd42263cbe430aab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d86991ba8fb6f032f5c21e40ea666a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3948efba1e53efe6768c4269a4cf8cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd20f689267f9eb31b15f2aa66838a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598d3d63683bc00c6ad8e41e7a78225583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f5030200aea28d7dc26e4678c18ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa8f59813d59351ba83cc8a977e1a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008532bef79cf8e59672c70b3b7d4f0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58afa0164d09a1629e94db431d3b3a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177871498d49ba249878d5bb1bd1029b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72be871ad4f5a68009f7f1d9b09e6b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db2d4331ca4ca77fbfd203f4283bb5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eb5a54f1df62e45cb8f956d3aa79e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c834f11f6ade37eb19a633405c4ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ca79ec6f8c606b5ba4ad78b6de04b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa964bdcb6bade7b21877b4e0a1be6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d6de704818707735653e9d8df53b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e2ae92d19c75dfc42d2c8091bfe6f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319975068c7f1eb7020e6453d4d06457597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccf70bf3a732e3c19e6be1883ad440598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c1036f11bd7aec43df3a00354c3e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58985093c6e9c966780ce39bd6b71a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba9f048050ddb068c1bd7d4fb75e14601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d8d87598036f2db46ecabea80e837602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddbaf53d6eab0a0c65caac8853e2c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb57f5666678f6b09e88f339723e23604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206738f2bb87024ffe38f646a93bfd8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4d81e605160e120842f90427cfedd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8805ea6f7a4bae644d47e5e125833a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67999de102551c4e9b38b0ca0e00c2af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e4edf1ad51d5397518a285dfda085609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6a2c4e21fae283d7e63f3e5d7f998610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e3ffe5abbeaa7b93921f5074eb36c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1021df66156eb4fd0c9e469cfe00b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746283665e7fd5f3d8b8d15e92be0e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0f4e8cd7e08499e3ba77f3c0fb86b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e9b26f04ddd8476262e6ee6e56bea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82d1e4ea91fe5965f6602f6f62783b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6c0ee7f88bfcad11310354dfbdd01617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7e1488a517307ee3ec113f21af8cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427ba0df76ec7d622dcb20fd4d39bcb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30924a88e673d7478302df6a8de7953d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35c254a2c931f111e35f771b5a7fc3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566c1978d35e40e4bd0a91f1a97846e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6086c356c2b1d0daa058a00488bde623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cafc8f3d63f6dd1c0d6ee71cf7fd79624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68317f07878290475680e94e65502c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58c5b49e85219fd8ac59768e5c894b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ac61e0724a1d6164534336cdf36fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c1f7dba06fa55565f441820690128628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fef750a3aaba793175675639a34248629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686e347c1e15b8057eb3746a1e2cef3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3a0eb504b9d17a4c168321c6c67a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce301118ac0823657dc32349d2a6aa1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e75fccf3ec379ac0c1bb0e9b41709633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147a2f4355a1f0a7b5b0d821945711c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa516225a5ae5c879a76e7cce088c3e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6d89d7f09920bb90dc4e43f9354f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd398ff6691677d6751a09b746cd7bff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2907581613b2a87694c95b5ed71941638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084a32168b0fdd974cfeecc1d7f9f9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8d28275cd9788c22cc2e6a3f0eb0c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41daa1fcc0f1c38a1692b724d719ba6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0fbf9a6a0df348db65b4df91d4642642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99647a7f4553574327b5ea81c98a89b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb5c45bb481a57144f8618a029389f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611e35addb89688a039cd0e500d4b4d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29340a295b5bba23b32388ce6748190b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710380a02a73844d01b1242cec8f81e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a2fdebbcd3ed3f3a96869a62e2f2f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e819b3934052213a8a10e1c42bd20649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d966cfcfbc1cf5fa23e9be8721ba47650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bef9eadf7ecb44c7e17ebc018fd88651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63ce896a766dd44fb6fec9528eb527652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a41466b7e8297b97c0f00776c76a9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff569e4184f83550d49434790328fac3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff781db044e369429f939610d3a184b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d012acdc2378e7118f318e49c5704656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1ae49778ee1282dc081858d075041657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b59b39595955e484cfb1659d773787658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4ce557b85a150461ab142415d9655659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83eb1bc7774230b6c701345f9e96af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27737e30480e9df67860ce7adf148463661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a279765e55179f6b36e999dee9eca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a075b609221b7746d1e63ebd90b697663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf908bdee369f75dae7604f9eaeb46a5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e3fd42a931573172312ac8635f3e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412cd0b80b50008afb50105b0314b48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847a9b1c2fd2063f20468c652eadf79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609290df8d0c6edf4d1afed4cfb505d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24867738f50f39668b5093129fd3a0e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b731f5ba1a3c700563d288246485f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645b62be1c2d76420c78510c1274898671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc806f5f101fc36525dba14fc60fc02672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef052940c664914f9e28007faa5ecefe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a2d756c6856301b68e8d851d83b16674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1db6e985016806e2e95085d214ade675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532176d839fba4bdc1b8d785a143525676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb0cc0e0559b07b6fbc659831cb0ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a3ef82b3d564ca72a4c1662e64254678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de20a26752794378193effdd841a89679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef575dff5dbb0c7999983ffe14984d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af947b2ce99ec5a3fc1195aa032c49a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be768a634d4ac9a66ad50f46c124ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97e3e5b1bea927dc2769e05070b15f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c61175d5c6ee622793cfcc7594db4a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701511268531e998ec35b1293f4c5ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a69e970c2739d35c7bbb832309d287686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bfb9b8bfd3317cf9fc941bf16b50c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cc7db333342fa297ba8dcf33aba24688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643104ff8d31882cdca459dce2320841689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bf01fada06a5696adaaa6f2830111690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee850a71aad89545e8d452e02825591691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db5d72c2ae59417388b725a16ec21e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de911f08f129df2345d3d325de61b21693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc909146dca60f80d83f6881ab07aa1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583b168e2be25d9d204f259a8783ba2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8ae0f61b945c77da05aee76d2e758696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83327c3b7ac86ee90172b6ee6b391d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb7fd89e3852046a66beb97b67d535698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3da08c88ce789036066288f8d816fd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e62a3eb8542562c0aa77265103183700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33eb3cfb27d3674858507dfbb802630701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bb476300e154ed4769c053b4b25c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab5e3b422a5a6f66f7b44f3dbd6f14703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e10b1124a79f77359ac924633a448704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dab6af8adaa3ca0754036f9a91447f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54a938d2d3288d2f87cd759b575fba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba990101a382668be8bfd68c8d73ec5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e2e8ac5ae052bfbd6396bf518045f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7c5103264fe251ac1f72dddcca834709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f6f2444ccfdca1308552c5b26300f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d556456b1f784832b9cfc326c0f4668711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412488857428b2b6566b93fbfbdd2efc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cdaee6458d0094675b445015167ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd56005e9d8b0222fdb5660997868ff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4020e8bcee92cb5b144c3d51092dfd4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66992324a6a81cd2b2e779ebb714bdf7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1abc0aab75b3a1e15c9e922ac3611717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f178ebc7b8427a6505250f259f1b4d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0428b510184e7a8c6a847083952182719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3002070181d0053ab4bdf5d5c095a2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a690385d9dd2bf0e165698b14a36c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018f115f4a2c276faf0de7cf61d3739722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60ba64a27e50dcdefbbe8425a881e7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a508394dc775c086d90650e5094364724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f231499ec4588edcd6ce29e5d248a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998ff8d94a170015c7f0f528393e4dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f422b97da442b64b4b26323780a84a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c089ef12d8efeb20978fb4058ce7d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ecaf3074b2231298be9a48fc2c731729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb31b68836849b537324694bc3d915c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6592f62480cb5ce0d7027fe82a009731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ff3a2d72cec685db4298563312174732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61358e7044f250edfcb808bf1aa6a247733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3a98822565b373e59d34c2b3fe9f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2197dab4a4bb66664738b5d0a4fa8c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ad40fc44c78e8f0b7334e864256b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d8fcff5d4b33acc51965b8c82bda9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af8a086ab0976727348df67bf5a3b3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a85cf99d887c34fb64cb5dedc5a13739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a37844668bc1ab2018af90cac87aef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71dff21908f361d08b1ea73ba88c03741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65aa5573916dfe91ef9a0bb051939f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c17663d270799a25aa9a1c01dcbfcd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57e66b2158b4203a28bebaf5e95b81744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51d3039bbd0d5955210e8faeed7aaa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9257d0b101555c5a40c69355e2fb6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8cd3b39b6d545138913f1c2c6b09e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ad21c48d3d3f4f6926b9b24a0eb29748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96c4d053e7d74a8696d846f74d2044749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe263a6b765749f4552917103dfd48750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3be45c0038b14af8551ee70c5fc5c1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d366a18637d039722fb809491ec2359752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694aefc12e40383c682ba87af83d249d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece994e16c22c54157d1a8e2d3e9bc6e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f44e9d106df29e54f8c8e850671a7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8247c130e0517030f1a078ddf4d19a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea85b4479afbabcdd67eb27f7185a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da9e29752c150339439d71563b41fe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7bcb1f2d29d59ff95a47c1712377e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bc54e65f7252931c7da64678fffc7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af802d8f39a51a61f342414168347a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377cec4fc4835845820e6ce73aaaf96762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03914197d2e1eba2e462d37eaa89ea763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808435825627562ed7d0d3ce1ed9fbd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2913e3ab6604310c6041d8f08e9174b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079d31e0eebb6ab7b7f0145c5c2a06f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7e12cb3d3a7fdde288d833cf7ab0a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b5070d2e76f7f30132fd73178e364768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a9f185015d0428f7326bab1c98e2a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ff9216d8ccd9f16542ccdcfc17257770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f758e1a5d6c5e3843a7e48e230426771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a2e68fe92ecb2d280f69dcacd4e88772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b137b983b979413055fdd77fb17e19773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e635be453607421f91bfc81a49bb32c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ecaa8c2ba2e4880c6c3999951d404775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a529828fc7343ff81b00804dc74f27776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c09b42bc0a76858cd8ebacb4f0b0bc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dab2a2f9ae5719a4a2774c51961bbc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dcf60f15c06f04a008c27936e2cc9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d119416a1fb49dc12479ebcf1aa8393780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f526a2c646440c79a786fab2eefcb1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcb12900e1e022a580123efc942a32782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf24c66ba8b48df0efeedd405f78d9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73070ee5b647edce4575849352c183c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df39b65a2b662e15fa5887e0ba26da785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98e4f99847a4209651a2b6905dd62f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded54d21daf154b9c228750c6f85eff9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69519c85b0dfcfe92b6544892a186540788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62750484aef7a26ad7c8e3eb0bd475789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920fbba02ec3ed1d2285d5d5e1ba9c9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9ee729571f2ac0ee75b3d0598661a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e8f3c1c9f9f30fffa0950eb5c1e74792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf87ac3ec03f5933d70805ad1a7366793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118bad83174817203700d1be409d062794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5a7474426a4f32aad1b30af9fafcf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8a4b47279b96748722910536e1273796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369b90eb4e30215cdfb3b9fa47aeb6b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ff5a4cb69ad09b530a740d95174fe798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed51a837d54dac11744a8a8d95456a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc0efbd8f4a3cc38af029194dca504800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba97e90fcb42717222bef6ceea34fd2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf85ecdfe3dad3b84a943a43c3ec1a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bedfa019aedb1184eb4e7415ee4b0d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7da3ff0f5c0257b073c491dcc3d9e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff9dacbc7932860a694947e068e7ee805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714484180dc6b917f71aeacf80e5f22806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9391f625b7a22af799d85db39eac32807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa04766b2dee02a4a2c898f691e8bc5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471daee6cb82126a0fe3040ce317ca3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc41a1a8bd43bad79a116f2b855832810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e86cc4b3a104a5e68e7ac28c0ddd6e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf2bb76911a6ea249931210dbd4a62812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce59e71716833de1be9a16997880cf4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf204bafed1060222ad2e665b0d2ea79814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063452fa0626d0de7cdf2b43268b9d3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363017694959c8a54e07c96081e9c9ae816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62216f2601d70a48d68ceff2558682c8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abc23d86d45c33b3d8743f8848ed08818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cafa9484bd5d355e03861dc74c056819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a4c5890c2d6ed6d367c7903fbb8f3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd0bc9824658d4f56c11acc9352890821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077e43bc02d2fd92d974f0f15612ce6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df6523a8a9616a1b1625d9fcd31bdd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af514a95869219364e2737f26443e6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf508510d5214c0597ebc4ee0a8c3f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44c9fbf7dd91110eaca08bf14f1677826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764f99acac66527495967d2974ee3e4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055aae9bf05a7a623be5cb35c94089d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665a23af9b3a2b0298fdab5947f9109829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69c179f04d2b69db8d21db495a31b3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cceed168bd26ef784e289d0b1b01b09831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5186ab11fbb7afc5b983337e1901cc6832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43111856b8ae043dd0f2613c537acb3e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168ce4f309208c19d1f740c12a35fd7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e320fc179431cbb3991d8bb1fdc88e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403d9d038e6703cb38194dd2f3fbc1d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1169e2594f94f2126fdbe5ef1073b1a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd06abec604623c8c07898f87681fa838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ece636a811cdf35578b20738971d5f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f40d8204940f260bc4ea3bad56d90840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41539b90059ce908828b14d70101ead841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6e1015b405ce729a4c3a35114b1eb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5395a65e58262ba1318b8841262787843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eab934acb4d684b803a1ef1dd40e4c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79a57b4eac761633bf1e6a43265543845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7761624f2ad2af2b5d3145fba672d5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6eb419fa6fd069f411524b1f90d209847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698be42be4f5ae68ed2a2f707a18602848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c40137cefaa4656fabdd43bc24ff0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac675c508eaedd947aea84d0307517850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d13a1b8b7df5b199f49d76b1fac5fa851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e21a4a6a978db47cb17498af44613852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a00f41ea62a28fdc8c1543c560475853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ff3b9353d3121edc2261884a092c7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d3e7a32303c81be629a56a1d0e1d0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4ef841a46b1b18e38820938922074856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9b258ec396c92e747539e428f4d10857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb57cebffbff7ec6153771c16e9ccd1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5f92e956efd321b975c56f134ddec859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd402b44e86e7f616304865fc8987a9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52352a55b0b87559f9b26307698452c0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d54f625b41ccf40a8b4a1a21a9347862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e5845e15c9bec18326c589cbb3b03863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e861ebfefb691c571d2d5e9352051864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafe48ad7bcb014cf27b01fdef7a1be865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10781d6d653b8dd22d86bf552ce8d3e4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cbdb30ec743e2e4d827652e8d8af0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9668c4f719354d910d6b583414f6c67868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532a20421517022af4f02a2ef33c624869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a227a1f6d98ce109685e79147e28689870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f03e4beafa679041604e6a0468c108871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77461367b7acfc8dc655306c2db683f8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbc8106d4f2e643c5fce44c1d8aa40873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa152eec7ce9f41e7136fe3905740b8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d22d8b5c0b2f8dadd9b4ef8bbc0e3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158df2958fe3f0173e98a6a3003b30c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7a9e3f05350aba43850e4863372f1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69dcb9fbefe127e40e1cacc8e92dca878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d45fb26e931caf52a13daff53eb3f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7099e814368e0f85b4f102f451cb2a0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9e6ea4f01f9009665b5799e935b49881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea85e83b729f27af86fd4460475748882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b640bf2731c6856fe475f54f4ce253883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5796c56053d64e1157f4d108ffec68884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57219ecdab1bdbb2287da80dc282901a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e4b3f8eb5f763775256c9d5d9505c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff451a8f539751a4d8f741ac005264d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd94d49f146d8e12b24282bcb015ec888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc4279142a3a1415d90122267790b1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba562e43f623886c311d678302b514f0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9235f57bb8dcf193efe046f91c28ad3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86950882ae96bf27261f9df9a71d3d6f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0909618d8042367817bdb8fe64c930893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671c5db1fe0882e16460e6a43201dea894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e97c5a3c46175997ba829e825214c7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1eea276153beb103ba15dddac54a32896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c82965dac9a897af2112b35935369897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cd6a4dbe750de5021cf74e9806ec9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f2927ea0bddb367b97ca0799aafac899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b8e7b241f525aab0b917579395148900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe902c43915901ff3446d1bc953c1386901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd570c4b56e10ad868b3b24639cff696902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e8bf661449309be42ca1f8377fb16903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abafcd187a209de097d397f9e34923904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1499a9877d14f2069896b55e77e98905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbdc21b1c317b1e5a4f0ce7d2867f8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94748ebd4f71981172db891c6b94cb37907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a70772e405b1671608d0d86b8a49e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febc13b897cfc2a493b4b5ddd3b4167909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061feea005bebcceb7542cc174dde68910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307488cabc8fbbce2b93d8c6b7f3c5d1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca462addda99201ab291cce7f15a2b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9effb9a5e0d0ec19e952b696248b66d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0585a4f9839a742b779514c517c63a9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55613da5c495bf6824e3adadeedd2c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8f07567daf60321fcc8967ad12805916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f689f7408af188b6e0a8bccad07ac917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c4ae1eb1912c9270a29381a0df4a7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223260a1ef397b77e9f31b65d38caaeb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d6494ee84abfa0c4e8cb76d6b6d2f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c1c444ee845ccf4556b1778e60ff4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74beb32162c38e0759805fe0e85bc4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268ffbb05af17ef10873311f5cc4b04923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60660a796ec65ac992d0c6278b898ed1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e26247d962e1a075327d4089c8c4aa925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27346227ee0893e1c938e7a01a03bd9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839c9ea631182efab433b91ce7ae6b0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09439eff98e5dd41865f552349483888928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa87dcb784cd60dcaf2a927b4c4aab7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42a9a95ea2ab7d931f863be496d58e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab58892209a8c683683ddb943ad500a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13caf531968a3476d3e2e4f08fe5b5f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d960c90e5a9391a343824d81069e2c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e4384102601145b628ab480723a2b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625749d79097865f00388fee236d9d90935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b9b7e3bcee2bd0130bab3eba9dec6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00956998c64e557703e2508980bca98b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67035c83b65ae990591db6b0507dd20938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08839acd12b0c0d31fc2e87d2ea6f0a6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0808e34bc1822c23089854d14eadf6b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3864253ad7d920b80441827f3ae960941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61bea9a2770cf5159cd6ae336feeed942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534ee32c77e5a6006db1cf77cc39088943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f725a5d1daa693d9432f468d7d6c1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980fdd17704ddf65e018a7f46124808945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3c443dd5ff35c545a089049693d7b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d290e218039c87017de4733ab707e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd445ff4b4611b542cba25601ce2b23e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5b57f1dd36b659744e6c7dce74859949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6b8b8e1d11c8d96da06ed0c8449b0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2e6c5706ccad567fd9f144d23979e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18bac3ae1b77776d039b6716d8737a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956c3b668c92e8c9aa27eba133ccdfc953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa216bfd195e1599a7568fc2790ee3a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19dabd5a52a7bf622b86d449692ea0e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302d8a0a9513bf9b4260fe47b355c70956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454befceb5ac9168a15f5190f78cbca957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2153a1b6f9b7ea5ac8433f967673e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9797b6312eaf2928ca9582917eeeb4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80532bbfd7ffb1a6d3126520b59c2824960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be974d19b43e2195815585930c054e02961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d068c01762b7d6fa740d5a5a2fa1cc962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fec7e55d130c04a5f4c01c1c9469c3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7dd743c19f31f105ba7a932bf27663964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8233ee73ba695aa5f79b64622ccc321965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4704f3bbdb2d935201939f64687eba5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9d23bb16d0a2df617ff4f8089b29b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298b00cdbe33c58afe8491b4504cf32968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd054c9a9376de5ea18b078343ba5f7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b792665561aec35874cbe7bbf1b6d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f315012d7889363e058badc9382aa971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0475717706b94add47d3c19f6f232972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba600459d44f605110431f15658316f9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4ae57813c646747cd2b4b7ca94922974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08192c95ec397c1d18ddec2572afe58c975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>