--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf2996bb6000a4b355d6fa8cf65e0e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f45f32285de3542aec3c00deee7db32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07664bd7f6462ceb2f84d44e0c5220c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5921e2e46ceb76eced32c1981915c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325165377252d0be99a5ff4c274cdd145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c434f05cd08d08551825f177314a3b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f7da2123ab4221febd45b9236dd227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7be9e10de9af7dc856020fd72bc328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3e188977c1e175fcd72f286d96ca19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440da4265932e5b7b537d95e0a75b5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb4c68f5e489aee799d5ad06a5a72311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040767e00b9a9a8d912d8833a115c5b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930d93629edf6ad180bb07baeebfec513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39667d140f987956bd8bfc674b20912a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f69457600b5757d71cd5a433c73fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664097b8c5bae30ee77c8a3bbdb8eed616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115c6561ef39d1ebe7c9a444a73408c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d6cd65f8b8ba31e00f83be27bf89818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81bbcab1e512d23a1823a7ff37027e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c992e409eb9d3c3dad34edd47015dc120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684b0da4dcc589c775fc3ac6b295d4621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9a022dd1159ebc957bb046da5324722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf2bb5912ad60307a63f7b4a1ab23023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e879c284207955f1dc6c7fcf3ed88924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88bda4788537bd87e316a10e4bfe4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd94bc7f9d9f46dbee138926a6ec64026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017f5c8e449d793e44f6c765c60d72d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728456b085802f8428a3c3269392b1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75749e35e6943adb21f9f4beae22ad5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc047dabb206a65e8fdb06b1ebf7ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b6250aff58272d09a3e9c3c1866f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c6ed8cbbd0ca638b0b71ebfffadfc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890297e8f04cb4789bb4af3402f3f29433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e28893b3577f94e438fa07fa9d8a2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5b829840ee24d0b20127d973d6e1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5036cc7bae0128120c30e53a8743fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbd8b55e565096c306d8e79a85d41137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412df0ba29f78593e49318321127a2438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5da0a0af326664adb1a747572e5f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173fa1539746ebf85e8ec9afa567cd340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0754b46ab9f2fecdc685326cff2f7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668322ed94cb2b5dc4655ececce5dec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab1f57c17211b79291768b27a1813e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70561015d556fb53092afa080676c6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59e5552a5255c33fa9bc281d964a6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d9d215abfabc71ab0631685036c4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683eeb6b4fccb3f83c031eeddb170c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e19016170d05f45d3f46e775c388948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb7492fa7dd1ac15ec377e525c3d0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3cb9d41d82436d0bb1baccf08a39250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08153a947da856c88429c4c5290f2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66c7a29f7d6dec62c75fb9311b1b8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4bacfd968a12a5a8db25465197ff953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2a39ca872ebb93317bb6466d444ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0ab9f18a7f4f84541eb50695ec98b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2312b36a2d1f0f4932cd895eb70c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035bf9c68d9271a37524bb88e3bf23557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eb7ce719a774e2d5b9810f3aff91c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb6c073a6d1d23083df05e2f943b7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf3d9f5e0e0a3caf2763e58c81329460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277b924a2fe4082821c6e4aae9be6c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224ace0849457b30675d8cdf985dc7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee460dfe2c4f70e101d9f210c9a6b50663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e0fc735ce3177ed45ae131b59fddd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006568aec2909ab7275249b05b36c3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee97b2bed87ca3a94ecd8d26b5d8d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ce4032d3f4e18fb740a39e5ca754367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1e9007a624344e496533d6ed0248568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd3b59bedbafa03cb2198bd974caee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e29d5c56e60b86cd85886d54607eb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4fe5db1a2e96cddfb5e0faafea7ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69046c6ad94083e3620333f522aa8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7816c4a371b6472e009cfc562faacf973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e35c84b2965a86f8da1c3f70f2d93c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbd4d989204b7e7ee4d59e4da2c4c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b27b0a5b48ecaf843fbb8858a584576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06653229063f5a5859897d29bf30b1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9d88283e81ad841b6e3b59abaa30378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b250579606cb8e95c09180cb44825179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784836a6d2baddc75eb78229c4e698580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009457a127c33ef12e658dd1db2d381681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06d4feb6aae93c592cc45b344dd59d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75483e5fe54c736b979c6cb4d29ed25583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789bff5186bc3e8507483a78a231b1e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96242d07f4588daee03e4ebf47fa6a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944db1bd86ffb9f3e8ef8b697d3a538a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b2afe47a8f9eb41d02bd83725c60287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cd291b7fe1270e93b5e58a9f5af9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477de264b8bcd1d4e651cd0f0761b4a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e78bacbbbcbe7825d3f64e696773790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facc8449c1d65bafb53943ff7879b5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eb3dff593458ad49344ba7f8156e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c1b5d86ca6219fd33b94e5816ab5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26266f0f80389b4ecae59748c96d9bce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb312126f5363a4c5ef22a28cb6d8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7dfd575525e30f631c1b996ad960296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a20619eb57ae03c69de3856c0ef2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a365acb2bb6434268b63fc9989304598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ec0fed54c7a87fb7386e0b9ca0c5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0120e3e465d90b8dc2b3aebccc35e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5d29b55553b8f1ea47c9e7e2de5db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fea37fa30d1ca6afa07bd7acedbeb6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb41623b381281f990130516834e98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0019dce057cf61640ec02afca0c69ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3bb616ee05869cc71c9e1682e1043105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca9fd5ab30d2eb8611e48a1484bfaa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf4b4a04577d9f6bd00b05555c6894107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d99ee5a6c9a7013de06d6627ab08c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5b038134982c2c625429bc242a586109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffa5bea83c06112f95374246e34476110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecfa8d9d6875e1e3fd454e29c3a21f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35827466404119678604fa89ff18ba57112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d005a42896a4eee8a6ba3de5ae83f1e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912fdd50fb6a10f62f059e9710d1c5e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92108ac24fd0020f90af40ba6ab6b444115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff8a2c2235c6d2ccd32ce39156924f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde46959992e90b01a81ba8540ed1a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0d1a11ab5a0930ff9be548f7fa6f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079865ecbed3510d41eddaf726161f3a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f8fa4d6b45d259415e65519d329e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374f252e3a0e8cbeed38720f38f0ecd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedda29842e734a999e8766cbfc4ae2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196a61310d56b3db87fafa4e072ccec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c1cb02a9c53adcd18b987890c8b51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671ba1525bfa74233dbcc264ff0d2cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb327b1a21b8809dab57ff9aa5ee7f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf818ae2f84f8d715f4f3797eecead127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aed23cad9413c0b5063fcfbd20ad96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae579732bc5dc690689f1b9e10d2cae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736dbe0aacf8ca07d88f1d7d7274092130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a2c5435f34abdd1ccd23dee3d3bb8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f2b55067e208a0864b93277932b27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0c5a68e3e0127dc007a864ecbbe86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad99812ac0a8ea75b95f6a638ffc88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7907b8ac26cbec24effba6bf7cc17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29896f026ae5ee408eb17f0dc09b51ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f569120c5e4a3fafa483de970a27e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1eaf07cfee59bd38409329edbb214138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad47261689f3ddc6b74d7919c8eb937139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b66d9803fcd26837290c6965373c9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16749e1de0100a617dca085d71496925141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443da86202f0c726dc29536e11df169d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad05e32bc383cd865b82a2731f0256143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f92398230e48dcef4b55712f3cc33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3c75ac17a1f4d3d4ff89f6b17fbb3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfc6ab9dc08e539fa8409b51ec3944146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a6a222d3c4e4c3236396f166eb7a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be01de17a7f59471fcbc56f26d2b7a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e187ca3306f46bb759d6500d4a600c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037af25280d892ffc6f29504aaa3139c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2ae33c069658e67e72da98d78f407151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0d327d3e4495cde6618843f645bd9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa852919ae83a344b67ad0b2e373699153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53633568ce5ede2ed14a881699feb467154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a240e68d37ae43321c8b2df2f72958155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fdec28fc089340a75dea2759813ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e2f5b5f4d20c6f5331c8cfc94a388157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf63a9c363c68f174695d9cd3eaf48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674319aa85c811163764ebf57db7fa8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf82ecb0f4524cc55dbac4d1c52316160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df81238273cf74ce903478a0b85a92b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704a405de1d48798d5c6942a7f5bfea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566d21bef0c24da43001f674958dc14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f217a4710dd9225d336336eee33d1c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6885df22dbdbd6e44eca2fcf364f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7caa4ddde8bec84aec969e8dad81e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7d5efdfe1dda7d40adc75cb771344167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a73e33e2188d044558d731e7b3a7cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ea3dca353f51d2cea8bca16d1c93f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04454ad2f1e814191210c103f737b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c5e08d4e62fc738c68a554379ed0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9091741078eb768ee575be32848d8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e88997114de5f2ceb59428a278de6f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b41e488def42c4431a314a8c9922f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307be2e4ef1eb8c716101c2d8d278979175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2668248f8e7a68872675c1b3d1dfeb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5f7b794b83dffc8056997e798b73f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6bd45587043edb6479a99e060602a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbf95b631bdb5465fbd5932deb0d4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a5b4c9a49e38f6bc2aab8330b6ba1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d74c7715bd620f40bfecee329f1e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97298deaecd318b44635de8b28eba220182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a998205675f21da21007ddcb34dab6f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b17c2ee404f4001c3b871317d3f354184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe034c832a6f25a6e3f3e0a7633356185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbc24d80d949d53a0885c8b154a10b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e54522b2bfedbcf85ba3fa77a234b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5521cb4f77ee48288cc920305588e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a6972a0848cfff6a0e1d3a99c3966189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9d11a8acb76ca6b8e6646b516996f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a78686656f1a9c62f651569075a87191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687eed24d4c7487d0158076af2f34c33192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd78b8502aefb9c3125b7e457efa40193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e239173d2ec25911df5eb59f407aa1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05374967174c9d979caa50f4ab1e8346195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5de8f6e526f656986e7d64627a9d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea63648fc1af88c378bd14a2160716197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0422f1b3e9f672935d754010522045f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16016dddf4883c99dc3db50ea2ddd2a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50ba184a9bcc9c69121f3e1d05ecc4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc0f8af32374e606220d0e78442ee5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd67015b17fc12983e949d191d5c299202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69262bb667ee509371dab56d263ecee1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc960210e05f14c9bcbaaaa84426bb28204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf596802b1706c5532ca437bcddfc0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a0d113c5d92d1f4133dea8b05b8a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2dfe5f1ac712519812b03a256e492207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bf569d9b69ae421181f39e77a9723208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746d0bde67afa5c0dda39451db051da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c10078b848d6126baed0d8ee1c854210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef578d4447f92de8f3b511e3608890211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292c033cb3b2b00a55b8807ba50463a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d1a031d668a71d67fdc7d5134a44f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435bf855a62dcb80bc583018610f522214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bff38b7c00541d549b3b688a8d2986215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b65bf2992618ffb4fc78fb2700cee9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1243c4ce1978d64f3523384f3215b0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c4ab828a19fe9a0cce37d1d383b29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bf92f129bcb82bcfac685b6cc7652219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee749355e028a1b52915741434562b4b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb5f273f40bc4505a87c862503b19a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe558e231a0dcf273704e7168dab23d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e16b685c53a0913a01f1b536d068f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f305ddd0c7ffabe3ebea9153385f908224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a839eee406c0a9125983eff187eac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62ee7e4a07ec85b635afad5a1b8210226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad53ae6c99a30b69332224e140dee2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8952d52d1778e4391189a5abbbe93e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39046e4094dd0a1c46f039422c8fa40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810fdddf55ba64ec53781b24aa5e439230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807574aab202864440c4ffad04e201ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1aac8df1402f58221b46d68fe000d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb868021d591726f20a40afee19fbb2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752626a8e72a7c44150d48f20c7fc0ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab1e4268b4835fb0637be7dce776d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2dc611dae8d37b061a15da68ee43c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc6c45fe200f9077d7f3f1ee8009f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9815268e866a9062296f67e645abf0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afb4d7e471c1641fc47dffcdb650f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030be294bae196b75be1ba0098516b31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2902468f7f48fa2042155125f016ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa082020a750bc261fe40a2e178c4d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bbd8534b3fcad2aa81bb7490d733c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20af4ffe5512cac7bcc707cf1c7ab7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf95e110d5286e718551c46e6709324245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242c98852ccb7237cd17a49a5492082246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e04a509990c25aa74855aa6de0c478247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916a911e1179a62f174ebf29bcba081248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8667e6e19e11398477c661dcc7c2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268be8cdd4fbb1b57114c7cb93d36b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0a40dd72aa169b944796a50ec19ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509d4426793a55ccd7226918c28b266252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213c3065509b3e553a9b3af8265a6fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811d4c7559dd2a2fe51566832cfff0f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb3c277424bff60f768fd523980691255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f6d089b4798bafc49f88303e65cf0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a26bf5e03e814b638341d39fa8135257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dfa29e23369175a21a3de131a0ae9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da085201c2e1ad90a9cc543f8a3e8f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19026661ace31eef94fe7a70749f403260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d618e834133e960b26c8a4f5983c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86d59211d94021dcad635725fac08d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1276aa182f33f4ae6a0f3b637be01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fabc87bfbaa0aacf85ecd6539e5b24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35575b749398992e32b8213bd056dd14265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b967ffcdf0140f60b5145fd345be377266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22651c6fa15a07fb08bf45b1bbdcbd3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604ab1493b37d4c772e049b4bb4678c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed07779d05fda821ee6323bee230956269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b116132bb4ed1bde8c522df55e553a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e588959c110665fed0b3616f0f991271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe2bb6f4a2d1b90303735aba10e2d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4789ad051b28041d63ca75bc85f0e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202bda7bbbed10a2f1aa5e6c841ee17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d01c6eda711ee3defa3d2dff9b037275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d049a345274e2489f2a17c514ce0b37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbac5f42932adc398233dd358cebb0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8277665ef369f9af838158812f6527a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a689dca9752129b0afa403b3d03f39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67698f2d68f8020622316a7765ff003f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150675ebdd5f5e57f59d6468ff698326281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbd9a35e0faeceac60c62d55b9649f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d326500e93ed81e8b1fa4a224ab2f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e3407c53c22bb64e166d05cd67273284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4452b336888dea21c6bbe6b97cd5bd2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9eb3eb72869aece818566338ce452286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3eadcad15a0c3e76eba3fbec76beab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dba5519cd6a8aa793fef93a7340e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660677953ec518a7c91e565ed54a694289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14488f9de09d61af63a1ef2f5a48aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf4aa4b2dab699ecdc41b8734cd8f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ea83a6da57bc3a8f6800bf4919ff5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823bb1b01f9f563974b243d71bd674c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f4c7c0c7ce78d43fbe2879abe8c5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554d7e3937d84895b12c4a19052a59f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaabc8dc3e9a54bc8af625cc523656296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2240de22a99e1e4e80c024c8bed763297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747a1cc7fddec5773eb5e8fb4f486f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f8dbf3110bbbe5fde4cb2c254ace9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbaf9c31c37465cd3d7d182c8947f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a8a0b465048bab7853e2ac823e87e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef459dde25723997081681b4e39283302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88037b7beaad3fea31e88f5a834fd9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1e0b378df61ac423c3871d8f1594c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06e253f2c827731278755ffb155a69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b10a9490e96457d5870a0db771753306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7550dbd5a55ad4aac6c2f5b913133307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e80975e55452b9680bcf6f98601e96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcfb9ddda86b86fbcd0dc6c5d45ff4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f1d1907bb20178e0555c10c6b163b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bceb43b9e7ac5183af8a3a737837d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d567948c8d0ed49afae2ca5372a3a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c959dc0063cfae6b22965d016a143a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26ac76d9272c70d214a33a24eb9139314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c400b2d7424b7607c08a4ca5c078feb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb9b1f0b97582740b9da1e470ec867316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd823e3b0f1e9294d1f255977362b434317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c46a98cb2f8a21992ca1184db24222318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4b0f7df45514c656df38ec10f1a17319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f8ca988d8e8d0ed8d31a41ef49b34320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d9470f72b14147f3eccadb5efda79321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ba818ade9bb15439302c93cd6521c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb1eefa2470c2e62dfb3a182dc5a8e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdec4807a947aca5037fb7adfa937b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c2fda5794336d50cdbe2903dd6c37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527e8c665e4fa0e93628a007c4e880f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4dd478a9e14f792ba8d18eeb33bc1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1045f66cbc18b19f514efc6319117c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61074b032d5db504830b8c994f4a12a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5baf5aeb14ff570b5446d9d384d00330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc06b3d1cf3111360986e6ccaab00a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d65afe5971cab4bf21380347995cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5340d79dc278bb294cf5f84d75a22a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd80fd999bfc50f044b2177de1f4031334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d369190a6e21cf5064ba6a054eb98a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035665e1074b3836f6dc37621341eec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30b3c687e32189c57f449cc7218d86337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930926d0dd827c373b3f262bbda86066338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8695c578ca5ed5377bae6cedeef0b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be2b89f09cba0c77745ed1a75f89d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f85d5c1e86d0025aaaf0e2aa2e896341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002b5b6fcdfbb067be925cb373bad28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12239c5b718d31b8dd30379d3e34f4db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a77c6d2d00c435785a9bbc780c0521344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f15d516729fd1bfc6170ac5ab14b88345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90c1718dc8d6ba0cff835834a4b482346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7bf05308a0e5743f3895804a414e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368650a785990a1e9fffa2aeef4a304348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315cb81be4d7bf7e9ddf3d61fc92729349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cecb7915473eaa8317e118f4845cc1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c5b118c3e4935b6b3c116e207b6d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fddef25fae264185b68187fab9f121352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef724a097ea28d1d4d5cfc1a5a407107353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71d8d54bfc4df85bd759ae763dfe65354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d94c649cd119be2d7d0e0d650ff45355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e9369d43a7f4373d350619c39b1ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75a69fc946c75b53a1c257763ed533357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e5390e46cd2db21c2d18cbc41ef1e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748a323da0888c0ada1412b1128aad3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576c8d733cda6d191fc989cbacb3863360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebca1025df484d88e10ae5ddf7a19a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b105b235199a0e888896e2b312418362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09956eb5e07819205021d03d7ba094363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1411033019c7c95d8482cdc33f6abe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48782693e8533f46ef989276936211bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ef1613a9d8075929cf2eca3c2bea4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ad26901194ba3a4876c4494ece709367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e902584c41fc3af6bf27c559e9e33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f80f6bc082638c59675ba4bbe0f7d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd16da60056d3b23686f7c35a9e616f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c87a0e86d5a73b15e9d1afff54874371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c168bddd1699ee24b372a2e7ef8fca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edc02615831f97d0b7dbc03ae391a2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe08383cdfb509119aa779ce782b86c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d34fb146a86d038a931baeb3ad2cf4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1e3da89c65cd9d91613a71a0a1fdf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbce346d480903f6b25fa82fdf78be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b01676bd0b23504fe05b444a6259ce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f9820870f6f178f36d011012c4f50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd4439a3b6e07f4cfb6a505a30f3ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234138a986fe0d11968ecfc7e7570bb1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824af4cc1e3dcc7fe99847a35f1af331382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c1e00e84ba4e11b5853a664fb4aba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8fac1a7e8f66ee542f37b8105212a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27c6b4c84ff51a1c10c03d84c6d6ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00108a78342f369da27aecbd0422d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b972232ab0210e64101d8acd7903b90387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa7a9fef89ff103f8a88339aa23ee8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02e629f9499820d19655754d0683ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64566b6c1dfa352b856e605fcea6e02b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8259a28af1c23dfec9b2b0436784f47391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854c23e93d1ce23604ed59155ef4fec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08872aca262fc5ab54b1909a905b76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de049145967e5bfe9888ec4beb0962394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52789bea3061ace7a03ad2c4aeba97395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c1bd6c2b809df2d87f69de8412c62396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78da31ddcca9927c3edd0edc78f851397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2f2039f8a94775f52577f860dd29d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c638359fd6627d25ea1f80001c297399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa703c0513e6bf391ced8d3710ab040b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4088821a177fa29d4a42bb1d92fb89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee6bbd0d2cfe22b5d2b3552e24c25a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c313629f206478d032d6fc6d344085403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e128d45b734e9677e2cf370874dcb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f84ca77ef1a2020f1c9367fdcdf6e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595c2d6396e0189bc20c4c2603142c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de0e354812ceb488e4d251c1cf3705407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67e9c0b7a2c569bdf3e37942ff58fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d1fd2a5cf13fa60fc13cd7a7d9a6d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750afdafc43bfa1bdbd87f46cd6bc77a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ffbf60e8bd2f4391e8f321a7c98a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba57b978b78813afb03fffe7c37f16412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d41b407201d03c9e3535249a8392a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04c26b212d1ba6226c013926c9d050414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a256182e341d9dfde4e55381a93208d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b7f69c26d4986a31c38a1fabd6e5f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d956c6959dd12fcaaf66b3ca6f81c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15499a6b9591c9791f593708abeb9539418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133eca6c3a22af10beea0710d1f9616419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c85a15d7045da25fdfd890245a66a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2cde776d2aa5d75f534d22a8d8b96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8064ad91db86dee3a4dc91bcdb38af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec29b3a3151ed637c57a7029cf13465423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1a477fbf2f46424ae40765f8c329a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea3f36fc02ad52080054325bd6107d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2e412c34a0471c87a22ae61a7b8a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0d906739c4e088a5f117cb0cc3580427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17188ddef15ab1aa7cd81e90b57f5237428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf79cdbc0211fbd1d65fd4ad47a87db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae821f082bbaf18a6b65240b96acd0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefb983358a1e9e8d2319cb1eb6270c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cdfd6a41b65734efc2a3466ee3a8c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2193d5b6a74f9b145a538b40e27a32433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6776383a404888b21f4e38bc06a5d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246a553e3f5720af96000775fff2f19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27640094b1f1346cc196b490bde6547436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae49509e9b903f4b4f4438113bcb7c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383dd7b70cc9064d75e7f77a5c0e6ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032a93502ac808fe02823dd49f31fd9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c83ce37693c9e918c250a11ba5144e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258299fda16916b0543242269a22bec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d29deb1ca499fa9ffbe3be863fa288442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936eab4bfc0a409c1883498ae3bc3bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6403095443236b2cacbc2613541c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc963affe8b4d63a404dd248767d38445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b288e42f6efe43bce18725494dc70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400513f0b76010ad96bd8c21a29826c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab9d431974a6584a063679859e841d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644fd95a8c12885aa956b56d5df15e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ea62a262454a40da7f985a8adc6aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5feaf3424dd2d50e4411dab08e6fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fd98d26242466d5411ef7c6d877fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62c43987a5d7306640b1f08a6607f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2e6161491ee6e92b37eb318572551454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adeb3f83c257f20651cab12c866ecc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def7ddd5b2cccb8571ea97c84c2e79f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914946f91b335c54c4d790f8308430e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275db7e7edb44005e9da8349ecc86697458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac562dc1cec2ac4aa6ae641a3cdfaefa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f053954dd7860350edde99c61651d04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913b9c8583d5de6aa3be389f2cb555c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263972d0565f7699b0fd3996c2da955462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e1e2476ca1eeabe02e09b02de2a71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb941f2c61622ca05696fb9d5e567b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69551866ff13b1e1c4d1d21fed53c66465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54a62da26d03542111a03fd7bb2de5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f94147c24e6bc8f157738e3dded3a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19740d82a28f1606b330bbbeb2fd225468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9e8e4afcf3a294ed5549253f56164469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dc8e3b3a7dcaa88afca41ea40537c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa51945b57273316a8c2afe4f58c25471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc346a830908905dca24f41c26ae89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc8f400328451a4719f8b26e602c2e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c0be2a5348a56b9a252c8f4a54f9f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413da7326268fc4e87d9bb759489fd6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02257aca8a08207fb73cd8d04e221815476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e4432960ddd2d6819b077dd31ae04477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678d9bbe48e6b3f5da62c560435c934478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bf633daaa63ee4389688ff5d33a84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad8b75abcee4f42f5d8d782fe57af6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b441efa36f5b0a94cd1e4a9a98f99481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24925c159d1455ab4655591bb875689482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482611980c3c675e087cad563f8d3928483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896d19b40f598d12dbe606b48544a59484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb52d7188be08c550c91bb2ab01153c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a87e0fc22b3e1eedccc0d4ccc8dbc0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfaaa492904451c39a302db6949394487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d0cdc558b0aac529802b5fb2413ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36b78cb8282423b295200f387840e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f723ae7458f2ab6110192f30f6c43d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacbe403f86fbe625f8e0178b6e9803491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d794ebd0d982c70874c7a4048a051b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516f06eba085f4c8d8bf9d182257b1b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8f620019fe5da702b0b95ce9799a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b6b7ec4781080bace49dd9c49a29d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65315118371d6fdf0ce5db419f2f69c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb3aacc16aacbbe5465b1a4a0208fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dfa4e23d602ccbd2b5817af2cdeed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d975b8f1839b25e64cf5697c1e635499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b62f4e36fe382adce49cfede663a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0421ec1fae9960afdafa8b27a07ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec3f9b6bde05a8a48e8bf452bd6236502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a1ae658c5f27e512d8fc46f75af66503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d434c3ca17b17840914b547ac10864504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0267f1401d712751f3a8b2997002a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d99632d0f034db57a6fc5962eca78506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f594fbbd6cf131804194e52e40663507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcf29872e7c0b26d1c01e6d4688ed6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58cae541b6e45f94b43b088b131b37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a0714db967cdf7b8e6fb0f0384f2d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e16ecfb5b6a214a1be486b820c40a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3ab9a2d4061c4216af85bb82e2cea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1893932c2acb0d55b6b8ad08ff8484513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cf2c0f918fdc0f58d2d0802a01110514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef29ed78073d18452489ee3fef7c78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9265ee0f06639bb4985fac55dd8cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b50a965c22fe53b4b54bf13e8c735517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78142dc932bbf3fee145649076bd01518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2efccffa076942f03ef8e04eb69d29519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428865d286838876b323d6c409e90eba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc5b3b954f26a2ac9e0284749b8d6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fdf6bbba4f32764bda24ca1c49bd7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee893ba75a08e510170808d026c5e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19cd2b087075d57f4caef5429094ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479f4a4d68ffb4b866a4dd9eb15ff42525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538eab66f313c8ab6979ec8ef9076a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256dafabd732b9f25ac9a44e613ac31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a88d6194d6c71974c16982ccfa5e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf951cde518b3597a3756fee4abc212529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1da84c95a41315ad1e2cf80645015530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38d13d33e2574edcf718648cb0dbe2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4999e3072ca77f121c1ddc541c72ec7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a59ad288aa7a8de44ab40d6e9e1fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fc29ba532421608d174d9ed558ae9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97588b511dd82a544d7a6f7133abbf32535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4633b442dbf4e832d0e37bc3340b5f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e0caba2db5aa35d4b0c07d45b1ee7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf29f4481e2c40c00a160bdd31617c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bda7379a713b780beb6329fdabd54b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817e8b92ed6b94ad732a7dfa2ef370e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6edcea9067ed6183a7bfd729dddb30541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b565dfc7978662a77fd7c0bbb04ab1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47dc02b70b5e829f2163425e4215a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5858a8b337904300de74b9203ec7f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15bed82209fc13a9955f8e23fca9eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9fcc1b68052d2c7864b72ee0aa0c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169e47b57d84c7de06d2a5906398e4f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da58f03f42ebe1b2b76e05350470e6b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84958c1afb17721abe075712ce12b1c8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a9b0e1d46c822f929847215ffd464550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b25b1f65d3457dc83866d038f73c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380eb77dd7077427e11c2abc9d0e95db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704d634f96c7c9dd53d3540d4107760553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bc00f203a89631d2435ec78674b49554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25f2e3b20f019b80894c81c720d36a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739c742c25788d1193bffae7f3db837556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8e7a5b128e8ac0b3b73d57f4b92b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644bcc44e7a255dbe8f72ab8f08e9f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64d7f77a35c4a0109c2ce7a0069706559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e465ddced098171d532a6d6f6cfb08560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff3b7b8162fcbb4e3730c7b3a090e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a167cdbe14a5558f153185f32e40f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e2fcb24c0f8e47008a06548c3a60a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027548ec0c4392b83f2af843f022e2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e428d3178acda4e2cbc8f33b0ed12565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804573e7b5af23c4f5baabf468a5ed35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faf262d83b511c8738a246adeb9cc8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73c95a9d326f7c105752dcc07c327c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f237ef6a1e708435928ace649287c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fdaad0fcada76b8c67907bcff669c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46889cdc7ff2d33c5ea8b637a881549c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d054393b6b56fc773bf7c1bc615cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e860cea5d72311686c233a099704336573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbd7213e803dbf58389b20ca9b0649574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd09f9bb5a45765db07affa9ca8967b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468689ab93b15726a9dd78c51cc5863576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff18264f42a24f86ffbf6ee3b2da59577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6b1bbc6cc096489ec79d82c872aa8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9896130328e50a1f48d9aefb14f5a2f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f77b8cbe6c1ee63090fdb95501990580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b59bcca41c7f4c265b8999b1f39f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3652944fdcb445d4a8a6743fb5afd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6cdc0088a9084d442d068b7c501b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897af0d9a68167d6bd2ce1fcb8e4f1b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf39a84edb8a3397859f01e53a34787585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a948e2177a1c4a5ff9827ac717fa7c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd4ffd9e88a1008381c64d57fb8c68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca0f3f8f8a18a725f7f444f4fc827f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c652181164c78705adca9eae50c6b2a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a58278d4d7504a956d53bb0139307590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f8d7d285fa86e565acddf394d2130591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf9e971608ee46cf7ed4ca35deb3af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393172516e255901452724b8192af6e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d688d4ea88ecf8d0af5b69a7269e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede37e109f1d65ad7d15a5519a86649b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33c8c1b2742fa7d5e070e35593c6e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4110c3d65a68d27f3943087e621230597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e661d5e98a30b7cf5962349341e11598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682e8b8be94c3011942228760dae133599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154e1818cc5e327f9c34769af8a50b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974563d5a4484c82f450188ff9eab8ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402886c94bb545f9648422be0a3596f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80558456da51f3babf7747ec589e4031603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2d76561302603ff85db856cbd8430604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714bcdea3cc529a99971c02a8999e98605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d470b8dbd089930ebfa99813705e4b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e656255cc1cdb529af88a84161ef46607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a21e412577533904b2af85fb248708608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c7af67931b8bcbf62959f381482ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cc71965d40b57991d2617d8c21fb6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b05c6e3ce22bae14b611966cc0617611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252793b7414adc69a497e6ea9b0809f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386db35908c9d106383360c56c819014613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad27881bcefaad5c4ac193722bf61a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc2827d08b2fce0d3d7e67f5b92662615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3a9efe11668c4e3a5c0140b18aa78616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacbd31d409400e8d6b2628e064a3e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc86b2abb1255757dd64c1559c6f243618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29765de4331b460cc09c63fc598f6c37619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3c4f43baf3e2bdad253cd63ae4359620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c37ce9b19a85f4b3b7d9cc80aca26621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309abc0a6ebd97ee12e10b7c98400bdd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696310e0ab211118e521c901345e4c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e9af5d3fabb9e991dfa843dc88873624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a37c574fe7cba708d5c3ac35631fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1a81c42ffaeae5d9effe62a70ae0b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e7d0919f8a2cbdbebd3b8b0d4fa55627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e113983470be4c24b9ccca70beeade628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fed744249453cd7c22b798ed635f49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25d4467e3f60225f054d4a56619b86630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9643e7c6745daf78bfc3b12df227cd9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4874fef9b80d9fe6d3cebc494b8485632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81727d7988b0f846abbc704b5f8d67dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a1e71581cfdb0aab4675d26ce6c91634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9eff0be8981ac6f687d85ad34a56c7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a919f1e7ebb2c50920bf42104c60e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b41bd8a812559f7a204f48abafd161637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f63e221b7befd670f362ad25234278638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f4e419464973546e727a8fceba316639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442f80d64b582aef72f7c7b7ed107eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26a9bda5c1952a179d71e5b4c3bf36641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589861e483d555d742c65275660c8f8e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba8f22d6c51ed2b27363fc3ca418ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c6f4af05f4b39351b9ddc2c1f189c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2339f3a97506409b97b255baeba32645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93af88f83ad54ec24f1d68a7b434326646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d924e0f6fcf9d2142b0a067bada71a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412f80be8f14748f6702e57aeed6295648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da338ac2e99a0ffc785329faec93ad8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d47291397df7ee0d538e010cdad908650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfa10c2b077dde8078da892b110583651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e28d5efae97e66c9a3d3939333632652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce5c455f7d121951368b660ef5dba1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7373592429a04af23e380c3addf7e0a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2f35e44fa0ac31744d772e66ff03e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f9115bf2f9b06ad06a7fbd8f0a9d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238c02652f08961b3c34de906d532e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfe7acf71cb80edfcf8cb166362a8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70a540555151c5d34d1a3d05339c32659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e0666cd4aaa33decd0c72b9034a1b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae8828048cd5cd6edc72d098f638bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac58da92bb1b023c7e1fea2e9079d27662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3ac6d4ca2bf9282dcdd1a9ad20ef4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c449fdeb04e4b77c26d792f676606664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b05ca82af2586e89de871d70eaae54665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e0ea76d56febdda051b245393f989666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef222d3efcc545aa4aac06fab55bfc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b4638c4ede9eff3f7174391522106668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d94bfb4d85633e9530e6f11aec4a7e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fc568589a34460318374780b7fb39670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76866bf57e12ff6c609095365d7d8cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf188fcbd5e0209fee49904d7df256f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8a5c111cf1b93f14bceb7441290c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cad48562a41173df574a426eb5a462674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fba3a4ef1a7943eb371ce88a29d72e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c99aa118d88dc66f8babbd434e5a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe88a91fb9b811c46d563dd25b5193677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15539aeeecb8ff779832307f97ac92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122a3cd8618442a07f3226cb89a22b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa930eaf50bd162c783ddf3cea6d6db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cea4103ab0f31a3bf012c423e861e6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ac96704b1b87d213238ca03651338682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc704eb53638e7747fd07c899eb0288c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3e10ec6ce0826f288e37bc5f177c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e41b56c60b8e2aaa207695a76a983a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1ab5af23b701ccaa2c9a5c8151304686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce831e3038aa31082a155ed455a803687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5546f9d7aa7d8ac65e82863d38ff4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0787177c7b838f3afc5d8676a2a0ef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cffefc2b513fb0a1cd54eb423ff23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca44877be8795db0144a07d16bb736691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d652b786d3cefede802a628385399692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb0deb9403254fcd27e7a37bbf66e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fd2fee02aeb3e81e2ccf89ff7ba53694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f539b23ae92be9067baedb8fc356f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a9a608c6b016639be5bb95955dc51696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12888aac019372ab21063704d3e0da58697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1396aa450302e32c6df56e99fc01c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c2ee1e3838539a2bee317f4794b9b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24ee83eef3c7b502be53a389c08a42700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed975ed87ca0997680a536acc8b30910701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e75230a5f08e5f1e2cd860c1e72534702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcf0cec69737aedb687416b4c945f6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f873db8ffa83147be2b8d1d33b29e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa95588b5ad20de45ecfab2e5f3fbd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef92a91ad2a60d65347a33b0812c53f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279128d2ae853be4d6532322dc2ade2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debfd01a184c60ccdee0c4b54558c32708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557d7f2eeccd4e53a6a081bcc776ea8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54750ce2a013224183da6d837ffe0f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8b92103b38a532b22ed2aa08b1409711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e6d28eac1c5e2408744ef72218e8c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3986fc4b33d574231485625967342a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c327675c7ac1d24ad08003f2d2ca8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4e9823633aa2cf9fc7e493d1f3408715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be30bb63b925a14c5482d4140472b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e86a6bc8f4ee678e492ad67aa8546717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bb87971b59fdf7c022613e67e827a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8fafda64eabd615c597fa7863332c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf1a9a59cdaf44a77fd61f284d4658720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ebdd8deec85731184137e8532df93721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e69e6d21e5abf18be54c53963a8b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42ce09fe8686e674cfddc7d2a093b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba357ff2db3b18d6afaa897c0168bed6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467b230f2846441a730caa54e8e3d2b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e39b6718a650055cd531073d6fa453726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec9f0df9d66c24fc5f66331de61204727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a167c3a723ade11a5cbc37ca3d4d7b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e899fbca9500d344a91fb815d139e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207356a965e660ece8382358c8f32d6e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a468313a3e8d07f5a574ed75b4790ab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccfd0ed264937842a88ffa0efdfdcc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26361e9cc0df31dd118c5fffe12e5fb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d30952e322d0470154afb74aa88e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fb7657f1e93864d3e27d9fd573c29735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8bb2351dc7d195573a9dbbb977405736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b6d39833511bc5522f37bd29413b7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301910eca1746a4a9741c94cbed0b4f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f32da7793d45b7247380cd211c8b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5a42036972cb098915e9c34c3bb92740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ecbb4bab62e2f256d5220ed1c3aaa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255700e6dae6504ef77cac05dac6e6db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d05cc972d27e54a75ec02acc46ec6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fdc010f38b9a358bc1068c3153872744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead768b500cabe92d7f2ba3f5b45d13745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478f31943bca2e9e76728c61721d0e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc491226fd73ffc3df22f39b7dcfa4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d09b1cf0a02263e6babbd8c7a17a98748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aebfff6eeefd126ed0bd37b8055146749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe3915c32cd29d45f9274176c150ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466dc0b2eb2e6f4b66ff629130b67f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5a0c91618ee9f292cdf56068ed6dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3209454166786f9725a19f528877d5e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f8b9e1a38a095a5a68f1bd10d1037754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949f1678b4cff75dc376545d14621d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5efc70dea9eae0d35821380701676756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd9b966a96fe099c984045293c0399757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41649e5344b3da0cb3fb266d4dbc6ff4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8c276b5ef868b1f1616f25e9276a2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb254a58735d8c87508dd99e3e42831760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd530996a83fe64c8015fe83c109a7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542251c6afbd01d130c589ff6b481d3a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2377c38fde69544b28eda71204be6ff763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa4a58dee805f5b20e9643cdcd13c7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b256fb3ab44116a2097d3842b1e4ca6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f101d28f7ec4f43b75c56218414108766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5931be2b926402b4254c9caf2f124767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861ddc995cf02ed94bb9e4cb1b6f18f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fb19ba3439cac1dd2f1f4d3bccae7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3670a3efa1f07f7ad55048c792efa770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e5e7fa410f8871ebb74eb497cc2b9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f021d3466d061bf129b2e03efcde7be772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01b0bf147fe3ec540e42f89f8c6c7a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af455faeea3498ffc98dc0d0c2898add774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ad63c5c83c0422185fa294ba26900775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e758a72ae0e400f9051a1c79571a58c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9f8ab4931bad27893ae356f4431e2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6933930b4eb9dac059822051cefd3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba6e60bb9d2ca8946f283dd6ec6c76779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3eca6407035d07d5b86d7bbc88a338780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c922d23bce0524cf5c8157b339d2f9a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101082a6dede9625885988011a1c9c49782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fc5f6365f04a285b57bba8b19f581783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f099127d9f9322f655d9ddfd36324784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a43eaa609e4321287b2be0fce66ae785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea6be28dfe2547c5812c9e5955a304786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea99659affe3f05a3fd69f274ccc3b3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef7f535f9c6c66fe67a4dcbeaf55f3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4830bdba717932bc44bdb47cdfcd48d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56efdef9f201c039b0eaa78b90cab08790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6dd2dff61d4ce4b5c4914f03bc08e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423e6ba0387eab2941fa99050402403792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299f3d51bd4b457c913a892341712ae793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3adf9316cfdc34a9d0ffcada2281d5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d940b21e79450a38ad3768f45c50c42795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83878dbbd565c162fac95c3edf77995c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f645b506b753023059db2d2715af5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4103a0d133ee058405dba0a828e08dd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55648fcd575f6c5a07d3804003e68e4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90085555191f8f9b1cb1dfafdf6c25800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456ec71c72bc2348f5a22366e5bb7f9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c61a3a0e723305903f9bfb3bddd2e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2754c76c1ed4cf1646d9e2b05d4217803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ad034d57624674d5dab04ebd66b29804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ebee7c9fa7b2986fb7677b8505fb0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85914ea417e270850c2b377a6e57fd1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070727653cdc40fe1b8aec13a240a6e3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba703545d199d35260dae07896b8518808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1f020df760d8bc0795be41f88195d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb4e4306da71e49e0821498e21007c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6af3f1a0faf81ee1e2cadcc62055d3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfe91c57befa6cdfea8d6d9b28de2e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e1c9c5aee7216d15943ad664f1949813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47c5b119ae8ad17a989507fe912bca814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09b7c4f43f49b1de794a5c0f5d9229815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba99dbc0a0a08dd9a5ce4b461a2b50816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ce776ad24ef8822b6bd5c0762cdc4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52841d2f0640c75febd5b3106f87123818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7106646efb8c60dfcdfba5634fbb65b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475c15b7ef557e185c9e15fed5d59c1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432bf94b6074ff4d40f12d1afbd8ccc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf191ae7a08ad19cdc3efdd2427873822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68b27b53d921b8c1cc9504f2f3cf58823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38b62b99876c4acd4b757fd8a8c52e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db67f070674e0128cbd56cabe23b2c3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d31fe58fbc34e24c681fca328fa39826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200da375fd2103a520ce367b055df0e0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab48e1f7cc0927f0b9f4f2cf20a2179828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c247913146782c4c2e60d89fa363d2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c03e35f8caba55939820c2f12da3f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e96cc8b565ad9cd07548e0fa5beee831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d848077519ec0bd7da87d2ccf0ee0a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4296486260d21820a5693498070ef32833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608f518f5adb51f1f829b62d72b45e6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eeaaf24b5ab028d48aadd84184ad9c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb01f20280c329ae6497b6b13a938c4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b1c4b1a0c54ac04a0c79881b1bb66837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a914a7c48695fe581a351f0d994ac2a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e47318785befccef81debd1f76fe1a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe87078d1922116b7e436113c87dfd6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d568543afbd95c04ec6b193cf25da2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b37f3a454c71defff4cd25ed64447c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7da17a45a5564f7ab45dc8c125598843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d51293b20ac9bb730e0f4e137e6e7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af0a92b00fd2ef6d862f37a0d56793845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32831913444d9e008aa62a5c78fc1898846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72545d788e8dd13cf461a2ded2cd9472847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be71cbe6604d3bf61026ea299c0881a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece0010a3e36fc4b079817da3ab097a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5a1a03d272ae7ed76190bc84c53a5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba648fe196a5d189596c1b59a166975851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164c1a9d5356b369df1de0ebb4f979f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b7fd80b56c1339da09029e0a2e825853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44343a738b2578d4e56132d42be88d12854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2833e7490c3b77cb20122a0f77799855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57617425a31223a9b96907c92d89e4b3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf2629ae695af9af006028201ea0dd857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b736c7c4986c066d80072c80c0e040858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513ba1df92ecbacd132f779ded5826b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae34a95d6706d77d5e74dbd5fec854860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d633b38b8bafc6a15a5c5028d647551861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edae6d8801a1fd888c1f1ad061f090862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6e10a50ab885e45b4bb1a585cfa32863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cbb7be61f88be761bff6ae9709ab6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275c9e7df49f47f8b9d7b5efcd5fa23865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8a10fe4a16d20fe16234a1bffc9bd866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684545aacf53195116fa5fa81b1b89e2867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f899888e24e22eb6f1a44cfae387c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8313c7db0267ef13fd9596f3a73aaa5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0263cfa8acf8777911364ab6705b6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fa85672485d3be915f22b21117678871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405aecca21e03561ce94c4b6514550b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debb80a227997272803a7e53e1fede7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22acae14d98d994b020a267f451479874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61594f7c5ba646111d74a7f6b3caf3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2df5916d7f37b54e4257a35f4f7e8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9954497f034e92b165693357387f2b2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79c5ce097f6d3b8448701e0efddf7f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399186a393580d49db58902dce3ba1ef879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c44c6e9634e97d55f7e7dfa940275880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf067b231b0c725fa3f43e603cebb9be881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fbe1eb58a1e75f93b89e5a81ff23a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5af4f066ae08251500f9e1359a7ccd883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3307eeca36b52bbfa36d20ea65f51bc884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c0fb16a49a0fc71f5d170ce99e843885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5370744db4eee07e97e887d590e1ca3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86038f311ac38c2b937fa615ac0f3a82887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a34652905e2dbfa88838ba5c74b5fa888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5c432095f971ef2d2a2d0d08921c2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19cb15f86db69c76e4a9d598aeb859890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e523dba6f17df0ff1445abe1469d2e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f286c50144379587571993b7be9f5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8db8fb313ae44c9b8401bc59acf626893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3f46c5a441b6950b0c77e3a1958a6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72b93c01c729867ecb4eea11ca0119895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbbbca36c0b0c9b51428726f69b114896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328779f36337fe6356124eef01a80401897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d2a1a7d10650e396013ddaec77523898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb568cb75c1f477933cdf61d4b2db06a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b2b050b884ce58d85921bc82a21e3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea62133a8c3de9710f575427d5a654b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b54e6f2442d2b3b59229337828304902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7d7566d5a7de90bc190d35f21ceba903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a643fd247671544946796019a5ace9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359d8ec7144d41a95271ee224a2c921905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f363d6c710b3e68fbe3bc834cf60b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614cb6d24b1020d46b48cbc4246b1b7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfab2f72789cc7e6f10c4b5cf916a7b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ef55a9bae9559a8e5d863c414c7e7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda5dcd6df4c689795cbc0b8c95cc6a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb179899e0c5e90493e040efd34e8143911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cc64f704d9be7bcced6c2559d1059912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27d20b23070beb3b8ab0994f258ea5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da20f8619b8b212bffdd83a93909e54914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511eeb2b0e26e523ba2dc71bc3b139c1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2387336d3ed8f168621cdf866cd4a09916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd8214ca9e3e673e9168b79f76faed917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586dc4261ef1201c236a4bba26c5e70918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da818b75d723cecb9903e9a3ccfae2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec0a4ad72e584b3ac3caead7ef517f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16358345161b66199342bbed45904ce921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2980b9bed73d145cbeb1ea6502bfd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67125b0277b93e878604f174b370ca923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b72a28544d0f465c62b80815142ad924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2bd85b2f72137663b297325d4a97d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8429662e4a42fd8374921c71e8aeab926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03e6bbe3d7927dae9b6f1bfa279f57927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2106266c6de96da3bda53ac3480b108928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9af066661c67fb2a609fab5fcc424929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e960f30bf2f47e479aaa0f344175a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471836ea0c19af7352b532030cf01d33931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74de6a88c96406ce1ae1fbaa178856932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a139015e1dd7fb14fb0735fc3f6a6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156d2bfdc2adda0c4e5384f3bdbe158934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcc6abf88fb6a44ee1a11babbfe700935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae363f86900b266f537b7d1182e2f32936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bd477fa9b8080bd5762a8b4f153cf937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a5e33e40885c24c8bfd7221f98b8f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b6a573e7ab55f073c710f947f641c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce005ba62647e0c5748439d9657bed03940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3de5d252a8546489de64e5b46d9f37941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cfde1507f4dfcb205f5f27335ce4b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d532c8bbd1e68e571b50bdab5d56d1e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da45673a2204dd58f1f1e0fa0bd2780944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364339af3f264220463a6eee729ed79945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1db200835bd7a784dbcd86cdf377a3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8219ca94e8b98b49ce28467e2b3b365947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6d80f2aebb75a1ed3ba0638264c8c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578a229d1c35b4f2db95e37ac21fe52949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252008388d564c930aa1264eca7f109d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a51418ee62bc67d6203cd167cc8ff951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41363c058c7e1546852ae32f6f2a2caf952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fcd4511581deafaf6a41d3165db5b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf76d214d5a2125d3d14e74751fcd14954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee65b666d47c38a0a9cf40c0f344387955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25e522e481b6743d937df796f9d82c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5670dac8688993fd3055c01efb5cb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4fa923380ed9c803d1bf8445d8d5c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096ed22aa5b75612e45e80a574eceaf959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff1ca57a3ecd1ecb6ec470312ed618960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540d7bf31efe74ac386b82c9ef392eb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d19f87c9e41b6e8fbad53127b9e77d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7b795bed924a669f2b20ae40c6f45963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b77e578dad7801f92a2c33e840241964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5625f5b98c46008d49febb7a8266b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c6a9b282a8130fb60a4894217bf94966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17927b34bdd343a334610ca38e260a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae77ff0a5f064cd016d18bf027102b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a83de759e990a56c6d7c6163b89607969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1aa664cdb3dd3e0c4ef993aa7615e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b08b5645f3f02d503e6bdc11e8a41971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3793d03e8ce361116477e4b0a1cd01972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0ba587e5944df17db970ed7e28169973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c254b19f095b882490003c2cbf9b8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ab6c6ebaf51c66372200a01cd535d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0d5a9b603dd86ace0e5356098b37f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca6129d2962caab631dffcf2549d80977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c32aea680d452a579f3a6f04469cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72715f7b44f28d9dbd2dd4acb9e27a8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0460023a1fd2db48d68127421c21173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd29003e2768c3df68f898b53cbc37b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca7771907335f227d6ce5d0615e1cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce3383665e442875c8d5a97128ca176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c38ef2a7f11d25abcd71934b0fd28a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0ac338c40a79a46e428f329a3299a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865c170de8b2234b0939686175a3bda9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb1edaa848112f7dc37bb30ae8d79c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf65f13cdbc94727ce7e8968a9d9e2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b77922ea8f90d21e9098a99f2fac1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053898014c0cdb758895ff258f23e7d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b1f74ec03aeafeaeca4ae08f3f35d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55993755761d89ce343ceb7f94d33c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f99ddc3309fa40423b2b32d06eaf916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649308fb8f80f57e49b96ccee69e15817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b75966ac802aae89813bdcb8455b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a87cc06b2280db06a8f391020070719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f422c9da5010f02af28c2867f9bb39120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7764af336776a9019ba137352275421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae44470f1cabc270ad47173d4b127722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613b6edb4f576d975978c262273499223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f24b51f1ebf1f02cad73169b850eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cee7d977834613b1e311a691733b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb5d09bccbe019ef87b03f9cc33d0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc40cc9788efe656a8c6f3d77dee2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbb6c2b65434554a09ae763354870b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597da1fc6be97316d69668834b6a64329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f84b6ebcf26e91fb4c1d189f8803fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af828ca91291435be506e403245f4ef231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d9d48579c86853d9bcdbf8716b7c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120b371bb23dbcb3a406d0480cf2e4133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f87a13799311b9e4f4c46de5ac5e9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6ff0a60e99536209c86d19c887f2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c89c2786956152a836b6c414db378a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68354ffd3f9a770256e047edfc7370a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d6ed65d3c84e8aa2284891bf8a8fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca40ccd917d04d885bd16ae63844f5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02949b54e74394c52398d57378da425b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9ae35b298a53048205a095073acfc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576455b419630f6ef9baf4153acff7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d95cea7bd877d013182770d58fcf343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da02379920780fcea8b2edfa2f9af944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896c41fc4f5533cff0010f8f6ce5f2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aefcf48ef0ad487b89b82fa9cff13c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0712eee5bb3c36f0d954516e10d62447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce34832079b1caecb3b3c3a070c9b3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895b54425c0f48bd5bc91edb01c1a9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d36b74cbec3340b930d8f5d75157ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02007b3463ff13218eab2756553239d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c5862423133036ec1c91d80e6a4b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1923f6dc8763cfd071e1937a2f115953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f031e78914be1f42c5f0cd0462e3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47891e07b9777ce5a5569d36cfbcec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d9ab102470226d855bd85d3096cab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2945d1fb1b8f56674824a6e08cafb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068fa763f04a81296afdaebabe41f5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713be59d0c4c02296b58013495e918559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bc7746fde4ef23c60fd718ee5552260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1de3f9ceb9cf0b8ed18db5c0cf85d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b3fa40ff895c8c22dcd6aff3c195d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f85da3729cf2c253af9fc68677ab1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ada643014376b40d667f6f018a77564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c304f2fc68771e1362ac9062228ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e928d3efa045dfebb68d2e913bf1d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70617d927793913bad1f31f655f19a2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d5f10e03438b0dcae61d6f910827d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16389ad1c4db812c2a3e5059ac5f31869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d17ab69a4100618dc1cc7c0d89c60e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ddcb4250ffc41906b133037d68ea471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cfa4ef80c87e37f16013404a3d35c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bead60c40aa36673c657a88a36dd5373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2df95d92b9a46c0aadbe3e5a0c800574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748761cdab1977a59b57ac7d60b7a1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcd32bdb9ca58d118924b7278384de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee40cedfb1370d3969af04151ad4b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06ee489a90b2b640c08f3ed9ba1abc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7ea4c572eb36d735eedddb77605b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd949c18a0da053d231d347f63691880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c54698e93a1e376cb69f81cfc394a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5601ed2a3d1a39a59abac31b15071382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f850270f50a7ca778a793efceb4fb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e8781984a55aff8bc2541655f74a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fdf9a4131ec53503391548ff8249685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec2c79f5981eec67deae62510a9a0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a676144e823a7d7b6f951e41dd24fec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec615e3207badbbd03436cde2647cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b90f38e6b56a8801f5201848c62eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ff20ba73a60e0880e19f7cb861bb890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26ac644aef6310f86ab8a5a4cc273091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5c8d2ca176b8e700bdc0aa7cdd85592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fc5b74ab110b88301d31b4c0ddd5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7b38f29c530878f0aa43b2d334b5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7141a715c4acfe8fb2bdbea03275295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45b0aaaddb715935c5a19bab6f0bf396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af10fca6767c0916a1ab09fc3d1e2e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b654d8762d90a2f9d51891501713a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc560d91d6f253221980d89fa006fe499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501730d591940702318e8e146969a75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79c6318f309d22cce731203a8814bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588b53e1bac5f0fadb546d3d6e0e723102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc931ed05f004a8f8ccad5fe2fef2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2862cf037749c764050ec038ef400104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae85ae4b2db0b1415c6503f618481f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4694dda7007ccce38612fa73b6afaaa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752b7dfc36025394aaf80a9a9dc5c53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e008ca460efbb9ffdb505c203ec2b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effa692ce4c9002c464df266f181f77109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cba43090ac9f99d8ae1789cf209517110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3e7aff05fb47f2f414a7f09bbe162111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b0345ecbe69099b462bc324479a0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380a368d3a4d68baeffe5d6ce03878c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b831d9691d002e35650b9d96f9373114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e0aa6eafa754166d2ee813dfc0c02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3867d43b0c4132187c599d2d245d64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01831ae25f320111972e196316f1428117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323c5ae5f24091cc1d138b94e8d98cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbee1ea81b2a0be8f832ab0134b1147119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1a1b4347e0a52f107e120c46e6347120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5692eaa12a42ad9d843f0f69605729c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fefdd5e8fa3c4edc3736e57c7e7151122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c9bfd56f50ac10c0d1c756894d630123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0c7c6629776e3572df6f48fa4c163124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f7137639f71ca9ba268a5fd5e343d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0929088c039e43659e199a2d42823c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b07758793d4e9315b235e2e534841127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bf2c6bd9c49ca09a4c72f31403398128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b16be6f7915d72da08b85ad261f24129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fda8f8ef356ffac7cd9ee1acc62b8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc11add867031b09488d6bcdfa05025131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd430452f1854bac319dd301f5467f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2d5d944a93e10bc33ef8c8751239e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152ddaf73f3e4d91c75d4d59de17f56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e158b3e367f0e91830dd5df8ce013f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5566891ba1e75ed4cd4d840d133cdd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b787c51302a81015b84c792155ae7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7bdcf72db6759dce2537ce50763e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cf22cc61075b9f120f202b20352d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f565f1a1d0b53a85b0fb1abb3d330140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ca24f8d55f124ff4a7e8108265012141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de011534343c85d284a7698bcc722238142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e250fb20e994cbff33cbc60360c80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93516a6f4ef3249a31b94328bb8ff27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9913e940490413d0da0a1c0ae3b5b1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541173f7d17aff64b7a3a9b19a7775b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0fb54ba163149eaeafee489cbbc88147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab22b56dfb9f9a2b97d9cb183a6785148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe992af3d1caa569e65fa54bbe80dba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a90b6636e964f6227642e65ad0517150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777993f95d174010aef4d8bfbc844a04151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b16369f7ca92d307394e3fd693593152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea122bac5e0a392aa43aba044af356f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3f5f65bbd9800c1af132a634dcd3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275703a7efe13e62f01c2de3480a8c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e25ee2e0c5f8d525fd0891a626511b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff88900292ede25bbc6e5afd9fd6058157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a07c118226c36e0c3e1791dbabe5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c2417ae8662bc8a6024e8fb4bc025159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed6860e76ab567c6953d25e539c4fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262df9895c8e4db7d8a4a22959649fee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1be33f981bfa52ab8722b2aabe4237162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10a746d854a0ecffca1ba1350e6282163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f566f4f9dbfdd3195cb87a0f0b3aab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da12e0634b2274c2a591da84f47edac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533892b85b98bb9cdf4676a478d0796166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605f339433729661950386bdf4aefe8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c73738542e2eb8fcebb0505a1ae25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38dbd7d6b20d9492d00e26857287f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2930836907724e3ab88ea29b10a206170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4d6fba72ca8ac22fd028576688d28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bf9d9077366109e87ca9f1db7bd8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecc798aee80d8bdfbbeb6975f147c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b6428b5a23613ff753cb8ed569a6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b53bf44b0f3e2f49f29f39a8237e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a75b1c6b9e47b27dd160a49cde578176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c1781191d77e78eef995da78528f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f708da2593e1a30677dfaa0faf019bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca412fbeab7a6485e0fc697c1e77f30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ba8a54b9bcbd17a84681201c53dc7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caaae360f21622d0788de3b6a5a4c21181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678a9506bf49bae3479064c27784f36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049e85c9d088f391c55ffe3e48fa77c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef6644b1e415e835f6bc2a036e86d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c87e237199b05f5cccb8dbc3726205185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4761d5137289ca7c34d1e6ddaa540c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c6716763e39e09c2881648ae7caaf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0cfeacdc99aa80a5e811a574880c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32c4b02ad8ba3232f15cef47992ac3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be048190bf0daa2ab1bf91b3f8f44576190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ae24d99f3a6115ca1b5e35bc94f8d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670562bb4917e8ec96c3e78b86f7a07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d55c08855dc864839a0eb32e90cd7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405663f46b666bbef81b977e0b08e8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95916ce87d033bbbb7a9b9dd42585ffc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995372ec591d9f240b762af14cb48a2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e1aca70b3f3f498b3a127d8020163197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0edd79242a891400c42e19cff27b51198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15cc1eaeadbabac4198a30972c0b77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55358b0cb79e10e494212944e5e926a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c431b056d2210e20cf5f3738c3dc96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76c79ab29e0a3ff3744d8e65878bc5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e309b7dfa3088fc7ef18d6518e924a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b35d5c33731477d8c757d252c3c69204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb00eda3d6cc5a2a27d17e781fa1c38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4364ae6609d1e4589c3e4dc57376d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c696376222fd3a05925d54fe198e54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1ca47b1267e0f8a9f395f699f4376208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fb46dcabcf0b4c9101b3c62d4d09e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246129f83b61e4399109f4ed403f426c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cdf28e18183c40dd725d9b5b2761c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f80ef7a0ecc9a86355c543bad8f72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fedde38eba5ec3d621c060bf8d8c3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bca66fe1aa4391bb3a36d1557d6384214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922800abcc76ef5c8007225697f6ac9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532c7c6ee15ed4616bd6ecb1ce52691216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10a7f9ae76be2f4fd02ed22390ff2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4c051f14d2a327bd158d3d2a7a2af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e997e08b12486e05a4a8cb4ccebeb0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edeef9df28f7b470d797ed0e86de427220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331fc8c7652be51fd018e19b897fb25221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db936d8fa670f6ef6c7e04e2c114b633222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361e1dea36af61136cdc13bf7c7bb02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edf515642a4e4bba29f870df9f216d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ab63bc20f62d942c231402025e3b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc8baf2077a330f4b1d72e2c24a15a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979f30f79f476ec2f8687079a0edc00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94febbf1a1ba371ec5465a07a583e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e1cd03f3e1455a8a06e9db7b99c81229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda363575032d4e130a40984148a7df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716951510e250ea0f81e8ca3ad843d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60a99f826b4ee60a40083d2e4c840c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d168c50fe53727dfff89e77f750409c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbda23160bb69d1390a91bb60bd2702234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66229c4c402b59d7210b46010ed102235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129ff557eb475b7b504e8a701457d36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11175839dbabffcdf491f57903b9bed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f177dadccace07b7ca5478aaf7ea7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283346cb1cc444f44b30e6b7d78caddf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021d45e8171fdd3204507f1af7c9997240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb02fbd8e3b85d63a8e91fbc7c7892241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113c49503f1512a23dc4c798b3eb507242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb07b191ebbe535b1f445765c7447b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9812e70e764ca0688d4d1f02a40715b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ebb5a7cc485a276a296be492ef741245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372f7475baa35be6fc1b1199c22ed1a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c32850a87b954ae83975579a5b75a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6ca46252b598e73ead0d1e3eccf35248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2bfd6756f43254859d89bbf8f6e03249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98060c1cf782c2beea0f7af61de9c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cc86d9a64d766a80c8194f199e2e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01a23e98c7cea9af6650ee4fcf6809252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edaaf49ecfee21afcfe85acc761845253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95366192c25df0ec9a652d0786ecfd5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61592c20ee10e50d632427476cc66e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6ce1bfcb824dc7cb6e8bd1967ee0f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c034401e39d9a2bd3de6792f0491c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a343c21255cbb37d96a9393c6dc2f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f29a003d107fe9e057c7c5ee0d6e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cf1642db4278cd9980beb1bfe2623260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a308c2b3f1cb48c2a37af2780b949261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f6c6625c3c1bee14039d5f38d18a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91752b3e8383f03b3b79aa4744b6ab41263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c6037b7ae2c3b68bece798c79e99b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722d9dc7a4873d9d2c39b77014ac38b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eadcf74b79235e80a94508d0047592266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b5165e34d7b14d26fa9e922d77b10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2e81e23a194a4098225551c7b3f2f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff45d3ba3c67c4af7f9ef52d320c9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464afe312b335efd36cd8c3f1cb730be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c17a4c3cf492a7c2ad4647b29ae1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a437aebb28851768b4733ab3f6eae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c748c4abf259b3091625a9ddb8aa617273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff290222a843eca3be900e715e6ff2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed45ff3fff513e4cebb718cf1936496275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9339216aecbe5dccd9dc596565131d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f11c7b1ac8cd56d069eee22cc14dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c5cce7bd0efc79883918e1d34fb24278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41b79262659dfa8238d6d34c8c7029279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bbec35527b92b1a273f46580ba125280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dad6af1af4a3b28020c2023e72f9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb9973d8d6d7131054ea0b0aa6696c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863031f22bdb4ea14aae44c3d9c2ec13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84209486395f475de2b6f16f1f3f85b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d25f61771283766e66aebb1023dc6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f9e4c698e1cc63cad842ebf5c5e62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a77dd8e9ee5c7427066168b20f705c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feeb46685f34ab45eea71e2d87aa155288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46972d0309d5b3dc2118ef5a777dc3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd22bc352a4f743b4cf6b15b7e4b33290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1789b8760bddc5cbd620a23f32be4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1229c0d6a0c5c59bfa5b76ae935a5d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897630f3744af28fbe38eea8ebc0cab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115608241ccb287ae03d847db50a469294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a545972d2863288fe04d02f3bd45b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea9efceed87b0f22d13cf03ac7c28c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c884b1717d073450eb9b1307fe5d15297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0b8049d2aebb9dd335f45b61f3396298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec311ced3e1ac131d792a7afcd7b6d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc68db423b54041810425e3cb2e228a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed189795a5ab3f2fea7782b907f3d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0cfb4608741fca75395dc756aa6af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50e8f4d68fe214b44723489be7fa1a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28c477923a72c6e4d70d47809cd97c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81fae59489ab33f402b52829bb407a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f07d6692a825f4d3d1b742662c47fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac84ad20d0be291f177d57d128517a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af977436e5523a4dedc18f16e650635308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803b4f9790c1e816ed2be2fd7858677309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2eee52342d1086b0e31d4caa7ab59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e94a37996fe0b0da8fd49502507b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f98218fec211e3c83e48630896ace312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5967f2b65473b2a4976e3b4d1cb6cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc91ec75b42d4e4ee3660a1e024e704314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ce9a1e33b33dc9013b27e7f67c9c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d93e37ada6260f91a031210db2709316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547675c21d98d505ef4c553682684c35317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10f50f96bcd05e86d492d94001d42a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fee1bea7b087eed67fa9a714defba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e8a72f0c45c7c1acc70a030dcc175320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db77c15f4f513d4f6921d7ff5582b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a5eb8ca8308f7e50a5a8ebdcc0bb5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c803a3976301b93ef1fa9474662c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3807c72992e6f8c47f7da84ef182190324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599575ef548c2979826d496f54fd91c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a17211a2653d72e0e46f2a218d1152326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f43edde1ed57ea1b12dfd37c04cc3c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3bf9ec576712b057cf29bc2306a00328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5b2897b2d1f6504d642f04b96e34d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcf25591f8ac921480b7d3e3243a32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62202237c7968ff000f3a5c5bdd62262331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dda8ceef6662dfae3559abab3f3e28332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd91bcb624aa56db8cae74b02eaef2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f345b3551d7c4945600247f44d00342334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa5e00b4c3b55bc83bbf422588695e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899fe28d6ea7928bf11b149df9f65d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31812c3127f8ae5a107e69179ac8629337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c779a7225903293db01ceb5b82c695c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25caf554edd8bfb9006f9b09d82bbe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c18f39162b21a662afad2426abb5ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4bafff73040555f3e9d5b62a1a303341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c420704a899c3d47a03aa00875f72d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197e0352cab0c248f192184318ed4ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa047cc2ea5254b63ea69659b855069344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a81e4b7f5d02ca904695c3d7c08a25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172038a026999821093be905a2849d05346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a476bbbf22f8689e0116ad1089827d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1914cccd8c0078c92c0c09756c338348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370ebbf1d127554817ff04a8bdebea6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88789a094a4f6c6de10e89f6b7455402350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08924dc5cf6fd02146b6ca5080944392351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b54e0f40b81108351fa4deee974340352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c957aeb378b9d1d39802709be1ca29353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cf00792f85336d945727870581356354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa0cb188dee84600d6b1a9e4bda819355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34e6a0bb74f3beb6e5b6f7ffea3320356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182abfef5e15e354640951bfaa90f7bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba03872452c9dfc77b3f12581352f34358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0620f555a4101a89da0f4fed44e3e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d9cd5fb8401897c8c3fa5562f1f97360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06075a745994fd8930ead7dec5b6b5fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83846add1e09e345b29b80d4c9e84399362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c04f9bc66ae17801909eb35254ad83363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0d33ed8c04488796c24c92eb05455364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104e6c92214729306bbe0687cb87a46365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9b067de8e3516d58b47548a66701c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d8a8f3e48f112c6bfe18f3af34617367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db04a3b427a953346394f886aac870368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97be6f9825d7670b53adc54eb30219369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1fd6066d59e579dab43a6ad65f2f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9314b4df06421e0c438d2660c4b8967371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29385fd7e796c1cb6d9c9bbca820635372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797519f07a01260d78f410b56534828373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd9c052dd3edaf083c834909a957e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b74466cb2ad5113ee908e404821cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ea6b19c6b264c863383ada31c4060376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b29c3f34a6890a5f75669d96dc7a3e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562827e69e4f74a6128d8a8a1db767c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c241d0ee87dd065f60c47d611296d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f2b325e577ef4691f267f7f98febe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104e94bb4ba001d9ce7f3abad9c529e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78471b90ac32eda063b3807b14f60c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080ceb65964cf81c06155f3ee28bc90383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd4083e7019e30820a2afe719d3966384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464900422e6b32a78eb29e5c692b490385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9d710bc1952fb2132454d5c097a2a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaae75dbb3625d5510ecb6b76f5bf4c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220889c248c9ffbbb9d4a595885ebadf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafea0c7c65630e4e6d89478705b20b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518017bd20109e216417200887e4ee33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d272673a4dc354b5a9588c0dd9e78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfa8cba095f9390bd775b3fa00b6fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c460f2eafd2d0785cc7a558450a7613393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ed9f41e275d8e694fed6fd22e12a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5d882787ada5d02d6efb0f3c5ad18395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50724bdae2559bd8493a82ef4237ae3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a058187aee2b209718c1de34a18a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcad0d174bceee2b6a935a1d9bae5ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4376e60eaa97f6f4e3ce96b10c4528e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e074859b9f397a35fcaff0edc57e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7fa8c92b2a428fc68358e9445cde8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcb9c79a16c39eb0e60cb9fc827775402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b1a536e518195f7f2505680358e8e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4f202035252a3aa8f83db8514e064404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa860321f6b14264cc12128b3a8245f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e8eadc4c7649b87b69d0538c1263a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6345b13de7fecd9996aa2ace63a95e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee7cdf74d30f5c52d6ea36a7c94617408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3274f8c302be3c8e8bd60dc5106677c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534e95ede50f3222e69415ee7ae1a40410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e839f89f25a948693d2f5a29b765a96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71720a06705825425de597b159dae164412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470e2d2c8100c9a8e765ecd16fef189413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be296f02a5f8370dfcb6b48aac11e16414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e3e697ededa03efbf06e0a87abdb9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159aa744b3599b8426103e2a66b2430416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8e300eaa3faaf6d6bd82e2bd2ac51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818b11225872ecfefa41829474f61f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8320d60cc9d7daeb223dec2f6cc1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b48f2d14e35b5d01cb1282c24fe2d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e2a19c923e3b61eb49166ea7914c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b9895242c22fb373bade4bf0989e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c804cae9ed56fb355d6052ac8bb26423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ffb58799a79e285abc4e1cdc24374424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa426176a4282dfa25bd6cab88218c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891db0dde22084947983571eb93649cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750cb936a5d8b18a61e96e245a763e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab28742286eae4b892de64905b1f36428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab06db1e9d8d2c8030d6e6b9fa3b73e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17802985a72966a0cb803e2d217930430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585272d6ea6bd3ca82c98ec1e90f17c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a92deaf671c21dc011343f79adeecc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89629609b3829408d6e4c2b37d6a3b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c509d2d2fd9174abe57d6a1a05859434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b48caf5101bc4df91111fb4f09aad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d361ef33fb2b9506b6cd1c727a73f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceeae2a8c9269ed73e855253d13ba3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ef0e473f15434462db126fd240d82438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c24fd31f7df17c49a4a9c73b9cc86e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6344a497aa3c1282b0eee968d36662440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df496c6a088e8ffb0e793446ecf72cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d08c25194dc2ff65a51f1931a6fe12442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fcb5f99bf5cb7a1c4ee8501f8f1d2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f21bfefe644823bcc516aa971e4bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9f2a2088fba4bde151b92cfc90c53445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6459dab27e187e06411f9aa18113c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c467d58a929e9fb3de339ae113437447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19859b44dfad4361614f067bf1f0e3b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3eca34ea87173387a1b2a94db40c27449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ac7cfee908a1ab580d54b799a5fa3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92462b6f1aa1477e74ec2c2658f25ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf3d8e2f54d4de57f722208ea2b755452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce217d9cc363992f712a272f19081ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6303d2a194226f34e4f2d9e7b8040454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92d659f8e239593dafdcdc02501052455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44217e1233ec52e04106917023dc92456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e3bdf04cbfb64d9e8c28bb4a2b46b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91299e98ec1780b379edae959ec2bb5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3d8cac19d6ef75a64efe8e7535d19459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fa8331a1bf539baa56226ec4448d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e70337e0a503204f30d59b2ed820a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b096feac1c273252a5e99ebc9d3e176462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51419b813aa04b04c8926cfd382137e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4965ff5eb698cc95fb595cb90b4fe1b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60becaddb4de0902e3539ff5e71c6e5d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3e2305950f302776a0257ec4f228c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da7b6db9d703a9ca3816dc7b2db580467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb0a12be517758c30e370b6789d5e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da544836260ae19ef40e8603fbf9bc95469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc34dc792925153649cea7ad0923dea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966146d50f10cc22b20226abcc44a99471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b32a591945fb01b866c763815f9be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c29abc63e482e40b4afe65d21a5d01473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ac9d6f1ca16837aa45f84441475b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e96f851d95112623be332d68c23cfe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed11cf69d80e8a1011aa849c446e199476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c419dd9f80b0c931a965ce86e1890d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b20df06fbc9e24d23fbba0e26840f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f357ab12bbb2bded941027378ae17f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96378974e8928b4b2125ce590adc69c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb9240b2799b3083337cdf2929ecc9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badb4ee95ca8e31489eee0294ca5a16482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9451ee29f5fb84ba11d9dbca58e2b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dee95355f5fdf6e5f5f5dea3ac6e2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b725292784a3e10adb2a8f5f44aa8a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24650ae4000226a1a9cad8949b6110486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18652eccc2505bce1b2e45301eb2d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d65377feede3b374ac6b339692537488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a0b07f31eeab799abe4e528e32a16489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88868282e0bdf75e40438630e6c9176e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e1138bd06cba94e732553c28719b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fd1c0e9bb4f078d800c30cb35e845492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc7d2ffad8f1db6cd887ac61552a15493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce9b69d23e27e444a856f9e17ef203494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed344bbd895536132aa7a940426a2fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ca8fa82fdf0a40c94bb6209a166f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cdd8ba254fbf419237d261fb9360a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267fed378b958276796eee7cad93cec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201aff1dc096ce9b186384502c245ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ca98d9ca7cb5789fcf265e6e9d62d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70a767260d13cfc718e5e53fb90165501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11189e3a558fb2c0968e8a2689699e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54a520b164c88876c42a09f561b9be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a80454fdc07bad7b07231da1b7426e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869bb84b4a5cf25e9e6f4e7a22380ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42118a75566f398ebe148fc9cbfbdb78506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ecc90f726642fa5212df78185a360507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db78fd56c65047006ecbb54953e9e0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19576a439efef606118f2f47e479cc4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fc308a5e1e455413e08eb2b7ff8c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12179e29ae990f1d3c99794d7322f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6d3607487620f8eda1c5a9e3b5b9c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9bc29712ceb0379e9f3203d9af1f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bda0e44b1e188a3d5e86e140b804af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dd389bc6afa06fe4372e4d7ae3bdd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4aca07e102998b3ca5fe25487b58b0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5828f21c1aed92b9b8511334ee566f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86504a8c63e1a518a2517f31e855206518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f328375ce216fe0f649b0488f53d02d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291a9795a9e9db34e492b31a2cbcbd1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffddbcfbd9633f66dabf1582cd4485f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53493c2f46f2014ca1f4cc298115edc8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76416ce3d42a49f39ef88129f7a9cde523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca175c260cdc599cc58bf4a25a7bf1fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c45ac60a38d8afbab2fee4e906c41e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10171e634cd40adde3c95d579bab06526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5d7b03a5f73f1920aee76dc82340d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416bb358f8a73c5e5510875bede7f85528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240e09b5ad92bc8d45a6f0cab5642ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b73e183954e5c9fee094bcc56571e3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17b9962044236e12701e14ed017391531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f32095d17bfc4f09422909708776ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d1ee1e3aec6ce77d012e2348321a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5dd396c5b20b70d56f93da1b627ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9962de03b5d0616ae8dd26f003fc50535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c61010a7f768c9ce402082cd384e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20939a25f0da72bc749ce9cb018afd8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404081d6b609ca2ec543c88838cf6a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d6352dbcc058597b071b244e0a432539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645b8244fd4dd0cac0b8c51b039b266540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e3ea5c20eef61f556999a9c1949d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59123d7d842cba0bea52f0538e28f376542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f56b586a97ba9bc2f7885387653724543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df125ab5e65bbfe7af136746af2e4282544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150d6a2b0449e0cbbe3b0169217a556545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e82814c1cf758d3b5b8ed5032c07ed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285d3e48ee523f3e710d01d6fc87318547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96184b44c24fea36c65e9f4a9be369548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bac6bd89a39c7fdfb085fbb487062e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd60e900f90d7e8abe9958402830a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cecc2e37a90698acf2dd992506de8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7375a80d06107e76f98522a6304df15552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880df3f2583b67b0891e59cb66e9a19553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059079b73ec87a57a24131b2bab90d68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fc1a4a3f4a964968ebab9a8d6ccfe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe3b1769ef242dd653e582ee427fad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cd427d81bb1737f0e5ae99e4feb73557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69628b4b8b77c14316cea891ef603f31558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5573704d155f226040f76398d9f78f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896a26789c7321846c2435a8c07ad3b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc90bb920b95dec2d15086756306ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a1335a0aa8a85f5cd7e50f8de025e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d767cd6623a1fc2d12eb5fe18188e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17e5d025c0052fbeb8f87d92cfebe1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d631ca17f9e8b912d070781103f8323565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f5c7e8ab26597d192e1a01353390c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fcc6980b0881d4e6d8992644077a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2aae5b9f472ff011848784cbf0b77568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c490fff4a10150217753bad803b3f67569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23506fb3dc09f51d5fef02a660c3d88570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970103ed0e9317316f57e2e7137c8f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cdc3c9676bb3aae613c3d7e644aa6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44d5a88622b0d1fcaf62ea69dfaede573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33466f359823b41efbb6ab0e9b2832574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c9f4f972e4397d5e104475e958f9d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252bb600d5af19cdc50298713f762f5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a73166dddbd2f872a9cdedc06d41c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dd84e7f6ff6670cf06aef70c30c1f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9a1a895bb27163ec8390593b72d2f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd921dce9457f15e3b0c1da9e2b2483580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13962d49ac1b337cddeb7b64072f7658581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8a4fe80959d4093f46ad6b8adcdda582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3480914367532ff4c535e319959c9fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378968f1aa12c57de762b2baf1c6fbf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a98ffe72a9309741660d08d708e89585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c9897f66c46ca8abdb442cad56827586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a5e9ca3502be768c1857c0a0596b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dd6b23641dd1815284f0448a595f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bf3aa1f558236353d9c53fdfdee79589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1c1b7014a4e3ab853a223768d7352590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a4a658356c389d798cd014965017b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9e0eb89dc3fa552e7985c9958dd21592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9ff867474f7445de12c32a63d29c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b59d1288f031632c7a145fe8f43a55594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4130c39c87f772624123ad07cf88c7d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7109441ec7594bf4a5532bc8e64f8e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0133f4ce42c6a91baa2641416dd17a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4d96351ab4711f0c47d737af5c909598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dbd2f42cb9bbceea68d6dd8191bc8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fbc002b0fc8497170dd34fb310eed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533de7222cb8e3dd3b55d742f024c45d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a2a46e8465cd852f4c576d0837d25602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29034b7c8eaa14417f4bbafb8ac4ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd90913925d08b02d80407c74a7de0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41d1366cb9b002dbf09914a7d66dff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6acbbecab634063a2896d6a357d82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600834ddeccea1d1a913f9c913d9f69607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba85a512687ec32a4efa08e54ac869b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09732af8e73c530f76916848c9f54f9e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2ac571346aa2279183b52cd72a0aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b97aef8db51a31efd6437426cbdcac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe1939d3037cf75cadff4c968487b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879e1f5189ae4cd5628ff08f6280905613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd766aadb6330cbf35a97df8da9a52c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe10adf56f73096ecefa6dd8f338b83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77260d80cb9506c8b40eb8196256020f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc27bf1fb71fdbc11bf33f50f10382617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9880539f169e842442c06267f909ed9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0aba902d720c9d14dab7fa531b61bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980cb41881bb791ef7bc477b6701119620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1e17cd4a836a9c61b0f277f9c6ec5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb512164babe2f8c11d6023846c043622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20f0644c33d4516038e64901b08849623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1149a56d36ac5390ba05a5dee90cfc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268919c5a95c6f3a0129bff1fb445390625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7ef3e8b1c1a095e3873a6f714e563626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cad405550433c9567a7ffdf5f611f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b8dd70e5605204476329ff10c4e00628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205077d35fef5c7411ea004f95a7493629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a946f073b796f82d049cad209ba36b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b144cc398189eff1cfc95e6ddacac4d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d171f979b131e44031e22870f9abce0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a901289a6c0ed08ba3f8bdaefcfa1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9f07ba4c2c3fc2acff166f47587be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f56ad6d58b6033b0caf8254719238635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109601c205bbf195c9c98ac8994c7d6b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b6ab222923af970555ffe372a69a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f887fe42f979cc12040d1b00ac51e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588568420ed0b990cee58a0827fb3262639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32ea4c17fcc77dd6141464c71ac44d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af614c6aa6d2ca0429af65ba9bd2629641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59ac51c7d28d610313523089a6870c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901aa84ef7afb5d43bccca5a75ff776643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a90971043c232c257233291a52e71644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b7722ea5b47292ebfa0675bae1698645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb92e34450f72298fe3b1741fcfee0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e349a60a05f6f93998fe76e82c1cfe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d8c2b89fe5222a9b47646676ae5a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e9ef26f0653111184c54816a59e03649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecbc6a21b267995055852b74196579650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d643e89bb3029d8e34179389abc1470651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5649d672963f40c9bae6e6ded6c48652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4e64db85f75ab2f706b3577522d0d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ffc3ec5b42d217adf615ef09d1794654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b246e35266dcbef314f245168bbce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256927680d4494e3e62ecc695558773656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed20b857d8b28ac9d5b0d806a6317f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d632af70c31385ac9d4521975cfd1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a5eada05b8f02b56fd13cddd7d25b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49589df8e33804871fd8efd906ffd130660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5c066fa9c9a588fb05594a31d91ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b733e7df31c4e9b9d01756739596a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2f698f95d9a3d40e4d5b6a85f7eb6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8816e15a26d4523a483509507d2e3a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f984e2822f149aeaea9e6b098268f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade84a9ffe08fbcb200f74718e1e036666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef458f46d9b7d1c8f19a00d41b51b03667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04508cd087dbd98e8d27336fa151fa0f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4495e26d66f34bc762d8a7d391abe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0a0f9acf4cc12ac05ff6d37735701670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af7263f8d1f1f7eb0c4a3184513b98671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ababf3c578e567a8df5c32a877bf31672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc93a4fdfa40dc584174048a932bffe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aca07d21c69059aeaaa13609a800dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4cd413e00308a43a44c820665af3b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f527e823b47af1265f8fb7debdef3b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88623a2b21a19446293d54e59a735a80677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24021ecb3662c5c1f32c7825574fc3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff821299982f1e9a3d7fec6541ab514679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880896824b185f82814566c1702f10cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d751497737d23007f789ca5b29a076681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270516247392d8f647625ce16c1854c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5245cb24c38f130b9d2d47948e49c73683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefd818af2a58d84bc86e22f8486613684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e9ccea8eed2a6dc9ed2dca8211e61685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725a42f6ec2b7bf79da9f20ffed85d0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7df6d3ad2e5bbc7f0b9799923c07ec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed0d5b6c4dc01ec6b00a5fd7ecc90a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2637e4a4e9999e8caf9eb4f92b8014f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84fd4d42c9912ade6e02ea9f41bc72690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c002046e6909020726413d5ca5dd8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6e627490d41610ddb4853db8cfadf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf44c0f7813b6bef0e91275129bd980693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2d0ae8f973955281aaec655c5540a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ca76c0e3c6b16abf665a4f2ce4570695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b0880734f755341402bd3b90b9064696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64d90ea199b9f1edfcc197a80e796a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241082dbce67054fd2c55c4ba9217fa5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce386173f915f09bc9c6d0a722f8afc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ab816b235c0dff85572ab379fc75d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159187c8f57d9ed36ffdf22da39fdbd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931f96a55d6d3e4f75974c980a72fba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d682b969dede3f9320e5f562b71413e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e6e60d196dba9288c343962728d57704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7afd6c19dbf601dfd588ba7d50292705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52479764bb6b448fddc50dba26a7c4c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0fd583868ac874d16cc61ef94a26d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c141d0fa4d9b0b46126a4f2decb058708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb820e4309846dafd8685eff71becc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47574c935ce1aa3b61bfd526329e78be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da075ab9f8986f2bd8ae3f905e2ebd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab0125e91fc02ae989cf83095ee23f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174217954575907a8e58e32d3033367713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b32209e6b1e519314cd641d733b3c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7db5e3439a7a5531ab67255f770cbb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8311f2f3130cd52139df915cd5c5ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec40c764b43480a7b93d4899bd9ea68717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6707008206735f4673e64345d5657a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d4c20cb44fe26d6444353fd731920719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3feccea78c3de1dc3c3d32d218fa50720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d88f3e75abf1078ca68f8d666649a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e42e6f75d411f7b60a804e4802589b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5b3aa04fd69dd59d80f22cb8f11eb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798298f9b3b4dcd116885b8afd6cd36f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376818613ffdb0bfb7df0fb85b5bcbad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d48b7fb89d77f1c93cc7c78bb0e884726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e14b06a39379afa21f47515ada135727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c456d52d399d8c47c950f7064fb73af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c3604bfb3e348037a5227dc9ddca2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850c9f40183b3553a4f6ff1e7ac9290730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4561c14a4137d89cfd8e566b85e12731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2078839480d01b0f836eb8b94162acb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cdb01464292f089486bbaa6ef61b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60823be0044ac788ed029e22ee8a18c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c209464e370aee85f05c75a99c06df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94c814696631d2e1c0238386a157a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6586ecd2cd97e4cb3200afbcb1930d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d598333e0a1fcb72ef7c0ab48d5067738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2a830381af345213e80ae37db9406739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97a9f684c73a7230d3c8fdccfe8ae6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47e246a2cb01af233f023dc92a17b8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c7a998123c5e7b43b631ec9fb44e7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f60c471b88243cca161bafd030e9ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e1458b1ed67d76888db3ecac5e43d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ce1e0e17700d321ac817759a244fb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825ad077b1cae2b392bdca8e1e0fab2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa309187f2756b7fb4c67dc243c47b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320b9419cefe4b71bdc23b3dae0636a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acccaa6e8f7c83a9ede53b9315250bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6924b7579f14d5ec10de9b992fe6d02750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a782c5952454004f9082aa5222a7d88751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03043269859b0259760aa8c3679426d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b674ed25e689ae5e1de37d554dfda75753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920897c06e25abb9f75232faa80a0dab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12575b683294ef9a17d45411a690c7b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b8a3f32835c2b2a2239195748c63b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f625b41cf5782b584a520cce5c67142757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933bd0ce2ed8fefc13887709cae1ae4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc073e839c7bb2335a0768b93578ece8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0398ea3a3a6d4f32a1f247d6a3e1e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0425ca0186ebbaa77e43fec62ac033761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0e7b51784d166554e98d8d9bcdd4c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e41b309d1e8e39efc51a82bc2674eb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da505b8e18e5e5999d4af8b8549539764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57811d3d21a31854831d9431e6d09025765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba4958881ff07deef116b7b6863d1f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2dc4e7759b667b4d1495aa38c2ed8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f267fb9c5878128ef3a42948347953f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c921b27f67ee23e415b4ef04875477769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cbce504f258adb55f2c5605162345770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43624297eed6e6edf8444c7c51543fbb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74df48a587409039442a173dae88d3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3c18d9b8c95eb45f5929a56422f27773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40af030553d59f01a6ccffd60f24300774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4873705147fe44693d3534dc62ebc2d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca3f0e8bdef21559eb3d6cc3c31c47776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1cf24edbed9303f4e65d15d5727d0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb28f1e2625822c995c0932767e94e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ac4edeb77748db7e711391548a0f1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e363936f7fb566bda6edb7e435a65780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f086f0133dda6fe4b85bfb1f9cb11781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09d218356fec174a90136e802482c5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d2f1224a5b4344b6ead10be9d3c6f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d4d87111a4157737ad21b1efab634784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34105052efb6ff078d816ee806b93811785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c80d04f64e41b26f015c1da2d4d9b7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede66d3f76c622f7b6b6a93e8adbf99787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1162f4804dbc038bb79f98e731e863788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd218aefe2b7f3b615aeafca42e12e7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42832825368b99e5ae286359d24ed1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbb11c7c36f60c00d89b7523c7ebca791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bf1995c8adc463edf8a0955e4b01e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd97401d1a4f572593a30914134b1a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9391aee200273f84d8b53e285f1b82794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3345e9fd536ea25d9f83b7140d983795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89847f2a3c3d0fc21b7a92d49bdaf164796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d5d281ae5554d9ea256c11af68ba3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3ce097bd11ae09a52b423be083158798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f94584465f5b6d27a4913ec4ab926799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2f4b1bc9e99616855b674dbdd835d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267acba9952a8fcd03f39adfcd54154801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fbfbc098f4cb7e97674de917ba32a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102240f91cc2af8e66023b821eaf65ab803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d954bcd2d74c43e5acd8892a7cb4b0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b579a1a9230e9db4176d0f38879331805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb12f71948befe212c36354446349d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d122a35cb21d1a22742b1946db5d05b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3981f1f6a599ccb635689f7e57ef2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf41b2ef386527bb11f39c41d6bdb3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465149323932bf0794f8ef8a7f40790c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcae4bda8a9271730b4dd4a7b55fb1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cbbb9bea65611b9d8083243d7a1d0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cadd792f847400ec4f63af8207f88813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3245624c07cb299f0b4faae1122b5f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debcea94334d630fb66922efa3bbff9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37f350c459bb937b405ab1b2f9ce05816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abf524c4078be381533d0e56615e54817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c13b9e9fceefb7769cc0af4bf5c6f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab682e2a92d8725e1809e17e15bc31a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab55d1db58e50debdfad85f8d00723820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a92f3394e3fbbe227ee27c508b923821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f78ca309e191baacba46188b6665b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d2f9ee9ab99900e3a922eeeb75176823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb386ce6929e52ad900a08c1855917f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652c90d3b314fe519850e65bdce5f22825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee74ddb057c3c601433eb7acedce6c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca4ef42e1cfc15dd62dc3af0357e47827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff4455edf7a5ac0721e6ab104948e7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8c4793e214e0f5ad55deaa6356c26829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231d7ed5debaa180572e3e2f7f5dad0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb2135135af833a7e3af19bf2e668f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51bd19f2f003b5a5217f1bd0fa2063832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fec6b6c59683bf8fa5db879568f0f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8f5cc3623b97a0b889003221bb06d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b694df8cce03965f1e9ac99074d85835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011578de2bb51a283f41d9048af3084836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d99819f6fda21146d6d1521779b9fa837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cb0680cac413e5d393e7217f8ff0d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e09b5ab625a87fef90e202c5f3cd05839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdc07fbd9a5856f1556b940807f93e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a59ada6db52de3c9233e9aeadb219841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1eaf7321336a02eea2aa247e05e0c6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44179cf7dd3c946219628f45ab40ab843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f35706c32e80b44d1d8f881d7ce31844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922d53d8d875ff5282c14beabe03871845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ebadf2fb63b9e44fbe8168fce2968846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f19c464250862588f1a8e04b584d92847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cab78056932ae9d2b0aacf41ecdfbc848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7eb98dff7ab5aadfd685aec5036a1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1155eb3d75f69abfcbcc112c7776ec5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373cbc3931168dee97b0254251347ec851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832a18f7cf11225bae47cc062af71df852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585978ad1bba4dd6dd52cd0b4c6906b0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e9247448bab742b1ef754c8310871854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8caf2164b511accdb15997559dcb095855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba63ef8c5e868e9cb6dd3fe228440e4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb271fe08fcd2d73e54db3f4a2631a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb56e92eb28b494d5e8dd00c9cbbf5b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598aa02b3aeaffd67fb2631eb3130c3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cc1193658735595981cebfdafa500860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d450f378a86d7ddbcd42f38765d103861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de71ed01dac2fa259babff16fdb0adb862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655db087afc6e87ae7095610194de939863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897506bdac82bfccb1491df8e7286ee864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542023284af53bcd9a9f91f62cad3882865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d8bbf5d80816c5cd4071f041996ec866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac634710dadcda2faaca784ee20ffeed867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8f1c55fbb321fcf403c278b316562868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8b8f488a8c850dc8ff3f00a22f3bd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0c7092b6d9f5cd1eb0529fd1f12cf870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0298bec7660c3beab33cedfcc29ccb4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155e0b33aa0c916026602cb59982e49872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac76ea1df3e280a96836d5ebfe5192873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e8f83e57a44c9ccbefdb38fb4a931874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b102c7fbaad2c7b53c13c637d04541875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d932c1ad254bd139ff6f816315efac876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833369aacb09369e42ba845ad78eee08877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c888dc6b355f2a14e780bd45be0e50878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ab5f5867cfdc6782b628ec5fc3d8c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699c6993e93e6cf7528a4e6efe186ec880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d326f32b5e7b729e634f7f1e2f8a49881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c8e478149876254371c86219b851f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa347dc47f59b8e8cf6a0b75a2b9d0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f375de9b8781a0a7887b06837f2ba884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef71981c77c40ede86cadcac9a00405885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b4d8f47ede61cfe2864e1150a67cd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1e4583f110bc0acaa48898f841f61887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee901d5e9f19fb7f9a82420c6faa562888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084edf9a037e7780bf904a76de24d231889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02784b18dd0e70ee41c4aed319155a51890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2f2bb77c1ce302b6156bd717aa34b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31bd83ce64347e6fdac985253596b4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81414407a282fda82966691d4020da83893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d3abac013928cd954089337b486d7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8aa5751603faae8dc507d23a0e0dd895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454307500f559cdd45702b2d3cade1cd896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f2c64478ed2d55a03b128737d8149897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c67d54ef361c7dd3b2eab0c7add29898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009c2572fa71deafd2d10bd9de580e1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc104cac1e47bb7f1fc0b163496daea2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eb61691a005abab5b914b05088e51901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d183285df0f34a816f8e173c8e1ed902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e1e41dddfacc626610264a5cbd15a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd05f677d54aa52eaada23940fcc6d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46315b54e01542340b511b08fbd5619d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f809d98e535f202aaad386199d2a8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0b3fb3b087869f7236509c4c8f7ef907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76291ed47fda6371dead2f8f5dbac2a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa7cf0647dded79580a77a1f92d246909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5f8910244d0a7e5890feb567ea12e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885ab696dabc1193381c4f8b5a58dec911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf63a61672264d29b0a7ee1f40cf86912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b14ea8561e30c91e82ec86c53cd7b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052918cb655c85456a0351d4e930a27914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b66f823cc27a6db7ec1ec3b7a2677915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2eda13a9808cc6483257a32bd818d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d83d948b07530ec468e769b42a66c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afca82cc1c28764d0abbef7595f13c1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1f2bab882d4b8b9c915037c76cf31919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88fc85c153010a88d4c6c046b77bd9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f868770de98146555a29befb9d5e3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59912a7ed60cc31729cee499cd141df922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f279083256ba214c3314e56e9055c2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c9d0245dfcaca6cf5e39fb13b8735924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6ba7dbe0afeffaed2a860807b976a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d587a6af2d5c32cc7cb78f0b56f967926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b8f9067797627e49f8f027094abc3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b941a0078ca06c40251b2d879410e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3289fd34b01772981ce20161863bc929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bf334ec1f98d49692e4d25b460d5f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125175932b44ee23e9f0048263b977c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a4b5f79b5bcb2b74ee0fbfb78a231932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c9622e58693cb6ee7c559cf8492db933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170e907fa513e24a6845cc562d43372934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3e31a0a2488d602e6f9223f7cfcde935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbe14634973239a80397ad84ca89c1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b797e1ad11f6f73c4bce7abfcecd1c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2e07136ca705c29b744db409cb6c4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d7926553669d53ea688f0884821e2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a657961fa713660f8137863a1e699940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fbb93f77217990df9339bf22ff750941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca78de9fe1251d94263750adf023b99942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb7d8e8c3e46bd7d86dd2e66ac716b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08ef110bbea9e4827e1e9dc3470bf3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ed512ed2c688624b050cec026cc17945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837caed4d229308898d3434ecf581d17946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfc3696decef7efb98a82c06ae99ad947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aead095c8ea71f7fcac5ed0dc2b4da7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045ad715bab5426f3c8cd68c5a9a103949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027b4e83b323cef4ffe73069087a7ce950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000161479a927530904660ddeed887a5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e884c79b8a8fc59a83cafcfbeec571952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157deeb023573a9397bb17fc2401a7a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dbf62c856bb169adbad641683f4c8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceeeeacd8dbf0b9bdd3802dd46ed93a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc352b72ca832a3c3e24c36ce1759813956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ca83570de888fccdf8029d67edfca957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cb94ce84463b232304bb152918fc0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211bddb8b2b77d96cd17108e9cc2f12959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bd93e5cde7c1137ab695b32cae38a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d78ca7afc16b79a9643f47afa035961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4b1259c80e8c722fddacdc3396c1b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d8913467352a2705a7b953e8cbaf6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82d9c678d9b9ad143a1520c2596a3f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4be50ea7e97004fbf7c90671ac717965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114861fb2a818709b1bb20677ba70ba1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b314e2998ae1142056e3e5933c0a2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d559dd9bdcf1a9b0fadbca1798875968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba529c35ab06424898921efc9c4960b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c9f9ac565b3c079520eb70ed0bfb5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b66a2f49ae9f3cb058cd71b24ee8f2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c958bc71804f9b2bf5644f6d58d2f5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c8c86cc7702a7877e80ea38f3829d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff36493293696420c545f51abc14717974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835293997eb8e7034ffe6c4e62b220fe975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>