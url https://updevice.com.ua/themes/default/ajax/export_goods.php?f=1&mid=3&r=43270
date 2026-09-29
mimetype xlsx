--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3286,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f61aac7a5d305d3709b1e5faa92d1b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dbf2801eb349306163c3e4542b1b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab608aa5ff6c63261572fa025773f02d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ce8ac5405f52f70db97ee874f3f174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159f51dea3d350f439de1346fe505575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c4078b2fca95ce65a8fccfeb098c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67957f764526f2160bec455321f7e107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd30d65ede705d3bf60872ac6c50238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f2f0a5f64f66f24d87f5c65a434eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a35decc1fbdd90589742a1aaa1ca7010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ad88cc128c38fa3933918313a58c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19ff578610f83bee89a71599b871fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234b61545a557677dabe96b6eccac9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd2ce5d3b92951c20148c73bf9430e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b96976f6f0c7b7692b0ad85f939cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5433122b413426803087c170e32ae716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42412a7f6a65bae34d4a97ddf5c7aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef540e8ef4212cd3d42934f1516f2d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150e5986b6008bb69410eab50e8edb519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dd632b80eafdb8d84e09aa6486d7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c03f7720e856132552942c5c1199621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5670426d6463be7b1cc462ba8dcae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6363b855e9d2b3b7455363c82e14f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9643d63e85c97e3256284901cdcb1e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0495c08fdf4eec619a1b496d34e58dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74258c5f25809b9e462f940490df25cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ee61fa7f20c2b1ec0dee4f4bb41b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccc9b19f27160494c2bb814ad0fddd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97fa4c29b5e362c2babc371a91796729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de83b7f1708fa344120d2b15154c4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6fda2f3294cfaad0b8204e5cfc08b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8443f6bb65c323360670854cf5d34232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33ba7ba5e340cf053762fa114a836233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9447b0f7de2fbe1978a3ee84c866c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5824875163589b5c8b89b43bd5595a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2bb1d1561562fb7168435a7bdbccb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b3f18cc81e5202943c714640189e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3755bda925673f2041592e21cf3c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96355659cec372f2832987330ddc5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94237ff0d4e030f483b00e22561671ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ee183ec37ff01413679e988ef210b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e64500247d511e73cdf337b37c57342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bc33756cd79d9c8748a85ed65c2ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c77a64bbb2af69af8b8ebb0ce3ee9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78921ca20e230a1d91732e9721f404c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ee19513ab85c2418d931cc7861b4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b316e1ffd9d5eb922ae61e23f2b3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bb455519871727ba4ec53982022b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c4f6e703a6fb11015e5c2df75f88049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395621545805c60b6e33c530bdc623550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a153237bcbfcb7969b66d4e920a4d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974be1a65f07b957165b820e1d3a07652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76f84f6465778807535bc484000d4b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e3e38bd710acd49006e4199f98a8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42392c52bc04143b3bdc10c93e7720e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45eb3e0bb5f390c91355d4ce37890256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e4f41127518e65ac341663bede44e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9fd8835663e51dd9dd02d18a4b1d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90d3201cfb6df00316cfaa0cade63d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531ccfba665503df3686bdf43066bab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb980d6422fee82d8cc787a61db4a3b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffaa0e7b1fe9c3c737a5b715f697ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffa00e7ec7e9504d0cd579cba4d39f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f911cdf5bbeebda89fa22499eba0ffe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb8bd278b1b24aff26ec6d62579e8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9c50ce76fb3998afa453b1297549f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9a50f7cea4379250ad9c2ea547d2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f82a4657ef3a30c329e227bdf6176668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5713bfa149d02227b1086a1f5ecfe3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993bdee3b7b0abad2fb20670dda369270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a7103658039842be0453cfb8bb54371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb1b2fc37d734ca6ecb462530a3bd472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c90264ac05ef4a06cfb8897db3f0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd160c29ce384e054819a68ab0e3d4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c85fb3e10bbe83f3659bfef307d5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f93a6211abf33605e0a3519ed3f45076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b4888f78c1c6f94247629f3cacefd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604f00c0b28410b5beee27d41e2731678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e12c7ff9a20e0fe487447efd284fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500b699e8cfc8cbc78f4bef9b2c0e5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441655e6daa14037c20c175a42a87a9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ba1bd3a7229ab41ccd35296fa735182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcaf3a34f395377668ff586b516bf5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3182082b6ff4835982757d693c10f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfbf56440a0bf453b3baaaa72ef00685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4ed7ea3a93beea48bdefbda1b548186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff955b68d7df6de6443868a13c2b0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf8f8a3bc0430b58cc93fa9f74e7b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f59ae6767dffe03957fb26dd0e80f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669fabbfcfd4661efc63ff2713c103590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fcc1cc1556b4dfa1cc5d2500ae7bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a0e928f4e91fd753fd17d00049e3992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181351e514627c34f703625c23f344293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6632c99b2d1809cdfcf98413f41ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20af25b6f02c5685578d674f569da7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedee5328b16ccf475c3dcdcc82e04896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab634125cec17d0f01fdf53a55db04b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11df09d31435fea718f5aaa7bff11298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12e4692f29bcb234bb73c50c4b229e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f0bddb3fa9e8da52b4d4051cdf041100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c50f0b7cc67c077aabb6f20c045c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed465c4382cf8508fd55ea3422a685c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df15cd662657b76fb280f8ad04fc56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef69f1932060c4ebc205bdec72e3588104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8792fd4cb66f3424a5545899c55a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44a4959ffe04d0c487720ab956ca2e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5b404421e8e17c4e1c8456cd8e4d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c29e479f77313fe51d5f8d984019f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e94a5eeadb8f3312c928ec6826c0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578539f7bf572ed436c5aeb317964aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98d8b59504cca58492c6e2092e4072111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2af3d33282d09cd22d64063ec39d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdd6c92b609b89f9204995eceb74af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecfc13b1070c9f8d7e50f0f4a201f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50a6e9e957d1895f57d52d73bd366b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89fcdca84edbfd0e59b34ec7ce7ea3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d09d2fe80d99c87007de97b2522477117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944241c9e9f6bc2335ebb17ece60da6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b45cdf3b177aa457aa9b46fcec65c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a94a04f50026b45ead9ff9785fcfe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311179355b751fd2db8ebf5ef64c6103121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741800542be5cc59e016a81f0ad96a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75de8fd6ec805da03ab195541f689a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ba7f50704e23b1f05790e513c5ecf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580f8decb481df626a0eeed063e7a5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b640ac67b77aebfd1a0725707f6a80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50223ddb1e26773a646aee2206a226b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4abc253408e7d1debc73276347127128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541161e451d4e90e96c82c418b8c3fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49ea284e8e06e8fe203106a088dc4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1090e4dbf7b98ac0ea50719ae627e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde23b9c1f03a297f5983b243710b6e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f9b2623873bb202fbae638e76fdca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9f2c765354b95600da25d0dfa0bba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541ac40d0e239d3a73b510e27892cc4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c54bbfd0988858b6b11d2e20075d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97946a33a067696cea41fc8dc6fa66dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e493c4d52e6bb67b2a4515494b93cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a33a8b7441fa2fe8b698159d633395139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818837ca5464ba882d4074b0daebc09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c466806e614c3b20bfd47a458a122141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58768a2f2423f2910f7fa6dc592df1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4236dc0e6aa10368ebc95cd0ef895f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a25963e122f00af9a5ded99fa6227144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d183681b1fb652c96b54872092ed6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ba23bedf12c2714345e9ce70bf961146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e29300f78b3e68e6225f4b8bcea5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331a5ae16d4250b4733f24e4fbd955e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a06548c5a3728b4daa88b8b0112a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7c9fa754c626779706d793e829951150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad475cafa7c0e80ab4043c552a29710e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b8f34267b7bee08d56498df212f0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f72434b593296d66aebf3621af1e43153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d10ee7815c077e68a9d92d32c186aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97d231e04cf3b86dec9c1d2b86612e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab0ddff747639d702fc0eadcd0ab8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db53251c7b2d330957fef29a73f64d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f26666c0386dbe4113316f76ebee31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3149e8a0ec24b83c97c49902c8dd5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a182727e98e51e75e42a26161aa6e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c1c7be0e7831f5e75ea68a86bc837161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759f681d290f55427c7a2d759136fda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e99836865d799a8eb974b7b137fc5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfd9f2232d59441f34e9828ec57b5b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18973f5ba88333716d38ec7943ac79ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a835a9ea1cbd1b57743c309b0e6ff88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94549dfa1231e78da77bb7d584971116167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece4325f0a965af9f18cac400716fb0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a60b7b051193a5857a87a10ee2833169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498de72c4b5f7b48fa87e478fd76788170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943dd90f9e3d197038294c0d325d045171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c03fa66fbe328f3d78065d1c3ceee8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1d51ec1d598dfae7a6c39ea6b2fd9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39e02539e5f8501a3f99dafa88d364174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f6cbcfa16d01128799cb49a93b4e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f057dc4bd5c9fe7d283106dbc3bff52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710ec58f3aa16c46b894ead8958eced177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92977c5513d34294b6c70b94957eff68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf88185a70fe61805d08d8d8cd2d7a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfff8aeb133ecc64b06245662e4adf1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d67e5267d3e26a88296016b025aad5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546d98375330cbf844aa4fe62f147c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073e622c6487761d0e7c2fd1a6222c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ac12129ea9500d817cc406585a4bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac56bf20c52f44192b93df2be290358185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a5d1ee489f33944f5bfe8d149c51f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b44a1efa9918ae62631cdfd8d63c54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525e8a49da2b9dd1ae2a9c5ab7dcf24188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d0c4b22fb72bfcc31a3f0423e08e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947846c572705e2adbe799cd9779f5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cdd91d9d6793750606c8ddc2e0ece191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072ed9d2307681ccc676b15e07355e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa01ad00c51beeb2790f3b1cb49f5ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecda9bccf477accf813a5f15c682c62194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec3f2eb8b3ecb1fca4b9bb0a6cd31c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26bb6708f2dd4d7ee2910ec0fd4b61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b826865018444985209887cad89a14e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67471d90ab12313c98ed0dd093c40ae7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015951bc736e59c5346544d28dceb673199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdf247995654f894f221db25b1e8c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39f70290a5a3ea64e0e132ccc64a26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a56c923cece18b64ff1501f256f7f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b864ff67c4651d3d0561948037a7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7f61aae262fa1a6010b8fcddbc453204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd4a58748f4a2637d9573235649d1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0fd66bf174c3d1e7f2e1a6846320f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec97b35ef1c124d590ad7ccb29180b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393a7cf29b15eb4a8df2b17c4592e3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1770a61316e80c2b5584871bb09ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236df5d29dfe75e2b542c32f036c5981210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebddd93a6ba130dfce3b4d1aff7d21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0270a0aff71b16a0e7d86d389acf48a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383aed2f46184bce3c6ecde90e3dd735213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5af52e0847cf1f96d5b9e8375db4bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064da61aeb590e8274874f96943b5868215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efcb0c946f4af772df0122c3d31528216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e9e00b6b8073aa23f84a1128c4132217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d2da3e0d09dfb5300f18e84d9824d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44fb163a040e31ac9f3d6e022481b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01348f1ea4310f94a8778b53a8809d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b754f06a87a2c87b096a7c1feb9a087221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5492a54490d761eb354f0c4e84cec9b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521ec30f0f0dd5ba56e49b9f10de617223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560361ea1697e5596a63f1d271d8da9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029ca1b78f4608083c4f68d0ed01abb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fe38b1f01760e9f7c6060b3e4399e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7af4b25b6efc702031793e8b17ded227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a023fd465516a5e73872c3844b20a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb20bfc5126c334ba77f2090f6ac5c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f6c98f396d3d192f4597805ed6164230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119777444847f07ac279497d04345b24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ac28149dcfe03cd772c324a823ccd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c048559c79dfeb27589e7a1c62e3d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c6b01e189264028f6e096ad1ab601234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8b2e7912030d00be7cbbd95192530235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7650aceced4a92dd98076914c1365236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101abc0acf2b415e72c8d570c46d7e3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bd3d3618ee60bb405074835fc6267238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfdffddc40b1ca2807108c7e812fc4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaea39e48bbdb36e66e8a48cc6aa0f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed957357caf616f7bf6c976a53e21d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9d31464be6d3cb3aa11c34318d8d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b724b256eb07c57b9f936b1fdfdf7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f5a66933ac95b707124aba6417d82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809f1d94d97acb9d6cdb7a390e193b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cf76ea9cc3bae1235e8372966c1dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b0dc65b6551843240a603be3cb47c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790c554e7e0bf078fb4cf70199a7252248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb97315433c2c61ecdd4fbf3bc3d9b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d06573e590f149d0f1aa71acd3764250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bb56cd2012b42524ee5b87691eb25251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d10131ec98b6849547f55de5764692252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550b35ac17ed94c264c27d886b62ee0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d6cbb76fc4bfd6cafb65cc5fd6807254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee1b0495cb0aca644e41c97aaf74cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a04098ab9b4ca32b8bb33ac89a7140256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96466acaa1a87d9fde37428c43b0fef5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb48a25ac49b119e9b433735745c73258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8797b1515b74b7ab384f3da22ae5b55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a131ad0088ca6633292e90b830750260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a537f3969c5a9118136110ce4d6a7c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811656f7ec85a20edc9ffc9ce25940b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb35a8f09c52088f1517622982bed7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be54693ffc679f7b73147952b8a2c2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08209e21f54420b86a4b87687de1fbc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201c508aa347301a72a1cbf071d5aa0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d0ca06b64991109470f20eab67adf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093b6dc4d2cb8f913fd40fe6b39ab97268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dcd7271ab0f25341cf21f66f04e91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12603a6dcaf9a732ac596fbccfcdcd14270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9189e6bd0fae5136ab51c4e66cb9e45271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a441dcc5803fa9cd283d1a885130b8a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42a0b33c511f5765e17bb402bbb1c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49c4e9f2584b1634ea773f3f202626274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7945016b36e820aefefb2ffebab8b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255e6deaf7e2bc553f4a122d596e9f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d18ae63417030f261dfdcb300d03dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307d65ba5be6aa6e99518d3568a4567278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acf86d696bbb9c5a077d09d3c43e3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310edabe4b400c5138545805de3887ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e32dde4f6cef4de6c0bdb893b9f344281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8faf3cbe54f0addec25a52aea89382282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad95b666370f387984bee07d5c2d6f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e31771aac982dce7d1fc1a8b6e25a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525662ac4bff35cc089aedb8213ee4d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f7fb0013b5c03635813e6c2f0bb00286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ffc40386849890a5114f46abaae77287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a669d153539bfdf40472fceede064288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ec5d4361b341ca108f945ee30a1a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55d8c92db43e7c005f3279a8a3d0cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041825ecfa3013dd3a67b082274bf5c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba65bc7ec8f2e5adf689c9a11562bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a49abc237944392bd123fecb5ab2ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732be884c32532998d160753a03e5904294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ffbee5d5f25f8e223e67c5e7ffa04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e82b155e57437f9943e37133fa28f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa766046b8081b3b76f74bbd9436853297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860ebecbd523326c6ee6ae30f672856298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fa296243f7a2307b0885b159d2519299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09536a8b8b8c091967bf0ccc0088b5e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ccdf4fabe0095cd475f781fd9e00c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7c8318ca7d567847b591341525469302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c693a0377df57a56b96395f40fbfd8b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb19ac885b0f31d5bcf8ff0c4610463304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d18c1bcab70440e65548cf9081127b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fd43ba4c19940ce3cab8cd3a875ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273e3f1be8940fadd43031203be5903307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ab23b75ba95856edc00c40b39d767308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac11d2d6b91e51ee15b459202f5351309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfa619c995cacb587b70eadae961cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55522acb1eb8c3818b145da2f51d1ea4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b62c2d7c640f8c502bd66f2e20996d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754711aedceee21dc0eb923caaa633b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76285aa47bf2c7715206fec3598bb0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c6d71ab31795ae3bd1a7ea1e97c20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f27d987442b2da963c2586205ce99316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3ee540d0e34833f53f1d4378fd481317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b41750d927861d70b7faa146ffb3b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d068fc49079dffccb58b9213f9d5e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99874c57c0f2ef512df62d8d4620ee0c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b42bcf06dd841f8d86531363020264321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c92a6b1ca64cb2f4d8902aec7f424322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23d895c70733f79f73ca1a421deab7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146bc976ae0d396a753688c842ce020324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182b3fbd33529db1d4245f1a63073de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f5dfa367d4dc64b36587013c0e63f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b78c2d5b7aee122363689c8a918ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f18d6f66fe5e322a4b2ac99d6a54d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32263814866f069eaa4c24be56f7959329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc27dee1ddee32e3585753bd7df1db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c264ff780d6046013fd7bbaa8b6ce20331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11b8c0044ab8085fad7e6831932980332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdd62c64c3bd76c8685d55b9c81d5a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe793529eaf86149313274facbd0d0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f229fc6230e6492e3649368320eeab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4c6db9e4580db5dfe47e7efd2eb01336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260896eec6e232cee1dc875b8309593337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6d9d8e621e332991bfeec884964f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378999f60d8df00e817dc79c7f6ab09339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f23db6242c09465dbd53759b055c80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490f030234e597f15e483508e731188341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5646a7a859a7e195574b4d959f46080342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64557395889aa534785144d675113d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b929c37b513b6cc3b835d637bf80c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7f40b93f726965628b043ee6f0448345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2be69d1f3478ff129a6f59ceccfce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da972084373c0bd43685a8f89ede548a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3779946175351730e2638a886ad1f7e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8055a79adac86ee1f18ee69f241bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41caffed1778ef7f539adab93c1a73350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4cf64f26830b58f40eed1de22f03b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dd7bb92f47b80284e3f54a29be01b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2b22ad2176aad4c0541359ae40f20353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb74943bd714fe4300c584c6b57145354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e29477079d36acfece7f12368dbc7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642fa3f3ea163421f403a28454515d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974e39a7b5db982133eccca7d32a4a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1cfc75b0fb392baa0ee1fe7b7af5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7aac901476c63fd32dfcc893ab47ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b04486951d76fd4222c0d0a5572dd4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4ae0cff070da0c36e48e3824e4c15361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2557aff12192f54c1b6fe12f89f37362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae257eb49246f251805d96e0e10b68d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7652ec661ed07ce8ef5e5b8f9ef5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86d722b115dc8b4935e0b92e781e00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e93d39c56047e8215020914bd7bb47366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb833cb97c49e7b57fe6f6f050fb01d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68da9695b9a29360cc0bd8bbcb8d3e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa848fbd5fc796a7f4a7dbb22170e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333ec4c6c0855c454cd672ff665f822370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe5cdd1d8b52d7680b99f4c62e7bcb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c9387b08e746ecf680615acb4a815372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68527d3ff82ff003b971007f011d7b87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b8d1ab1ac85f7673b88d899636a06374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47e3c7c214e6745f94d17dfe5b6394375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddc29042ebf5a52503138fb8132e84376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b52298e1015a918f7e4ebbc6ff2c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65d86b2b70a6b42b4a4ca7d7585f11378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312083f17ad207c663f1cfb9598d4d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537053468a0ae21cbf03147332dd107380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebc686203c5b20dc4fdac1d1653956381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65d1c8f075e3cb54e7a3981c58cf43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38804a741d8f1b7f7dc82ef1d87539e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4f4ff6073709093f437a5ef523ae0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede874d481c7761f0e48fd6d6f5ca22385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac080841bd1ff8d5bf32c49ab01c5792386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6950f54ac16d550a28ca584364cf81e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d71ea46b27c215dba054c3854e694388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f16c60bf72362346f6189ee741c123389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd162b9cda849a475f5517560c60560390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689e215cc864bef06991cb57a9de019391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c43b7398b3a08db43c30536dfdba66392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad1857df68d59ebd919aff8a35c450393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0966d248f9e433197ecdb88fc903937394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0876f2d27c4ac636e2ce9d9127169bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c47eee2e4944de45b0bdd40b168855396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d64ebe10616d60cbcc27ee46eab9f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e995501274854bb66c312a6d9ab1d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a00d4befe387bb2e686bc3de09e71f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b818a5ff04292df6d89541dc74205f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8637f20356ca249550f41b5135aaaec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a124338de97ab93739c7ec4d0a4783402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cc9250446348e23ec40e47d2d2c7b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f669ab02c7939eba5b831ec97daee3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a949d0ac9a749a25b86d4a20b030c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedba9177ced8be80bc1c0f4b6a250e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76b4558f91b2a1bb28fde3c89b3703407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da3c83d7e9b986b88cc7c107265e07408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ce3c574b09ae258a189c746a0bfae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117e3f293cc13d226d12098fe3feade410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7beaddcbd7f92ae34c2edcc2c7b0e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ea5a508e5495226c26596d7d62b21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95fdf037a6580d4f956b1479303467413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164f22707f17f6b20bb7e949649636f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368d27071cdd2c637f97531f23eb6a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15debe2f88f9b233ca2083e1141b94416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb570253bb71b673ed4aeb60e5987d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b95678afa1a847dc7db3c5a920ae7e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a555c69c88e7bfc22714b32e0b87d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ec109d74b0519d62e73facafb44aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83dde6bc4a48b1afd7d84c8f4e78ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb501eaa3afa8014f0f88a546edec20422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2a9dca39c462b9ee407c352781cec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd12803f867e9ea9ac6c2553a407d8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d503226e89751f43395f641c0e41e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3e8cc17f12ad2f7d5712d23465ccf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badaf760f666b5cea0e79ac4e70cf47427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92cb1a253c366caa81ffcea8b5bff1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda9fb2d69d0dc2f39aee1314913583429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b364598e43b08a53317a70541030c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c359feb7ad798d75dadc0dcfae9879431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e04e8bb2bf538a21c285f5c1bfd759432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cd2ead4a02c45dafcfe4864731625433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fca691918d01923b5cb14e927fa59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a747b2d7f5888d5211daf7e2405147435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e3cbd7dd59a6841f50ac96bd42f27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1efef9628657f63e02639a62f95269437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4d7c6d897eb16aab34770895e5b2a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d877b369ac2b5d3f26a5454aa35e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1c550fd60fe049b66e313accf86e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b2a85ad01fe27ca5b379183745630441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775e3f00f95f8741cef901400e9d69e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb159dff36f2786ed6cf386aed5c196443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5baf07c9aadb88e066f4c44cab8625444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd11ae75732ee36e6cf01eb1eb418d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25005c45350b6870b99a186351ae291f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539daaa969bd80288a77528b7df2d05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f6f9d7a0332c7c141d5c1ac691703448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f16fc48b9a5adee106d35c365e77e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9023adcb1b648466a605768062c0e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7067ce3cad0dd37a2fa541ee197309451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea8951871b9ad2ab4ded34d61c6617452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c16956913b981cc300c0d5d20b5c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c95d69d6b520dba701a2a7dd84bb3c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3c0b38c4af43d06c7701386f57e17455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10208e19ae5a50a873c04f044fbe106d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea586945b6e4b427927cc024bd0071457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967f5fa60bc0408d4e2d3a60562e96e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e0d7848c29c1ba2d77dcea8c1133e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70813c22813d00108b73bc0ffb651f01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf6ab50f7298f5c12fffcf265df3ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814743326cff60c5d255cd2c89d7bde2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023ea6dc53451048fdeb89ef521a304463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def6d01de1e8ed0d8be4355f1c7675c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7dbabd74f5b922e733fdaf4726b1e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da98fc958ef2fdbcb56023b568df52466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b770e238335e117be74a826997a7c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774302c974ca1d5e8992cc89aa78f6b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ed1c00bb0631610c66d5586c76ca4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbbdc3f5bfa1d5ee4b23cdcb530e92470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145e5f9143a735931b1252cc8dfe940471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc50832201e90e9173ec6aa94433f53472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676d8f93ed13fe81f344e7dce09f1a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b3dc5b2b113a5ef02935bf9eae915474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a645defcb731081c61de5ff37f651475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c610d63b00387c592208c75a539cdb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfda3e551cde7996238a8e9275a209477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c24b3425b6fece945b29c3b40add50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d406d47ec44f608cd7d0ee88733ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fa49a6cef91529e69748583bf6e5f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9a86cbf2521dc78a507ab65f76563481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945c6ada67317469ab4f1d8f04dd3db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a75dc5436b84407c0ff2fb8977dada483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083421415033a027e823dec0bd6fc0c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2f6bbb9a7712bc3050e69c595aaaf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfed8f601dcfa59ab5cc9befe9a807d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682144f0d1ca3b7a97bb1b17be0ef55a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44518e2537e6a768fe721fbf3cbd4d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33c8cd59e2b9528182dc4914ff4ce0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f46c15fdc24004cf68c1cd8ab0d211490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c01168a089e19cb8f40e52b3fdf9aa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d7f2109587b74044f8e2104e77b9f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3224329fded7fc2142523c70eb0bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac0832146934283914f82e5033ce5b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14e6b76944a9ed7f2821310d00080c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17e52f134726223a91f0390c247b41496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337f8379dc1adc583d5d1372591dfb4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1be450d49469774528b019ccfb2a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff010f55382cd32ec913131ff5a4843499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4006e08150a23394d62f1f5846358500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e11db88fafd4ced89ef3e80901df31501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f40621d02619764fe412b6f0a6d72502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6a1d604331b06666e0f8ddb6c6395503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd2c08813a4be2ec174cb7714ff18b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705f69e75784e0acc700cc78f49fd86505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbe1e7eb5c07b3892128463cb5f6bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455c37e3600d8af71bc77bce07dea00507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888c86bdbeffaca2921ef941e4acf3d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f325c2b0ccdac5098471b649dc7d5b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bee0ab9a401f3f7600bba19ec9acd2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9eaa1067e99b57c3e72c53d6c384ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ab3dd33c77be26cf03ef5e6f9bb19512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffb21766e00cf153ab7f1a634f3a46513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e1f027a4f913b6c09d3a3e7f82185514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e254bf83d4ecf01330f183d201c461515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db9ae20c89a78c92e7aadd4ae58250516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f3597756a338b602589253eda79c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee40e81b5fb694668a2b4b76ebc85c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7538cea2e6c1713938c0223d62381d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc182d2482a2def53438fcd0ff912b4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c798a1d6246a3251b179f7719e64bdc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6d1a1b972b7229fd8d6a49c38d152522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8db9b32b83bf1bcbbde2385f5d62b4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4368d2d2cbde85380057713f040d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fb802e0d8d208fdc78a512183be8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0fbc406273303102174b4cc6a1b96526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d94b50f056170524cfcf13c37d5964527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d641914481e270663a46dcaead3cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7020a6bdb50686a4730a86461e75f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360e63605b927c417c5d8b415abbdeb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457b6f20ae4f94d0ad5d392d5b2472f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daef6c02fa23f2b7dc5ba72342a33a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ca188f6d866d5b47ab868c11a103f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42da181b9d3cde9b5bf20c896cfd04a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878e570926d018b33bbd07f7da55252535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c6797f6cc327af3967d8087baafaf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee7133bdfa272e48491237858ddb6c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394855a86d9fcc3532310f48374df588538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89aa32f7b19c3452e568c4acb12ef0c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50d48e81a6bce9ac86991cff494b45540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10359eef9072b1f44146f6e4e2223fef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed8500855ee7722fc455b514d8d44b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d6df83d41358ac77e7073420fea5e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47f5e53e67a0b40bf96c3ad3f1d53f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b80864f8a8a0131a4b62492001b32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a089a6ffc3af7fc7b1d1b9633283e9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812c15f91fdbed6b61fc4b17d1bd149547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35426f1ac25d13e6a5c2f1690c17758c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782b50eee9503a7688d398ac15e34ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc61adede77c1439198967858e031f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a2a4da53e1ddc6a78a1839f38606b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475487d01972e25b9c1029cd899f4ee4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc198a436c5de81d7434f4d98f09f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eeff3dbcab354b2e8d981f226601c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937c9743851134d98de90fcd8244a7a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6b99896354dae5a7735bd4cb6598b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c19600d4f3e1e1597fa2c6905d48ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b57e4c56239de554c141a403613810558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49c0e04d12c212e9c3449de20a985b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3492359740694eaf7e4850da38ba6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dcd9329cff8cb308d576630543599561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c9553a0ee7bd320e2d0b3a4ba50b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a227c0664af4edbd05723821bac00563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a03d735a9526a98b83a93aba983d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b484fbb36a92c83e3fc7e8c329bfba7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f96660617056d2521f0fd0e64e333566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bbfbc085446350019987a5217756f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2af2ba9f1e7715eee9d0310b92ed50568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9df703bb641472f3c309f8eaea3b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812afaee247a47d39b89e7bb3e02d77570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21746823a298150a94479a3c013c415c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f9743c223452c18bf87fe943e2219572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a5f40fc46eb710375163599fa1b40573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199863d55e4c3bfcb82c684f0fdf9a36574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3961fbea8005dfbcc4ef55aa4c70ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59020782ff27267cf539a2c10727a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de758c1bda631aba987b42cad648eaf0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecddf6037f2dac53276d7e94a8898d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5acd32dd9d803503b6b6014ffd5a96579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ce3ed1b88a5309856ad918d4d8df4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6da66edf27fce569411af1992be5eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f00c1ebeee5a615750ec4b8056a746582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb967930fd25a511edaaedaba387cd93583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3db33ed2d972a9c9842c7f09bcf269584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479276d3136d42ab8d26bd4654d2e77585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601de7550102f7866b5a6dfa9518b620586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262239bc50eaf39adde9e8eacff2193587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10723514cd20bbcff06c5b7d3f77aabe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189db6feb1f5af47731c9a80a011ff4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0185114edc031f139c9c4d105b02fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc81913cdad1705e6c44e2c702d61fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42f233bcb78cd3792d86600cc1fabd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2af105e6cd8184f1feccfe73bbe92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5948cb710f76f113d44d71dfe4b6f06594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9119a5e692e5934f1cde23487cbc0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9c9041f90744010244a938a9337cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc982626979a3762b420ae2c081241b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f299e2f352211102df21df0b0eaae3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae99a9129773287c783a94030acafdd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1778312210a747f8767d6789f344355600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8673b03e991748887d411cb4d6b5fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c427c7ac71a66ec66e77a7cd812b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfd4b8c4816e45112f61d927e9695a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1b0b10034cfa1dff66c5676f0df31604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858184d647b9119732c45145f7379616605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8a159107faa663337bd7e0544d022606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75791214e83516006613aa2cefdb7f9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d96c15bc902b38135c7493dd1ae0a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2895bde9b7061b44de7d41b32080b52609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5f62d408bc35a3a60c62e4c5e15ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae47cca29c35c291ccb49ae7223cab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd76fde6dba4adb7c4a2093d846b93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c68099e7ba0625f3379c2b2013535613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225572b296dab17e026ffae782becd06614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c87f03095ba96c20ee5d8edfe8af38615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058860fa2d328d18bea6c9464d2ef567616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0eb79ea9402472b61931e89193ab6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ae51cf5982e31f6fc1b266b82eb6f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc85a52854268b018187b1e4dfc83ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89396bce7fbec1f6cfab70f6e19fe68a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717178bf03b4c6dc66ac30d1e0ec448621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0b6982968df4a77dbdf3989bca58c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533c0c2c5424a22a1bd827f51a0a0ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053f21859cf98be9d2f49da006ccffe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd67bff310fd72c4d86d9d394d9af2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144a7390ac97c477c304eca0941edd7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce301f12b4dac1005f2bd31eb9c90a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb296e465765fb3cdfda09f47cadc3bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d2f7bd2ef104cbb317ccf6a5bdd3f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c4cc7f761aac7a825f1c26f664ce5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47631c54ba451b52d1858d01b8d518ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973abe7843c3c6132ce05d9d1f215d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48c6cbcd8f09fe2a8c910a71096612633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c4d0913d0c6ab7f0d991d7c847268634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3dd90ea71d46c755c0887184d7727635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af475128349d052bb9958d35e7ab8305636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb93112bed8a13a1d4abf7e6ab726ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f8fb95dbb5b3df4823314f4d850ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe18a2b0bfc15d619c0c5d28a456e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ecfbe73fd2f5dc1a61edd8f74a740640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1bc6c5e2cedbcc871c780d098b35e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e819396ca16a525e2ea9a875ad6e8b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa9160cabb247392f77ad987c87e29643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b6fb20334eed5b0569b78700152e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4e763d30ba6734e517cdc5c14d0ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6aa16f2828dd05df7e75c71242805f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246a750312128c46f5273f2462e1750647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf685442f2ca9353d502efe7818246648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba4357d5750a21f2bfbc1a0e985835649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d538124566723d884bdce797fc488650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0bbdc237c69ac7f05961e9b8c551b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f646891a3c4f00bd472102de1528e2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c8ae446b4747cc59f655eaa47971c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692f3fb54ab7acbc1442751683b62bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b02857124d85e15ba00b69565feaae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d320dc7dc4d429e401381b2301163656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c8399594bb9f970bec9251fcceea6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d23df99cd48e95d3ebd164cac2912658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83ff0b258f1ac34bfad8fc2e93dcb8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162e8c6a1a13356fb2320e0652ed016660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1407571ad2b1ebe59c5deffd3cff1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d52bf0e7c9a0ba726c43fd5b35102662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bb1266b36a3f00d7f3208b2b9eef3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416f5113754c49a00eb5c4e2fbfefc3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d554e2f759e84e7e6ef250ead18fa54665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b192f68706f28d124030a100aca9681666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97577141f69d602b2453b1b077084e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b331399b63ac72adb061329b96bae7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519920a9af7b2dab10c6e93749673f84669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48677b05351834befdfa449e2618c59a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b099d380f60243187dab10663119750671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43515aba700dafde96c2cca5e7fb55a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d9b2747fb6fc4e1f71b6d179577d4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88701e935e982e9960a29d3aea65ab50674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a1f6b095dc237101bce9fb2b692cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e0ebd794332901d7586f49a6da69b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bb8542ea3e822a35c0bd1b9ac03b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a6fb770edb981fa5d94d9ca082543678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bbf22a4fef0eee9fe346765e1385b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77235ce24b9452928b0805ed29f318df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29766787b315bca6694666c88d681399681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced783b53f29f4a0ce3adfcbf6d8c1a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9820a0de8537771053766a673cafe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04304ced7c1ef380dbe4dc69430f924b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e21de3565314f53aed52fa59ba84a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3442f513700f7bab024a3bc61ba0c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b21b66451ea0bd61f179c2c55c23f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353335524ce0fd48a1c3524993f88599688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2aa83a8933e22cca18e239dcfa60b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee50bbf2f0cad3eced052d482f511f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f5754fb01af9fee0ca0a6875c0185691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0abdd87d1db2b2910cae486d340842692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f963a88ac01ba085d068f937a528e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5034ab50b74cbc0d80a1efd3059e13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc72dfc2ec88065ac79b9fa95e7923695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fbde07410ee84de48d41c37837552696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a187fbb93f8ed540c0287db5858bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa97e23ae5e7bb4e1265a7bf2f9c5cc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceecce998969f63d5260bf2e2dc3c86699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1eefe1e8433d03646cf916a843b02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d38ab659d3866b79f954c82dd1c04701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141b28fc02d1403b1d574d8eda615f9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e052b4793240ea4b60fa2e58de7e469703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944f156958937bef0ad863626b1710c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc417a0d3a18d2ff05644df4ae99f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b16cc29dc8cbd4cb4d50fc6684e7f1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6270dd79702b762672733c38c7772707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e25e64efc3a09bf623fa91aeac81e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb01a32bbc5b751ed3d951ecef326cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd48f80b5433c31db74c4deb47147b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1853d2c88a701adcdff1f9d76ec427e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a34d50080e75f519b45e9bcf0d558712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af73564de28153091f1019f1c0aaca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410427f6ab47a9e0bf3ea5f8efbb416b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffc6ec2241c3ae9121061e0bfcd138715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22544484b7311e0136ffcc93c122cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc0a4b7899cb85ca4c14aa732dabef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb57ccf94d2159121398020fbb6450d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ecc8cdb815410b3aa0a6fcf7424a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d2412be4ed0b18fc3925c44348650720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce8662929b304e7e6955aea0b86910721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfba1a734722dc6b6ed16cbd488a052722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169237d723a1471ccaa7c8de2b982fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bec4799a7918f73f9d0a9c18d0331724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f7e1deb46ebd3705a92311c4319b6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9242f181827bd3da76c67ca6b8dbf1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d6ea2f305e2664bae11839b26d611727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cea04d220b0d4f182219a7e02eea44728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbbfed871efe5fb3b7cb472062fc24729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cff0b72e61467ebf2fbf2d81e9d89730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060a19dec8d3fb6ad71970fa6af665c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0528ab8c4c241ab5b448f9f1b254856732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b7f79c9ee5379bb9ea34c99eec35c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1facf018f7aa8872468b5eb86705e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa339ca13f2ba8bf053c41ba77bfa67735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb561f86700ed464290cb4afbcb29b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2aeaac746cbabd449b7a801892a53d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218d6e3d4e39d9e7989e4dc9e8598fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102187046a2a813fbc1286dcafb5f62739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8e2517cb2f65c9268a1f6dea057b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336441e336b61ab0a3727501541fc0a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e660104f7ad1364d83e9ab3afa2abe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af96724a0e62351d40014c57a484718743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1075eb3e4021e66eba2c3255a2ec8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff31d38bcf8aadaf6a4d125c683e65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3a5803de569751c999c389daf10b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808be0b7c334ad90a15f19cfb63743b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cc9bbcb1493c662fe33a20602498d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9bd3af81840458b80d965fdb38365749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb14d6005c19f5fb12312b5620c62c1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d55467db79854dbc7e5be13b5d1c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9f6829280b9541fbc28a09e0ac1f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd0cc2b0160ca9f18e437da6de4865753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356700ec0423f3c5fcf93ec7d49c7318754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f8d5a73c74d140fecd0e1e7ef6260755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54675898ae02ac09f71e6d8a1e89ffe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1112df8a7445f9c996c1c08ae4173d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8994cb0f3b031a9c3c59d85cda857758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474f29fc6bd8db8a36fa2b1752c32cf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37590cd4bed21aa6e649213e4ac50665760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ccfef80e302159553119003bf4b73761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e73a00bbf11038cf549cccb60ba2c5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f24e061fe3bf0d7b0e0cfa94c422a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c08e43293d235079c494bc10179fe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c162a2ef376f265791255d2d4342c83765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4ebe7002562c2ba10d7c4876193ad766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4300029b38db92136bd2784d894a4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897963e2890cbc3dd1433d73022cdac768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e93bd3b4e94f22488443037e7678ca769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58ce5584773da0b93b2c4f2b06ae0f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c3ea0700c7105c545da3ff1980cac771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2f908768a29761ee79cbc264e6414772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67033e478bf33cd0dc3d8bac98e9a0c9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7eecdaa44f8600824882d6359c957774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22115e76335a66c984057d87804c68775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef3e600925234628f5dcf50f98ce84776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec711f2f2d578b297d79052302da0597777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e51f2e6e3316ceec580c0ca68cdd9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f9adf12a3011f9b8bcb2dabef99ff779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d80cb1a76fc0be39ded4a299cb6b29780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af5c3f1b822c231f48bf9062dc5590781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0a28db7d5aa2b1a3f6a6c0e8626a6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055aade76d67d61fe9b4c79320bdd7dc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085329f7272c913b74a57213d0f94e4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977beb2de2011e0a2a024984b2aa22f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e22e3abd1fd138d13926ea8f1ec48b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0752c2b0dc8ccfedd1fd73b95a588d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b88087aafb0ccc03c22b62b2b1db2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a28abe75f978ff491fa9c714fff15789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ad604f24f0532ba48f2c6f3999cea790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579cfc4db3c71949f09ba7c2500f530791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d7cd822e38a35c059c366c34fc443792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c848e033f5f609251b6831e05c1f9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece9f7c893ae3f56d95922bb9e94f79794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955014077a210adfca2d47aed7ccfba2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfd6bce599a412f8a8f12fac0e5205796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865870f2a26d603961906964da0993cc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180796d8eb7d8014682bfeb3b7dfeba798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629ab87468d8cd0677d53172ab3f5b8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d656a36c006f7c39f44e73241f0626800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1105fe937cf52b7c5c0a56a6b0b1c7b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffaabb1a1f6c06b6bb0fc01b2d6ef9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca647e10fe9244811326a2900cfb41f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e5f93c7d7eec5584b3ac111c224ca804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177665229747d0a06ba4d596fd505caa805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893593b88119f1de8d958a47a8f48f0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24c83d51c51a58d45ed7fe358dfdb3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786e31aff0c69f14275244b15f3f85a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a7d75902c1f5aa9a70847a2912b93809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf8ec6e4faf4e5d00a9b9a7801897f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c048c66e657ca06abe41839245b80b7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98967d0fc6b9014bd6dc04c99fe2b2c0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d030f88d29cea09bd2f54eb6be1ff7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a01ce95421b42397f5b3243328a5b8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52330c660d83cb40247842bcf45b21815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0673640dde502dea2b6969b9461e2a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76081c66922efebbceef0f3a9c51f7f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fed6f7bd1ce3e5fa93606d3ebe97a1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9c64822d5db9467b858e5f86c3a70819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4afffddf2e0824b8fd97218f62fc1b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cadea31a1895514328f443be23d2aa821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d61ffe42e7d53caf1ab8ceb0e4d94822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52c58552a5208b03caa504ced4da31823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86339da25b2d1daf22204608686d6e87824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f352b41ac1efbf790fe886bcd9b766825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af05596e009c0036d3edd5d58d875c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163da3e433c72e11c57f4891323d347b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215aa4eee755b475b7f4e3bcc8f3b03828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be24c9638041cf5f18fd4fda7732c9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cc6ae755e489da87539fd1e58b56a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1d5b08fc9f1e4a9a59afd6bded8ba831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc66fcdb9a7b532e10451bed4902be7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4cd6269ad925cad52091be754b2f2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e02ac8cc583b2e3fa5995d6d34681834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4bd26ffbf4e6f95e7aae3e928af8d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a626961bb227a86a1893c6b08d03d5f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7f3d2105fd95c4f1dd8656928526c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76787e132c6a35ccaa9f91de06aa8d6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2399e14f85d086ff56c7c50e511f97839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0984bab049661b947322836affdddcb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17198e7be98aebfa47d7a8dbc05c55841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fba9b727ca932a23e7cb9529138d7d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e5d7fc394eda73ec991e277850eed843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbeda9777ccbf8f66662e12a633e8fd844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697946a827d5a00d6f86e2dd81872846845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc3f45ce16b845aa7cfcb4a7279532846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed78741f0448e22e4fddb8878ccc119847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1cd06213957c253f6fab87dbd94cd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4212ff0082aa6400bff9ca39c03c7e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6218e2793cb8a2f81ecbaea77540b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508dccae2dc66fe507862ff65fa841e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1cbdd9ef14d9d2ba392e4a10d587a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a51eed7f60e3b12f735a7e104f7922853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40104730abdaa97b42f9178e1ec519b0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e63e4546d9a4cd9412118a0905dde855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfaa7ad494d9603645fbad035d508c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f1d51bcd817589aee236bf469ee31857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c986d748146894b4f520f919ea6357858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932fb4555bd3fa16a6cf4ae0c43ff74859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e380e69defac4aaa924fe10d75606f2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683c5e7ab38b30e14c5576b82e09ab7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368b2160efe33867b097e86146c7c69862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af273cd2b5164cba3319760751bc0b9c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22353ece53cd5d35266dfd18562cb820864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efa43d1d2d7e1b8981b6b2bf2412c8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa9528a5e7f2c35da34aa204d17a29866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21170c32ae831f7a633dc2be782b4114867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d529d264ba2b1f60af02875d83ca624868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f7e0abf06d025e3d221a1346aff32869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388aac505915702c62be12b547751ef870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23379204c4254cf667efc2d3b655e02871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea624b3e2263a25f2c6215a7a8d5459d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f62400d944886d8260ad0d7aabee55873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc4cf22168a77306bc5b2f2a5efb92874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83134aec57d071f99baf290945bbff5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf572c07189f1319781255f9baaaeb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759618081179b9d9ca3c5bee90e977d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e44b0c0b71817a59a8e48861ca7821878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16c869dd447e9b14a09e23cc60d060879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1bf4d57c89b5af18a9b27395d1bd1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fd1475a3a93baaece69b389ed7c43881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4330932de4ed70e4ac2d2cd70ddbc882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf447cfe83f6284db9bbbf3e792e699883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cb2a1f3699dcb3bf821f6f100748d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5bc7a98ba226db20e19a1725b5b03885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1e65a8a8d4bcc6a4fa3ccb5851c2e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a020847b06c45920c881034b0cd27eb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978a6a735d17795b36dff4fe2e87c76888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea166b119d5add5ed689985178eadc8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dea595e01e685276c353b170406d7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b23b9a25894528b18fb81755cc187891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f30953ca2aac42ebccfb503683078892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068ce72ccd1e35795450b8928784a81893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043b445672e8aeb6a8960d8493afd5f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9de83b13f5fda72ba5b258f47d29c3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72057d57a197f6639be685e53a75a4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d6fec722bdd168751df43dd3a98fa897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b7e29c8aa68c230bc19acef9c19a6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210577e9308eb1dbc6d8c87d7f4810d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6843e969556c4635f617a78e03bcd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd962d116f84f4f9f1b9733d43d40ec901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed78d219cf6aa8180ff83f545695ca2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe48f0d0f659588c295654f817e9950903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bedb7556de758df6adfca8daa31cf1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40941b54422aa494a55882c0249f2c20905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4c0a9e036a4cb45bf45362c7de607906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819071fb987213ccb77574a77b8054f9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834051f355c4f625df52e13539f565a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa08187553f6bd55a82de1f1dc6511909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37741c28b07c27efcd7a6cb96efc2967910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392929fffe1df9e2f0a9b0ab42f88e0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41990f9f324c23b10e8349be089fbca1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039326ba88256f0af65e5355fc2f6f8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0f85cf101f307934bcf786fb9fefe914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb16be40875cb693f8b9b6edeaafc45915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7054a9288174fb2bfbbcd1761201a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1c1abdd5efea5cecfe846c33008b9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef0073b2d9c9573e155a9448af44df918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75427800a0f69c1cabe8b00051aa00b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e1277452e9a35db3e5817d137f8f0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899976193c2eeb6d6ea93716d686764921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c3146b887b4ec710548609e65b177922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d5271bd0ae651de6a4210dff1f3af923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a954f7b1c31f72846ca45f39456ae924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157cb90133729c7e8f3f254d17456a5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc042ddc6712cf10ef9b954e6cda57926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e5bb60c9e5c9ef3dd88ce5179940d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab977e0502e0ccaf11746c8b3db0f562928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4a92a9fb0612ebe5e2324b5d062c1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8395fa4e3d788518691f91724d3ffd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781fac750bf055406ea77b902c75f98931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9d0d0be16ed99e23eeb3f61fdbbbb932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581b1db206ba4da8b2c07a691f9b3b5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba618aabef70da013acd5cf7e2113b7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97985b0093247dc7f7afe6f41cec3adb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e841327fac863d5bc3ced050030d13936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de68760718d1766953943244819993f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86655833719d9125de34e8cd89dcb73938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f819d08f8cba520a64aa5890483b466939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa43315919bfa7d24834ac7004cf9a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bbfc0d3c5c55a61a9476dc93a0bd1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acce3ab0649e57f187d67dd9ca47c1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1028794e11d4a2c2b36d1fd0af4b98943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca12404f12c33d96d112c0c4958af6b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583aa992d48683e47a92760586bb9dd2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb57406efbd496c48146214a7d9025946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d789b211df6ae255016323e59d0ab947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab332cfa16d933315cf2d491d8dacd948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861024e9a2af5c502f77bb757ba5d9ef949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ea5db80bbbc203a017acd134c5a90950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdc2f3d08f2700864a16e343b9cf39951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df621ed87d756bb3cb9c3d1c20b4cc952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0080ac2ad0de3453e686d31f592e8e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfaff9bd5be1bbbf94198b16c50671954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2e58910d8449799ea276e8bec52af955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451013673ffaf1249d6223ae31b0305956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced531013281d03c02f4e26914b70cb2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ff537a9b5cd1dbbc5ce3a35275c85958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533a80509f710abb97729f2c06ae198959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fbb2c799d55b4cf1bcbbe1f7c325b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cdbf9c38847090eea24a40bce79d5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f07f15ff14f0dc51cbbdf0551fa12962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cba00aa1127b926d00b1c0e4ecd8f1963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bfc5245b293f2b8f9594a80bd591e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4da5b0ea435e5d3884b1cd7c00cc9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905d2fbd281ed3857a186ffbedf1949966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3c40bee8bef577bb8cafc7211b797967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4ce252641c315ddc381ef5f5c5e12968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea57ffb24d8e995c46ce0492448c95e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1afc3d878473f78422eeca7a112da970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae1ef0c86952820e86e35a19fd8ff5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb395b3d8e0781226ff5b934c0280941972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29851716d72e4df5ca10e5172df0a1df973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dc21b662a868290d783ba7ed5fd63974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d04cc8be5dbe4900f8e8095c7f5ba975.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b675b2c0694df3e40327aa5fa362b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef2e978ee5bf156b7226a904f5d93b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370f7c7e296dd4de1545bb8c298d0cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19a57d356c076ffb6c9b6629944d474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6f2cf45b66531b0557f92b8d18f565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2de4b26c40b5607e2dde2f68538c5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb0c6d58636478560028c317ab82087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea36d867cc0f76b145fa7a0306ee6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378acac4077282f73554ec951a7175f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd30899d80b73bd544d5abcc971a8fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654373fa4110b40265aa301ce5a1fd2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abf35a56e53758d2b5491e38c5912c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f75a02406e7886237d08af5593605013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fe8db2b83107f3c26897720f8ffa714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b498b9f4ad2d3848d951a5dc78fe7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ab7632ce23c2bf0ed3356b33a966916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f2ac68a1f7a5cbba3c90877577cbe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f2aa8034d4b23a5c450f58cc8153118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970686e05e2dd49819c4eeac456a1f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20682c603ddf71cc76f6d1293216c2e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eecff337b0d2712b5ee00c420c392521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adda5629756dfaa7dad4f77bac9de122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a523b8c2e824f8640a514374d08eb6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfad9738d1864920857d48c5354034224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68379db2c006e5eb50a36855bea8e80a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306efb5a9af4ca762bac361112f582e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba45c75f6fc27a01476405763673bee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf93e4927ec8cbb703f78efb6f6e4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a60c48059c5ee02a2d7affcad13bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0520de29993e8c77df2ddb1ca2e3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207813a9459fb375b18d2b18053702d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7dcb510ec932864505ce51fd641d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9358b4e2151c40e39dfc0f9f9039b3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad15b35d88b96bc5075e35c78072d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e446f5576f647d7156ac84f9b6c75235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f22ee21ba5b672d9191cd134ac03aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd91a1588f8c1d19f9ca011dddff6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771550d753047e3dc7745473ce3671938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be2fdfcb857f400c59e1670606403039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2cbd3f6bb93e810c20b76c790c79e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc140d026b0fc851af1880d04134d0b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeaef8ffd7246f9d05293d1f21f113142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292531392db427f285ea9edde5d4c7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8221cb6d77b3d9a2383846c45752044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59559050d79deed696d7f5846d5c4f6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c0519221f76be457aa3d8c8d72caa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1355c145ed8edcd06621f7d10a347c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ab0e02a722ab1883066b0a7baed2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50a1c3f8b1d64281dc33a6fb629d1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1789bf411c48e8b7cd6569db798a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14594beb3a36be3edccc249544b10fd451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73476b80c85693d190a934f1c783bde252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d998f6ddcd2f81903e11afe41eac953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268a3e2e9079093c914bc2228ae8c2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4019a82bd469f27cb3e3fb4ad2718155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ae90531c4ea590392430d4687b2f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77859e24b3c86fe759d48c44a94d9e1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba66f164ed26d237e47f6a09b134f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dedcfe3973a506e377335799600ac359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c36a4b97809d6806f03d267b5347b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d30fa0c4ffbf00ea0dcf96f52f3bff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50687f7d9dad335ccdddc9b72f4737da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f0e75fe2a53923c2b4a4e62522c5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769fedacfd7412c802f9ddae42957fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedd37ace7ae72ddd177759a1d2e83c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39558ed73a0a6552a136191f33df6a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e297e2faf61e690a5c336ce0d084c6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e820452af9ad755d9a4f4eae5643668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8d9ea5cc4ff1551ca3c54c9a8a16569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedef68d6e31165605a97eaac241ba2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240695069402581df898f61d520bf36971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a387a87579012f713ce6cca563a2da672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e398646f28088b4a9368978683401373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd01a23c5ea70a642fb992d73a51a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117659f787ffd99572a67a8bf4c7e4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af96219d48a10951d6411e57949e6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146f5f5ddce165e42830e526ce0170977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50eb7fa281a1896fc85580de59b1a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38db10c9aca71f9ce94f9615ca52ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb325d6e9637b71e6ff97a2bb3afcca080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6316f44a1a3585bd32c2f7e2b03256881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d896d479560e8f44e93a3724d109c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e9d7818c96493116c2bd1d94f1ba283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f45aad166eaae06e14e375b1b366c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318566f138917a3e381ed5dcaae1a9df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99d2e7b19b9d81105e4ae7495d03f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f94a54f601d7a5079add9a4063a7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4cd9f9b3c19e0ffeb3542ae38cb4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c4e65a7b40c35d5185025443c675089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d1b8dedc60ae30b7355cbe4879e9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212e5dd1d8367434f89e1ab40f20dbb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07a13a8c461652867b9c3ed49f868892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24fdec6c80723b470aaaf6ccd406b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9407968f69cc792e18d6fc98b67273b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fede4c2bce5642fab29915ace5a13995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb0a2c30ba9abe4e752dc0faac6f2096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377c4ec490940e2d211431946d01e1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cce1d0db8f7e895dc101c68a45546798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122eff7549cd750a7e8cb322a9d8216499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ed3f8858ae2863bb12260d88cf753100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6c45d4b95b8a9d57fe800ea306dca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4b6095af8bebe393f62b272cf577102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d222424e4125f709469ea19650670a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0815fe07ae363f6e7490fa1990173c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79bff1b18921a4bec3ced678f4d89e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f87bdbe7a5d5d66eab69180ab8fc04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b8f8697815492a50af861a5a463f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba54e0d14250eeb139346436229dd2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dea4cc1fd7548c2d60a3da1beaf6ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60e760a8d183146ae3b19d8df8122f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f8e1ae1c0ef8bfd73c5ff3bc477d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38b99bf5ce179bf6e93d2b3ce2ccde112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3f99115f0ee5fe6764e3488f5852f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1995ab4518f6bbdb0aee2965c84ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896edfcc5834658244e96cc63a32c2f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6efa5930ee102075f1b571f54e912a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa199caf811f1fca98475ae8a3e7e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b97656d7eed0fadf29a74da4a0fe7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bd9f369b61e3a64afd9c09a66ee25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb06543cbd1f36f86c7c2988950247d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7460f87f78922f9184c115e4d1b99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82230fa30e8f51c20ee29c1363ce21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcc20765d9407cec693833e21350a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc759f03ff6b00b6afb76c8f261f59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923147cf85e72ee2308acc310437e3d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767df2ca1ca56c0eaae604abedb0b1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddc8a3f9977d93607a9b47e19cf090127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080d18c3aee4719144642a9c9f8902a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89075f87740abed54de5403e9a7a12e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00449627b5a87d3ff80b2dd803ea509130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466bb5c8d66db649ba2e3bf97236855131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe150cf19db6a8760dcd08413d5c28d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ff023482ce24febace2bdbb87a83b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f146008c43fc6f6d845905c754afc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d838a94e47e98793cd9c44fad31a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffebccb2b9c9a211e066b6154b4d5e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6bbe7399bbe4c24fd76f6e4510ad2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321069629b5e8c60c6795374fed3a373138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076da803b71bcd851e99b99cebbc13c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba182a47cb73d8fd71415b669b5eab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e1ed4e360d9b5add1cf8f2774dbf8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca829abf03564a131e77ccaf26cf1fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b518957b7f5c1ac8e47c116c0e9f9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59828e22f486352c35cd7822522a0ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358d0297b0d2187d341db7295192587145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59981707e8aa5cd350fc8a61ada691146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b248eaf7015425ce4e3b6c002369fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45356633b8187c5a1378ed8e664e0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a87a7c45754b11ea50e1b7d3564060149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dce4a0ced05044bb4e456987bf7bba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa0d452fae13e5adff9828eabe7204151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dee744ca358d5d09dfade19d542cff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f17b574ba8f713b5e501d84733089153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff05c908f0d1b406f8152017597826f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0060f0d46ba15b0757accee27fbc16155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0b6146bf549b1a73c6e2aed46a857156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd34c58cadc49e7cb6db3ec5c201ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6601a3139e490431405b951f377caee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f29b99dc2f7926ed549c8aeb9bc16f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dff6dac1064ace03b278c35133958160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0047935fcd908f0760c7910c9968d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6839a3324bbd57fd90b28a56bddbac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b33a02e689f1a665b3f16651b32c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c86730e5ca4a3bf086eb5fd553df6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c32d98ea969f1b2e1c49fac1eb17b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c25938f0c2b1e77a5423e91c45218166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d6bc42703385ddc6221dbe0f0025d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b783cbb3207e526a434087c68a135168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521eec904329cc59cfb24a1e664d9954169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbe0443965a9b5e6f370a73b16e1d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db8b048742a30f3cffa5a824a0ef0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3460edc183b0cf7f7697705f33f3c92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1893a300021cf24bd37f7be1a9dbe0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de45a44445aa45ba8dad08e6a8795e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07633f231eb8242fb573ea741504b877175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7974192b68c1902a4d0ed10b6455fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c98a2867613ee585508bad5daea8b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faa101f0067c726ab328e1d84e2b55178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdbdd8ed98cfb17d3d87f06e3f92e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bd95b94cb31c49c416b22d3d8b436180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00b087e501e4744c340387c19fb50c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d423539d1455f0e90a986b77b5771d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861c88d3c6a359692407a2656d1a513183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3671eaf8521a2fc1e06af586e3577184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa63d8f4ee49c4351e7c446428279e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c9c8f4dffcbe53b013a3448c28feb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9063af17997db5c5d683eaaebe81b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166d1163c230b000aeadf58d64a5e07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688c26f36363b84ef9a57c9cc1a31c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec365ed29706ff2a0463c2b740ce051190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2cb90f315fad7a575477134535985191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3430195ec05404d16c39b9e42bc516192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8154d02cf091371ce5161349727256193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0279283e44809f569011b89110885194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7abb6124b7a0ec3de81eb5beb6fb5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3c46ebcc84ede02594b7c5806af5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3736315c7c325373d41d925a589810197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60043c7b1167280d2b029ae9871e07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac527633567720ea28fee991c0a04cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b82100c391f8c15dd33014945d332200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190f9c410ca7702a6bbd312d4bb913f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc5d3ab72249a0d8a8a9a7ffc4d19c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c78e177dab6c73259cf3c4df156c54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e43b3ebf4ae02a9b8c6908f2d7894b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b8df69464ef1416a13945aa29b363205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd848be89f30fbb335886540553b46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad639d777f9d8597c6e91d15627190207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cee0f617966d02b60c568da09d2d36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b38b96a42743b5f3deac55a1433778209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1296e748d6a5615eb48061213a7590210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcb56a59344ebbe505888bd2d3ce38211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8956b834bafd767a2efd2ac2504589b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e1b6bd1f4c33778e1cf6b6622611c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6e2d444cbf73bf6ce4a697367a581214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c64ea6f767f3547742e696218811d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b074283d588e53896f330136510512216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d868adfaa2f79e182a695b6be21feb3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aacca2ec8420ea0c213e694cd019b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecaf887c3710c600eb2f7d6954a371219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437d555b4dbef810dc95609dd744756220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fdee59c8c8ad15f1c305c4d199734221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd827c5585b3d9d46bd754e1d0d6dbb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d2acf4e4acb6f78f3f2e3fb00acdd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df14f355c6c0f815d1f2d4f402f747224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ee6437e5fcf969a22d84e8e5bdd41225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be8107d5cd325745e595635b9c1b91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d51f6aa0e69b8083ca3ef24bef488227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708b1206ecf41519bf1b27012a08449228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb2d48684eb336e13612dd1fdfa361229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4fc541675e7a8e8da06e873fb167e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66404d7bb9ea5b08c6ee1626756cb6a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaa724e4c5f21388e96d6c4b2bcdf7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bc4ad4629eee61fdb53dd6ef8df54233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357494502a2c2528908add1016e14480234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46536c392bf7859dd5587d4d7c09d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8c73444d22a15817f3846525c01e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddb11dd473bf04d1b993c64b2dae93237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25137561980ceed7fa3b47b8c5c080238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff14dd7936dcaeb9767d2a7d74d17a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7fb6f7656c7ee6f78fb29be4693bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd44dea244bbc942fcf5a7fa15382a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887abd6f5de66ea08898c8fa8e0a8189242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c05b8d995d89fe1649829708f07794243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75302367dfe3ff4fdbc15f0a8b2ff3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babd74ba6227ea635b83f560c097a4b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee984922f68ef477943410b529c8cbf0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bc39735c56de38203f1d17fca95a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34aac33a6cd88dafd59f609db45505248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf04acc5081fa585f17b35734fa9ee5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64ed36749e959cb261a7a546d08a17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e394748ce718c49f25d2dae1dfb61d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c12bd2473521d2d5ff4303373d284252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ab8e38d54ca3d5502a1bf29fd378b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38801033f68ee63db388e87032e33a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc323613a28802cf200ea8ddc0b49bf0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de41d9892e748e428a36eb80771cf4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357fb041cd9e4612e8ab151bded2252257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233f1a174648dacafcd9e6b6be4029e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb180a8f3ef9b9a1610718a8efec3c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723d62efa899a1e3f168236d8b80af8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3027671f7912921bf216847e6da511261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cf2805d8bb2f03d28ab478412a118262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42bec3ce907510aec2b2ebb46c4deb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5b43157c15bb0ced612a3e024289e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b05c3217c15e903d63ab068ac92e6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da4ec393686cd520b9e6b66b88a1ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9e2fe34655cea4b6c287d81023ba1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87099ffe71be2c01eb75626973be40e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d13cddbf30eb4e8a15f5d6ec7f3933269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22b301a04b14f7e37364a940649d63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd165dfcadc4b6bd67dc5fa98ddf13e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05450f13eb91d880e8f6ad57fd0080c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614b19ce75aed2df655b15559f16e27273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df00be04a8ce24f1ecd7394ae7d2b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d22cc5a62d7632f0d1f918090a5e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065384a30a086c597ac454f7c535d046276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf73c52aa4b079b7d3b2f6f916fe2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf6c572e1173957698001540dae1bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1c6ad2495fb4fd8fddee4e0fb48fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979948ec51d786e46f6f9a60a730388280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380b5bf7e9f4e04d36578a6215ef4ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1e0560228913106b141ed8b7f24d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5a0010f47fc8499f943cd8d344d45283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd53df13a9c14748291ef3ad0bab70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2aad0647dab8a610e27042134e7d02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02e0b6040db440ea2af5ad86c05917286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645ac509af7be531738247c5d580d16287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c342db8c57913846e46c6529f94c82288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f5f25212219ea2558d121d34a50da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2789d7ad7a74c8e0437c42ace63a4b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4dc6bfecf7cdfbb945336bd2ab8f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ba3724ba44dcf863bd9e87fa6016a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbcebc82446d61bf1283454e499361293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b50e222b8182b77790038a82619243294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ca2fa5e818df0ef439c47dd28e13a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6f4cee103c623539f700c6b994052296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090233defb43f5c7b501b43a2df846f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0922586aa968f409ae1836f7c2473298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0182d9574f1437350c103711159d35299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88975e61d639ca08599cee1450d81c6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26662cb43ac0a0a22a072b07c21f47301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40165e2f6268273bb6d6fb8b30e06b57302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f031fefffbb5fdb7f22785906dbce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e40a1cf0371e0a8c98644b2321eb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb1aae06b5b8e8f1f69cd08148ec10305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fb3661a718a4e1763cd8c311d7720306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81c48549f6182745b12946ba54ad33307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81811a91003b28c25480a1729fcac736308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326b97b10e76505bfc92961814ed8dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd68f6283cb0ea7c0757a8fe1c19fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cb335f19213de32fa62692bf530e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724a865606415d7c81d647dd4ecd3d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f448feebb8cec6cacb309043c2e28f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fe4705be58d3e1c92768f0934cd12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3f453f5dfc31a2f4bf9a28b5f5a6f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d55f92863e03c61483b9d34fd09de316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60b30d4de9c8921afc8557c1d7581c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeaff6f70bd109842313a3c0dbe2476318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56365cda6f35e643985b7c19395e7d40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20e066561c92f7c5e2be429fa9c87f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdeaf81bc02868669e78c62012b4fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cd7738c1de91e59741eebc5ceb6c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40098ada597181a9565a8fe63b1c1b81323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845d8f3ae1a47f02c36ad657f5aeeac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f4bef422d48f318a87de53c7f3f9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241efe82529f57fa118846bee49d0ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2ca77b1425b590620c2e594fd6aef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236da2350566ebd788b81f9694ee086328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e93c18578cff01f541023a6a9190df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae7c4141f419785ebccc25e5a62ccb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc69149006c33aefab2934691a35e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8372f10585315a0522a8e85d81c15b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acf9be06c46836990c6523349fe922333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05f9ae298d474f24c4a7933f16c18f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2611ae809792bb7f3a2081d2347fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2c88681332fb94823721cf70ab7f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6173925c0c0b82adcf6d1baf9343f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73059491fcdb4a28b8bb67065ae929cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706646d77a2da8fc91e19a84a7aeac4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4aac45ba18e53455b134895fe6eca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae619c3f669ed00107f014374f9043341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea818580cef8d7bc149ba561b735ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a01050fa6671fd09897eb360b91ea1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c3b32cae891032680d239726a8098344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae118186d9dfb8bb0246877546c8c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb730177eadd54d7b6b04d2d784864346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a522d88bf28855c0a1672bdded79a26347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568b28c8d4112ebcfdb1cba9cb27dbd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e16e47d5b524636649fd1a9500fd11349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05aa2624314900b2fc8b60c8db71a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af687975308bc222052b62505f12dfbc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea2f1d54af6df2da6c8bf5ae19b0ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2825b9745cc43e254f2141f53f95718353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e066aa9aa06c1f94898886d417b775354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda706643742dcba72726008ee1afa2a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1500bde83ba2e5b3e8f9b46d878cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6a13190837e3f426e09250393e7ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc3f9c6f3f9568a92f84d56dbf28f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0a25c88748491435dee3f31f5f5cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f25255eb232269e004bf8a37c3a018360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608e1f3fd130dcac6ce4bbd0f3f5587361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e2d150fe1821064d646c60d1160e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda85396a4caa7f13da909f77af65ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a9e83e92da3a3fed91692a0f86367364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3d057199998beef36218e13ffc8c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce878e746f66025486ea81a153d3dc4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81029fb83974d523c17cf1ace0dadb41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c30665ad683c3b07d48dab905cc6b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3444d2a6a1b3e0a8ca8eedcf667612369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea617ab6bb8c03ca57945754f9ad414370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ae6d7593534396c4172bbc947d0d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40cb1f2ceac9de06c77ca05bd529a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fb61e98a3d595ddeebb82f1887d21373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b92975e09b68d2fb4354bde813f75374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25d63c369305d7fde75e45814b296f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257942cea5d04f7c926fcd81c8db48e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be9e0aa8da843369cb647fa800876e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f2a8d43b4649a5d6cfab8471481fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c54e835b8779f023eab1bc846eae03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceba6a9caff458968164d39f32a4479380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818fb580f430c4bf394cf5c79f35764381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd432a86a28aebcd4ba3c72cfad4b03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8589ab7bfd8d607cfe16b0447ef7d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a4f65e8848722f1f09a4cf2e1ad51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5068d82c4923ac404e2e0769fcdbe2d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2753ff6bb6a03dab3006b154da7d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46c19025ad967029cf1895e39ce943387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dcf8549329f3d05a8c0d56fccfde4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e6c30d7697bb75d187c7ca32ee206389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fd8c06fa3dd6cf2ef5ffeb2d44831390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c29e4dc69d807d068161ae4fd15a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea717bb67fa57aae010ac4a915db23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbe8175fbfbd442bbe52bc5d2d4904393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7c841602bd1edcd86f5dd3d9fae54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d696f46c1c2bba20539381adb7996395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307483637f0559e9ab173acb68074ee4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72811e76700de21995196870758902397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb37f50402dc81dca62b63f427bec41398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503002b6dafb0c7b376e12da7063a202399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27d59e0adea9b9fd4da5081abe2437400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f4035c60c9ec31e928c5509f147cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24533d175cbd621a6f53a3c1ef99aad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719276b2812a67d8afa926884b59175a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28d435c1fb8319c261847ba9b2882e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477372c01cac9d1cd79438873009fef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43761d6575ed5c698bcc9db52d10e0e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a565781a2d9fb6835408ab7c8a23e60407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739aaace8b6edc3dc317dec15d4e262408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303cf830e67bf73418e2d2e83aeda11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dcd31ad5623b1f7d0001fa75ce846410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafa88fbc0102ce9faaceeecc81cb0a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a44afb2fb39c3fbd79cd4f1d0dea76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c931b383d2678a903f42c867954a06413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb590108ca2262774ce2e8fb543f46b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79017121efbba7c897950082273718db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73018e7ed4bfa81ecc6d1e631fff4c5d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51c44a667bfc9627fd3b77ea58b3dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28879577e94faa2d8cf8d170deed455a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d98940ed71aef8c6895ba162ea865419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d986707cd96c94214798495850af3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4bb49c83a6f8be363e9bef9fd72fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e441937a0614390d568e12e667e322a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a671af4c343bd48dd751df6e3286d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bfc745172df8bcc603ce2f7dc5fd4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93ede804add81305f34450796ae44a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe681b0b21fb49fe090a78518261a92426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a83f631e03b7d80bc275d2f94ecb75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637001200534d455cf5c64231767180428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecca297f3728d93fb32278253a8264f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886308d20c7fef76f2b183229cea84c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102874c7779dfd61f587c53db13b430431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00abce2e8be062adc779f753a6ebed3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e8dcf1c197d897432b9901105da3f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1eda7ae467eb0dc3600f95df04e83a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb86d299eda52fe17497e4c03704af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05817916ad0807df444b631259622997436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915edb341c68ccf73e5c193bab437b24437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdad01af6f51976886878f1b207a93b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1e000f7685dd3a97153c688eb84be439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecd565972b91db7622e8ca8fbf8731440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459589a2f156a0f06b62af65af87e6b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075686858c3c7b0d35efc60b1cad59c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f0424f4dc724100cd3090fb5a3c62443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c117b934ddff3d6a5076f9567953e83444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4e55f10b35f2243aaf88b2004e7a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292729730a4d42d2fda95b625979e73446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad8188b893f916a184537f6671b164447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88f853d846653d26b79e3a48f3c97d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe48018b0c7e94b6870514b8da7fd5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d8b59becb5f925408ba57b6042cf0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2779d364b7442cfe03df6e1244e4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f1a40df5156f3c143d121bf148803452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742b9fabb0fb852e5b288fce01e6d15453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cdd0719fd6c9e89512e8e5b5f25ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea8e20aed2f5237c5d445c5fe4daea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3029cb7d9b680976c0e9b135f81a3c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae30d1a071bbe367427b36b1b28f6b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c7b2bc5c2fa16feee24b9dd2fd2fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417a4044f89cfa03540eca5e8882fd2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429521d1062f94ceb99a1a4d4eb74a27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203689e39f03f12ba1385758f56ad4b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dda9d423dc42e6fc3945a687a1295462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4f92e8635e83125929a48b4bfec69463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01ce9e3f2f0aa49f69aa4c3944671c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660815ebb80f2510f9029ac8817d0c0a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99291c94c4c8a29136336f65b69b88466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bef2e3084f1dec23b23fbd9a74344467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e2f8d8490180af7dff335d908dc6d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28868990daafd80c8bbe6efc0fe1b5a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9d81ec8a27611346a0149b7aff16e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2f125660b9b2d0ab01256a59edf05471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1ef071a77ca67c6ef3b253884eeed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038aaf6da6e948238dd1baba2bbd192473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ce91fa0e4f925678073b953632671474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4721bddd4c0bd11423ebdc1557d38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8732d5a0e79ce472bd5e2e731df997f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2c43982b20c2ac225da82fdeab2c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c997fc48cbf4960266a6a4ad0a08041478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b6d2effe6562a3125d3ab1a7159fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9983ca43fe8e1e638e042d51771f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08687eb41428cd07c847aa185fcc8404481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd6dc5c78d4e8b152f05cdbbc7f290482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22713a926ea7de8a644c9e5da5890e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d37c03e41c382790ec5ea8c85767c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f23400a1883a406da4c51d5ae08ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c7695d92f73dee9adcdd046193b4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801de08b49a0d3af490784fa1af4a94487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdafbfdc0c599380e330f8481e42e32488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf348b2f1680889aa5eb56ffa791e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d9b43a1215e4ffb6a421390201b74490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577ecbf5aec771c209f83fe84a338cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef2e207f87168a9789ee29f546c294492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c196c219b6bf92c4fc0f14dffb55d47493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362eaf413bd30888153f63d7416eb6b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436b20bd2a8ab236027f611e7c6b72e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e235063f38b3558d47f97a9829c24496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba348b6d296c10cd0cd4c6e46bb35736497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c345ccda9abd73d628c86290ff727498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21bfb55f040a48bb493ee60bc0179a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0c3b157cfa617fa71a8b68d239b55500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408e6f4eb066bf7383fc7fb8e810190501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d915235f53026b136a4cdea1862df5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da48972092b78b7b22c22fb266e79f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024099098a5727ce0f42962ee6b0c380504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2df59ecffbf5cb52148b0e6e840ad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c56a89e096bcb7b401569d9c38532506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795104f3d26840f24db4709d3ae3490507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2229c88c42434d20e8af14674db2b32508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274c82042f434ab1a0afbfe9d388dec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140eeb52f0b1a648e9015a14f2bb490510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc0fedce772ff2aa976b4e382b4744511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16be974c12ebd30b837e721e0e4ddbd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be41ed6638020746fc750a25392880513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104748fdc05ef985fb90bc05d282e237514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138951c93e6de68978c31ec6fe61f2d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14316bb3b75e5b703b360ea090948d32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc6c9ccedb03b458a6359fdbe6c055517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90639ccabc7ca00cf37639a15249808518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885406f1e2e2696ffa6a145e8f0a590519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33df64f8072e5c96151a2e21e33915520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a90b398a1534586424c6c08db7a83521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be163740f6bd2484d983392e16c1deb2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3491d18d6671cff17d007d05b5b5533523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a24097c7778b15ec0e16d8df1452f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee196d3deaffc08933f57d6153814dd4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079a803f3a03f6c6934ef22ff071666526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d07caa67237fa902762ba8448af1a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e25b01ca577f64aaa17404e451ef58528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f75cfc32a65c58d4fdef00a31121a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159882daf769558d7f9c1d54d4daae9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792faff2137adeec253c53c826e08b02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0afce2737bbd57ff35f450df3280b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bca51f1d6e5fa3fee86d1d734e121533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05e95c3f3f7cc7bb971d3681bdf31b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94817e4a8973acac73a488f83ba6d0d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7adeeee8acacf0a30d07aa8bddfa4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c7d427e6f766c8671623d53e586af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185924acc41e059ad20cba83a2921a7a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe05ffa69fa4f136e37f96c9fc738da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878adfb1fa8d97a3bb49d143320f598540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be839a29c0cba888f99216a7a1137ddf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e2de8eb4442ede4985f32b2a98f19542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67be348785c70ce418eb0c56c363ed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13803227e10066d7ae7716071096fcf1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773e67415d5eedbe3ab8723a0a2c742545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417addc90f6032b4c511a98327512f00546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bedd1b13085f74259f0a676804921547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde909e34e0a23697e6ecfa11ccbe3dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef39fd3f52608f1e632e58b32f295f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78557ebb625113ed2bde24e0f6ad4d2c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e5dbb73f864ac62b695457deab960551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab4a04b833ec65ef2c964042b9c002552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb6f83ac730a7d62d6fef9f491d193553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215ef6f8f9977e652aa12e5101b21d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afebd4548cf8bd85c52183ace6a39b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8351e8b998f299a7ed54398c9b0c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ff287edd724af8291aa69b7389dc9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2a7d4d002848c85ed937bb313c3e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2772888ca59bfc2fafb2e11bc19c894559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c778e1c51841f2a62855b35850000560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bde0c159fff83ed5d173daa5feaede561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d012fcf787f0071ff4ca8c440a3c6c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab4391f832db1fdf50aa2422a02de8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e474a429c6e46538234af2435a904b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a66723edc9d27f7304868c55a421c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddd72a4dad6b78ab7cbd8d2e3e0977566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ea9faa9c32e81dafe3f5704ed5973567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320a4b0b6fb440f4ba6cc24c7fb80c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a600f0084c10b95018566a2776dbec1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072130067f959ff85c22a7bfbdd935be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f2f6cc72f6565a3d9acd032c99a1b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf6013d5c129730f980b7ebcc633d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db6509b858022d4cede570f10033bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c6c08220b44f4cff79b7b54f8bc94574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c9292c1a2c330a7373881e00c0985575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90775c04ebc480560673dc881b7cff99576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85583add163c715150baa05086857f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0435a4edbf9928572c0ae84db4094b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4499fdc36e3a2aa6483b98c4bc920579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13876a3756df51aceeab53b5d8c4c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e80bd63089aed594281c4b8e0c19ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804a1b17849aa2765f95f64cd4da626582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560159813631453bf9336271bfa726e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5968d1c6c59555a7291c7b8de00097584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9fe307719405fd9954ee89ea35fb2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbc6e7e266432ac25b9c60e6ea0e98586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eac22951be1822e3ff73ad0bda38eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a23d45e773c594ec3b6339c1dbcf76588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd71f422d7b0cdf6de2a89ed162f1d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ef0d934a8f044636f6c89bf07d5ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed64b1199f06801ab956eb22eb8bc8d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22e05d5349f328f8d1a4e506581b90592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733100f347ace18f61b2927ad35030d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519a329138f177d12ce2630cdea0ecf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c2499a220b5c704083b22edb6bef8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e970480a0aaa58487b1476142af017596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d7b4b074fd589e586666113993e8f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbddadf4e6a3f60105d882eaec9091598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02445495a862ad3cb33b9eb3c4891f71599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c69f1c5073e552833113c4884d07cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192946f51140b978afb29836a4f8994d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f2b2183899a8b049cfc77c4aeeb35602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02353c609cbfd720b1075cb8bb49ead603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4d3fab7b93874bb103a506491b9b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d006f98d49307b67e67cb2e2dba8e8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a21a9b5292a259ada638817ac64c1e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669f7ef7fa488cea1060e71cea6a9c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85d762b7ff62f4f2b6a6314c5bb0a5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487be7f5ea5e9a5ca781d463da5c1de609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db9d8ebc8b17dca278f8b7ec93c6b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6b410e0429efe863d7355af2af61a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674955e15778d87dc4cad3fec7303a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bb7b8fac0439e3b081aeb6138ba14613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54870ec120c774f5f4a48a4a8f35995d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062820e893de672164dc90a54a3e1c61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955dfbd3a8eb94bc500445244b3d3c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0f1c47c57f9f1f50ea079fa9bdf1e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725a129eedb0588bc4c66a81ff8ece0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4420e8e5826f292ca5a9dcc3c7ade619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5a49ec0aff68d57333e92b44009bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a919be760a53e56988332827a9397f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0df0b13619d27e6da92e27372f8c9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8b48fa8f3da5e7438022002c0eb86623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986abef5a3d6cb318e33c31087a7df7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3488c0d78ce9e2cefcc95e899779ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865294b26339fdd5c7b4244912994f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46cd4eef601f08cef49217f5301399627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b376249b1e8a135646ff66ace000b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cecde76277256338a02dd6679c1d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19f126a6684bf2691bfd4183a50335630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b116f953182d0391260aab9e7e7f56e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865241f9d2d55503c5d4855dfaa45dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8988a326be13ea270f8ae6e4052cefe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4e54f88aeed9dc40677e7503987fd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bf5ce208fef16ce3890744903556f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be482b7d304b85ad10b092de3b4b16636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eebea37649c7a23ebf65181105cc52637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fc94717b3bcea9301f52559464584638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c0a69428db96797dce4ddfc8d1e6c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fd56bbe484057737a1c928cce6d7c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2e6c3cb1dd7bd3ab82961cefe3d91641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249f97f5a0e85dd3b4f58e3ca7ac7bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4367aa1358fb4fd7c14860b14a7098643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a397b4e952980a6f138b25c2fd8c3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac979989304ef7a91aa88589d2ccc3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ceae4a4ea44de03f489363eb614dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a247c90587652669bd9e0187533b65d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdb45bb7a82a324e762d1359c7618e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd239fcaf6003fbe2bd30ad1a24ca552649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2462dbff68f6e9c4dec0fadc5a9959650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6da0cbc1df7a40fee02c0d7d301ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b173689f3c7c5440ee93dfa73dcf7e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91726b838e04b33ae025c417e22ff0a6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f8dda9df5b6d38e42b905730fc694654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e4d0adf9d8984c03bb605cd5c79f2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe472e7eedbba2b760cd82ee5cc1ea1f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51144e6ada33ad49bc803faff97056e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa95867b5e7c9658232cff6910aaf0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0a8d439822f96a9b1cc9f8fe50cb5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8791874d7d2c4cdd89441bd2334ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2125615d954ab1129a88219f6466c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d23d881ec893a51cd7ffef48ecdde662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479db7bd0b0d1bcfad96ae979d12770f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbee8c763003438306be4d2870b0a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6b6aa03210c79ed464c63862dc9fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e65b46fd7641ee4e4e41d93256bb82666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16b73ba94af7e6930c1fc0e07482a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a2acb25ae5adcfe525bfbbe36a138668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44487579bc2ac2ef1336936a6aa64b05669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe935520925e09a3bd54fe64739b6d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14511a48b5f5be32cbd006cb85f051b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64711142937f93a083d70ef2cdf583672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425587badc171bb35a750b1c915893d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f55074f94ad9a6a26f6ad3e9fa4039674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a13149d9b0f3bc951477bd4841901675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b579f43920cd4c94200f48096ea78676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1837571347843ab8a01a2b5de4699677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a82c78dddfb95b0eab30a75820590a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2ab2a25257cf5e4c14453c5fcc2e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f07a44643ac204e0ffa62d450e7ad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775239d880b1af36a898a2176e52d940681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52277d845f5ee86779c7cfdb785a1850682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717e993be0b5f78afe4c2f8ea8171e6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd8046ef013c1464dfc24094375d64684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba739f2c38b75b1f198c52b2102d282f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5964e4617e919542199777639515168686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1c1348ccc3908a3c59e2f73b7b231687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dbe9eacc519859f98112007d71e0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf009b6fee4e9fcda4fe2931265486d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae53eee7ba20071332741c4e7f7022690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55a3cd11b44bb182b7701dafd15482691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50572553ce027acda27155abb3a5049692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db903b54db8e9149c6f1ff22cfcaa20f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14589eb421ecb3f72ac1df70839e2a30694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cba1ac721e1ea2401e32936931262695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5cdbff31d844a7c6ba8cb752c9a9d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2460df7ce86a297f0590bc32204b92d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce2b061eb668fd2bd82de41ff84f1e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8695a3a403e048371400d50c2413ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6753c8a27c751f0f4df2029868562700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe42991bee05f01759082d9be57232e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3040efb692d2451231b4b434719b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74119d13f866698e001b1ab4b44fff14703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1eadb1efb383a1fa3b194c3ad1eb4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81724e137f58cfde6a7b3ef4f0226d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954c3bcab85ab635c670ff9de262055706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770a5a45a891dec29cb675470d5418c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523da6a445f8ad81dcc56412d19637fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786ab8241cb44b7a731890c59771503709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4552293b911dacf37b5db26168c5cb3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b1580db051c40fd6469e106911221711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d715ac83a791f4a52901bb80e1cc2cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fe70a37f1f90c09409a2de29c28e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95118f9efda1f7c6bf4481421312e0b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214b0ad04100b6182de55b28e6c92c8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdf911f50493ad559ab890f8211aeb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9aa7ac9056f163eab346f12c5d5ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314664826fe69eedb8cbe6d0a9e8764718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa61113dd7f9abf86dc4c4e427018c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a325df727f70129033f26a10af716d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af83aa4ac316e40f04082e6bbf143ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a3b5dd464df9ebbc7576c18a15c95722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21af17bb40f3d03162c29b78fe0defe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76551069a6f5437bcd5cba38afe54cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df46fc50b71748d8445f764e9fc8bb0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7b93b8728b5b4d5eef0bc7724fabe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75c94a49df917e0b0db6b236ec0447727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc164d0f3ccff48729f45fb3896004c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79bf8b3b4a32095aa388cc05b3929a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396d54cdb31e3d9154e5a67291889d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f67a8e0b3744569b15c770e2089bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b99384e0273bba2fb60f4eb9bdbc1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9ca25513e66eee9091e1b35546c3c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884724ebce5360d5beb591fde33a2b40734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff625a0853843492ee213e14f8200235735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee046048480101968bd98b366ca9b8ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0e600462115bf389f3d1c96ca1175737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8aa715cddbb0905d37e5408bce17b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366dc18cc04d4a797a9d68458d75643739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ada4dfae88c45b8330ebc768e9a1a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3bb27a8fd01c821d324b16d3c995f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb8cca0ac86d284c012327f5a5d20c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c03bdb046a2dbfc12b75c948f18ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761d1281a488b02acea6d37c4b41359744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6323404419e6dc667a2dc66e3718e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2ee028e9d96e537e188fa472246c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8867f47e9577ff6dbd1853aaa6a22747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5f0c0ce3f99096bf7b7cf0436753a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e753f783107c19b5228621b956c8a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c749edeabc813c492e9f5f203730fd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465f9a42868618f16a57af97977ed45751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54986f50c54a3c43f6a40bb004a5ff1b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095d44b3854acd7bd29bc68814eac38753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a42fdbdb8c27eae12e5f724ab15a3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea32f02af84d6edbf5f217ef021307755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4933405bede103ff102894610261b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa53ddb9cdbf2403c3e54506a2525b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4caf0f96101a11d3cc1dbcbcf28b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6489ec0f982ccff9ef33510b23e71759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fedbe8b774815d4806e370157c654760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38211b8a351daa9d54d93cfc9631af6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa23d9b95626a2b46ad5f15c86c4cc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4368423d7e0c8bc1219dba92bee084763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b537dfbb1dabcb5d89a9da1192d4ae5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e796164a12863e738d813f7193969765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7d8f6c62154938bdde9d4fc7e4ed6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c007f5cd660072cb2f926fa8f2726767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10904aa53600d1fcaa522db7649d8a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfa60ae108cc781189a1c175cc2da4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f289beabe8432f124262580977cf1b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bf44a08c9a6711f80b28ecff3f6fc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dfe416306ee101b28f65ea322e5e6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a0ff960934a1828449e6fed5d65e5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d93e3a3e02dc6916f3edb386c2aa0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7d89a0a1aa67eac8fccc6bec97816775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a45c64a80c8d71e99a0e0071d955e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43852e2e36fe7deed55c80c632124e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe55baa8f90bba902a1bbc122054d83778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a80eb68c397f0c954d9cee4174ebf8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2285958afa1ffdd7c5ebea7ab7d08f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d836e79507b87994d8cfbac1c302189781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a040e44f3a51bcc4d8904c459747be0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100afe23a1fb84cbae70bd490f9eace783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cb551a224e4b44c5872e3e24d052c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6cce343ad02c734e3e387d88aa3f8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15be94a5d240c9c0472604fd34c271f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d708aa13a342781e302f04f4496ac787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6ed525147ec4ffffeaba500ababc6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249a72e801fbee46139e77d7a74bc26789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8e01cea1084f2153b22b79fe5456c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472458402e963f2aa2b6605a0150aeca791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c954ee1420e74ae36ee5443f41ebb7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562e453d98581c6584eb6da09a3e156793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817bd1905dbf39d7bb0635279168806794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062065e355ee495be4fa9ed037a40f2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b3eb4a4cfb0214acb24134dea80ca796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0033a30da9e2c051b0f86ec9b267d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962636a0163742b3c44a6c70fc61885798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7a93e33d525889cf578669d909d36799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6410325f4e66d6ced94811697a20ac800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a368429929fb42aa0d31f348356dd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891ac31a4a0dba224cb48f924ac1076802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda4b9b9d1ba5fcf4a53048a88300a6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035dc05fa5bfef534c829128f877c14804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c3e28ee73c142924f5dee8455f558805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942bbf1588148b53f27fe1ed3fdbbcc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332e4747c86789e8379a1c7ee0a1010807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81602460e243ff3e7b5a2813cc2a787808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f07fb426e345da6b2ec010dcfbc262809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe95cbf099ec687abdc662ac194048810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23901e24fba0ffb36da079b18e9c2f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9475ad1a704bf90b07213f07dabe7cc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908f756ae61093a3bcd041896778e2c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273230116550b4755e88d90c7672914814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bedb0157e368f698e6592c7a21e16815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2c9e4f25e4c9200471eef0e8cebf9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889ca613dcec5db73010f2f7a7de6f0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1993a85ae901504fff7979bb3356830818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4bf9073853059f4aad10e5e94a38b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46908df8e21084c06be0ac1d2a7fd224820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771ae88a50cf652c8db767661696c99821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a0079d1eaf149375727ec9ce933f0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c7216579b1602a630f95b08af6fd5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4357974b4f3aff95256ee12f0b587a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359441bc5e86aaa6ffff771e42ca57b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a2fdd809506ae7a63e1b4f7d578e3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd78c6bcc8840795316819fc46ea11a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbeed198a862e99f2928b213d351e14828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc210ca893a939d71384a5b1f456858829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbbe0ce0a3421f342f3083fec1cc76830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313307301e3588d493607481199d376831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ede06e0db55fbd822c7f876642ca9b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2434caafa1c94892a2178df6be54a5b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88706b722ab2fdccc75f537de60559be834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa65edf31c83930724beea2129c5ad4835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd4b45f613a609acaf93fb83b16c7a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920a8ed8be7ce496438cd11f5cd617e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4ec720f0f020cc76269a222a38174838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592deac91a0d7ed0ccad244d000309c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2b03441cc8f6a1bf853b58997abc0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb361962b78414c7f1e06b96bbee00a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c957f3863b74efbad8ad918dee94f77842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b040dddba69cb1c4af4f9d1bbdabc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89649bee49b6be072b8b9314a944cdca844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33b34b44ba14c825b3e11e1cd11f65845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfff8ba504681d5e600cb8c5cd71831846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4560c96a43111284bc717412801b98847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7ebaa6a1c314f2dbacef282294320848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17443e86daf3a477e203865eaee11606849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cbc3f81a18ab5248064f4ea1ee9b6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31704d849ae91e43ae3703b28857f23a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8bcd985fa3856ea7716cf0ed9260f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c08276bb31a146d99be9bcd71421f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af332eebcdb014f177b1bdc461189617854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5b96ab8c79bfd7c3dc05cb2211cde855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c249ae9fb379451964a9f28638391856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd1c17660013be85b471baee395211857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec0556d4812db49a8527d358984b32858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f8f91e82845436713487b222677e6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c20b6c98b93e58d5532da7d1e79847860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68744a7a265f79a48f4aadb3d40187f1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b7eecdab8cc75302bfcd275552cf8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a7ce51c9d9f41aaaf21b3f5cdcd40863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3e304ae6689deb6c0814ac3fc4a1c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294681c3d3b1ee134a39cd23a2918e07865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad39d2ef04f8916b74f651d6a97b0bc866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fec60c514ba870e2a93be59fa4dbc2867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8f3089462e1fe4f0235905ad93283868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0751101cf868337eb7657834d2f01e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8664f1707c9428e78befe9da1943fef870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2d7d35a2911127b3185a22586a970871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e326eff74b35f8f0859ddd8ccbfc4e9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b70ffb64cad12c10322b7bfa450743873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc79ad569df2dbc43e4d312aa15e1c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495036954816f9d8f81c0f4aff73927875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa08dbf29ba5a88de23400c90cfd82b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad5bef67b4c23ddbd084719c826d6f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4713db0a72f4717220155b321aafcdb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbec0b329e249d1ad26ba52c721cfa879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423aa0b3417f72ddbb8f7926c0800fa880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011eed969fbb650e440c16cb4a0b1ffc881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b045607580696c4cb3eeb631eaf55882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ac58405c683a0b81bf568a36618ff883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1de643b92236ac2b2741de8ee1cd2b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59fd1f6789946b53abd7668ca27b61885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99352a25bceed4a9344c2cdf1464e26b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec88e10a4cb875388c91f9f168fa75887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324a9bb84123ed429a64b2a1982dcd0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059106938a1423153bad1e8056f2ca6e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fee0e0e6d10fbae29a4abfe7628d8c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a57e002d364d134d5c6c82c041a07891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a86055204127e84ed57068b70509a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bf114183513bbe1a14620441e92c3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4a6afafbf80c46e09740ca604af20894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8225b75a60c59b9f4866264dcdcb8f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6863a31363358f62766baf811166fe896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08e76ca227d7c5d31df1e76ba376bc897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14dd77c7b53b4b249af88d36e70d56898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cb34142e4e493161d9f1dd9f4cb8e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e969bb6ec50ca1558e2a4305dbfd725900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82eabc0862493e400532570e7d75236901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204d264dd2b82dcaddc230c1bd91b17902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d27829244614df579f78bc17e160f5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf07101f5930da99406f8a39a674036904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33e6c3c427ac18a8714583623c63c3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c6263c77f198a4498b521da7921bc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3149b3c2c0773ed48041e4ff8401f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63014d0eae4f86e3107dcf4b2bb452b9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65a9de4a3d817abe7ca3b0c3ceb8f5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48638741ff605e79a4b7553f0c2b991910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3bbe22c10df52caf5dbe6db8b3a38911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cf16b6f9ffb4c239a7142f294f8ce912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004a4c23b7fb1c57eaf8a9de5776fe7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1881c70db1a15b44d7b38bf0e3751e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8f4e5e3dab69da9dbf496b9cdc1b9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700c2db419d16b0a311bbd576dc7b1c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e94a29d6f96779e3638da9ee0593f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d265ab0effdd331be84ba9d9a1f7991918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224657468077cc647819cbcc01ff1ee919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3fc9c44a2d2095efeb9209670d214920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589816d7574c25f811079b9b3a7e934921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222cad9a340782428ad7953cc2e3795922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca00ac53db425e017402c570c94e35923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babe78dcfb94d25b4339e9bae21f7bb924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a0cb4b1b77c8f3dc8a5b618763add925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4572a88329afa66c06fdbf452ee7e4f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd11ae8e61625989dce60cd984ccfd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e8222f261d728f31566badced1033928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd770e198ad17f5455909dcd512703fa929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f4f031e7549c0d4121c97a0cdad69930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1126950285699a704bf45384dc2d14931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea275c0b1691ea1d991796784ebbda932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf949239631eb4c92ad2760154f5d55a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d824da40b222cdc9e48a1067a7ee5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7253e8236f92515393207156ea6c4b5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b199900fe9e87ad04ca9f6da735d93936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb538823404ea3f7c1f461bf34fd80da937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae1c690de37f9580dc26d4309111cc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022f64d07b8facf618d4278be295aeb939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dce87cd235153bd86bc7b40a410405940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763df0a289d047bb32145469f34129fc941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f99ab99a03456e5df8fb5433b748cf942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4afce46aeacbd47b63f47663df9b6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8904fb661b002a116952032b78c48944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667a503332a4dcce76d02c3ff83af8e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94f541f0bf52fafc14c1d09352238e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fa6bd9a17568ba53170ece38f8bbb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a806f5d78be407418b97d4e0a04ae6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bc64b9fd26f893e0fba16530844fd949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6221e488f71e15e5a8eefcd8664e4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14a51922ec11c9b9e81a3b60c0f1fd951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea105e352873e1e4981ebd3215c404b3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47812909357cda3244d6b97d4f83475b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f87b78aee3f89b2fff2df1a875ead954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c2ee16b55e7ca1a725257b368179f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85f4f3b47f6b252cb3844375f12bf4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9f73094f8478a6ff51694eead96a3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f59c1dee35846a63a73f82f3b46527958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac8b3eed2e72d0e8be5681ee94118b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25d6b01ed15b36fe725a5be332ed25960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a8d09fd4c7cdc307e5ef96aa1d8cb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc1875f0da22d5bcc817fdff0dce65962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ebbcebb8c0fc97babec8bda193b2a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb700d3b837f3df10e8706c97f7e81f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a397f68b7880f5db7a045457320f7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d9efbbb141c5625cc66aea14cd11f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bef5de51ef50407c6c0156f82d5704967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbe8b56486127f43ac8b63a4348d2e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883167a5e0446d1d4dc4e8e918af43cf969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69a2bf53af9ee32a8469a468c8fea4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7b7be8e8fac923a132e91ffe488a8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5285b16b25b9a2a0e00a84ba6f987bf972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41998893b862e2d986434962348f754973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a925e2490209adabe23fcc63e867e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fccb2ccb0b76c702b1e8303054b32975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>