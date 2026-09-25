--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7beffb00dfc7896e412013d2a3eaea21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958b1ab491e3b77b4913d3ce6f01b6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6183ffeb0b317d9b258c6815319d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb02b3778a6a4c09154f79f9c5ad2a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc39cb1bb88ecfbba5995c1fbe8d9835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebac5fd2ea030bcbb8459c8b02bc16a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bec6fcb29ef99ea2551566c62f6cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7d8bcfd2bf76af8f6935038bb91cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458c55ed66d14e5103c3d595d88d0b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df957bd4124e808e950191f3d9b4e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d2d4c8e63d2673dbcb74b2b94961f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2156610b1884d516cff6722eb8c2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa01b0d2c97391fe190b2620aa791213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6ca114707fe582603f1352671698a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea9a5d050ab9ee59a8b13fa0de052315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12729cf8bd8262e7463457c50147e4f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba59b11e87c8400378bccb97e60cc617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81376e7f311b82e26f4790cc80f2f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b012ca16b6163faec9c6845f462653e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c590180b8db653290400ffce95864b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b594b9b452a0f4e97ac9b9491caf7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb3a6d8167ea37519b1b1e574aa6e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1eba82fd4af148a00f4965085c5a9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d29584229fa5a94131746eb624266024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea86a8269567cc305c219bd134b6c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b4dbaa6ca362489faa4b4794c539b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0684d1704cb2f7be6c68576beaf0ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15122a17f942811e54b2eab7eb3f6c2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ee0f19d274c5fd950539631a77a7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e2a0704dc78cbf3e77d07647e7ecc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f48077393e55069337b9b3d197b8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e87c6cc301751fd9736a5ad1b9bb3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd24b18aa6f7a93f63980fa4a266d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e16fa71d00db865f678ef92000e2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03f74aa5c674120b57862e3fa6139135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea48902f80ccb6e19d04f1df3de5da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431e76cf89512fe1f08418ad66047e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c530a5c693ef49cbee82d885ee4d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4421723c2c92f37ff013d68f17464f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf9c11534d6de31c9dcea7ad366c6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94af0f0c33eba66fd0ec8e9f2e3e6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066d1a0d9157f8a4b80e0f95e3c755642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c681f51462d05dc9ce3c831295a1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301156750ab9bbec2659a55423c5755844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779eec6dcfc8282f6a62eb2141863f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357adc4cbc3b9e8b62ceb601981bc7d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e54ba394d963f916575c5c3fdf64f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970b6629c7b168d0b952287abbeab7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc2bacf108b1be6ca1d537c8bab7e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc929d6be4eab3f621bc516778629950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e6edb0bc453231e7d0f7fd519c63b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f272fafc354a8c7f8d09ec52fe35bb952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23e000169c149ce28c9a4a842bd29c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c28003a926f4ecb1724da657b5cba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014f702e6f039580ec7c3f4eb4c5c1d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06ce9e44d6078762e5d2edde5b039156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a600ba4be6eee0dca806304f13c523257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0a6355c69b0b533fa047f9e44191f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f92c820cb86b52a54a282564c76d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39891ee9b3110cc8cfdd61bab428e3c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169403114b3cd56d67af6433b0e287da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24d50b8dc530a81d59da7fe9ea668362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dad1943dd1f28a316788eab1dd20663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72da6fd0681712abc7beff585c32ff764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e25ed321fea95995330be751e9f72265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb952cfc89e7cfd36f99ccabd192fe766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56d55a278335e07b3686abdf897c7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17522c2558bbd5e1e7b9f556e47b6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5d08fde086e626f47b48862be254569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14634a253cef18dbbedfa8f5b4d461cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b5dc057ff70e47eff9ba671f1ee0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438c3fead606269db893a0658297e4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1170531fa24dd0aa497536e4a580d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eb6c0719cd7ad155d2a5f6abaf28874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d24602677d227103c60f83f8c9bcf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692050ef22836a02ec410a078701e6676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cef395a64940cdb5b8c4f07ac10be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02700deadeafa4e98be31a8d962e69fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39e841dafc1c11c0ce1d07fae7f2e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61b482801c53891ffffaa5e61ed5f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95f15c0cb99517a8ff73d1b8fa62ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa86be641705efa17b1c5c1b224c8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c47d1f62482e8cc376539d1d3e0a8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485dbf7dfa78ae710d27937e5d6950e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ff3cb4b49648ac07ffa4c59651f6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d381cb9d20521d7c7ec6743897680686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b961c052481c4e63b62e8ca0de69d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dda84c4c7ef9d48f607829c67b807f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdf8a20b6dee123e894b7780d35e8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b453a1054661214afed10bccfb7abf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86668a23cda635bbe38a04fd8d730f0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03debe31412c699ae6cb5fdbec50249592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dae11cbf1fdae6794dabc6bf1c55d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad95ddf7b497b29e47b0b45cbe103594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4abbd3f3dae1c0b1c8df447b56f0b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e280d194d601961561d9c485d3ab9496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c89945765deac228e3d3e2c3ce37ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef2a552340303ac96e33e2cfaab13998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b67e5d63d3af149910873ae3813e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e1b1988ef0b3f88f8c15251464b28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dc7e7ea5ca1fcec7eb3f9a452e6ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdef0ca47da7487065937792990fbc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12c32109ec1b517963db385e7e5b4b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245a1c4b4c74df066ce940c6544a864104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dff9ad1f672bb4cebe18b19f01f4e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c99499a711aa9b5cf68a4faf77652b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ddefdd4cc1661b394734e04ff808a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bad174a15aedaa3c7b0efcf4e32871108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1743376b422baee565d50928acca39d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b276273bdaf04a6f606960764b2ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad830ae907a0f734231f77bf1b5c9adc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a75d9a428b37ca810b4e4cb95b098112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d94a28e85f1fc3c4ed2d10ef98798113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c1e863905b9fa3a5a0ddff6c3d37d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4b24f9225f598341e575977e78cbf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5870006f725567b529421431e5e59e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08ff82d8265cbbb08eedacf365c98f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9cc6d8d89561c46ed8d454a48f936118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4de347e4db753536e9d8a66e7072b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e8b8aebce7b06f55025f9ab78b559120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6337a617c656c5514aa05289dadb5a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c6d0596ddb24526bf40700cf3bad4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47f79462fbff3cf4303d30cbc4e903123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ad0e4396d59b68f78b7ceef091b7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044c55eaa0a4bc5786e622758ef0a9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe38d384666f19df11c6a9532022fed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91d9a27c5531c3bf07d9b1b3f0e66e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb77a40f3ef932286fa136275806b8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d2b505a56f01f052f5be2ad5269da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c7ad62a152b2852c7a8a4af63a5d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e7bbb4b379560e96b025737771842131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01d7e93ca8155b0178c39d251aba6e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717ce51bb8af0417ae4696851a05339133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82235285bd4f260191f4f4a8bb1c8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31176db09335c172e080b1becb45d9af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951297affd6214cd14262f7bc07c017e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17890958b571162c9c966fe961008bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfc821f0488221f9ae30071de435a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37605f2e3ce3597f5d13e74ea4abbf65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601d6e9697e9ba1a755f32ff1826a2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874146fe65765284b6f810978ea5b73e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7e6fe9a35cc89cb6d3eb3fc50dd68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458863d41e43bdf6a6f6535a7dc9a717143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09acfbbcaedd55ff42dfa50bc0a149144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2463e28ae70ef14947bcdab64a4bc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf34dc40fd4860ef6e9ef60035f2fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d5f6496c8fe5bf963015ba0fc9895147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f2094982015da77f983ebb5388582148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f05c28cd14f26e399da895f556380149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a6aee6fb5368ae9fdf35bd78db342150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549a8a5959c66648093f1aa43f1363f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3f01a27593d4342188d6322f8289d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddefaa108640e51e6cacfa948a2b26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac532f62bc4b5f320057c6a9b4ebc1b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392f80479b7c6abe027fa76086bd3c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dfafede123ec97483abfa68331724156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19cec5d0378fc3760c1a9eb0d45df5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cc29a9820aed02693517da0d635d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f19e8dc2cd5b3788b23dc2d16f608b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5685fb09bdb7da50fc7d8a96eeb739160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176f10fb4061675a24ef9abc46110aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff48e4dcd54e0035a86670102f02c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0243e6eca23957d230f277da3402c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133bc3c95c42f512187991c5420bda8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71791153332ddd8c62cf0c53cf360db6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326e00abf69e26e6885c3c92789e47e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247122e58d0ca67207594ad35a78d05f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1fca50ddecd6ca9411a76cd271783168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02efae97e536b1aab9a4c0d796a910169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96312248fe4bfdc9e1bcc7d15b1015170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284dae2aa1b1c2d514aab0b82612b2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c9569a529e43dce264c0fde7579f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ba0e7f9977125ca5c42d22581d937173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1752d2acabbae9d18edc5e6233b7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470e5a45cf83b322f002591e03edb6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4970b803ebbc77a11cf1fe1d9355c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141706e8ec5ff5a14d0018fcca8f9bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fc4889d71d0dd9b64a4c395929094178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85f728c718f7200a2993ce04d676db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71854e8b7f328f1512e7e2de59ebd2f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43c5186e46f1126757b2553f73ca2d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8ef570909798decc2ba79ab5b1235182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152275f7540e14d6fec786f251e0e67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4144d492df1ab1a57a4de5fb5f922a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e3b5dd7048df67090f94a5d1fc3f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6d34b08fd681d1fa57b101d90730b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33474618efb1472115f67587bc3e9d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cc001afa7265395581def61245b35188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a323ad9d1b62d16873703941798bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995996866546de734ad0dfb6468a5d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d761f5dae542ecc72b68dac24e8d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127798549c55a4163b892bc6d0ad223192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586503274e2c8f9776781e75d182ac20193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b79e11bbe3b121382900ea79ce849194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7240abf30990999f229260add6722e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731ee8a631069f0f2cbc71f12101a16196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6ad2408d0c39b1672eb7e85496bfc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c5d1d0bf31ed91223132ffec1d1f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d16c898cb135a287598397ca0b68b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaa682c8696c89c2753df470d134da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60941471b17f8d183b99aa4b80a4eb1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339714ebb3c8c044ebcbb699105fd60202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ae65e974e8ed34787f6b1b2fca231203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df680257ffee4af1e79ba9214ec9dfda204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d566b2e61c23c00146139bfd1d9b411205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bae874998fff008c839c67f692d5e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97698442d19b3fe670bf653ebffd87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd941317c3b1e501dba5f35d8e0479208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7f84606fd235253e54ad3d484feea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abb59fb05773b235b1a0a8d6b631fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48128fdf7549157f5da9a7bef4f455d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028dab5db8f4f79b2f3b92f52364606212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d63431f8cd0381977d876f8601b15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee32a689b02719026ac354e3b2ef315214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25366fd2cc451319190a730806d4a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b194d9d598a0cf5447d5e5bd8364bdf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d9f3023da740bde509e23c76da7a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b2e00db23204c07740cf9f5e2e2c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2d08028568fc71e1146ec844fc1f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8933a157f4e696d29c2a32c050e97220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250f159ddc04496a35ab6e9809c93c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fb95fc5c8ac94c7cb8962ec1f9084222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d5f1108dfa4005a1f3a6463e3a573223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791248d819676aa00fbd50a7d1362ae3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609c292de096fcfc49139f88ebfcb95225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c953a3537d0dd40466f0bf3562b3b0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adb01895b028170248d6f0089dbb0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077d766212de724a128658c43925ca5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8697bd6cbdfd30c7bcd9237a2a249229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63258050e2a5fc4ec7c9cd856b0be2a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e32c4098b184124ef8f2971eac34e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7264ebefcc2b4fc653ea615174e90a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4081d8e3496ca0aa3714776303d445233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbef7ea91c981613c868979d3f131db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa600bb42c9a1b9b5fc638d902842d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7c4f3de604767f0df15978d180e73236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9300830dacde33291fd2bf14cc25a8e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3c726ddd549ccbea32fa7ad7ba6bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613b87216d10bad5a1042724f8763e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870f2e8834fc3b882d3e3b6c975a58a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f7054f87b0d3e2eb2abdec57edbda241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24d0ef5870cb8dce2428218cfbb6a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9dc7dd024fe8e95036233985b6644243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083429cf07f595358bc9a694d0bf642b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1f82f91bab458662b3bf6d031c1aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d2452fd244f0af586ad811145adfa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cb856ad0f752a7ffee86b5c64eff8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e165189f03b7ef33dfdaa6561ba5b05248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631ae49871ef87a2c84bb3edf02021d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03898b16b23f2e1ff9e6c6883887fde9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a49076ff5ce8e924c6c9acf75f9a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818eced95434972594b4b6bc8adfef88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe52eef723d6ba608075b014eaeff08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba64f1cf48ca5e9dfca258d3c3254e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ae94ba1d43e621c86a268afe6871d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee390425a856308c90742384fa6997256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ca49f628ab481ce9d1abfe0ee3a5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99d57891b65f8889bac5eb40e21305258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a912b97524b02070ae66caba802a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd94e072c94393271e83efe294b7ae6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e22dc4f15b9e2562e61dc598d7330a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b2ad0f2cfe8892f6ef447b12f9e53262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c3244207bc65e727602aa758fa037263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8533ede8b019f2b33708e0950e41df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97364474f01c0ebd4cc503dfca160775265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d7bab5c3a0c045b6eba7ae1d75192266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5154c5fc6607f3eac6fe9218d8cfa0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb936f78392eef0d1e87b34ca651ce38268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc79e28496cbe22af069e531fd8c872269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598e63d3c2e59f2386e459c3df7ba16270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7a14beb005ce64b84b33afc6b553a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4286a16de55dce51b312b4e5fe09ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20259ad536fe9e5b2bae05695c1e7d1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383246f7c6a06ffd84adcaf0968cbbbe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121b85a3e1f890a3a65ad59f34d1eb1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bb63302c690c67850d8afc76fdc8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5bd666b3212e85d9b8ff59d138585277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480f86a3ed7ed91736254e84d5826f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8549ae5fede4582a9f25020fd0d92279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f28edf63dc4bbbc7123dfe0e9d0f75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcdb8f7bd4d39a9a6a3a80e2fa8460281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21f74b97beddaf11a3fab80c3e2f91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36d1d74fa6164dc39dd70ae9abbe9d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303c5d6ebafdddff948f9c9eaafab4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0af72c88ffa8fbe5f426d27486b44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7329922b311da5884678ce8cd382d82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b076a0c5ec3b28392b4fbe0cb2ccb54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d94c0961955c2c767d0e9a3bf5e86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d85b266726ed8680236d05a6b09aec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781c7fd44e219ef43135cb658f76749290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42b256206e16610c12033fbcd9dcd2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe046f9d2aa500ac5bd01c4570cedb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fa1fdbbadd05f5fca86ac010fbde8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc078caa91f9b14aac6079654c8d532294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186d3503795f275f71d482ea0c0ca70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a67621a9e9b4a9e593b085d405d3a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b6b3048f22e1d6085d76aba2fdaa8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bca9cf627f659cf4a0ffc60a71d00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e5414463640449335899fc8fad87e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827d785dd0a3416c9c9c2f49621d86a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089e9f5dd16f8d9ab09f868da65a062301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d0e1ab5d24846e4ebeafc229d0c5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908b0eadd638981bd8b443970ac3572303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca486b50be7d8fcb4d7a359fb413721304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b58802cfd0d35459b98592532d439305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4559a6a2f42ef7b4b3d697a11b32a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c1185b85371475eb4d5d6c93b9959307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a1706fa4f9beebaaa5a90956f848b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc564525047db538b2b16ff7884234309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b4db977cd8107ab0dea33e5220d4a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339d884f0825035cca14e68abc34c74311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337884fb3861ab67d1bbc7031fb7fe4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1abc851ab859024ff3da06d5a9fb15313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f56662cf80ab03fb34d0cd1e5cc44314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a95f4afd48dd04e39911d73487a033315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7436631677e97b84ecc10c7ec448d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc13fca47ed199073cd1eea9e8bf40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459e069e2ded5eae2c0d0ef0fc44b18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b8c2531b495f8c285786237324a08319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f64f90294bdf38421672357e232b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfacaf0d9a1036d4397cc4dbbdfd97b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9d29e0ec5501b823f23e1532d8f34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5ad86dc44e3ffc603aa459e51cdeb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d431dd8e2962e511728fa1de6c51b80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31b7cca4d81fe6d781bd098d88c7a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ec901c99d0efe4477875e248a5dd4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a4279f9be534baefcf3efde3a6f83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cffad99624b892018e4e44f8ac90c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d564830c4a5fba775a96239b4650672329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9022585eecce23c556dbcace94e8a4b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8a8e69a8a94792dcfc11e1e9d55b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872e52a23fed340c8326e67cfdba314332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c556324679b872354aef9532783e4b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e30e4845a3f745c9e8cb262a1eb61a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c555c90005ff167c32f4b1940c67b75335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca18baba66d7d539bdbbe93c6b491d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04da2f7f2b5e66cebe320318aae68af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb6e79e16d37bdaefdee23f9ac356f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f7a85e480395a56b81db52648ac6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54125633d5e5824555613a8c57a64fe4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a164db64726aac6961139d83aa908f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1e56c536a90409705e2f8b40f1d62342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95218813094f01c3359af198836afcb7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3c8c40ec505b8709e272d4fe29495344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7613b4dbf8533db969b84caf0e85dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11f8ad0eb65b0b81cb17e345c9df36346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6c2c0975037de333ab1392d0f760a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3e4b7f2bdcdde78a75296b2394719348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40807d3b9ad921cba3db26dfbd69462d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa701496a01a72736c0cc0958fd9462d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15f47108486237081fd5f9f9235aed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912fb83c3a89f97c836778ce411c546352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0e08dbc69f703fd5aab051cf3387f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd1520d0fd8980e56ca06be58b20ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485f968a123e117113e08daa6334649355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196342f746851a7485e93d4c110c23e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79306f8561bd9bcecae61958ffcd71a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a66f7b70ad21de86edcde39bd1c9b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efeae8d03e7bf166232397db37b2ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d073f1d6cc27395e167430cc2856a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb431fe76322d01735def89023cc6b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c30abd2a0c989cd637be24d717c0d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8e4af46cb697c026b74f32fdf949c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30200d06436c29c5be52150c98da30bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c88bb13adfdb0581418aab815ca5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a843c8052ae1600d28a973b64f4d71d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1857f52d96b9e4009c01af241741b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb02315d0c86ebfb672b5375372252368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc5e59e9112e11399281d58fc6fd6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a0b1e642deba0368dfba93f81ea6c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e88dd5718cbf95892a0c378849166371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04b9e037acf6aad495f6cba31a77ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0a7a4e7ba9584ae02b3786ce7c904373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2fa043d95becfa84bd3685347c44b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd4d785f64b400bb30fd016b588c2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476169c92d40509cf1cc78e2fc266e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82a9a48d25d0f82f145a8d98aac2cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f654292e855f3fc439264f6cfad20378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f883689156594c31b9504a39b7060a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb4c4744034d9935e6f2f708326530380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0518a4ece7fb9225dc936a8c104db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25989d830d070b8f5c2f30c9fd86aeca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a9dac02d358cb9151994f5f3f39a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160078820a137abdfe27d6b529fc267384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d67f7467489944a3f15a85d6450438385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e0a1064fb964ac17f284cea50c883386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc673061d9b28677ef8baa21e8476b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68906897fc89616cb658dfeeee90fb6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926564384ddcd48cf1a5136aea816deb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cc4229ad44394ba04fc6b9a3b75d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dee5dc50b501c2cee48606b0df2fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81147d46384e1b7fd088c821dd875dee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01640fbaac09210d39ea4b073a52288393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4f1d610491e2021cadee3ce14f214394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2864903e18369693a6f73468c84d43395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e74536ee03a8f97d75c2a27852c80396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa1c5ea861c5ec79268abd621fc54b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389084212206fb037f2c88474f7eac61398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2dec83d8aae1cb9ec26a1d50390d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f92ad86ffacbafa8c5272f4a6554a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b57e9a884224bd59a6fd7a8e25105401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc13d3b6f4027caa09e70c61c808fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922afc14c7a51cc2c4953af6a1c99a00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba812cd16ee8537f0d9a8f758bef6c4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75095a48ec323b14c6d49fed651758cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3375599b978878e41e531887b97399c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4c46403c62360fd35081cec7dac3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99be83fcd5c91a025d5ff01b048df9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1bb4483adf291722916744ddf1df7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb298928cc920262e8f4a655b658859d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa583c8732a00fcd1e3a80e90ef14cc3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410d740fbdc2c9bee08add78b824b42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13695975a8c59635b90c5d915cbad3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78341b7593acf09192b5b8dd12c614c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9f3efe4bb56684294d0e54df0a4b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88628497551a6af10bca3a96fe6bb37e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d032acfbfeafa35969e1750c253a037417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e57e4b37b4b8bbe1a03ddec84aa08418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ae5b6323cdcd2c828de8684825167419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c249a8cf1bafd1b655f035d2b3b41c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876f618cb0e1d06ecea6e6ce1399b22421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e76e9a526c0b5796b393bf1995b7c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc745d9ef7214e9e5e376619affd08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88368a4d8ccb75425a526b7d78da67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd68420a0f8c44bb36da47fbd18445f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934f77594ec73f169d05a0a4a7a9231426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95513421619b14e7f2c1499932c4e0d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffeaf92a59dec37ee5b16ee0909e33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84da8a01e1faac3a7be5122dd1bc313429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecf6597dd922b0a86367e54bd3d41a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4be851fb08669b9423483858433e86431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be0923dee559acd70fc5c7ab4c0b52432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881db247511a1a3e88e83aa3b91991eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e9024e8a7d2b684cacd324e98743e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e06e591d278360ee0fb5a7d43722a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f9c8abb9b65b63676738079f0cf12436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf77f09c3c25a3431541a0f9d48691e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38f5e2e99d3357cfb3232e15344605438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d17201097168095c7016c56ae0da7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51504dff989daf3d254f49425d1222d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d8d1183ab19e590595e295454a30e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95083e72b6d8ea6c964669d3e5744de9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7fd2d92e1b7a66d0f5340b1088862443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba4a122db963dfbd0906766153e687444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b095ff701724a9928c6bd6c7b5cbc26445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f094f9c48b7eb8848117b7bf9cf3f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf68809e3402fff7c8a4600eb88e713447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea1f25fc5c2ee4012e4b0a1064fbdb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d9b16ad8fe98d46a3ca590502add4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96988b06fcacdaa8f769e0d3791189450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68bff2c12777186a77e6b441904833451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1270afd65dffa519c187f60602e43f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdf0cd18c7fbfb31e2eeede61028c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dec04483d4d9d340f31d90232da3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebaa60a298ca4ce5ec3ddd13ae8e6a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d28126ab0dc10c8aca21206da32d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7947f817e7150b16b12fa8f045fcb7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344d91b6d14c702a1415a18966eabb7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fbb58a6231b557b40853f319df09e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba341b45e180d93efe365a93e7dac7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8e70e32116718b6e9b55f4b12ec38461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e9198b7d005176e59cc6c3a1f1c2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a15dbb61493ca99a0a1a4aa8bb379463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897bcf1ace929628261f6844a3a2e9d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c78ed69a5cf8b7340ae080f10ebef3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a59ad793e26d1896345f93e3c359e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922332b7c738c748378759c312ba51b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3fc7c49565508f2365ebbd8888abe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96622612ea051e6912b05a108bda5be1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68652ea64b2a02e4582f9f5ae0b037470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56175838e3bf2dbc9a7646222f0c687471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec24ca7568777f5b10e216fe328ed5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd67de7e8bd1a9a8016a31e2f2985f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c5ae73644d97f364ccd20b2055e77474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dd20b6ccb6f75b296592810b00eaa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cc54be4f96ddd6427f171b4854a21476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6007dc28830cfdff763d4f0554056d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfb10f2693c9b2781c5a69b5fe85a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd54efbb2f8cd69ff67516873702f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8936b172e31c76af789e39e9d57dc81480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c8cc8cd5ca11935e73a7ed05f4179481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f42115e14c4c9048e5a5547c2426df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28740c0286f248bb1dcbbd2e3ba6338d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a568f38b5dc8f935b4e98c89cf8bb47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627f52766858b4b48a15ea65faf4d1f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b26c468d48a75a507f3fb6b47fc73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c28c338a3976b2d6c5b0de7096d734487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdf73b86fc4aa82d0835a26739d176488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19065d99a109afe50e09c54376fbd4d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7151c9dd4b3c01e2db7498c74b561d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f77fc5536fa1ced141dd661ef6ebab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed2d1d5973087e17c2181b37de830f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf016360c6e9556cf5966699440a56493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abc9d56db60d4b7c80361ca0339337494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead18fa35122137cc0639a032424d08d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7208c49709c4c310690df8c8421a7b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd618f7c91389154b717cce9d2d6050c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1093f75e00412e6b964113d82758d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1cef235faae9c72d18159c7b4e6c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9337f803fe62dedf0b5fe39e4861a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bf1d565978d6a23f6f79c52f901a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50acebe31b20324781a00f8bc93e991502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a4edd18f3d19aebbf9a0fc864ebc9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfb1132d8bae9adefae996eed1801f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6c6b723d6053b5d4ad90339f3738e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41ac646f2cd803d6ebffcb7e2e05bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375bf8d880de4a4432239119138c969507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b90291ca445126aaf5cd3d5c4af53508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f206979db90914632aa7d598bfff2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eee7938547565b08c07ef9c44ef8ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42001af450e331363ec63b1ed3eed486511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c98e36bd023fdea9cad7cd4cc64e11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7e83ea1ebb1f6700e7b67644f9c78513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b1a4d49308f0e7ae23bdd18e8e786514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7e010dae3d17be8663c65ea6a73e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5642594f9cbac3c835841e0149845c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aad2704c232ae3fbe636f5e6b9cbda517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7321807d4f598bd79bf75ec99fe0703518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c8d6ac5138252d964ff98a9021262519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4d565ec4b57e6777faa5379abb449520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c4152a5a5b1518406462b44d95a85521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4a1c2a254ec93f3981761c114c7bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282d4e57bd98411762df4ce204ad062523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0a65bd79b3502c742942ad11ed997524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f630aa8a563313035b0199c4840f37525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a790e9c8b61ee92a909436f30f33eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d34e714e594d8914725d9c7ac9231527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8dd2ceb301b4f169c186f16b37fd24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdd3deecf38d28801a8ccbc2afce48529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c0ef8d7df6715208be860ac821869530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a11fc14fc3fd008d22714bd3e0f825531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea206e7b1ae160c46c04aa1f707f38ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41049bdbebfe227a24f3154bbb5147a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47700200d5e072e806be3ea011d621534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e609b564c291cc98c643f5861c43d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c6b3de55a45bb606eedf49164416e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a619d2e64ebfd0ab7387d9becb6deb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e9f25c65ce6ad4db26fe7ed8fd848538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d93db4232d36afa77a812331c0e7f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e44e9a3cf930466ee92ab497831413540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df5b7db6477af9a1b40eb560d43d6b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c265e89f9405cb8789bd181fafda31542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37579aaac6bbfe6b77fdf1325ee853543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2760fba8046b5906a214441d86e54544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ed42ff862e882bcdeeb307d739693545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daace9f72758c9d11db0427899cc99fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4a8c432a47ec6c63b86639673be04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2279b37c306d0f33ac19a0fd8130731548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a152ca13418b79d5a1f727046fa58b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33973418128e7f627e2fdeb05d818a8d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3967b597df7b194f424d155ffb09d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416f850196fb788512ef08148522d0c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0878d70b55a5825731591d20fad2aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528eef1f9d497c7d17062e6786b348c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02a4ec2bb86517f4a2418e2d231f6d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141e468f52b85573f0db20fda0fd9d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b2192b5e19fb4616a5ed2946224e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c727dcf1d5c7ab147605972f306d06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756c361e2ec63ff33af650cabe35bfc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706a52aa9afae2e1613f307bd1ea79f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30b4dbb60d0fd20407f5a8f763b771561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afd641067bd6a5712eb47b6929ffdd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48334d4f6f5f07d1e0fde079ca2b4282563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122fbf018329c0ac87b6410cd6c4465564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c21c6f3fb7bf88e0b25e7e8ed28c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3b907d8acffd3e837d28c06db63d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11553eb7d8536572b3373737b50d00567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e405a2aa00d63b416bbd451b01d4622568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daebabdcc62505d521b4443db1f9a6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcaab4b4565ca538a53402c2985d81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412f493882a880e48669dc502610109571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d82df7c9baa907302194297f5f2b3d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449de4db2afd4548150538f3ca0683b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38ba6e90dbc186c9ce93a0ab0a9c6b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57f3d477ceda46c08402f629a4451b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5159beae1a6fe4462cecb7f7abb069f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41b714fdf0bc11f35eff6182cf1b9a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cc9b136c2f3c3c927a368971d4733578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d5165ae36818d6bcaec8669b63dad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c533e92a8f2f594d6dab9dc7a8c312f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236998bdb8007df18ee50a5f94fcf9f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ace38eeefc7388a1e05b73254a6fe0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba5efac390ee70b5942358b89b4e25583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2f444746f172666f1eeaef02a1761584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed10c2c35ba42c9e52aa049eb381650585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dea6b1505820921224ba976919bfaf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa4bc298a062b280a5a5ccc77cd10d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1edbaf84121d829e4641558809b34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cf7ef4ae1a5276749a0e8638f6c02589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb351ec3efc02c414114be50da58bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39602f0b5dab7577bb14f5c30bc5ae37591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2aac75b606b194c8cd04f562f88c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7829e0b8952063f9a769ef931ea084a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630b39a571f3aa4b1516528284d49b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62963b87395c2cf2cf40f9227219a1b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392b2305d27145861f3c5d692fcfc48596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321079191ad3396ab58e31ddca644215597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074feab5919e09f416774a8f29d274b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65132821bb1991a192cb0afdf9746be0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f117f61a8b39a86853e1305c761b392600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414d1a9a188c5ffa9431beca27a50ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a654f919badfc571d2ebfc571f610d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ae2421b1f8528a1966d0ba97b3301603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70310157f49d92e74625768f7b9f7aa3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3837742c56f41e501f149967f7f9d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb9c9645926cbbd3d338a669e72475606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd601fad827edcf756a547696021dbb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6ea7f2ace051f83a6fa27a2c5c280608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea81640f2065a41f780e27b65b45394609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38efa1e4218cb164a3c979ded4474d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f358b72f32d6e37be975eaf21285c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c007458af1d1a1f1d096fa9046bbc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcdd3798514da0f8475c3c18eca777613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb347193b38b3f1ab4c359a9054a63614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefebd045314f999d8465a34160af196615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490b35226bdb92d1bfebbed80ab2b4e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8bd6031b4cd7120f12ebda00c6661617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33f6f6a17ea9812093790df91f7499618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855c9db86adb92c9d9bde6f11aedaa9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7d49f6d45fa6c7b4161d1611c9019620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cabc11f5bb9335e059204ff259df2f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52ed1fce3e215cae309eb483dd83ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b675109a76b200709eb9904b2839997623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce412535a37b9a4b7fecd3d927b602624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c1cb3fd62b68c439899350228f3ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58482857a44ca6fc702eb40a7ce7f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee066f934087ed2284ca59aed88d1ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9adff13d491028468359104b9ece60628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc30929456535ab02863501216afb14629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e849d8ae2eb90ccd936cda62557f94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac65ba2f4c03516feff89ef689321c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628488bdd40456b5d0d3eccd2d0b839632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb920e5a6052424cb0c5cbbfd48ce3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bf920942e300c4d08db262ad5bb87634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72939a3cb7f1918581009da327ca74635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a99f3a78f6f54018c4f3216fa77565636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3a29f976f5bfe58326e2e18ee2f48637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd79e9f6f49e02ee7a96d8e6c0a214638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbd5c1a0081294e7dd07be8954ebda639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f23d8239f9889da9ce920e2412eb1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e015409dd5c56e65e5040a6e0faef5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5485970272e1bbf70adadc95dad6002642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af47e2949eab332e09d4db08f359fc7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331e070cfc5a5f2abeb0ca78f24d408644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17149d17104f31a10f3189d49d11384f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a8df1567b588908ebf9c6da2da49b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474a62f91b157714bf3ae2958d14c73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06eab08bfcf765cd7211a25d472eb8c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60722cfc0daccc100066ef60bc72bab4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e61e95d9720aeb5247122dafb2733650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4122ec02bc331ecfb631bc97e65595651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c7f7a6a7da508194c23ae179eb3a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb623f54b08c743f61a2a0498717bcd5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b8379d16ae135823edfe3b8bfea0b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de915799b5a18922fa9323bf0a5b9d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00001a3e17fa983b2c46304506b1249d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6833650bf898789cfb39837227db8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034c3d4b895fdf43f34ed8d7194c24e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a922502e9c2f358ff6260e00701e66659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d02bb9178fc8c88debf8fc74f09eeb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a41a686ad1ab7743aea0368226674661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af00c46f8dcb6b4c1ffb8a6b0c9856662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd7d485a90e64998c240dc4bfb1390663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0622ac29b09836cc416a5da4d3ff1e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8442b296569ffaa3e24cd70b88212665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67e13601540609c24ad36868bf0f1d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b7b28331bab6c62b4416075dd0fd8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0dbc9d260ad5073e66cf1572d1900668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ebf3320d8234958b7e7bf27449757669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026b42a3b17c89dc20e8ec01d25d5fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73641578e0113f401b516af8164527b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8145826ad8b8584de1c807d991f12672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6f8942e8cc7f81eb50a0fa77ed1a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52311254f57270438d1bb437fae6a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e749aae34bb77dd1f5383b15212ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963c5a57208fdf7d756d790e9b8baaf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783052a7f29e0178cf1d9e8e686dc6b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729040850a8893e25911c639e61cca2d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70f7f1d96dd47e29f87f53b0041300679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e2db9906b2ac4d8886f93d364ccc7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184d9309600f840fd48fd60996c7fe9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517aabd4b23af6237a9c590c3d77cb7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad862858568a3f5a57d905dd695b4d28683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad896055748ee4dd0980227ec5d06d61684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5933926722612a11a42137e728d9f9e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cb9fdf47b08c4ee3d2b53870efce4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47c53f4def9a402d20dbfa1b2ac523687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f082e212b4b0bbbd249ab533911c58a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d861a68d6f9b8aaa9d2bf95cd61a9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d4d605a12cb1170cdaf434890a8a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da5d7d7e5548e4a2da5cb353cb6529691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16de0316d4dad55d9e5ae3a60b6b4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714f3f12fa329d75d92a900bc32bbe8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7cfe165ce285a51a5bb826b6c74fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720182bcc82c047cc7b3926b55e8c9f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45222ced7407b701db8e865d33efc37e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef5ffaed6ae9b928646b17552f29fa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1eda2c6f4806008cd822d203c7c0f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e292116eba24bf4f645d022b914a26699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09d066859a51ece5a3018a745a34e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc31e248e5c40a9fca7f2f999701a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fdeaa07880365aafb9a50372ab63c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166b12a9dd22d06c0e7aab87f170734703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c35000d662ff8906f16f9cc676df41704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddfa7145ba3b99adcaa055e64c59a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4738c6d65528c30dec296735b8af0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9a4e75f9a10920f0943f3f9d5e231707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dc3da9435663985e44cd487bcc280708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ed79e412d8b5319891abb3b2075a4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c3ea14aabf1d35ca053a056f2fa07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb9e959ba0a6dcf2309f2cee2100d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1573ac95eb48d66fe3ad56aa4758b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593de9a4f3d51ab00af3fa4ebb48c55713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd1efbc7c537d26cc88c23dee75254714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7fc75a291dd64ef2ee479ef507ff9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24480099381e8f609a6ee68381f8455d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff51c9246d64c38a077646cb43b18a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1818e8b8b66c7f00ea2dd3fd95a98718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778c47999baf8d6f5e4f36d3ac588df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2831294fc8303c0a1decee2c55f3d46720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089d246820c08f028acbdb42bd74993721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5174c5c7fe9cb15beb662d6bd6cf2c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09dd0ea3f4c567add0b0c3d79c7267723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc2348e837ffaa62422ae9165fb31b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb15706cc8f8a42e62a54ebaad2fa0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c767dc86823cf8fa05b6af739594e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4183cb3d70ebb0e42e452310875aed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517a29880f4698e206e37aa8fea4163728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079eb1a3815e24fe3bbe398579d6e3c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dc713e32b3f70e59d8b27d10cd421730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626e7d906b1186639160674d5e9a0ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b486aadc065ee99227f274918ad9d01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6423ef7b171846c470f77d0b64c80733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605272bf1fa015ea8ae8af53fd3b63fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f55c951dd8380a65480b99a4c485b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3842388a1b12ebbdf82b64b2813ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c3841d75f50b03d31e75fa02fca38737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d995e5def055defbfa0ad9bbeba64738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69cb03d489b50ec8a520d3883e800b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b25a6443fe7fc8cd12b09628a543d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371e3fa7bc161a109c85300f06f6190741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac2f3be66884b17ef0f36b385daa7f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a383d95b04a3dc9262188a25ee41de7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bbe23564db44d5e3db28379c89a75744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dd63f4380aced1210f2a8ff7bc529745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb562e221158c11a11dbb43adb61ed4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978a1d23556706c8d041fed2f287148747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf60400742e0c67cc45076f28107d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff966bcd9eabe6a9306a6b3655dad4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145e516fff9834d2607f368b0b916cd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6d02ecd354e8ad3241465ea095522751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdf7fa33752f3fa246eceb9798c690752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ccaa66313aa9e20b763c41fdbbb8c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2581719a961350a4b9f37f46ce54d7a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93496127c5f9522b2c5cfbe7c5acd5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b38ddbcdfe10edbbb8f1eebe6c44b9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1d1bc3e6605e28163ec10d3173ede757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769956e300136eaf3bcc2057459f2f7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dc6ff3cb41d1533f3336822a11407759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3647072719e3744d5456bbaf91ae68a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fcbc2acf219b83adf8551ceb8aa1f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223389ef5d061cc8ac66808f2418b0f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702947b44527559199d79c22e878948d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8a0335f67cf14a41fe75dc65a7f0c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb75db342299c7b2c24f131e4710f40765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddabf1053261d7a22091f13ac29d412766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d35e50eb36caa0b51c82c7b12dafe2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec2a905ff94ace7288260958b11ddd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c819f031ebc6b162b6b08b9d1ba3846769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21abce93441f2c2e243904f147ff322770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1891bc73d60789c991d85e408f9c65771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434f9ee4d8ccac43e912cfeb2443440772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0bdd378b2df1ec0f881065523f9cf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e646a4d9417d62bd22a0dac497d14774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5c790012641977f1823e5af11c6cc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc643ce1ad417a50bfa368790cade645776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6d11e473072d4ea98d0678d34c561777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b13c9f345d5ca788cc896efdbc7f5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37dfd3dbef8a7e1c4fa919ed96de71779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6163af6ad5d04243464cd855bcd43a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55f46279428bd2b963ab007d9ffd0b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb470b62de0d238f19ceac9d2b8cef782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ebb3c57482aa888af37d5ee223d4d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982116562356e5518a35f15b290f312784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813252503a1d782f578cdf99d21bde25785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8935c6729e819ca971b7f9922b85aa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9455ce1ed205a2f3a792888e53c6fe787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53237d0eced1d6567f3de31f578699788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea6dee795da0716ac45f90f85cd2a0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2d06afc9178f6ddd3beb3c8d20d48790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111cdaad19728e8518f7d1c7043631a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82acec0731aaf5cedda692ded7c73b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac1f9228ad3e2a1e6c1379be6f2f80793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c33c34d45750b1557f1e173b8fa8a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481402665265ff87edba379f68d8698795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14394c10273af5e65be263cd46153d8c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edd359109d7208585f9ca5969d884f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b91eaa11ecb5a6246fa2483970d20798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2f4f3f0425fd67663f9bc64ff00e8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24897038926dd7b4a210b40bdac9f67e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4e3b983d67e0f0fc6b6e954450a62801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b6c0f9e97318f76c9b44b19f6cda0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e140d1eb441ed414ca1dd5d4ac4b53803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9650d359b382d10217db2672e4b9a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ad4e059be9e8e6ae7d4719627654e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0152bb33a5fab60b40254ebc677b8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186ff757fe5ff508aee44cee301e500807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cea582bd55abe1affa0bfd8b3e119808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a19cd9ec06ff11a43e4b169a55c00809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58999026b1ffd4b9d6d2bc287cc2267810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b913179f6db97099cccff0102d6a90811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402f0012a77b7a51ac436e1d9830262812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9644601e8e1e7854cec622dc742ed813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd97078cf3b5497a093c15e6572462814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3077fa2d099603a54c135f85087f3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405e37c06ca682251ae2f8ffe4c7fef816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55333b1358bbce390250bc4973a1cb8f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375253af49292e3dc537d23138aeea4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4756f373cd34aaf6e4820d388f23a9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00fce26a23db5b5484d436016740a1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe0cbc8815a01c249c78c7c212d3d7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2683f18af5d278447502d1e72a8a0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c8a50c223a9639a4d2100b6de1817823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7b8fac329768bf5b6aae7820f4fa4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2767c130541e6600ad73a6fc71e58825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af746feac1e1e245f2506b4ef7e50bab826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8bc161f44cfa8c57c33bbdc4b3eab827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52919618e0fd7e2b6d1a789a76d2fb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9ab6d94f603b4ff9c5ea862f6f43c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740eff7da4d60994bf2f691ab8b7f535830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d354f655c809441120077416ee40e07831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00258345ea9be8cffcaa024246a69a26832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff146f51c81c44f95ce8883721551efa833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e40b716d49991dc9f107d5eeb7ace3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daf358b7bf911823131d09aeaf1255835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced491f0e943e18d2e1cc5c1f474504836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4bbcd6d8a3281e6cadfa6ec8f67f7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518314c7dc3b02202580efcc420c9d2b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67c9d2c50b385a93258437306ee3c4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7455f1eaceacb9916cfe52a4d459a2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c606ef0245f042625f5ad1ff0c3b77b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67af1794c02799df547ca8a15cb862842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa0d7d958e510acf92abea246f7571843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ef5c36d6ca73a8e371f24ea1b0f0d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173db68c228e8cc9b0c51f86b60f7d6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3de0c4964ec507d023b61376b95661846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a9967109dff037dabe764cee7eb4f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea862a82b50c3cf81906c836d0255217848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c26aee3b0743fcd0f0e78c6e50035849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c7ddc36d4a2ea03461aa831db9af4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe7c25310dfd500abe2bc4db3764bd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2b9322a69e71647a371c512f39368852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c70156d112d23432e31416a6015f3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795e131f9c23b37fd2b5a07f267c598854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2abf4aee61f4973a793d9d705a1cf855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9cb7bc0d1078f4a95956b8cac65d6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a32fdea92e28095389ef255e4d00bc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475550a0370191c4a4bf56d0fe31e043858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86228b4db958801ab379470a1fba7aaa859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33391f2aebfdddeb8e847a04d39bd184860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418ca3c71e90af3f8e92df25c488e85861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9830bbb7498729c209fe7e18a98cfe8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cbc3d46d03e9b0e545d92914bd774863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371836f23726cf138a79ca12a5b55c02864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d7a94b35d8aad6a9a09ce08357507865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a92f05ec80e6b3487ed885b52126d2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9745af260330ee508e470b797a88d6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64ace10c1e2b0ae02e5e8f519fd3fa868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b620dbeee447ecbc34f86d4b3e410869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432261245411d09aad08991308463ceb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad65ebbe52c85e0e4e1f492bcca497871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181371fdcbafb34ad9d8283d626bf309872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1ca2250cf3a028e6032d664e37c8a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e1cc38992288ed9c965a3d84c9303874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421f1b926e0451bb4fecc22a83e4eed875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a53e6ae358e01389fd1a83eb565c8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660de4eef0306db5120a1e581672ee3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c350994a9f2b95d5bb943fcdbc2848878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1855e35c08b135169f7eb03d83207879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d7ec3d5bb20e949bc4ac4fa818374880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec212aa5c6f94ab0073ec22c16ca3d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80246004080704904c895ebf84ddd68882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd4e1a894725bf310236cba152d601883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2100f5865cca0b739c4a4aa2d85e906884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc331def11a96e9e7560692e54367a29885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f4f5906cf5e332a27335f71ef54ed886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cabdf00d018c386c3c42d798b83435887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4acd23874e1d62cd9e453a5ee81c5e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3f916f47e83ab46cee8e1cbd36fa3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94ed31175293d97c6c7f0456fe80a9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e2260fa6d3c75be6c67ad24a7d184891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e599f8027025968545302bf6db51552892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f69a85042858e12b97b16507f6c614893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5105d5e0d0e15340ed9f2878e18c92894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e1b7a7db79b7c56baa1dd9c19e3f3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed382930af1fad8253cfa0668c88190896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9974c14627dc18ea068ab43e18d00b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956ec2b51d2016d4ebac77870fb6d75898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab0b97319a550832de7820eed72d91899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc505241bdc2919df507430c0aa832900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782547cc216cb4705de1e050ef2ce635901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6ef6afcd1da4692d199fc357f9384902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7a748ccb583aac2281260dc3e2021903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e10372f247ca60710fcb5f7baae356904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e035da0d39aa12363d3620cf4a433905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209cdf774e7a8ebffa82d32349ef0c3906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b5504c999457720e36047c97ffbd1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16570a6268945e67331655e390dbcd69908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ebd9ea657b54ee11ffafccfff6c86909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b6e6e50d938a09e1e13ada37dc58b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f3527e67f692be81c7156f2a215c6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61e3f6869855211e811b98b09f775f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9bced147e5471aa7667ff2293a47a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c324e998fcd13e6bdc81e1e22e4ce914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293ede113e627c2803d54046fbb6283915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c6f1b8006dfbfb363c2b3e106ee92916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b146dc86639e23e5226e25d1f3825917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8a4752909d0f7cdecd840d11111d1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a6d335f2cf73b39dc4dd9e3923a39919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6a9a9ff34dda60bce9ea9cdfcbe78920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877b1a3f295f26935afff32918df7de921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f44dd2fbcf0b32d306d09f0b91ccb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a06cfcb31e9babe5dfd65ff456356d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57da5051bd16c120cd7fe6b1d18ebca924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febe90145d67f7ffa7e014ba06f8e57925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65053645ac3b3734c19ba1ced4a00e81926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ced3f35b741831114bf8db779cd84927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fe40aedfe54ad1280c3f9aaa16e26928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072f4b0292e488e41b5c73b6ec8db70929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb5354a58410f1b1e2edf4c898e5a6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586b8036008d6e31d91d501bdb47d13931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc5582931766991fa1189026400030932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eba801ad4a1b9e13c8d8890809e018933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8a422bc1f9775082c79acb0f51f55934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0279c1ff5c2de22c542d0fec297f60a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cb7d2cd3a3eb2c0799586a8ee8e05936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e290978e350b39067ee0f12d5bf5c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f6660c0bf323daf7ff03d6289c6ef938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f6a59907a8b02a93cfea2ab06dee8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8476bf33842f6b9489fc816f6d796ac940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35783985f9178f9d1ad1f8296bc5f5f2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279daf2d63772d7f040325538dcaf413942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3696f0e085fd09f48e13ac5fcb9251a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a7a4512325ea5ed2b95fa33febace944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5508a46b4ca7071b27699d3279f9c9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deee8340462b161ae8a15d0d64f9dfe946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f01110bcbd5bce41d3ee6f5afc6818947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f88e925465c2daa07ad5f990085ec948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112dac5df90c2f83a24242f6be057d5949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f235e1c235b644a2afac1aeb76df291950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb7c19a2f2af327f8d050e7ff81305951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79acc2d29aad6753d5e711b601dfa1952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637fc97c890d437732798adbaadbfe5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3e876761bc9790884d1f1c8208045954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667fea3517d0abb7dea62d327a49d48955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fc8608c05b32bb78fa8d256d33100956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b850a9026b4cc1ff6f5b521982afb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1d65ac7a63125fb47c36dd8e0782e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa229870ffb113c9daf6912b52b25bad959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6d4823b0c87f079885c0c7ff4aec7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865c1825278d5aae8e6eaa261a6638e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b6612032d92a36e6a3609bf89011c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd3c9a4f14244d335aa5a08ef8cb28963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff1e4135f15acbd6cf6bc703dfad15964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e7dcf17268c5c31ab0edbf0b5d8f0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c766fbe17d4b7027a6f28697a5013966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa0546f027828ccb5594908c7064f9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6421105d83667eee7a100426803ae3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80642fe795ba203a7cf95107be4a3409969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb159128a61792b01c40ad4dddbad77f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c332e311854fcfed9e6934c98e759a2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5855b41deb41fe47d0960ce144852e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057420eb29d08dbd76d5633a11806b52973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc3b61cca1fa72b784fa3fea3c1c80974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0c242841ec70ba7f8fe9432296164975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040a6d69600c8385cac223c57a5eae2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec48bfa5cd697f6b388127d3849c28977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc39ae7389320a1623ffa7087e8fd81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da916df3b58bbff2903364d21d9e0b4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dcd08f564e902dba7d14d198764eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f360d7274e56ccca2ed61503440e02a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee3257212ed9f2fbf1f3b30ca1ed1c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4024dfb85f62f37a3df18d0177cb3036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9858a86c446498b3e2bb5483ae75a577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfd730e0cb0901aef4fe9dd994aeb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74650b48866076f80ee2be47dd006e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0166229e96123bb6bda3bb9d231b0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb21772ab53058b341f55a891f866e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c881c8a41203f02b4549f37b572f4c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d45a9739040d06dae7c0b1bd9079d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0538bb8f6f9a4d6ece7f7daf3eba814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247207e1ed983cf79b545473863c5d3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fc9cd613df6d23392a82c42321c7216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ae8e94a5b952b683afdfcfab29c6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c012aebadc78912eebb939ec27556b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3335430a5a2f55a4f1123702c61b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1fe8cd8c2677e9c808db4d57b106020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1901312756a863c0d8976b7565150721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ca5f2e0076dd563a3062490f22cfb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dcf6877dc894b53cc48057341c43923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe90e58d21eb2b475df346a7dc7309e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffedf1e6d262b37b7ca1e503a5aea325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493079c421430c553771f977236e0e3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ce7569ceb845dd223a51a818635b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abda6dc7f2a85e5c4c179f9c6f1bca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eed5acdc00ded40a2f639b6f3290b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81105d6706b98f3192f5ebb0c30f7bbb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42478731fc2e8db737e6407a87754031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087cb89afe175ef7770b4504ee5bb2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca80bfafdb77aedef58fe782e1d06933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db14e9f008097144b161ce64bec86a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45441a7c5f901e0767d5aa0dae99d1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cc110018a20abe4268d504e35ad6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55ddb254faf7414abb41f9f300343037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240577c6f57bfd0deed98ae96429877b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31fccee7efea61e61e6f65a23127d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960cf4ad28658fe195924b227e1104c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff91475cf6ab14d4850e97fca749b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73de84d365f948f567e2310c726133142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71d1e6725e7c28817f69b02dfb61ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee40f2960b3959b58f5555e83ae85544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f2fd311428800a84b7f6e5c794c3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c8f6ce22c3b44cfb59df23876fd8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429aa716263c87e6ca524c1542b8ce5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714198f48531450437ca89470cc460748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0142fe31da1d716b16111a55a26cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a4c1cea81c2365dcc88f86e08594850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30aa7f6e8fb7b8c62e9f50e8e81252251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c87066ebd8f68a6709b59a91cff42252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf174046a0c30ac4273c2fbedfeca953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341c99c776c6ee75608bd8e93b9f7a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7faac9c4bdd444ec7f30963cf36c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608f760f15c12da255ae1fd675a36c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d939f3194c8a74c4ccbffd91509091b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff6635cdf4a2513d20214685c8630858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78c8e1b757e3cbbfe4ab37ff2ad0b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee7d049d762479d9db663e8372b4cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd56a58a10552052c20cddcff4f9be561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9ec82794de1d71f1cba9d7aa6ab2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53a6e2e7f937305fe4941615b880e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fcddd28e4e40311b8e1f5b02e88d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46a55b0842d33c684048bdd439fb1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107f0623878fd4cbdb8c81503065d5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f307e6ee7b183f169fcfa96b3cf72c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef69ba03de2bb7ef20a76c49220877768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daa2c832273585efa0ef11fd59f15969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588c9e13b283dcd53a139e7f87c284770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101e625bee73524dbe594f74c34613b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c11e42722e140b21284578197816072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85ca04631b46fed1530843c09f699473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553dac738956511577811cace14aab774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66d1d8850b035151773114672231c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c504cbe252bcb157dd22dd0daca392176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d6597dbdf082712357a23aa5cad3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b8912050cfdefbb5aa5d6ba54fd0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14d1fbf206b61fe303c26b6d130fea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b877437449b75b9fa7c21f0495aa9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2f8baa194f3508188c637c2f7944e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311687a2dcff76827200492bba29ab2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45e1cb1949f708ad4b40c30791eb9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e206d7d6378c718f87e2db4231ab6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03519a579765ef2fcaa7fcc355d8c22385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99112b511dd1b403f407e4ffd5c48c6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342223de8ce39d2f2a27768bbc19d16087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f1ea756f31b52cf6744f2d3ce5b9288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b42976ae23ac277eaebd2efd35276689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c954052a33148a05b9d9afc774a45490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a950d1db47432ab3d45246c67ab492491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646717d75e89141ca600414134c3a5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566985dc045d851ca4c3b7f96c8e0bce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0f86f4e65d6a7525188c80d48b03b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87669aa5f23a06bdbf116281b977af7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d94d9ff9b9dfaaeaf3646b606c9bc096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50521f93180b95fe690117c31981825197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5bc0f247e2ea90a42fb6e374f55cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70876f399f48e85c6dc987a8569d47e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb265833e12706ceb5aad86be53e843100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5104c7714f05bce13a2c18f880db5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e5b68714e1b9a38db5c4fe7e375b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7ce08c11362ee4227f6899be4105e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbff2b0fe76ee3f5ccb2a01db0bccc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26245593a9cf859d42a1070bfe015ddd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f7059a85f597c93c9516192b12d61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8359274f9ce8472ff6959f185621d0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c88288cd28374b7528549912c90df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81820e5793b62afce84309cac732cc7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772db7501ab825a340dda77795292643110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da343d7d198ee91d58769895f12c6a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cf58ad8c8d8b23f1bdf2e277f2672112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf10208a332d5339b2e9ca0edb1317113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a11f845ee69ca08a04b44dbad6d90e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701866633c78fcadceb29be5d2823ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee01bac9481bbb9f33e60a80c47bb3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd453db1af3a5d11288b8051957c9d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e48895570213293f21432944dd474118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3fac6bc6faf5b55812707c9d516e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ee2ec9025be422855df485d45cd4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c02d1b53935500d726c82d3f68218e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d41d24dcfb109387bbd497a9cea3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f473882571bb9b1ea75dac0282ec8e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bc9e839d5c16fb870c79bdd554cc2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a8fa0008af5a9791ab3ffbeaa5927125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bccfd76ee7d112fe014c4904bcbdef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0cbc9a50290877e3b257891be0aed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cb07a98fe22844507b7d67252e49c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8847596a4880e9ff58003ac3c1c5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4312577040dd8f971e6fca39209d0b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9977d4ec06265d72d75b1442c58c8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca3ff4c39c37077873e62a2df017db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58577fcc3b755494a918f1db247557133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aa65d56caf9508ba13017a3c7387b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdda35cd57e4b4c042cec2e961a2bee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ac5b888bd859fd6660e5599833f24136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ec41effffa39ca7b52a857d5fede9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddb378b6f79c15b4b3eeee73445b53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7011f5b16d6b660943e1c183ea1d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d4814a9a02afcc61cac4c209fa77f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525662ff22f33d52c4745009bc98540141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4848116987a13f0a5042f6eae089459142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45211f61ccf212d7ce70bdc404899cd4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fe2c68119ce117a8e2a20a2af07b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba522b4b46cba4a0930a49f6f51ca580145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbffc86aeff67d3e236e5d892630a2c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecf02e1f4c149915d036914208063a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d42388c80b0cf8a1da720538f0e80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f112aa9cb26cb996ec28d6d89b82a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9fe479e39675aae2163a34fd6147c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2416be68ace7bb49983a338d6b826c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a42ef9e740d93de9b67d04cca0e3e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74888dab674ddfcbe20a5c92f47639153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1920735589219633869bd7cc2986c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bec9eb5d96a49613ebd6fa1e034d9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637ca991d87cc602f124a412bded9b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d7557f6695960303dbd03a792e41f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3e1f6170b4ed2f4e23d8555479d9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7213945d686c56b842dba973e22be9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fc843f7c9e3b0512a65a7a47ddf61160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb9d177641862ad1c32f962439f927161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23d2d846276b5c8dfbffecff916959162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92113d4f9b365f10c4301cfeeb89b28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a79477bda47048b0a49474aa7cceb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26051125c7f729024f53b7ca9ff86f74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c00ac405d2d195c00b29b582fbcd0c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eac7b481073536e9c0c5c41ca10340167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b77b7ba1a6f39bbbcea79ccd836b4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51c0790dcdef7183972e388c5804aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ff14331d60e3ccb610f0428486a0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d31d46d79086fa4746755e5b3ab95f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1718befff35b8f3f3c6336cfd94829172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367883d3d2b96c642550fc837e880cd2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1cef0e4c69dd9647a252e3ed11500174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172ac945380ded01df360c57c28ee30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f63c76b5eca1a46351dfafc942ac9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae362b7fd1ddc4ecd462990a9c2b8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be2a72f4110a9eda79f6146dd3a2db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a50d3d3a10eae143788192d976c4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd655a306179df0f690d4106f292b3ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5f8f1edfa75fa4368a92e42da4fa1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6205ec693c565e98957c54309439d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c44a9702e8d6f942675cbf2a6a1f39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c4ea35ffcf80b1f01d4930d046ea6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3b753c587badbc83b0eb632e1d1bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53267577a28ed0dca0afd103790b02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079fe97682021e3f72c5f2586fadab9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11884c33be9c01c711d7e346cd809d8d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcca189e0d5e963036a446b9afe77d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28092e00b3c0c36ec0626fef1b4c343190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd927990e1545c02b6487eab7afa7c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd8a6b916ca7f86cebf5222bce5c1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ff58d1a59962896c14910480e81df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484899d5760870a0b4d97c960d923159194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e87cbfd53a10ffaa6c367844514871195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21dc648571ec60544e8d6760c56d1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cf68757e2f0b9a65d9e48a9d43847197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c95e1113e1befbc8abb666134c6fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972df0a184f34da2272a9c54f247cd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae29d629858a2ae66aa53a5105a65f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929953318b007f88d1e59622a2dfe190201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f74f47ec7b10d1fe6f16deb160506202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cc1e4e6ec8aa1156a32c22fc7e910203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308773932d366eebe500a67dc173e6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a29bd4c6bb47eea86ae48e818823b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ecdb5878cf11a17d4ec9a6f9feb6c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76142386603d194aab52bf7c369204207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe96992bab4e37d937ad488a9a1fa02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d6f16583f78cfc8acf7e1dad40fbc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d4fa3603fc97c62b3bb8d4926348b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dce3e95d222af68eead95e912813cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd57717dbf824a9f061a006ab423c4e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a278e0e4d5d14b58553370605442ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c276ca544c4efdd1da4e97d419e400214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b2542a1cb6be750d3bbe97fc28ed9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc630c09adf9e27cb8625f0a9ef88be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6e020e63aef1e283b68c53034db56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843808057e769eb23d8a8d8d785a39c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2667615685eb1727ecce679e2903c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d731d9ee2a3a15f226ceec2bf5ac35c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307109e413ebe3dcd92b3abab9bf634221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b24a5db48da8e60db8d1ccb04f8b93222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cd40926ef312f631c0f9398514474223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052575d21dc1b795771b535af4a6e747224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc5d9e872e4661e9562fd62055ed36225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a9dd30d2af41700c50f4278c29dfd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6cd8d56593c43883da5be5605565c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d840b86e6e50be8e1c7b8abaacc55a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25e8490625b651098145d98c163741229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734aabd858ccb52e54178a3b9ff1f64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6b966e2aed65f145b998c32c27c1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82daaad316f675a4edaca5cab6c0f394232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a9972e5ca6053ae46bdfdee33b92d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f764396eb155c4c40bf0291afa307234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba81e9de1a41072bc16aecc3835cd3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e43f53f45fd126dffbd3b15090e733236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9a79dbf2426524f1843bfe6635e8f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdbe1ca4a5646619883568ad90925b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8fe907c38abc8c943836b64407ef0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c91bb1f954dc2f34e0e05bdaa2fde6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148a9c7967e6a2ec32f36af41545a8b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e05b9fe4f794f1ce17063a6402887242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b2b38d2d75fbc93b73d687e7a644d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6927da97202a52531058445659bc159244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a2039f068b86a453105680b3a5551245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02abceab98ef7d798ef92a714744a0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a875cfda2799033f80169f65c94b00c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51780da0cf25b98bf076b16862846d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c2886d1f37ae4191ca1bd451dee2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc47827ca823ec2a601ed40daefca5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae6cf7e3b9ac6b5560b21ef7ce185d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecfaca006af3e2b5ba85148b59ac27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabb32d14d7acd312865028df09e775253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f250abdc1fd39723c6ad3f223e2b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40928e13708fcf37b259d7cb81ae470c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc891b50dedf715e415a61c3fcc171a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189de692597acd58a30100535b5ba701257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6f469e9b654a1c66f93d84d3090ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cccb2aef796e9dcd58a14bb539f2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b4919d9b94b83bcf831f834fd10c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b44849b3f1109d9236a43d4c050346261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdc522b1ab39fa20f64ff16b4960d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f108e63b126359c19b9b7c9c4aa77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001a0186921ebd85f102aa874e34e7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0f11a5b0e65d4d03b856084231f19265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452970fc82e843bb6fc2464420a5f21d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19ea840258a970f45c2b37b1358374267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe20c1498ecf754d2aea56a2f84101268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141f7cdbe988a3430890cb36e0f821d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0439a5b20ad4e060283c8e1cf46fa97270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5f510240f56eaa98931ff135752f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151564a8f76fc3ac77be2e8d89f77d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d7f096d50477eb349312a73dc5ba2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cbdbacf9a29ba1de94a3261a60ec6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5909040b972434838aeceb3966f92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417dabf4d68eeeb3e9adc7e6e1492d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dddb56424341ca4c3651960e399e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27876b22b048a4d96ebdd2d249e0f890278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac982ff8f5faf5e5375fc42919fb68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75746c20845693089273524b8b7970280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b828c72e0e5b4e65c4cdfc2f00f15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85710ae21711a521edaec35d4276b65c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631b29f15a0519813a25a378d2c506a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fe880419b3f13eaff9975a4801c2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7414b2f50450cd461aae623d59adcd1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438b637c6ff37bee8175671bad94b95286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac02e61819902afd51602cb91da7017287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff096fefbe1c6ea01cfcb8d55c99ced8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0f785c1161bae14638953c5d621ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cfad8d6d207033a06ae42a6dd230a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde53b5afbc0ade95aeddd39e61a4e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df30fbc6ae233ecddf685a37fdc2fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957a85408b27c2fe7f1409c9e222baf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c338a2cbc2f61dfddb48e45c2055e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbf07701c6fab9d548dee095a2df47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f4dfb56d28e17b8ac0127ed93b944296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db94f7da88e5da7c85b03b810f8e6cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e8f004dbcfcfa18f405ac561ea1d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e11dd4b2ef9e85c1b13190f28bfc55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa080b1e94880ab8ae2451fa52a46b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f58c20c062896aa527eabdf5f4f04301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc28f13c6513ede91187d23ca95abe7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc5ae41874327d4deaf4739a43fcb2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07b02fc6918986ea1a5f21592e253d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b0255bc378483e89be11881c3a169305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffec294191c60935a95a39e1e0dfbb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5be651484d2c6cf0d4a28a3a0be501307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a93aaf68a798bb4bf35904e5862d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155614810b4255d12d868367fec7bc2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015d6b53e871c54e5e2f4957a1a4256310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243bc6dd81731742a6ce80fb3f064e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8cd0264f4d6fdba378956f012d904312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7b18031ec7b5462aef58f8ae90390313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00792e92f9c9ce0ffb8457d2bdc1080314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140d4bf8fd3fb477ebb2eeb077ae547315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b751f75cbbecb3c5431ea5de3f53ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99b769f9de6f56ed30d5af8151f289317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d098c91787072b7c67c3f703aed7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534d540a7ee6297fa1377a29263c18d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0454b9d01584b3a6d429a936a9bdb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f234567f4c5ab1da9b1292f800e32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e507ccec5fe386a89d0ea317381b1b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39557ce41a9da7b2b0e34cb0853a3ae2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca77a848573f13e4ad6f7a6d5988da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c7e4062161647df18ee8fa4cb1d7d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e267618cdd16dde0bffdf146ff89af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539aed3db3984af86319164563fca0f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ee655a6c4398f40e305d3ad16002f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887c754c3a3505c3070e5d94527b4e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7aae1d9c304d9f126e0a3d5e855db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9c2500be6912a265c200ebf222a48331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d9532aa2233514ccf8fdfde2fafeb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d2cb9a6837e19dc6cd8fe55c602ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1ad4c408a77f3ac61964e0a5d1f73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89080f98ceca703643bba291a2b1b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cc05efb2f3de7733a125a197e9b6b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3340695c6bfabd48ac25bde45d9412337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7774920070be39584dd81067c5fa45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909aecd858e2bb90b1a9fb935b5f472339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3660a4d4cf66e268ede0de6ebb159340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59b87b264a6de92c488fb2bec12f6f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c3388ee359eb69dcb0d15aa1b61d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753c5fdf5040ddb83ea0f35fe0af33a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef53d58dd13a77ddb7f893b7d0537f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b590568d90b12afb3afeae1d28cd6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a20273b966260304709f6c60e30d5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354f86cacdcbfe24de029a5c50fa726347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ceae408827fbf15d6581082534fac6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3447269b049f8c0062a5d6d5890ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb40b690bab569a24f529f246f515d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb8f58f129118ff3f6ad343fd1db6d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dedeefb237dcbf1bac9c77148393f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a9b88a9f11b6828501f0d6e427e49353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729c5987c528c8756e5f8bcefb7f94d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325122eae129bb4cc943218e808cee5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0fbfcd0066c5585ccc231594d2ad5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5012d59750ea0eedcdc0eeb749682357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edaf317b9ac9e281c124e4fc7046b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e0b7318c7aadef7f139d870ca4a38359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31354b7dc7033bb7feed5280a6b21263360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77b01f90db020a76e1c4a55e1c93c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53fb4efcc85f302935771a8dfcb9c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5eafb336df333352381d44b885c626363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae167576f170fcfa63f8a474c304f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69eb91fd06fd4c70322f9ff5c966c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61102aedee0995ce5ecdfa4268d904b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e9a091d0ebadb3fb5724e0338ecfb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48e6f9ad1687c6ce04c23287491d1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e3fb79023a5b66b4a9cc92e6e2498369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac802455dccb7f514bcba98d8af72e67370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58488ce2dd0f236d0a2004ce8c5d611371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de723cadfd012c84b58725f9f0af6125372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecbbf848a1b4b70f09208060fc5938373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56b5b10b1840eecb4b03ff0d7737ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238dc543fe001bfe480dcffdb211ee6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f35b7b3b748b084e623952d5d70bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146610c7dfa89dd508fb8dfa5ecfc82377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf19f0456cee808f4fda28b6fca97b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9958ffdb871e2b7bb5b87cdc9d7f0f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d255bc5f24496001a39fb26d4d76b40380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882845b660554733804c525387b6475381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a846e54925d393d6994052a40bfff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8040cd6f31b2c8e07174cfe153609c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dcfc9388a04acb9b19d6c634582e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3adbb75be0c193c9df3fc2636e4d9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219104e7b6cd75afe92a39a9d862dfa1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e0d3c696ed2a128e70523b8ba9dfb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afbd3b9b1342899fd353c8d0c1758a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895cdbc91456507aa66f8c975314a2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4403eabe1c37eef88cc5ba91ad201b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4378c5e8e762de5c6e8e7fba9862ee5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66105264be2a892ecee995b8ca9ef2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb6f3b68b7168d69e025a9099614d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa843905ef6793e7d5ce5bce9454aa22394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3df71c73629dbc2c297127a52394fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f229c69f64b0b98f667e4bc4db4fd0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2ea938e8620675fb4303dbdafbe58397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a81c9b3925ff32667e4ac916f28917398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638c8bac090600f9e634c1fae42ccdc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afb412ae304791d484d14b220a901a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c1d4312fd0d8be22db15927abd774401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd09706022ac27e987a228ba6cfec1d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ae234a20dd5fe585dad3c70497e72403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8bb15084e5dda4a23a6b6fe60087b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60029ad045a982d0d642a48596104fb8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02864901fab1fad143876e65897e9ddf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763a8ffd0f47d36fb694e3cbb521db5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011b9b6653765080a776c8e259f6af4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83632dc1ef41d2a89fe47288bc7010c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0ff74bb285c939f708d7130073591410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cefad014b582b451837242bb54920411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0eaffe76a68717a7b79b94968f768412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bb9c9634e3ac60a4ec0845ff89189413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160269ff08d22bb3dc5c5b7fd43ccc1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4b508c2184aeb860e3612e54932b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4f95140da1975a5bb03c94fbd3b05416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a3aa3eea549bf48c97068e804ace2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73a9c304f9012ad970334e5c2135c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f55bc2e8120c0c49dc271091dba2c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86536f79e1558632b3bce5b90bb02b90420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008a4b51f01c1daaad5a2ec288b1aad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0246c37339e7cb60088090e5f354bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfcf74af2af3cb8d9cde96e9dbd7a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1561e29ac094d778f5e7cb59f45d184424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1d2d046e2acba173f67f906e4d6a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723fa7aa4c814195237e6f132538c3c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dbc6e1ab1eb5fd703a92efd50eb00427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee48f737f36162bab37f370cbe0d429428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e8c0d74819dcd946a0636248f522d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fce9707a9252dfaa5f6e19a990edf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328eb0f98e09ef1ae5fb0552197b3971431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff78c9d40e19f0feb8e964eed4a561432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a560ec313576385e8fb95aa9055eef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd6d0f7f941c3957d4eaa2c22481dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2377a17575d02c7de282911b094a95e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f8bbc8db2ec85e5cd7005b1039f04436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0107fb6b8600124a589b247efe460f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1481b10bc63a3a1e492697a57ac6e13438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961dc4682895d5810b3e10aa8e7d072439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb69f013f3673fe55ede82402942210440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd2bbcb24f00314a25fc60e8e5c1f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c5f95e351bb55fb9bcf0ae057ba87442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00794e437ee3c8f80f1539e3afc13ee7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20a6e8a28d0daf6a75a56050cb30b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86396324f9addf099f243578eecabda7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940d1c106fa90773f2260ab3e6cc2b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4433c0a212353e0b6f167a15ea5c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5427790479c3cddaaf2c6040ed4daea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb740c6ea6aa5f8b460be9fdb6ed47449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dcf47603db0109b3da6fcf8d10ce5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11871692495fee1ee494d85d0f08c2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c40113c730a6ebb04772916ccbed6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eca546c8fbae9b39f8c5e00380064b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a575582200317042002ea8df70186454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32acbffa97e8692f079e2b3c3d72bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd832eccf18d140959c546946e1b78456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92edc8513db172f3c9f28f040dcb39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e986ad8662522c3655edf6a39f40d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221cf7e744b31c08aee51845061c384459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce184e15ee908a227ff3a4cb8cf6d00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b92450d9c7d47241585339ce9f261e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec4e2942b74e053ba36caf574a55fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eacedb5ca240a427c16bc30ccd36a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef809dc829170902b6d3d435595d225464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a17acb45390d37a8e43fd233002046465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b6a032fd5c7fb2bc76cb07e577dba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d03ca077ad24c2527371fc525ca9bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d9ff0c1cb7c7dfb19ee218da2efad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63736fa3236d4c3b408ebb9fe9d5cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37d2c005314be6118b4b60d3580872470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17275f630184f9ce6623a1f966eef8ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a1577f5dd2afd73ddb944e4f14a96472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f82adca18250986c72f53e98940fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74217773c2cdbfc45464ac32528729c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77046af433364830dd12378ddb71ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b490ec3cfd42a7b84d476f418fded476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc92760dd169dfbd547409286b0dbc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2caf43cd8efa18de33120b59113db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4464b7a243ee6a05670bcd8e590a98a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6c8b1e4d9e378fc3e218614fa4f9b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118211f2b025217a7df3eb644d14d463481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d20f47a9de9ac7c714b988fb4e1b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac58a193d9de4d0033d103f2f5231c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a18bae939ed953c2b77be63de218e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c310d0bfbaebc5f514d8cc7cee47675485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cf39ffa865c7653b5c9f49e3e450c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1db3453af3ba6499cdfbb1f81572e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbfb8ab82248e2fa6a26895c353a36488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7ea891b8abb98375cdc98b5491d31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c26f8fa78258759fe9c8c6494f37ce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555032cb308da54cdfd835fb0378377a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8ad245577dabf26ebd0e95c337831492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdc4f4af8dd30071b55f1b19efcf04493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d8c13f65893421722e4e68bf86354494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a31664a66b1d2d282a1d219dc16af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5a6f864f9012a500385b6dc363c12496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d90f54589cdc18b7bbf0a6767e171d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc35a43c8a622a2309e56417c171b80498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d825003e383d4ea8d22b2b50c0b09499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1fa4976df082489a6e6a032a762a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52e87193df213836579839b39d4858501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54885855a972c37316050256b1a90b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364169a2cf39a1b353263ebdc4de3ca4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35ee9979421f06ece3b966c0d5559f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e72633bd68a9c96c5a42193ec207a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774a590189a6fe953f5ea9f99f96c0a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81fbc72973b36a0892db3ef50d40ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c24dd899de2ff07266d2e44d71468d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1129c13d7f2cefb7c8657afbc2668509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c526acd2ed89d3cbef0c41aeee15e78510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8218b2e5e52fb967a33d6b837061dc5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494aef75e324f9d5f64db372fe6103a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604c17cdc447502390a551a38e68d79513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c70c8ec35127ec46733f79f0d9939514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc3d309dfec108e660aaf7b7b170be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0242f0aa6c026dc2fabac8f37b61c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b12fe0846ec33c0151f666dbf2aa13517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729d00f18ef1312fa70aa10d8b5d635518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602184075075dcab32fbb54485010998519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbec96b8c9917e2e9b461be018dd47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b5e0589907337a0b32d26540950f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a472f11b8ca8102482d3a124df844522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1d364b6ea4f0a25db52da94b1ca52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749db8e62d58fa01cf0a57fe54fc8670524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a770b0613396dcefa6d4176cc92d45e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7f4a84b75b3d814e2736d1c62aee5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a8549622eb2c41ac6b9d993096007527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676afcb26fe6ac756420afd4d9b60d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8a6f05b53bb05121dd198bb223f54529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1d4deb385c5f7464288d025dc0523530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a4dca5d67d3c764151b152fabcb4e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d63ea855d318572ba3232abb9a02d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570a9d7fbdbba14a1ecda85d3154768533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c20dcda373718b6a0b8ca8bc74ef7b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080f92337c965ca15df8489b92a8abe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f7d62c1e1213cb98984efbb2e527b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0e19ee35990134d29aad439f67348537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf15cfb688eab81f99c14e1abeaf03f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38006670dc1ef9dc095b21845782ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279ca923d839cc9c9b5c903e0fe23c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f81c8bdf91cd9b594805b747c9f1a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd00c5a63e9b154754bc62ca6b0fdf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d488fb0109b1f45bf6181dcb3536c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb1e7dceee7e6a986e1b2b17907503544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b887d529bd2e02d81091b46797aa70545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629c12055591b09683cbf9ddf9bc7ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d825cf87a8b026774c23a69b691faf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78a600c18a219690783fd3b9674a63548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5f260cb09e1f1d81f00d0cc322cb7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cc088b4b9789c5955f740fa19500a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9192c9851afdaaae506747cd9c77a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced05e763c2095ad95dca1a3b653a9ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6956068c19b60fb61355ee3081d43c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabf38ac38d86cd5bcf250ba154e2ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f0940e79b7b70ea55210a29519d8a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738742708d3460dd67e7c2317488a57f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc52fecbec137a529a9832787464bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d3b125fe81f40b97cde40f57e79c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ce07bfd7271138811a8e268e7d789559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c30e49fd5f6916a6b9851b6c547e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac3f1f0be558ad9f4993708bcd3a0c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3a0ce4ee8392f12b72deb2cbe3cdf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173b562b78732df1847214ab0a456b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d511476d55695df50990fa99a8260a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ef31011b745c797db02db1c7088dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7ff28b00672a5f4933c15d65c9c86566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c18c4cbb94b3c170a862b40f22020567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00a63c7c7dd91271f175a4df02bbf4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780d91e59ff0a43b7683567341f19b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d340289df7c22458f86ef2919a19363570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a60f5ab29a35f71f84948c74d38584571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d916ab9fc2727423ec42f44d0c684572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4cc5fad89ad921707ca09bdc500a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8126bb3a44ab28b3b54b8090251085574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d6aea7d3a2241be0eaca36e3d83d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25404ae731870ddf6bfa13883ddad6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef7f20a45605f84ad03b77f3162316577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefd6e3d08231a780dff4733d652cc0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efee4e2eea296a9f5a5e4b4a450d17a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a9d91fe1a1687bb136c306899f702580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8772ab00473be149438d100667a1311581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f024a87a39b8ac748cafecaac1da1e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadab0bd82d04869c92668abbd8df77583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded830e3380f906fa77c750eb3bfaa4c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea210ead1ce1a6e08ef8380394e822585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cf39ab7104b02b7ed3331398351d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd623a8c3fe3b8afb72b02e2fb0c961587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccbc8391c8098b3229478fa18f62b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619439241fd65e7d54ed49e2c8cc22b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34083dae757179d3ab1ab214a92427590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e180b63eeb1cd175a379263152fc3da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c99124e1c57e7356f4c0676ccfe3f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71982f8f4d28e5ee33ddffeedc8f05a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628985130084ccca1d055a028f3c2f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280643d451db86c47bacbcea2ccc47a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72ed988c10466f85e7ca22b1c104ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94416d2d8adb2d82b4ad1b8c1c1438597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489365b8c80013da3cf9285b8ad6da69598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da23388cc310e72532a1d9e439c8a2a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b460405039306d422adb7b6e812aabe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692e6250ef91a71adc6d286996ed335601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de2e941e68898cb7eca9f0dce4a5df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c38cbf6820c0a4503f4b24a9bf8ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cc48a153807c0484eacf23a537f57604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cceb3c923c2c0088485e67c15e95e2a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388ec88b5dd7ada03f06a8e9495e0da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf69230032144585c179c76c024912e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ec72447774ccf5da56ff23ef0df7d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bd1628d0e16148a4dbab7281c30d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc9390a91314e90613f34c19fb052f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54cc430c791cb922e5c9edb6d361e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b98ccd041f998d943fdc6b89188801612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d698bf710140cca406a0c704240610a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23010bd978cff98b21c7b04b477ba7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e60ca3c3e8bf1777c2bf5de863d90c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419320841c4f7eacec0b3a419cc3207d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6634deb07299542c4e70b5b5f7173617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e282a7c7df02736c68661ddbc98a54a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa731c316faaa9a822d3098a81ac87d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282559f543e389da33d5739503322007620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b95851b928b4893da72b63ff7dcf4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b25335764106d38fd08cb22c17ea80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cec8f2f18c6b4b2a4f0351b2ac03d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f21931c835bca8244b99cc6f4c37d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce66a16b2e629b57d232068a088152625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ea7eeec5c7b6cc60d68bb30d218a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8e0ee15c52eea0dc6452869e5db90627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63680c1a519bd44dd3d1d7fa5327d497628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd6ce6281496e0bb05637a8f068bce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e21709fefd894c37ec234e71fe7bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419ca6c30defca91e784c65e4bc7c6b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cad0adc0414ba74477c516c8d85b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a38d9c33c8cb4d52112ff151194c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212cf5fce32bb763ca5cbdac08a619a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c808d0fd9ad3ae4cd6dfabb526b0e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e845a12515601831a8b0ed960f31e4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc57a8a045cf86f73a6c4f2608ed145637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa11c0a0c110a3f169340de2295de8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c584ea837317e427514703b058140c5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a87acd17aac7e3e5e5224f576dd30b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc25d537031d58d8f22c4c5f58f8a18641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807055adf9f7e2b0166621cb4dfdcd26642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee324b7fdc54298a8220db2b25e161643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefffc2cec30aa2f5bc3d3f9d068f41644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b793a2832508b3a79c6367eaf10758645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26de5df4c52192a0c27d66d23110727646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058717ae1b2793d452171e470e2b25f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddde2ecc164adead3293e37d29318e8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646bced8bd893b1cea614495bfce068649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8f89ef3aa4c3b7151a42de1850044650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e64e81fc794bf1f5661cf424a97e7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec4c024d12aec5c05cbfb85d336f67652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb0f259c4e591e9e75ea42c12b3771653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ddccb1a86f4521edeb04e783b3d42654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a65a76580de4edafb86d608068f0a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bd56363b37f5474e575e94b4b1526656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4f4bbe6238b939953424503412f50657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d388cbc917fd8479729e015d2d1c3c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8a20f11c463e6e6e2f08d66fdd740659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2653f8f775561d5498c1b4c5d379e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2a43ab798989b9028d4aee3b46685661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeec12d99c67774daf212a7904845d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e4eef666a78e1aabe1fee0a19c2b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10942115d314011710ba54098effec74664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5c74b3025db317a9bff2bb606139c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184fad4cfc4fde54aa3667ffb854358666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388e8411ad3598e5e72113726db9b69667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04f622a536e4ac0914c48b20637eff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cf566ae9806b32c4b64218826d3f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585232b8b02565042c293aa35c297d69670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480c207f059e72b5ffde93dfbb1d67e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b684728024672a6b54200762de351b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5684771462b6320fdc4025b14e90a08673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503a860da5cc9d2d45344bbebaf07b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b39fdfb7f2585cf97873b72f691cb6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14250b89f305ac3631b3a849049204a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03c7edadd03239f9705662661e6ded677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90f891512abe6b91be449ec1f59420678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe6fe81bf674f53a0659ae8adeee83679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0710cf59ba61cf76123311bdeeaefa1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e541610d83d29f53d0e7766aea7924c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbc23b64bd47cc0aa6391a9e477454682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d8ac07abbee0a76849b969f301ccb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29929cc386aa89c1ecc33dd9e2b924e5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a6295f7f94cb0fdc110f6cafb1775685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecbd624c2a3fc73e99fbb63a007e94686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98f0e4368670e15b4eafca76893220687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3981861f4705e16141cc4f99f4c6535688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d408fab253f4ce349d4941a8f1babe3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3786299f60bae961e1f775aadfb97690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72400ef5daecd693e694a5467bf02a6a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092e282d095adef0da6c4b731f2ac60692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4897568e53eaa19ed60f297f5f64706693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb56a738683222bf9291d78fec8880694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361373d23dd1b0a29a020215dbc65f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c5919d33e4f7caeb891b2f4291acc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbd3a0a14ab428109ab583eb41446f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5dc0e494c28c9c8f7efa047b688b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344256b00cc6174f6b6bb9c4585d32a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8ea7862b1c31db0149d602610db4d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08316feacd3d51eb1eef9b28b1ab891701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8376582c3a1296e551430f589ce76a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e14cb8c55c1cec2f714e923f25e46a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020d28691d918af667b4657df163e00704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b64abb00e24939ca4ff1e0425aa65705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce612a93a51cbbff06b9d17f6b74a3e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55faf11d1c93c5e74018362730ad3f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77700c0ed994492e8d7bc0632723fca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d62bb4481904c79df58d437d00e75c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76dc88b4a3c7367a9118a6ed16f0a6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0ca678a719bd1c1b9207efeee9f6a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e41fbfd35eaf0e1f841683d146348712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c25c2868cda0cc1529ac360d86621e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f453d272330caf1d7007164f8891480714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca2d0eafe1748eb59ee5cfef0ad0d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f173ed75d73e9d181b46c51b5c0fb31716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11cd7c6d99ba33d57dfed9761567c9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38e45d10726c1b719c9590814be56f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13ef9dda800b8db432c59cb3c44cd1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a741dd536eb2a7398a361669abed5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26b9878e55d929f8b76182e269230c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1fead088d09bb02d47aa741f50a7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f33f9950c7c148258a475514ffc6f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948e559ea260706f0b37d6dfe204b7c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb38c6863ef035ed8e37a9f42d9a8df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b0974d1a1bd4df5de2c6605ff09ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d61f9ee35692591e0b32db1a6f45dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe696e5d4e4effcacc295f90165e6a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3054661ec2680de8984232e378fa0f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b52c9e996a6e1b25900d443ac6558730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae20df102d3be2e1ec933e1e61a5dbd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910200e41a53b8ee6eb590d770e7e50d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30d505a70e2f75ea8ca753ecbcf5b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0060534671b7c6f2f8b7fa5159bb62e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e05c45675d84b7b867bab818be0b62735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02493223ea4804da84904bc821ccb5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361ffe6ff7a7b294f49122bbe7aaacc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718818282ff9a3b43f424015cb1ddc7e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc14635b7b397d56e3cc7a38badb341739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a26d1a461cde2182a194a725a4b0a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217baa0202bbf6243bb57cb30afd57dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b39580c46b05563bf057237faf240742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463421ce74e51d081f456c5887de88b9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8384a629f7aaa6155e622de4f5d446d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1afcc4c8d817d8f132230dd41ef1a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbf7486f796c72970f6830b7054f45746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea45c2a2c571be673c45324875697f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dee28d0a553865ab851765c8892a82748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fc4e46cc5e55274ee6acfdfd79cbe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5552455b985e0e33af42a767af27a79750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559954894e7ec91befb1e5f6cc03c338751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fec17dc0865c271c61c7dd7d5715f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088451340d51de7da8fa378319c9ec61753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cce69a720f48a2e0ede7b22f22e9cb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdefc1d7e9504b76938b09302c44c4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fdffe1473838e7d4ea2779e8700c8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26d44ecbf26178f8b00c9dcbfcd68a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7c9af1fd23dd4be0d7f06eabb82aa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816769219709d1302a68bda5fd19ce1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e0a0aac54b0fca0bb83066a50139a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7465cec7fce7a94e868286d1ac284b8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eadcc58cf5ab3540e33163b60473ba762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad274123e5c75ebd7a5907fcfac3c44763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c398c050819b40c38ce97211eeabe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73527f12267dd26c86246c86091caad3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61803ba2236581beca1a8d742e2ee057766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ed25edbbf0678caa9a75206c2ee0e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416435a20d94b3cc624b935d94e5d07d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5af4b35f046a0069ff1a3675d745a4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674af65a8842488a09dfeb39038976c4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087afe7331d3da9b90ee74a07b9e5ac771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d20c8ae6780e5cc6d6b1e28246220772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754193e966cda665ec968d0b254ff09773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd036cfe70b485c504fbe936eaa129774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c21e4a7eff1a7241358689d8103445775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847deed180cee09ca5587c1eff7149b9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad650f558604d30d0d472035f0e6e2a7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278c5012d4446fd3e1256857a3d7052778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba0d8a3d567f54dd4e809c958f9d3a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04dcd159d330ef549e3751810609d3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d252e0ae843102f1b44141edd49b36781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123c85829c2dd609b1b22eed49ef236782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb0396e0fc5915cdf210b1e553bc78783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2e59ede63a16f7f0e4db213797bb4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2566dc63e4cec706ab514ff345e138785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66256d09f844b52ca5da2528db115b2f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0915d9f9f3df88fb1a2e6c65814e0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ff550fa6ecb4c49a7b8ae69ea49ae788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab13f715988bcd0f49c30e67622a45789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f2a4b90761ea4db520ece10eda29e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b724cc420514ba4c6f7c30397b33d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67661950ae96adecd70a3c41090ffe09792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46fbe2527ec024689dda33d300f8a3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c03e6f7843e883d691dca38a5e74b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989fd765c144bc16e567b2fca072352795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b1d56b407d6cc95e615c3d103bc55796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ae369140de46d6cc0c563c14d0627797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f304d1c6c616299e16394ddd18be9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33efdf151867fd6ca9e81470b918282799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472163f71079ab594b2d57bbfdf95ac800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cfdb4c46d49c40f148e32163f96e4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10536acff816da06738f5efa1c02083b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2731b089822e9ccd554b741063f3c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1a2d17b6e3ce076514531aaba11c7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdea72d4cd1a760d8309a4fcb3d5e2f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47694ec8423c2e6c95e6aa9c575e53806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd5c5f8c71928bb0bf87538c51817b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb13db3c66c3cdcf765507d0905aed808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394be721be730bd0676057cfeb747d7b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c884e9d5cca668f52f7e163f36448c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ddb66d885e14d52dd7338cd75b357811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ffc7c33c01b42541bfb696b890d48812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f32ab7ac44816b2bbf2bb2c52c4d7b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfb3842db4de8af096829f47727e75814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88ea4763bc9077ca2595c37ba7127a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f9d6c9952ce248730023a3f556d41816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada60cbcf836bf5875106659ef172c2f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96721135ed5eba5c918a24da051194e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f7196fc85709080084e6f25dbd5f0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581895c1edf31fbae5c352abd1c8f09820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89ed1893791b738de0143bf7debd5e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b577ea6fd78f768e5af59db74a2a427822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf77ed35a001bc2b81a933473690e92823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78acc589f80505367791a3bc76fd110824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af001c75cb15813432c2c1354148cc0f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d35dbf0c0f7d75dc97e88b30607f2a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf80c2b24f50e97ec9851e7a1f48eb7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62edce56d70281eb54c64c808f32150828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000da24e60c5703f168c8fca41a314e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c780f914b760bd36440f7499ebaf33830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c68fa0fc1177c87ff1c997ad02eb2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ead42b3310f59fc2471be3bfe5055c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b469fb76ae005cea73d9079fd9e4f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933d9030dfb64966bd10b0473f3a160834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e04ca6e364d5cfd5caae69c5b95e4835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9676dd422d40199f525fb4938ee38836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bb46a18871a4f034277eb7d507780837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb92f37b9508f7548f6be7b10018bbb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144d475791388c94a0a850a4bd4019f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5aadfca722a4b95c79c262828f97ca840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbed8095df4a3c4d9c41497248b968d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb960157c2141f415bf0bf210cba2d3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9635fe2a0a4724411a6036b24935d8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce624aee99442f1179d0df1e8bfce3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ec3b489cfbd64f96d7199429c9f04845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f62ce27f1d749e0cc0e2231264284846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19335202ce5ae17a6ed7c701cf818a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0c3e329ddd0930340788538c77a13848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954fa1a43581b2eb08925d1d678fa7c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d762837fe575df123dcaa4b35ed99850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32354d14fdd65afa5afc42005237a381851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b270ac89c092d0d5a08068b9cce04852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3988056babc28f58c5352405eac94853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205206fd1ad7da1944450d4aeadb005c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2089d75cd612da8d316b1ee3084423d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15fbc99dc0b45d1ba38f709fecdd36856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8ae0fe69d407d725a95be3408fc81857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dde5f65b66dd6a840873d96d532bed858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c391de837df69583ecdf3222469e4a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ad3da96dc3f697bcb2592748c9161860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb652f4a36139851a386173adcb4a9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f5c7d5b0d969cc02d0e375b4398e8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80e7d55e039834d52aa2ca271a5d48863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d4f4334209d3ce2cfd1c58e584940864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd128db17265c6537dde797236565d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd9a90cb4915c25f49c5b67261c1d5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f3074e8c68214669b83cd242ce36a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f688fa76b98b803cc1023a7cf64f66e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d329169060c8fb611366b059fe1c5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84888eac92b2fadb597b2e459d61924a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf858ed2815ca48f4d5af7fd5c8e683871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9f1e06bf20123e683ef4f16947302872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8419f43bc905bebface1449da0df93873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a435e552755ba69815137cb8e6f36b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733431c6f82f5c825ba67e3dad301a8e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf7516a7c0cc60907ec73f94dd893e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd221f2e49629e556dc3db302013a06877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf68511746b01ff9ff233dd5092d84878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1292acbda574f7dc0e4ab3eb955d1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bf4b53ba02e51f6abdab59ee10e97880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fa4fb2bd4e59208d33f1cfbc62874881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e0be10ee9de05606a6d75a602de87882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fbf859e96d122c0c529e0e8e643d4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e8fb817bdcde537bccd47d3a4ffa2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8449d3f94a6cc1108d315f81095afb3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0746ce0bb53d148ad3c11250b24f8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc479e1d88e39e5d5ecc237f4946d80887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c53c3844a445792ccd7ba582ef93d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328923b2db61b9b575e82054fd3cbcea889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aa743d566df7fb45b25c5fca09bb8890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d9c5e283d01636e22a5dfa9d9689e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7fa59e3e1fb1b1916ab3afa190b77892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd12092009122c07db036553bca950f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04386d11561394d7a1fd8a86f1d1ed28894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e83f0477fbbacd16c5dd812549e8c0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8550f46ed1f240c5f06dfb471dca1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa04d94d8967ff20ce0eeaa6277d25897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15030b0098e1781b98f15cd010a5a2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e8c40139856da21cca326c4d29c68899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e78dff52f0156bac96bf838c9fec9b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241a93e1f6c6a7116abfd4a37c43852901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c583b32d6a1a1081af6489b2823c09902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee4da947fb8645ca79a4aa409308c7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68af270d062903bd4e1652c643c652904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8588b8d89cebdf78c6f60b4ed48f6e4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1728f6484e317635c04af5868255d3906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cf2b59ad129d8eaa1c2fd1fed5aec907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447be7443c103474abdcc5bed1fed2e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b43609536159956f1bb838fdc37c2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca68a11ac97e712f12964163775f68b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7a4d1de747eb266b6a733c2ac3f3a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c852a86eadb8990be810b57b719a9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4e4a651ab8ad56605ecdd2b53eb93913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6e4516bee7cc9c8b2ab3e451936a4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdcb08f63005260d4296d585b01e07915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db035aa927bccbff858a49a74b9e93916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9753ab4d10a7c55d5fa786665974de0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd7c766da6846e6b585fbe7f48bc6e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5368a3009a48c31e4b016e22aaa5866919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27a7bef28348b786c9857077f555fb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983b7c0ec9ce912a04d86c696924bd0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dba7ef79921e430c719e2e5bb2b933922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c6be18856ac424a01281dd3738404923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e84b5785e5a77260d0784e9a1ceee5924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a3f5f7f7d76575d41adf60f04ddca925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b937e9e92c3f7c6b3cc6f15c475cd3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75c5d7382d918734d1f479fa847904927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb04e72fcd8c6d6f173fcb07736643928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97e970d8dff2ff9f00303deb1444cc929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5b9f99669d0c079cc246e908d2ced930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d08a1a001d54bf979941ce0158d6c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a192cd77c21acca77c59e696eb2f72932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf9ec18f7309bdb33e822425cd4dd4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce61381505d88a7dbd375454d09e98934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175068236a5e3787d5efb78eff55bcf4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8b5b4ea083c8b99fffec2805c1d42936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b977bc39a5c5e2064bda5a87f4b5e00937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb108253243424376bacc2a80b58d64b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6c5379c4ef89250ac97b5ab37ac55939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eef10bf9175f2cc702cdbd713fa770940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e90c2b56498eb1d181cddda9d0e7b8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff38296e6fddd0be5cae94aea46446942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ec243a6aa9685499471ca11594633943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5534e408db6597689f594727b764903944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa71087dad7fb1fd1607d13c9dc781945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db4a9f9da88ae1845311adf50d5afe946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94847819fd015cdc284864544b0983947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3d517c2042208f368e3f74bd02764948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b32f1b6d5493d7ca42644c6e343bb949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43368412f5b812509a92b5b5db1066ab950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cef7f235b122e201d76d240deda7d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe299372abfa6eab8579306a0f76b693952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a394cfc5ddfb3176fe2f6f32ffc7f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce713103cccc7f11cd21c7403d62fb3e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7d82811b201b88e3bfb8c4a58aa1d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e67895eb9812b211caf955e1be3d9e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c2ff1d1f8d822f16bc17254be66d3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7a623bc657c4a0ca6464da067755c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df62fca4877e780c04c10620191324959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971cdeec5b7bc0e8a9e07a3e8e45320960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79f669e180976452132018cfd30c0d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a60c7b0b889322fad677480d6b45b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2ae50a0ce71f0129414c5ef977ecd963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a1f75bdf715ec12b54ab215548d74964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe449ed412c4849a5d6200869ec417965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a495bc2517f81e66810659e7496ca9d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c32a0081c9372afdca77685c2424e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692561fa88f76cd73880d8a6f78819cf968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1e4189f0ba6c24523ce8119ef646d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03936d732b3e474a268f94388c780ad9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc8e8f682f87eedfe5f2c145649fb2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbed5488dc70af10c7807249a8214a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79288c2f487c66e9f217639aceea774c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439063b6f23e12209bf4a9ae2740e2c9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649128cd2c93947b938af7e538f4735975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4f686302ee4c99a91d9bf42200502976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134b740564c09981b5991151d4d241e977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>