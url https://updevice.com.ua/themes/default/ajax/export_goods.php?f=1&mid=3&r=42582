--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467606f2500922249d80acfca1048d221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7a245fc57569d7a7c0aedda4c2d2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde07146b84421c8651af2cbd25aeae73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555f5bd95c60b6ed5486345c52bf6474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6b6f6843e07a0beba66734b53ed1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63530f56ce193aa0f3b3a01f280215ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bf2fce1f59ae1f07e3996b981669f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0c343dd063cb407b1fbc8e60980c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122065550d679ca6d584456cabf6e4b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dd36a360e26439ebebaab35160d4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec86961ba26489f583035587defc2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd2b960bbf5f5665ecc8df22abb6c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4cc2ceac41b9f47b4dfd9a8f37e2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83124d8ad77caee8c14d2e16743f8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ad8e12ca3253666d03a6e2db0553315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698922610e89341cb3fc04c7006a474116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3203213033f71f5e5d86ce1ad59b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4175635216f0a55f90173a83175d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0947286e2cebf9d490b3627c6b7ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e44ccf4a3a81a83634ba95c60b173220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be198e3ceab7e34f3f778d24c9890e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a9fd129d28d69f7c9b3aca592c80122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefc13b924070faa68e8e5545e4004623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05c2af096f640caec84ac6f52e01fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981b464185c4a83abb44b311df1193725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dc203da1dc9a1fc1580dbdc27087726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcd22e16f7bf6c2590a0dca94d2b4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30a89585cb96634b33b4a8c89bcbab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c01706e45ee0a8d7f964b266ce96e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90c300cd298524f86ae752a1b7a57730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3628bbf191a9f4bbeb73cc0fd9e5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8f64bd1662c8a191c8a11fd07325432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e06f6edbb4bdd065f0685e1c499de533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57cd59371b6ee891ff908873454c3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a95c0e1f8b23c4bd6e6d7963768be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436be5e6aa842b425cc2528fafe344236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7aac93983523bd0c086cddd67eb51b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3e79c2761418190343daf2d5114cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b30cf23d2baca5431067ca513798f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c304b48815785e624af1eb9d561ad440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cbec7d37816da8d0ff7d6a4ee1efd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9c9efdd74d12826ea41e296a088f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37876be797d92330c4804dc5e3a79bc043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228a84b972e5fd6608982b518c22b2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f0be9725f9ffbb540ab004a06173e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee218867f29802c093e690257e571146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e941149d1131048c1936094ba7b32f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781eba4a2775eee6a582edcd61db8d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08520bb4cc3c6df749aae90583f4622b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0f1122fd4d14a88348b7eaac43d5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c3bcb606745fce0d361a76766659551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedebbd16b76228141fe2d1e53200f4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd9dd0368da6165b9e9a1a3c6ec8cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393d94a16459db0cfd3baed355f55ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9372cd5ab0ba5f8bad10bdcc11caae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf18ec0f4c9fc865d4c9138a86be8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbea4259bc215c5f0564c4a9662efd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badffec9abf110fa2a93fa0f70c972058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e043eb4103b4a3b73470d300a8b0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102d014a7c0ba6d9107984cf82daba860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d00be53eff41959d82fd98e3a509461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b6c27ab77885558ebcd5b9856c8bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4d75b0ae894dd187cafa1648b013c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55696d31779b9fa25047a653070680e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a1566245a9b553d9e4fc738de04e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3c6252cf442ef952242e2a365d01f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c295eaf1c7de7a0e09b04a259370467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244c9a59317296aa4e5094fcf53f57568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a014ba637679ffcff77ebe8bbe9707969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280b69f0400d6572dc42e42513983e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5dfc1d04e8bca2d2b6672f3c1c04271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7a16e8c8aedd93fda4988c117a1ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7373f4cb43968b78a219df1fb778f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bec5c25df6d351dd4d68d09a15be0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e960fadf9a1e4395ea360ef918a0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5b5362e4ef77fcd53df7bc2af152a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094596d23a45b3150ab5e99b3a48236f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a1821f82975677bc0360fcc6145d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18142c4f196d24f6c6b6d9b26edb03c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586bd52bc3f3e5c93197a70f1fc45fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132491adb851d9e632490d8be7cd21f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3359d9bfb63f2c2a7cf0fa49bb05bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29dd4e1db0528d523b3bb0e32b0c7d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc7137bead02dcfab75239b0e33bee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6450fdffac25ef001ecfd2cb1dd80dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84c234b80cbc3309f0818206c437de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad876ebc634327325a46ee9ec9acbbcf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb1e7ef4106ea9a5286c75238abe5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508b31dccf233f21fd59abeb5856e1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e7aa375bea0c89f0183431fe097f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b9fa467e44440da092aa096735c2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f326a7b2955acb9b47f497f51757e1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4188907c0b32f0d17eef672e2b019293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9deb83d9117bc61a2c91cf3471d680394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bb3d97103e645ba845605ceb95ba095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2586be8882ea5b2d7877729879fa3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fb99b4414d628f9003532e531bb4c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f1f8119aaa5701b2a7a98ef28084e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c681b097d6fc8fec4be7dc20dc5c6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd56e0a12852cdeff9b8eef9eeac9ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e06c85ef3da02fcbb63e477de7008101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c690e2fa5a030ca4e3361f0d34e0b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637bf05204e62f7e33223ac64040ec4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7016990cad1593a8fc1c803797a8992104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5ae8a7595b558317f22dcb23713cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1410fefb8d0e634745b7ad9968829106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaf54882abccd27c46f84d3dfde0ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089b13735769fead01b72a2cae3183b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c531bf751e2034adf5e79a71757c07a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6433e4a6f49dc0761ce527e5e9a0e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b5995cc008765d0b0c7f5788918e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b0dc45143ef3adeab23c45ace8fe7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d925caca0bfe91b0ae098aa408857113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cada7626ace27a8bbb1377aa76be49114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08679131df697688be6f880586f129fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66a74da597cd3f50f025854da1267f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa646864c105291dfcf138774a38aade117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96f4fd4cb4a6ea00fb049c2c9e8614118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f987416ffd00006d86297e5af78f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aadf065415a9e2844fe3224591b347120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c178f07f637862f426108df990a716d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e480d63b97bf6887272ca39dda19364122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f7aa32125e372c0327332c7984ed6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531209493cb19dad2b62abb6c4b9aa6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ccb3e4b2c13183164749792356bc3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30262b8d96c6bd1c6f2e0c5612f1c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf467da2e0d57c85fa664d58d05c85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e469336f601e325afdfdf88ccf1e340128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe707259f7b3ef9a8f8844bb189343129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960762266c34d2367e0a734511cdc99a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b50c1a23f0dd1f0d21c0c838b4aec2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b518924c186fdc050671cf886ec93e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13338d420765af6a6f2b29ce4713faf7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7e4e6737cec52bc225d7e689db98c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7b07ee874a925148fdcc73e8a15df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e346878d51fec6d8e62dd9b53cd691c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33451ec8f585c299f9a205318b89b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ff5a25cb39fd91275f64be05588d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913478ad60289541a8d7a3a2317063d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f97e4a0cceb954206ca620a86ea7b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d9e409255040f672edcecaf7d8290141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313706f09f1f96b4025b9b84fb98025142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4212f7b7b961a95bb6606fab1529e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05892586e4a601eec124437cb842e3a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc387d9a0ef8235da0b5cc2986f65ca3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc8a215f21d2e13244897f3b8fe0ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3da564ae16afdf1dc8adcaaac7947147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648b24636e6f1aa7ede290c9ca648af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7639c1860af1f7f13d226904e8fae25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119f9454715e18f76294b0703158dbc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243d7b9d567a8006c40bcae629e519b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b838149bd62945d0fc5ad730c2fe6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fa1b23eb057b8aa41d6b4ef882485153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858348b7a51f3948e5ea3e27594bdc5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c040978995e1887aa82bd1cd030e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cfff1535298282ef656b8fe1c9971156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67fb305d789ffa2262d223b1082636157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebf5fb0e00be98527abb78a2a2479b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142cdbff9734bc5a1f1fb21ea76879a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fd9c21d94260464b266c18eddc2a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a9e38a5480b2604f9bd415ac05433161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03b1fb4e89b7bd588443e456a97ade162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cea196ac687bff2941be70e1ecf0e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aac095e06cd10e8b5445bd1e8af6c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ca903b31da12837723ae69f76510f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d179347c6975f1a9db7656d50f1634166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae3e14237c6e57f7bceddbc2848a00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5f80a2302f62962586291a193c87f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aff438ef8ac9158a35958d35f6b7c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4ff96a61163a4af36c561b87bbbbd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc998e8c37ed9e543bbe209f0ce8f4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c26da34984b5b6865e836ade07d10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df71a9e4a9f43f1999af70dd56bf5e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea022b89eed93098ac5a44c268b13f2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1fd1051c2bc642188c328672485a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35409874c4268f96493a5e6b4ba674f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b11750e0b85b5941b442eef6245aed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dccb52df3884f05ca05de89254fb6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760bb2fed43f662369d3e851846a35e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f03ee1ee5f9720fb560ce84c99c773180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e631050c06ac53242736c09c680e04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6294b47608c297c17e1400b94fa012182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a3272b24e9784f698166e463d1b0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea907f06fe2c37f94977fc5099ae471184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83783c4d0ba0d8a37e7ab2578b4b1e68185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a839790b207e871d59d2ffb9882bff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb47ec64b09e6270df1c09cfe398eb4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66a27d20db3fce0cd8f28808f3ed61188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea1f1daa1943f7b7840be3cf79fe08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4a1c22e95094178024703af45f080190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a07f33adacc73ce33e46a3e446d7b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de275b063bd3cca6aa445549e5cad05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988533dd2c690081f2aa878abe05cd49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fadf38fde5ee5a1aa2e1b7c452d0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee284dbc3f561fe0b35f85f70187ed63195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733358d3c4e2c2e244114eba10b73191196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234d4564900d9f77bbe2ec34c1082cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fa35a62e8901f69bb498d63bf2f07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b1fc8d0436bbdc440565e3206f1d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9dfa1eab07d573b33798ba3a8d31b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ba61338a445a0e8250679e84e8010201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72254ee5a7112762e6cff428a679e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c159f5747995f1d546160a0bb91a2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eac48eeacf03c1cfa2051723f4d76e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9fcbabc9e5c48ef1655d783f26adf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71fe4dd30866779bdddbad86964784206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd0727479e2e60a48d6342fa9a26ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d008b9be1dd678112555477aa52e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8b5fdd977f1eb6aef88792f56ad61209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69ab739407ff6f52b043c3bddb8d55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc8f1e502791695d89d9116b419bc6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2aad821d797c905a343e16aa0e1f8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c5a926ac1f060ba879552069913a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb2ca185ae34e13392971c59bae4c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b751d66b96e84e724d44334d582c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcec96e5b04a9f96f9fec6fb2b7f23f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209a5a5ab7056722dbe4419ea4ac1fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9118261804294159a2448b4af8412ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d50724b1c753ea252e02d6170be3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5ac31e22fca91a22d3447eaf81f5b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff869ec80919d3381cfe397bab57ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2e76afa2076e3b76579f489f3afa8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2a5962db24bd4ae7e25f90569be47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d613aaac6506230d7cc0ad0a2019ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268fad6b3ed7171ebba031930462878225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105578a3b5e3d6e9fc20c81661224a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9932969ac4024b12fa83eb98cefb6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a62c2fca890e1ca3013bc14a004a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd4ed74badaa502ae03c9ca82313e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15c48400e66bbf2021b743c00a71ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e908dda14d31b00648a1d389fb355c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c1b6ba375db4e9dc607a9d30c5e41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd43b79ffd14bcc2b0954b3f13a624233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c26cd9c57edb71657507c8dd79f69234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc5623deb733949b6ab65b54c37eca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578729819afdef99ad427489665c17f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c2dca323a166b364523217e428af9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbd0b94b3492cdbcec799e0d4c21a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0d28bbb9329da687a90d956b417c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bf56d97b668b6ea999466e2ed3f15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c945615a3e52ea0967fd44cbefd86e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cc917b9f1656dbb6415fc3057225e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cefdf437f6dfbdfc28b0f65db8147243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb86a72c00049e648f90a70eb7c608244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbbf19f0f7e1e90cf130ab6100820b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba2225b847571ae1f1dc52c4f2a65d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60fe2d2ff895c0a08e5c4983ab7194247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a18687b7140ee1c21358e531ce08ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2dfa3c64ac4031e3e4f87c7474a6e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439990e8824c8e64ac641407a2d8905c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf35a2e50e87a1415e96188e1bf7b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9c6f00d21ec91e898c2ecd9ca2a89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de2a30bae1ff5307e5475ae848f618253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13926ab38007b8e546606559718e91254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa2881fc517f4e0056b4ad2a2cb182255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd61561634f08b819a4b13702d2ddd5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56294fe1245d8787a3d77ad8fdb0817b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a50e19d1163cf1f666a274c567040b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8336fb189c007e5bca929858abbebe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e77732b20794fb531f3af7783bf996260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32c7ef5fef9af9aa9edf5631386502261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a527a7989b4f928d9ba57e61fbd26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2171d5e90a46f5a57ba3a2518ec40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11a56e8eb11a84d2d276f302eaa9ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5eaddd1a2150f99f35033a9d6c40a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80168165a22e1f5bbd8cedafd1ccae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023186254e6ec86a4a3070188245a96267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18da4115528af59b91aa8bc251123bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410322d1d1e165ae6f65cba23d0051b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201e2af262a4e05a530221249f19d57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22793f5cf532ec5f573f19ff237ea8b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392006b4eb602b26b8b9c27e50a7642a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38abaf62fe9a59abb80dd11597ee50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647f0b5ec74fffc396b2fcbc02ed0bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a514dc99dfba9ea03ab8773b596963275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472ba088f899c13efa4750fc8921bf0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4a17dd56263fa44f26275ab39d590277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856479a49a021bb61951cc1838fc869278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d02ae5afdc99f307260edc597beb19279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08eb640be6d5301a4f2c52d05feaa2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84c34fbb5fd8b4a709555510c4850c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40203361991f3883143be99f92f76e47282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2a880d558ce57eb8cc39dae024ca8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594876d4c34000809882acf6c99067bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43977a398057bbf305f5ab4ffa67d1e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcccfc950e476afcfa9cc304aa27694286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae043e985cf9fe271d6d2490593e31287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eada60a12f93b2df94d917e5b93980f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50d69f295772afc4473b95cecf1c57289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6b53e8606e710c663e208fa70e4ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddfe9dd4040bcc50387202473b6556291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fc3bf2ba865c6edb08b62b3182399292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca76c26bad23ba2fb1e0dcee0323cbb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66c6fd965da11cea6fa6f5c6301f23294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b03747c0e1257abe49080695cd700c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e3f92f5c03bdac57a08a490decafc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907268ebeeea931c4ec620057d07e9a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92de38257ca07a439aded16706da8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d72b38bd162848b4fe71792ad1fd1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4374a737c36ecac4fad750134b10652300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d6cef7206823a8b8266bcc13c80bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494e52fa490a22948104f18c56a8226302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc8987c96e9ca326a5939e9120a7a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd46153db23605b4dbe894e2813237304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98773ccb652bfc43dc5e8929f430157b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250021df8f8e3276c85dbee104afb890306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e5be67a4006d161a7a4eabaa8b1f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d378547d606b627d3b9a424415f0c56308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea9130651fe14a51dc7399dd633d5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7f11ba48aec76ad2a01b819c71e6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcf4cd0a6bac640c940537ba15098a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81940ee817de1ed0eabcda229553917d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab05d011ed0d3484368a483afb8806313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27a6b0b20c19ee70fac51a7f16ae61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8137c3c2f1078a561efed79569f1825315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151f285ed812609c5926409f7bbcb09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39a6d32ea9674525acf0a2a8d63a45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989061ccfbf1716c85820593b23cc7af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dabdedd6270eb563a2a7254b220d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbae9700ddf8e01d92865e0e7feef77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b18697ae5612fad4045b579747450321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e26868d39cf74c9aebcc971b1ec84a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2211ab152a448b92847aef70f26c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85221be5eb6b97aa409ee0470666eba8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d38a0f95c93c8f2cd9f795ae497a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9f339cbda9d754c36bb1ef2d4523a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a190768f1bafd7e0f6b8d3f695a6657327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daff19e3aa18b0ce551a07cf5fd5bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98f9e60666aa236b6d883eff79a875329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906974e5d2769b54f5e19f7bcf083ede330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d761a40c9e2fa5fbdcd365d12209791331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87c6e782cd147d3df9f21599ab0e6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80d5867a1ae21cffea57608a8a155a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5a268e956d19e209d0c9c3cb08279334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0f5328f40faf3f0e9dcaab14489fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf4650321be96f409c70ba9a547359336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1507b470a889230bcdad1e3c5fa5dde337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4909a8cee4120361d16e10defed028338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46129311fe46cb9d2242aa468346f5b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc17deab765bdc01444cce2a5cf875340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2f35af70cf5f23983278b315cd193341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed42452d2bacd40701736424c2af3a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956767e7c1cfa24da4fa5c294e80825b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37339d0acf91dfbac3d0ce8d6d2a4e11344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830fd2550ed72878f600f79e9cf0572345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abb009d70c1ce45d088605baa09292346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1abb696e78366c2d13e606eeb5a04347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe9f61dbdd3b96d57499fc0204de60348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395a0b80ba1024f2ea3a5bb878d16ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef92d78b4776fdd9bc8fb5a9959495350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386a1dc3ce3b31d1087b73ff436629b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92a765836b011db6489518133cc440352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bbf268f374d307a7e45c4a84a62f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da40e5d7a1a9f3bed4ddebe34e6b85354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab7b39e4ae1b28164e6084ecde3ad6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96932ef3a596c1949c5f7f5fc2bd48dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23a0ae018ca4a9bddf19fe694a11bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49214da720d541ab9d9815ccce007e4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c86c976fd3c07004174375339a047359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abe428bce540ca4b7dcec55005b3c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f494627105126f1f428e9d0f6681196361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8935d63b7fa1c86c00f55e75a9824362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01336a11ac834e1abb13c71f61735ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957b441d73c7f527d6114d9a8a6c1c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641ac0de2c1e501de0dd4e5c23fd165365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207431d44efe1384a1d1f6e6b5d7dde366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a809c30398308ad683fc40e2c29d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632d65cd1e95cf8dd30949b2332e1ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd364e6492e420ab2901b1901219f2c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105faf1810655b412e42ed0e08cc9652370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2476b1336e5a0a181b54a364080d411371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b81a9453a260d995556066fcc36165372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc038eaefd739995fa01df4537e27b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae3a14eacb682c4bd846795f14dda6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f2bd3687b3e6bae03bea25352ed9d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99409c5d13787110ef1f38ea1cfdf3a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221425d4bc4d6ffcc8048fcc194fe11a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0a3c3b6e38e650c14a27216ff02f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6260f4ead1f6f3bba069931f02ae68f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf634e7c89c7719e4d957cd5c30a7f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36841df5d2eff5f7ddb9ffe4b0d68019381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29df7f0403b36beab96465d0b0827a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef3523131075dc52ec614c6781de92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b47b3989b747905a573eef06f39283384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e193db84bacb044f3a470507e87d95c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2edc6c4ed0804b3e26bc6cec6300cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c09a0287b732c784b29ec6576a402387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b18e3b93f504b3d0f654b19788c9e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf036b663b76cb407ce5684e12b202389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6845482e697eaf569149bdde25b08390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4474dd844729eca0d58f04bd1a26fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0f46797fb73c2cff4fd58a57d8139392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9fc248e510afaa1c640b952179905393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226be65dc87d50977b2d5e0a6b90e9b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ec80b4b30dbe67fc08b8120755aea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4e68544378256da6fad6578711d3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d790783877e79276ff47b6af9c6d11397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad371800bdc186ada49280193b15cb0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b2411353f9dff30299d7a996c8833399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00552660787bb8be0741477b21a7ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04b395b7c9445ea1118d746902ef6f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56dc3891f76732089e93e5ad05ff4c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80e0609849644d5b1f394d0327bd90403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fce1751b8ef34ce971512ae5d65462404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877331bbc425dcf5c7d3bd8a105c8c28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced2203fd4ff504bbabec94af441123406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a88075346b6978532b11d45762d8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d8e2a8525e0788e0f77fd840a79e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56726c47d99e6b97198a95d5405883409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a4e1c75a44a0f19079ec572d71f53410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef677c077c0fb1d73ef702417b8f2a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c4bb4f3bcd8bde642d24cdf0cf217412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0f34e1ff08480ccc6acb5bbf8750f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80445cf3aeba3d66bbb8392482a70d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a54c8a20541e435ce6ffa38362780a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a96de2c2f33d833ce293859c129325416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b230a7cfec670a1dbb8cf08cb50c44b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ec279d81b7c4cbc642f5c2320c6df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ecc0281d66f46750977f08555e619419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c01909a8a94b44c8f80670c7fef428420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b30962dec0250a6679a1554a22f468421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971695f2ffae3a55511e19e8476f6e41422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c59aad42a7ae033a950ea384b104b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b414be995b3cb8c8f754142ed1481b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4d8f80ec3d1dc2b9a806344c93000425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1074ce680f086cfd24ac9a0490e75426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9fdcec148dc76c40647e7dc32e866427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6156aeee2be2ab00feb5aa4585f921428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe20fd8e42f22eae664d20621c9efb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e00d114c3c2683b02d1cca6a7634a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3236de7ec42bbfc194e084ab94388431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a3c1ac4105d280e2f610d2cbf62c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cb9ca5db8dfc1c9ef816792205f3f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a3fbb5b3fbdba9c1f6650869f617f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b77a034ebd6aecb20f8a2da96c66a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590faa010561709ccc28a3d4114cdc16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6b9937732437f50422851c562ae01437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd677950d404109c762ea8c5edc645438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363c1314c1592ed1a12fe52a49d9beb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bd893077b01aa47f34a19ae043562440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a27db821c85b9679fa28a774018c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a915ee53f628bb3162d6cad7e8ec22442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bc05a2a5b1b83b9f58c49dc9dd53d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69397e356d09ae36a669eae36e7e26e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb313a1b4c0387a16ad28abf8de7a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbacdc3153af2f3d93c3e238d88bed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5ffd7e43409a85999acf08733fbc9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10fd63fa3852df4a17cf8c57d88b5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55ad0106c5ff83b8ab91ff6be96c9f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668590b61a294353762caacf61e32c8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317426cd8ab00d084f5df2b0692bd67c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b3bb2cd2f63e30ce224d1f2076b10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1bce028efe6273d6e128ebc8589c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a468e4c6d4114e254386bb86790eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22848f07a6345ce3799d72951405160d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2667947b1e8994e9b42d8ff938a52a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5bc3f15fccb81cefb1413cf644b5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27ae9df3364319a55870e0c67bcdcb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e0697fea401f55fc4158ccd4999f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b33db0ea0e36471bb9385bbf1ac83460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe01082cdb57042c2ec34e413d2cf9b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128113258e370933b0a0df6e8f3f86f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21422fa9abda804cddb4c1f9972e95d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75c5c21681f199584c3f607f0e4bae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ec8bd0fb0d08ec52981400cf46fd2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a288dcf56dbf2459ad3ba706f601f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a0d5de94bb1701f4c15191cf8cd00467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033fa86479082b245875b44e1ee2e2d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c21a0883b3a9f7e416285ada82159469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378c934d0adb7403f7f8e8723224c82470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c49a4c7034a8c52c8374a646db446471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863572de764d7f2ced1d89e2379b0dc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ab93cc6c88a960569a18ffe6c3ce0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b898618b6bb9ed907fe2a5138adf08474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4430a3671982f81901bc1b4a40f0520475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71401fb1ff838bd16ffceca8b4ff1887476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f40552ed8bceebf9a102f48d2de33a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08b0b6daa63a524221bb5c2c7c0aa7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558c5f1ebaae76d9a6f69d05c727a9a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ed1b9018cc9b67e36525ebd847a40480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d1d13fefb1872826ee5ea542de1b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3022d3589ed0d7789e505fddc839c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760422cc228c8ee8598e14972586819c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9250e0b2af72eef617ae2b8010ec62484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46782967c649285315c4736b51f4923e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b17fd803ab79ccc0a13345f5674e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829263ac0c76f24b6fe5a8f0f28f801487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5980ddf2e4807d4477bcd8523f7343488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438048cd553a28093b987348c75583ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485eb5db6e242e1b2d4f0f5d1293270f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e160698a93c437ed78ae2288afefa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f3383f2e81b0c09ed1dc0ee873838492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e1d89b6bedefefc0f3ed9212af240493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ee3761558b4a41fac3b23245cb3ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23656cd83e9754c27c2c03b6b0f46b0c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f264543895aaceb06cfeb70c53595496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f873765a36b11c1042512357944b27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c7892696329f3a14f3242a23c5fdb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dedb62c0985087b96e3afc24366208499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcfa5d4f9381f1869d0453b0ef124e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cbf37dd7e80fad16a905343c3be33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318fcc858256b85885876433705b103502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21516ef8142de4bf9ab3ff322a6f224503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b15592398af0e059f764e7f7e3e083504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3144cca407a12b55d0221b7610568505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17dbd1e885a8dbfd28fd02e8ec59fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efbdce01879c1c9c09807aab76e67b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f7991afaee32c10def8b0fd02cd40508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dab80672dabf045928d998b79d7391509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf500f05e38fa374d8f452b9e43a4a1b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e71ca4ba7feac12d7213d628825a14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aae9f9fb5ed83affc9b266ed5f9393512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb75e743d3b5f40e38084c79ef68327513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea50102e1d3456e2c1f3275264adcd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dcf71e48aed25c88b567f1c70c057515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3013e8a9d37473c7e87307e2f6971516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fcfc84173fb732bd581a119678d0b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea542a7a9bd277fcdf880a17ef1833d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22e463c220d3795839ea106556a343519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6094d9b8d2331f25408a3a618d985520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cee8c3bcf54d7143e419433b3d83fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32e51e10d6e8fc5c94269158961086522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651aca698911e8e583aa81af02e8a91523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7d899a8b6f6bd4b578a030432eb9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478c33a2ca7cb712c7e535cb5f2312b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c992294e68ae4931464e39bd5ac4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7681682613cb67981f5181f0e2a61d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9c8f9a5dfd559d8e9a60822b06a9d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8920543772896b2f7e538acf5694bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130779e7a5a06e938954da214133979530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d975f5189aee23825443aba4895fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cb820aa24ec9bb22810eb49c3f391532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72dde59e9a5ae8e10bfc655fe040ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d893a8b8bce82a5bb9b01067ee9bb3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb686d7e6a77eee1bb7fd7f83729609535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b20a53092e3cb34340a63a03a1b47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce1e7fd79e73fefb2294ce9c0b573b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e7cb4bce4b34749ac4d00344e32f2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a667f181958fc3fce6961d0b23eb12539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01f9fece1d6579c7f9d4ff073b4b0c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca688ca0a5f09f1160fde874fc8f4e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbd30f2c2bad19774d75ca98d57529542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2a1e43fc8d48294e9070016f653d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4a1bf0d8928ed04391b65dc8029a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1921ad7383de05ac7a6a5cbf9ca0d33545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f47d5b90c2a75c01879c50ee22d8fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a795a1c45dcb770016a853e99f3d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1d47bcb37e92739aecdebfe667bf3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e8a30e2946769365c869ba14382e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448babeeb98671a733fdb0bc5485f0ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8983a950b629e282853b7abd8d203551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6753d31624b5f33d9897567fc58c63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba6cde6d5894492540d139faf14895553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52558a5ddfa6c7b27e44f15d30de0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3c746ef87988a0a2a2faac3f6c76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964234d1bbf00924ca22a6bb2e8a884556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d447398b7762683c775ab3d92b9a625557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb9927bafbd7d6f24b536f88740d4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e42430443e537fab2b5f00c61dd50559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabea8075bc42e03b4de776a638f4379560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaefa6c8c7d65e5f8d32a5cdb06c2c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebfe7a8acc330a91d21193b1e57957562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da56f5eb43c58894b805f4b785a2c27563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df142a177e968b6ce2fd9022845020564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad181c5bdf832c6905d771c690c5871565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e630dbcbe05c29c6f5486d206bf8634566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250435aebe18f351dd10eed6f6284e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af933e025d502fe3a5caf5fd32ee4d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4248ad29ea93e2c7bd6a4ed5aee072569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55764f998e07b4ef2f36667d25a96a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0474ffa742c15e6ba289aadce5207e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e36e6e6ed4b94392285c0880539593572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b682cf16fcedde6579f3c0c5bdcbec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694522d5ee85f885cc846030518fd30574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec44a3a1eeecf957e648412d99552cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3ccb3299297080dcf511c1ab94c6e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1bf849959cc163cab13d6d2972327577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2efeff548159880c53446c34fcc506578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50d8d67b197e0753cd61733f4fcac7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1503ce9d18415651e7229190cd2b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270310b81dbcded274c230faa4a5aae0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18717022efbcf9185b5f036fe00635b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac5e46e2d2d359bb4158c769f986d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5556b6d0da708be2606b30fddc5019584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ec7c9cdb297387752eb6997bc7d13585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743aaf5960ab1cb5cd886fa366fe5971586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16d6bcd18dba53a460dfcd888c6c5f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710251e91d690bbad903348c4cbc8949588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d5ac93ec0d582b926079fd355018f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6f2e86e9ef521921a2274b13c0813590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed177ff01172a2be7165f3691accc5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70216110d4d6c395f56f2f251aeac8a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8b4fc70ea41f502960a12c7bacf28593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b8c435e57cb8ca8c70da25d4c1fd6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe14ecc396aeada371141bb83b4b46b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702878fdd5c386a5a290d65974534bf8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb348a44e8954630bbcd29467a323999597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a982b06ad18d83cc2b279b3b79f75b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b46dd3c74a83674a666d91ca6f6fff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73698babe502b2d10a3e533788cc2335600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751a9b0943294fb00f9d6ccbcd8b1d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51181411c27cf8cac256f66a4a74f5c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c49b8a1075c7adf6205989cd999fee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751a06808dd0ca153f2248c624f9019604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89a8b767a12dad33871f3d7abff58f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d683c889b576c998223dcb873515f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4426e2ae5e49e57677e9afa0f2887607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab1c91ac5a9560a272b9091f1184b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cbdbe6f9d2acc5d20414da258b774609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8939315ed14f905bb12f54c0e9ec2a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee65fac5a357a9a960479cd7128b67611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418be29d89cbe12feb37094e7f2f7aa2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31c843fa72bbed9a5d4d4ab4b14b88613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416d7d3ac37f47f356e595628b35572614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61768b9fefd080ffd7cd82392c1d256d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b55eac4766bea3e8dc206f6efc50e5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceded658fa47ca24d68b6fa0d784458617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692798938a7d03848f42c2e87f0a128e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66caff10efe01e1406043bf8bdb29a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceefcbebb721bf901cb22b39714cdd5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730450f6a05d6a7fa6b858484dec3d03621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028a216511f568d16b9110eb6711d0a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163debd57dff06fc5fcc6dbc991edbdc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c0c8292916a995ac25df7a7d83780624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54acad33bfcdfe6198336cc0ae48ab5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080e981be71579c286957f0b3f4e560626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61c7d4cecbdfe489727fc4d755c7d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885e5f9d860ac35f72a8c03dbf99f22628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dce17229ec1097f8f359b6bed86f9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945c5c86ffbcd95829fbfad43ce2edd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa83f8c01960e28d8563b6382493cf8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b6808460c8b266fc191604a1c999f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0c7e05398379bd92dc91ce070fdcf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966910d3d7c3d7539b336bdb1c0c91f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14381638c4ac009facaeb76bdfab48ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a32ebb01862fee95d023e9f478d746636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854f5ced57737651ff6ba824420ffe9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b1eb9fcf4cb4e71f5da409fd89086638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20942d094c566fbb64d880cfca8788c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8afefcb63b437bf86ac127b8a07bd6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d37347e8b7272889767ea0b7b549fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf796e68066ddfb18be6e8be07e45f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e022778159d9dc9ec1d6232bf7460c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701f1f45e6998e5117b4f2ef754ee79644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d48d460659b8124183e58bac22f76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce000aa9c240e51c257d28651ad6025646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01957422b3a1212c76637c5360410e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96587a333a70752961dc3cbae6c7ee7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d97f44b4304f9a3bcf70086076af7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b4bed0a484a8821903c6d8a11d508650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee7760a7aafe6ab64d425668bdde59651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07e216621eb1fa7fe6417928c4b075652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5cb3ec195421940945c34c1832ad5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4e41ffd7b6583d833c0d361cb8344654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7691e0b1d46facfc41b773b7e7bfb7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a9fe8504a10774f4904f9e40548b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e284c1b2c0385086ea3ccf2623e230657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbc742e74ff8daac536fa09a09faab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133ea548baf703388406048300f7b79659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2116df022c8f6294a4c79f2f7812f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f23cdd6d7b08d644856e10cc1dc7c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a6f903c5d67f99f757b6a4378af05662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144862a1a140dacd27d2d83eac6e0410663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2783e3e740b99da01de66e1194f9c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9866df9a34a67ebfd4ae7a0716967665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6556149d5f145c4de3b4e13955ef07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e794ecd949b99c59860af25475b60667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b979971c54b6b656c161fb2389df458668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d7368ba7ec05bfac3bacb1ba47dec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43aa9150e269f5132eaa634ac28f31670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cabe9d0df777fe1e616d259839d085671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa4e92baacc4f4e5f4dfdc28339971672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c80d59d51306deccb606f9c078e13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f19d82290ad6667c6942102472d9b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57880e2812c44297993e3009416ebc6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b40310e082b9c200f83c9c828a1bee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cfd8a14d013acca4d2fb80f3865fb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee0381109a5aacda61e29233d4c92c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebb7b19cebd626354eb2175f4acec3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22b9e1576f2daa93cd46f5f6548069680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87c726432fccb850fcf3a8a8017dc1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5952e5484bf5b08c2ff80427e483e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49514ec67ba867049637668636c82c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18fb22c0b5947cc3580cf25995e2cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd546e704f745f7cc083bcda70b7c5f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83239027cfad6ea2d656a2905def4461686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d35a4322c8206b25decb1a603fe1aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a11fe7b0f4702e94ce5ede300c7a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef375d7dec124e6d42c29c75fca370d8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efa3d4c3d15361b80e506470471d48690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd527a47a0d453e69c3aef4b17813e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd4ca9baecb90f133eb6a2e01b6c8b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7cd8382c53d1d6d6db42835afd8ba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d722f2dbb3c51aed0fa9aa11e686156694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7654ff2eafb485d639fd69346f17260695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ed6730679dcb3b4d4d75524ed26a4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470ae3024c0a1fb5d65d063aaed5a83697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be30d8367f4b58647b7e8d9e14b54ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeaf38a62a553985a00a62043284fad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0ee52b648040c4a73b409c4a5b95d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431c5afaee191ae4f1a6a590a37d6c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41869b06d62699e5ffb7207035a9e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed048d29c1099212df610ba4ec84d7ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c721264824140a64bd3dd1f5aad80d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4349c4b1c89355c62d390a81b8dfd6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82e1a5f8b379f9b4e1c9e779dd6557706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c1dfc9d12a725e0b908fd9cd83be7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ee99b0033d21892468b04c5dfa1ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3a764be0677bae072c11a47bbf6d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cd39b47d0ca458505109dcd9e0e63710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902b9aec57b6c848a7afc5cb234c123711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4937e12a123222cbbcb6a238921613712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee5562053711e45ac31595f3d20d41713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bab9bd8455ba9da7ee79930806aa0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44633718bbfa98dbf0576d7f9de87f75715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f9375a1d653c62ab54be0ccc11f2e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6699b600befcf0c19f01720c0d482717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e18a49da86b52eb896782bf8ea152718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44475287106385731af548c2cd1ab8dd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea5275d4f2862ebce39f2734f55894720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d6d0fc3fe9aa6d75fabd8bce887d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b2d45008ef880185093228c5fa63a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93711610bf55a1c85889f314d9468b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b679445e294eecf580d8d8f0af1e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17546bb38d4c3d852a5c5496bc4274725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbd362a5d0abda5a1eeda5df7bc1ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7602defb7d67aeef6e16b0138b5a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7db83d48feb191eea0803cb9727e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907a4e169518a6c4aa6685ca4c0d91a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f2ffa94d7a4eac34d16ba800b02af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba34c3c4dcc3c6d96622f7a8c113478731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f63eb1f2fe1e5ee480f362638f7fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf62091c1ca7833f7ca13d323777456733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df48e51cc3eb39d39a8508b5822879734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad6996ebf52d172bff431702f59745735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb27bad18fa103501f59437b885ec89736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f2c3e4acb2c5586b8b90ccea346fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796a9c6acb8d706c2aa243693930c50738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249d2df9b2d53b931b4f969b192b413739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661302c8f64efb64b5a032bba51afa5a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96399bf692b9a00e0738df786184f84e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40534279a123d4dc84cf98c24eed27742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ff3cf7927cac30f7bb49cc20e6b97743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6715cec61f039fb51340e855880091744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6911f60b0a65eddb666322f89869d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb580a092e2dcbbc9a038ea1b7eb48746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74e0fedb6576beb4eb012c729a0441747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad5f447c32aaf45d3a91f67038e164748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb779e1fe6bd2641d27a2b74e082a065749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca7afeffa5cdb70afd24337da507cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ca13676c4c26859dec47cf4a43a01751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3d8e6af6ee6a47369b2864064d729752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89f1b78029fed17ebecbe239cfed0c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0285fc16c7b210f990cab4c18d6b132754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d01a8d3b11f62350a685fe4ea14d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9e6d8682f2f5ded2b230d8ee5f7ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4184e1c0ba56a5affe14a3920840c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225fafe0dc4143c84e5395f800da1fe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7a667b74ab3667bf6b13bb7fc3ff7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5560363f14e83aa69e85501a59252760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b10d0580e5c346be3d3bbb1d1a19d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af569b0502ec8ed38e468f18e4553458762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bf79bc0d196a2be76353025bdf71e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded3b25de4e540970a1d703d2fe4f13764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce7dd45274d3f8422a1c71db4b26af765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dedfbbb8bd97b1ce0aec7ecca25a1f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf1cd28624b0e54fe2cc4d8691abef767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104046f521b030c0bc39e997b311e85768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421a8835350f03359e0d6e055a319e3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97653f84494ff966cfef1dd3c8689f4f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040804b794229ef557f907f2409a275771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b7ca5f16d833efd5fccf11e1824da772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37047abfc36f3500238919319ff9407b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ade1184449a37a53a11bf34a58e70774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660392233b802855b0f319b4eae8355775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61f87992fb6d61699bf504a515291c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4bd6f73e45cc3d35048b624219337777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcd61cd3b8775a82e23fd29c8bfbe1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e6e2987d3b819bbb576460304be69779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f17a68db8d7cd796261511c7c20d4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5b236f1b9ed4acf915e4e4f474a84781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e185ddc7aa79c2e18a99bbab3bd6d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188ff090043c0937479ab451a0175c2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adfa3b493c3379e94d0597a4bef9e5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfda09dec518454a56b705e73a705d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c9817149fcb0a924b1ca6f7ea8b17786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c6330480fd2accda9b04478e062cf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610690094b771e656550d49e212bcd4b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a6a9770c297a2be80e238a06e61a4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b4e205e1f6b27fbf986529109d222790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2cf2e9b10a84f7221646e36a64818791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b462dbb9ebfd41b6b8a4cac20132c0a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b48a57956697769a2bb4ff12fbb265793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb6be29d20f6e22c0c1837e9cff254794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debca648d5a4f77f4a211e58eb360305795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c96263a02197982a1d38fbe3839ea2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78089d428a1e556ed3f6d1eb93d46ad7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed44268cfae94e81b3c32d0bb920a00798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef01ae4fc24faecfe7f6451c2dec2ed799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8ed82cc15e4564a11f940e90bd828800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da894ab4e639ceb94db78213c6f6baf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db601d6d050bb8d2d28f6a9f92058cd2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d222f1a015fbb08fdc52459cb97e2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132aafdfb10286bafd7a82d613b80b06804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70513191bd141c7d3c7775baade817d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171f4646f42c5d9b0bf18cc2482a0e1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27743e745d201c7729297d0b93bb3147807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6413e2b716c18c20ec906009fe769808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e37ebaa8c05208794ae3d0419eab3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427319024db475f459b5ee0041b8050810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696c46b9e0300b5115ea6018c26eecb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09327146e107c89da4e6e41ac8d6964d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5a60b8faa33f1e615794110d08b74813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f85bca859f781e6cbe8e9f34e0cf2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d1b35bc4bba57b390ec6225384373815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add06e266fac78682a2a30cec9fe25f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f596ed84a9dfaed55e39a4f9282586b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d8e568ce7fe7481ca13c8742c2fd1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc201cae27eeef2d02df441ef0bc46819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dba8e06cbaa02b723588cde4ad0b2c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529cb3e20bedee854fbb0aab066da6f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064342357dbecc57a75f95a24ac30e81822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbde0d759b7948f9eedc79645f88c89823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1aef6eb21104b5f7e5e3798a265eba824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2645e8ebf82b5ee55b20cec51dfbb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10719794384e165f2e5a63939f041361826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c46aa7157bbf41c5bc98b30c320c0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb946b0fc0e34a39be75aef8fc96e4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84e500b3e3112b328d44f7d295009f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddf18ee9313979885a95272b385ac8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9368c5f3a409c9317bad108429f77ee831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dd4e95707a00603c9a4af33c81630832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699a173989d082c3127f0d26e79c9c4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1fbd826cae1e5c0bbc26476787677834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b490bcfd09005d2b2dc856852dee3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec62f3946f14e19dcf1b7155808437836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a78e232f02efcc71001cae6e73774f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217fd2b3033e056e337c69d73563bf5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c47fd8840cdb347c35303f15535a9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4574b7404cc7d6157c9fc6cfd6fe9e9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c53d78bf344c23802173071de8957a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72710781576e74a173997910afc1232f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf4f0a141ce3d30e729c81b0f945b9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77c57ca94a8bed383f5bea64f03692844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a155cec703c3a6b9f09b0d98bfbbc2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3edcbe0f190a76d4df5cb084023fb5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb21c98fdb7a19683f4bf0e7554c12847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340faa42506693d4bd51e573c39ed1e8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ad97c5376fed2316844a00b78bcb5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a012005d58ac9b9776369811d670eff850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97eff87dc1d97cbadbcfac8bda36e1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34085d9698dbdd3eb7d0a0ffb5b6b1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137fb65a07eec4508e1259c28a9a22e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed849d53d2aa8a0c6c09976602e5130c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b58728eed59aed06ecb2a0fbfcb2b5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29846fa0bb13e6490334e153f0db43c3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb939b93f0befadf168e0eefd44c65857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1abd3bd5326c2ed015c179dbac562858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47482b15382060bb9f12367559f1060a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1a31b5124a2c0e9b6c4b1f70afa37860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe5f3575807643935bd04a35b2cf1a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d706202a0fc4d31fd1e702bc7a67b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f71232f7145571fb8c11a23ad877cc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f19f9d52346cc534085532c745da12864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ccb412199ba838aafc7690b48d0a9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cd8a7f3fb4aefff5cb233fb109530866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ea792ee529041b85a1816ae1412e0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef64b743372bbce6a68cbcb38813d26868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef819fe1a20ecace046852446d0cd54869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ca9baf125282899dd72091859ee12870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e257affe57dd5ae215b499f9ca9b1f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43535c979c7e0ff8eb72219c5e8663872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834bdbd00b4bed39791ecef0a9beccd873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bd3872f8d3bab4574cbf19179c300874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea9c2a693b95806b2fa0a9bd09c590875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53596f402d279f977ee8f65ee92bfa876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117f440566479dc6a364446068aad0e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce02fb9707dd4146f5326abfae1b40878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818700e385cba8036730fcfcac6d0da879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677982df8befe2a1173b0e78edb8dd7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb76a4f373b0272c7950bb13e8cecc881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8b88d5fb7e8eea6b9f118d15cf1a7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a54bf3d96cc9af9089a8c3fd790460883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b8440f65fff1cd818cc0af3543b4e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3549c2724e3f3c2b05b6ae233a1310885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfa67b103fd061375833f9ba8942f7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a96d12d3f45e27b56a6636fcde55f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fc4303f28daeb0a2a58692ec1adb0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7d348e5269091b214fbe3ebbe5f66889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7b65197ada70fad3a3f41f54ca0a0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6b43e09193396e86461ea5f41da37891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adea7187a21c45da0e652f2b4ae25d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1ee941fb78a74bc7fdf5f76d9b4d0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e70a0330be54f33890474d7b957a05894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dcde1bbf57da288ca2b4de8e9ac5b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88682b42442b4180ae3e36c37367d44f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a27b62343dd3aac39a1991167d03be897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a3c3f5b14893cd1c2e7f2952836c0898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9876116ba3ed2188c93c60a5f88d8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01079268c802db87f030d72a29741da3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1a64f2654b4d8783ef33a22cffa10901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22471989a3964ca53485f7559bee6d2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba9d9c5a38638d6a98f753abdad37b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdc9e3109fde2ab5d3137093546d6d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89057709ed130ed98890bbc61260a49c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35fba6a8195322b9cccbf4afffae87906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce552cba91257aa761d199f9091469907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f7ec4feb255341a86a9febb1adcee908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccf6103c9b1d08a4fe78e6d772fca7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea531e9af606d2e41e89ca8457b5a9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4f92994848a3bc0318bc7fdea9992911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56ba98af7a4aed6c492ff77385027c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bc2df01efbbafc0d4dc201979cf67913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd99e137500bf1659b42b158c82e13914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254cd5ccf15a1dca5d3414d855dbf0f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f12a150d1d5babb85fcbfe6209fb80916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87c5d54874034f23291863fd1e4a91917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79503e07e6cea710f1e6cafaa2e268a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2335e22547379033839d90ccb4d304919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b175aaaf72af7a9aa6f5b9312f6ed46920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01252f2bc48f23551dc89b300f12269921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043f92e444150a2cef2485d6eb58106922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22eb6d88b4dcc19c5890678b28e2bc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10703a174fe4c9080395ed3096e4ff924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886f6a1e1d6e3ced9522f7b795680bb925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c14ce1750bd58801052be23bb0fc3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f636efa06463621e5b7e52dbf043e73927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946e680b03d1beb24a1390d66b9b570928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9580afd2ab3e46bb36198e4db58d1a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44347ccca24a5957bd6f804cd97d4ec4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d25680338ddaba458198bcaa0a3f60931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a7c840a32d6d77eef0555d22006ac932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287f9137d47add945689417b9cca98e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73028838130218f163e145eda76b960934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde10ff40335359b969f9f6c2441976a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7893f8ca500e7c4997081edfab39d7f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469257c4ff82fc589efc22a831193f04937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7f26df4948cc50ad497be3e77edb7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31548e2775075059214210090af5d8d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684a317dc9bac7d95c79057b6bef872940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34377e47b4f3f4efd7b81661fca4b9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe57109920644fc3058e99bf9a921a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6385de45036f61fda2c5f7234c8676e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea782540a7b7761e8e57b55f0d6c53aa944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59282c79026eca44186b7b6eef986f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775cc32f571cef8bcadad58c55e635a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020681aaeafa2c927513c6d9702e4d4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6820f99fff006a574f11e6dc87d3b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdae1980b4393a9013921fe655f316949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ee7ea9b8d97268ba9e90fdd07fc36950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0d7d888b61254756548c8b8f4a338951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c69ec8d7e2bee7b98e19d226e4ac9a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23caee8128327f31541e0d3dd243e94953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc194ef77170be46f49decd13e9a825954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64ff7b6001242a8d7fbdffa9f45ccf955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61796b5404c86afcda6d65e8b8b9bd956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3234677cd15f9bd7b2066c9c234be6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92165fa6f618636318863f450adc10958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae42c5f828a8783c8dccab6f45be84b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6e38fe51841af652d54b2cd6f7fe6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9add45e1a65849876bf1812c4a6cf4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4a509713e3fa8a5e9141e3049e676962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800430e570923f8f611546d29fe8879c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39942676c1aa6191ae574980ae5943964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147aab78869777d49dc2f9896902a07965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba476007f45175f80e9e13d4d9b1a79966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf5ded8413160ee231a8a66c41ad90967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70fc8ae663d5815498030d17757fa1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896aac81af45c37b012d539edce0b84969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649e0606fbf82e6b345575394b1f8bd970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7824ee2e8c82d99a3a647308be23e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1106dad60f8e526ef7d32de44072730972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682c51326bc7f40607f2e310bf69473973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b6dfbac80dddba1f6f006f00cb70d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dc4a59591886cca76be8948e67be5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a6f0db02da8423dbae4c20aebbfc2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2018ed316e546f7e180f1a8b94a1c977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35d3c29bbbf9a07bdffe01ff5329b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa01086767338cb5fbfd5a4ac3c6c8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ddb36c0ae8426b27e5d2e0d2de3853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91294518948ccb3f363173f981ec982a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fc32dcf79b3d1076417fa78aca2c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bbf771ea9f8138d052062b1e312c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189dbc2ca5c04e3f28180bd93c363937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8adcb196cacab6ee83615e553d4c3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09466ae0ee227e166d8523c930470919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac7c091c62a66a2d79e0a6190b3e1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c6fea040e2ed4472b9a009a9480e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562e329a24bfc2bb46e033f6e7000b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7ef5193d5081a27d4ff0f6b88cac413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac068e0349cf91ae0ba2c484e11810d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734769dae98ab12a2feb9f382c0070d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101846a283b3438c1605bae455bf68bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428ac00e3e34030512095252926c6d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403680eb4d8e65bd7ceaaab7836c19218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45210ef1e617e80e3fe413d04a7b0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e5d23d27791e6adf88dee381f7f7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74962d0fa6feaabd32564da23904cccd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b28e0ee990bd1b649e5c51fed464022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668eeee345d3c67b6e5754404dcee62e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323389616e35d16629e573fb38450a0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb65095bd9fbb55f6de54647ecfe8225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc3db18ba06beca3fd82a783bc497426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bb88b553ffde297386a1f0525187d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cfd399efa9264e41b7d5d5bf3f99728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e0524e448e2e2c6e33847e231805e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0f22e6f70f8e2134232210a1a0de730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf565d8907f004ca87c8516e7ae7f34031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f25c081d1a97d295015d385b4d788832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4c26552744b59b4cb604aa6deb9fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac6edc0af09e0854844970fe3f65d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279f57371898fa7046e142d3ecf3d3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0734c131f3fe4f087ddcc002b264936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4802d50b54851490d053660bdb0d2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7ff1f220d1da5fc75cb81eaee0a5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b440df3dc67de851cb344db97a0cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49ee32d8535e48c5c6c30a26e00dd840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca540c70b61fd6017155eea1703b7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577404d9034073f1e3344c080bb2936c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56242eb2effbb8cb18c4d05a69f8c6fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30335dedc8fc74023e9f35ae1c1b2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb323656448117e3bd7ee07a715ad0c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf40248726bf107e0a1cf1bb7f660746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6298d2e50eb728c793eca91f76fb8af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d7fb1536fd0b9b3caddccb6d6697348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80519adce7c5d8466cc2266e2ccdf7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd4e9fdeec0d4472daef48c25923bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316b65940ec48f65a8083344b5da5de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22e5f2d264d559491602fabd2a924c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06917306712101f5333a2689d1dc8753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479f84ec2f143209ac598ab65fe6ad554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c033b772ba776a9fb4dc5e2cf55403655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d58fe8ad9636bdc653191d5d099a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c356d3751097e5871ec9d99f817f6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c162011e52860f9a39d8d07361ad7d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d60561f152817b7af322e7eae80fc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9acd757b52b05fcac4b589a74424860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaa5784c3314a168bfd540d79c261661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890f52cd722ea83b4f5411e1e6d6f9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade1873645b262d6ef390c358ebb9db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9cd88add4f1389b3bd67df2ae472264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a46e8593668943b228b71be2d94b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea962102822fb8cfbfa0d62e5120c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c2c5ccf9dcd9901801835c54e475367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca3d27411285e648e99480339f54f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e35fb0325b297440616db0c82578869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669f3dc02767b6fc8d16e9da5f742db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859fa1647d5bb7651beb6a79f45206c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478002a7fa2e44b0c89100cfc478b7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaa7828b19050e573f7391fee4560773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae18a339c5695a20320aac3417ca17b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed299cd6fad44d3f7894a83a4ee571375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef4a6e595993b09c2bc761cf78a2b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e9b78bdfb0881ba64530943e55ec277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d969c2fa6840c1abfa7713d0c233378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8276c0257655b78900ec6a9c6c9fb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee0f554c133c03fcda1fb737acdb9480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d93417769d020b7265e1ed4ff7535281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52746b35baf66a58c49fe639b427cb8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab5d31f5efbb6ff6048c2d6e04b61283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e330bf77fbb089c837b7fb6b82a7f0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0388f9079f7f3a05f13bb7994b9326d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5888d05a8cddb0a45f4024cc8b996d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5863c46fd441d08d8851a33288d8a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7bd40b861af869956b12b143af9e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1fbff8eb6cf8eee19c6df1ba4bbff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb151d8993c68b4a4d7b512d0871f0c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5a81becea0ab968278d30709b78f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf12dc82765b4872f595dd5dceb3cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b809d34b52c767cf46278d63ac76693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f666bdfc44ba114fda3012a92ce67894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f431a8a9c17bffa83a8a326fcf07195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b7e8111dfc2645f87e560aff58fd396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfa3314fb9be08d8f678a8d050809497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579b513ffd1c9142d75d36b18f1f1bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f08188760e9ff6d72ff606080e9b0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa8750561a9b45ca184e8ae8906069100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518470e3ec4fc3e394cf4882e816703101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1210310599cc1adbbf6e3b26ed2ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42923ec6a7f5ce592f9ad48c8934f4f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab0341bb0ea203fb95b96c4b1e1534104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172acd6739a31fa69984ba95759244cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf8f0294fdda60bcb82857f9cd119f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d176d3752dc8c81f345dc12a5deef3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102fb41fbbf5c25447fc48496679364108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f54382f1d59abf68d52657de0a4bc5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d9a302e2187edc7072c32d0149964110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d76d321b56e94ddb12c5a472d7097d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676772b3c2c60245ccc453bad34f3200112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2fc1438fcf9bd413e926dc35c9405113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3520884bb470643380f449b49a23dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020d6a17986bb92a7a03d3bacc9fb5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a13bafb087c9691a7f27edc56cbf07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2122100c9c5db5515843e87d07e3663117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4f58e3f15e894dfa20a51399a4591118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bc3c324f8a260ecbd51a066423531119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a433321df4ca076299a2d984dc30bfe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74aa53dc5378efef9af535fe455745121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979faae532ccd7c54e3c89b2e57a8285122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806121fd68ee23ed2d2ca6a3c462455123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66308269bdd5cd7591e4807a9e4414124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28e3fdb15dfdc03044dd47c96426bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bf7422a81400184949634bd7b7732126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54dabe9ae8f3b207a9adc46a2372b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be590769712e4804931c3c943f903526128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a574e8b44cc716280c13c40acf202129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea3ab8593984b39d562e2d1357c552130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe51c7e49a2c3af766574c9fa96024d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21036fd619fa43d37cf78cfbde82e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274c50d96879bf32d0301e8d7124a52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785404cd0251ddba4a99f9b90d364ae6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73691e7e0536bb9d4ec82a8d2841ea5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20710d86d6b73ec49b73bf3e0cf25627136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39153470af826076304b714c95309c11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce57b526cab760dc84e2da6ded5edf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27e6fcca6294f95e81e09f4b40d800139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb33aaa3289776ef43528a3057abfb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9621dde0dd6bf4013d7523db8c509e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a0b50ee348f1d325cbc122b74d5cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e0e50a75ad4fa7ddd938fb85b3f67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01554b69f005f4a4d77bec292c8b948e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fd46971df447c9eca9221c42b1aa4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0578f62f63e3fc1cd0f57d01c3ba98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94222eb1adad951ac7c5fa71589b75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede13c163ea1b9eb9af93c1b96623b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952906a835ea4f758443f67ebf2787c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f40935fb34cae66e99b035ea2dba2f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf46a06ce3edffd7060f627a025221151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40868d8734fd1b21252b6dc72ce4807152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638717dbf011cea7617948e1d2c40e98153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85db602d4ac682e1f094fea9ada763154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e39e82c623711fc4fe4fd8e3168f88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4c00268a5b03fbeda9167b3feb7a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ae9fa28aa98733cbd4eb1357b6112157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318e9ad583fba5e383b004d3dc9464b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c5f19600b3dc3529d645d23264123159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6e12928254640c0e690ae508e7b6d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d6ba382457074863589c10d388750161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d292e971876e709a27d25e64a6df773162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e40c4b5bc59d87552796c3ab9d1bb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b6d9a70820cb038031826eddf857a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9b2e7469f8f908ebfcaaeaa2a0515165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a781d4238c05294ddacc5b3c5ae1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb1e56d6f9c577f6dc58a8d2b3df17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72239a009a7a821a886cbe68cb03d3c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd0aab35069631f74c6c679aff549f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde82ab2ae5d72808a69579b143db641170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc178d0ce6781708ba15899ae629f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f617c634db179a249e604598acad4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce3cdfbda7bd24d72fba080935a761173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdccc2f00140b5b792e2e59c2dc6ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052070ee3eaedee461f89c27a286278b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf62f151e5ddfd87054626b49238770176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50c9e5c8f00b94c825b56f75e5d819177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6762d84135ad5fa5e84a4f8ebc2ba01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b436fb71b1557c55693b1dbb6782f48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed0941e042bf6f419c4e6531543291180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aae18c738f0d45d1d2cc0aac45c2ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db3fc08fe8cfa19757dfa8f1bd6572182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d647ffaab3c9e0348e65c35ba14762183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f55f8b8daf1fb9413c4083b6a6ecd6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e9532014ca781cfc8a079565d8017185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08081f623acc5b027c65ef3128a99b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b169a0691eacb592aa32ed32e3d18187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e5a0b097c3a3dacf808c57e6d269a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43b2894cfc41055e7aa02880f6879d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1de168666d4adc54db0b91b43ea17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a307fa4e0f6bad7973bb2599532189191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e29a47dd48dc3957b1192739cd029192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2c8d6ad60818e70218c423e746923193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37b02f5d6e41a8f7b67a8c7c3b2a8a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc45b816d5b05825b5de0910634daf3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf0377116613ff9ae514b8475cf93f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bc628b8f5cf0e52ae7f78d3e3417d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8576638a87c2583826cbfe4c45952c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453737dd2927a3903bf0b0b97801698b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad761de3f937babb319a75053bdd559200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78536d00b1fa9b0bf22facd09c574646201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50408300594318ce0ef0dec5c1b2fe6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf5a260bc07adce6a2a9fcb900d30f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fe2bb3703118d0c3fd4a04877f72b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31e1a2c805c7af95973c6a6280b949205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bb905a46039fb6ff72a23966e8dc9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a925097cf26339ee417e8fb45499424207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ddfb0dd0d57adae5ccf66c1007e52208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40749bfa6ca48c5d6d77d46c3fb3e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d495095ee7708798404f2cf6b6e172b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf89a90733f4c46aa214c82214f8f4d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a2998437d67af115ad79742ad9ed3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35a4f3953e2bcb510289a45e2b42f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec72806c4335be4c7ad181a9471c21214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede00447efa13b94ac5762959d52481215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ab7e37a0a839a543b6576054c5d0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118240a8d6eae4b545d4fa3b0749adb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9544f2e68d483ffe767023dd47fd202218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45653f23a472fd117818635d2f6cafc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a2755d9627234eee70fd4dfef50dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70700d530008e30073e4655aac5c7615221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2acd005b20e07b1b4a993093eb6552222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcd6bbfb034450d3312a5de3f625dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70665264a591851ff18665860b7054224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bb9e522d68ddf4dbc642f1c58a796225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583b4e9817c4cfd6d600f232bd40f9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896abd7913771c307d6d472836aeb78e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed5d4a35869d7b3ff23ffef23dfd23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb58bc21d675316f4b3609f1c3f2ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987963006cb9b9b8defdfbec1b320e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc450a66f53d2de5670064c3c9ae962231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abc543389d6f989e5441aa3bc5df37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31c38aeb132f0c4055c77df0f85e51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a81afd0a122e2c51911a8ddfbeeb1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cafa317c72742ac09db3df1b2c152235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e783738d171af8b2048951794b8b35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462275d5764e77ec65201b79ddde8739237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07fb99e1e830e44c6e5f4321ad9ef6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa91d3fd5e66b34dd76191ccecd7fe0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7900b053b9e2b36e8fc28f582299d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddd4d7998848941ba1969ec18bf245241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41f3aa29a78338d136ebabccbdcaf4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a6ef5d6815f9768ec4cec9a906e29243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f748d7412ff02ba9008ab6b7f21e3bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f067a729cf1be86e91789843cf0b58245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507aedc84a54d838945d2a810613b1ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac018e6dad3c522d34b16266f57e9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18804787f6bfb7d0d0d8d239ba3d31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251c9e40c65753a7c593912af7cc89f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615c45605922e2f30f1ed7aaa7792e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f13bc4310f2aaeb043b88888ba0d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657673689a7ceef760b6426730bbaa07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d41ee5cb3a48208be6c7a307e533a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7f8d0506fb79b3d521e84beb5059e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d3dd3dadae32c6f26d1856de5326e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529a9e1c45bd758f5457c6d96382bbb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed2fde5177c9fa58950f467fbb6989257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfd905c8fe564bb210eebf06e1150c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b01a2d1acd494c7f99afaf81ebf55f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c642cf2861ab62714d01b74b2662d31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8bc3e691fbe4d8408d759070a57b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ac0a952b7d231e19600d2c3c7eaa8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc06587272dba3f81d4e27e1b889f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c8426618dcc0a11f0a4303161ccae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cfa7c967e508496321124c75f36a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223fa1392f638eefc47957492ee5882266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c1e3409ae6c871abbb288d6817ca2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85957f18c858c09847948192a0264b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0a41def9053edd8054849ba0073c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda7ac0771fac1736f005eb3c1a0fba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b6aabe0cc576d94bc14ca61ac8a21271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5aa973961ccb58f509e2489c1fe12272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b0aa2b546dd80bf9fb724f405f8f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613206e1b1f41a89775c3c60fbbf2202274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e1888f040fb6ad0ff6f491e413e87275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28474ffc68262e893328aa327e07574276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882ce23aabe1dc69b09dbfb0dec36b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce51e13d523c5495aa97815dbe1b66a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ffd2b74e391a553f6e0defc8d75c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2450da12e3c0aa24004210c1ecb545a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d470a75490fc66729a0232064c2edbb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b9807d8f00c1c12eba589aff130eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d56b0a6548a63f11dd21f12ba3d4d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b0b41b316149cd780114744920b0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48fd74dee77b9c22cc9d67cc86ebc1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819548dfd64855d33a582ddc3f3a088286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba58ba7251f6d7b4daa1ac5f48ce9de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ba1fc76a13d2e79377461a2f39b36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77ee05e11daaacda076dc818fcc3e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d82ca36f365624f4ceb7b210d16960290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7111e2be3b458ec1f1282fac13dae7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43032331ee7e88c37c9612c575d724f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91312bc4b2d4b6c68e920eb555b23fae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f90957083675fa130ff206ebf0c07294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018a47ed23db1233accb0369a292f59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb56d6ef6f162f0c7ef145ced142f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c0e463c2248f88db280a470c300e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4bc3339dbc902f3f55c22ee5392be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de1b0d57f1c7e6f51041c1ff2f4b42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf353ac6d189ea4d767c040d823345300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec5b94f81e3ca9ad555c22ce65a907301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b103e2bbd5d58dc7890e97526a296d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaafa39daecf5fe22ea1556ace22da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a413cbbe460d0ba7ceb9516568ec65304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f2d406e899487855f5693b6a95841305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6835d4a33e5fadc2ccddad36dd6d4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576edad1e4f409290a4664caf45f9f16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c065102d832cda24a89666750bf4b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854cdbfd421937a04e407dbe8254a4d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1c0544e01f32a0ad3986caeae43df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5ed235c70f60d38979f4433d6bd8b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d7a169be50c113e00b48d0b824878312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f8fb23023c74859c46b997d8b21db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488237bd92a89d7eefc7b09599b070d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946b366dab75f9177409103300c213f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a48adc90bc37a06d48f7008b4737c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85cc6550a2106c80770fe5a5161631317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa737a7e48b897a0b9ca4407797f58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc396da893a6232c0dfa398ee4d71e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5452263478e02648daacf4928f89a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a5c8361b9827e9b04631cbd1feb84321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185843643a6742e7ec8af51362e53439322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fcf297eb97031ef5a4e1280402240323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f60887b50731e079bdac6c20bf4d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3e6f3393fca1375574a90885f0fac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f92f5cafd204e9649f9f6c81b7ab8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36481cbf7c0b79dff7217a141864d920327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4dfc0c1148d2daa1a91da924433bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bf54908ed5a76fba53b6013fb676c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75a09544e359a12cff39422d3f5cb4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ae8e0be06d1a726865be3edf5b148331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd042eec90a657d7f0b8bdca46b651a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dc34b361a2e0c48bfc1bd948d2622333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d842e46408ea0159fa107355fd3f8a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aad47de89cf52755f06d26544fb4b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840c897dc7b17e092cb1e30bacf73a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c821d92a624e2b23fa9cb0f822ba505337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01aa9b144c4bbad42304a9a83830bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13a0a6681070a02d61cbf6d0e496b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49035cefd4a0dbfb2cccb9e37961ba17340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b3544fdbaa71336a6a7ecd685a324341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501208615dad6069287c34fd4a6d808342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2285b616cb7683ff8c1b69470d6618e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e333af7bfc364eda8eb2b641cb4f57344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cfd7b71d7cb5de9e65cc3243a87e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee298206cf036484d0514fbc2bf851dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9493b28d2446ae4d61322fc489b548347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1f8a6a76dc10ff9054151cfaff032348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03b814339a4bce7d6472e1424852e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2090b4752b05f12362b52d8e41ff8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8339a67c28f0b2024363d2ee02ce5b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cafae34e1800eae0f493b12e933a7c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11480c27274af3c0659fb4b598057bdd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9532d8ff2447d2d76aa0322eed8f8e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753192bf83eb1603ec143bfcca7d290e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2f09bc8d73489d18f00548bd82e7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9e20ab2d8ccb7cda37e91073b1b16357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdeff6211ae57b939eec84f2b64733358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd62ecfbb9e3d719e5678b795d0787e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b36af3561fd859054bc86e47154c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365138e27c6e99da89d130d74585d674361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dafe6e45294c5894c4bfee52c552b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a22a104e79fd814dc4d380fbd239ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ece94be546842d942db4be64e3e21e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdccaf4cfd92d71ac8074b2ae8c1d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a29f14a2e3b9a6b8b54ef43c9f3328366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b60ef6c6f49808cfb867985690643e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b4a1f9c9d42be922928b4d656eb25368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cd1d08095e67e73fed6a79e2d178d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cd4be1b50541e85d66d1a4e97120f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced4228bb3e829b118b49baf8ec84b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae4d53999bcaf7e382fb58f3e5a579372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc3fb6e6ce58e3904aba3d306570a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffa864fca15ec84b330164376db573374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413e94db9192b58d80074dd71fb700c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968eeb5936404ebad3bf4d50847c9215376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425505db91b614d2d3a3d611720830d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8bf6932a60bdb97bd591c1c3981a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282b29e8a4fba6870dfdef0d0f7d61f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5713ffb42d8719c810b29bbc1168f8e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa811a0225732c242fbe3262dbfd642f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63477b1d1359054774070b09122b573382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa107b5beafa70ca95534ccac9f225a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b916ef279ded73d208d93e9c540b7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5e35139406f0bae7910f26b1fb8d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778fab6ad7ace285dbd32866da79946386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f322be9f3fe2a405b0f25a812f07ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31cfa1bd17bd169f191df0d8a60bc2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c40350bf3cfe3f660f68a1e9e299ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03139b1fc01a04fe201344eb870e330d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717928d962b55fa3b94883827eed39b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfaf58d3f3b7fce3cfe7adec970e4c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841e4a4da2ae0d3a1ef7b6b819d671b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103fcece8e88cf945e21e71735d0553394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf147f57cbe190a53cc45464ef184c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf9adefddc222ba7a5af4c20443c80396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5ce11506a4d685de9e2cba45f95d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae40aded5b61078f8eb8ee32ae7b9ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dace909079436ff8af2ff3f1d1ab7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e24f8a3cb442e95811093fe6e2b9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0995cb1cc2852994e06f197fcc1402401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8da66985cf3c542b699a920479f0c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21148c9d6979f2312d2c024d239eec4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f594e22a9148d5c13a1d25cc1b55e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3821c7bbbd0f97062f44f0bc1b54afe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc759228df04e4c37558a82fc9c897406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6864a699b8e1a28e51f02c5c95d0279407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970caa6471d34c45f1e8e2a3742fa5fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c714330ccc270766efb180d9a73d27409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13332d731e7141d17d8f52f7d215e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195dacd81905438340fd03d938306fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35b1d6b69d2617049e4e3f38a17cd4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffb761c3e4532096b72eb0f1f5d364413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d10bbe493eb0bd41a9c82391acac6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447399239225d3f4cb12e59e572c3997415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358d445d9fab6dabaa9b1a7eae2fca8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225e8c2368c9af0f88f8fb3cd0fec4e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fc54aa127844f6ee169c65e8c696e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f011cb57dd3575addac11a72811eed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625fe15942dfa5a1779ea1a2e7aa2e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674142397f98d550f94868b8507201f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaa9dcfcad3afb46b4367ba4f60247422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfef2c99703cd655806193338a359b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd01862c9681e9e2db70e3911b1b58424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23884b580cb79567abedf0f1843ac35e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b530bea24421044c915298ae7f375426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d531f3ec74205cd5e178ae3d7b145bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390231c52d477a8a4a23217a0285d47428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdbe21a69475cbe35340a3cd55d229429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27074af57742b526773ec0714b847a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599aa38437fc3188da7f304e9b8d103b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ee11c0af2c8521958ca54870fcd51432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfe7a9e83a6c9c521fea33c3a6f426433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6d2423d2958fb613fa7cfea422cf9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e039f3cf05df6ef1742b67a5205bfcb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefaadad2813404db4338850498cdda436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34fa75b080332f4b753b821e65371e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90ede83053b2c26793b236024eba60438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf39fef84d64fadc7e5b83c66e7c7d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51a75bd74b1435f2b541cbd43772f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1138d35657383d029c3b01528cb75f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a24d7821b2cdb7481aa4ae56f0d879442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821f6ccf552d5cee8747bf208839c21443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f4d78feab43403fa3acafab38f3df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a4645126a22edd3a7605a0687b0ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255c368b5333be0cc15024751deaf61446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2282e167dd308dcf96bb3749da2a33447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a420c57486f48495b47a7bf40910ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5528b221cb14f098d56788a7f1bdf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9854a1fe9f2eea074d0a735f3848d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4147baf4a8a3be1ecbdd8797a0e5691451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f788a297894f8ecc70eb6a68ba7638452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323ca80523865ff9f081af0a994b71c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe5a2d7bdf03cb8b43cdfd0023c19f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d01a5ed69e25e981d5f848af406dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2268c698c336732b08ef88e2fa9ad1f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f761988a2798740f623c75310760d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818c3b8430f45951d26645733d82988458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95287e4aaa96cc18098afb5c8579897d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27a18bf744179b13118a29cea8e428460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea22c9afc6ac2332432707eceeb1de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d590a84d81bea97a7e4512ebc29a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147c43c30f6198c5b92e274ec629e1c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e577aeeebef813063471fa59c78ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7a977432e837324a555505d675084465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791640657b4061c4c2e6086f3e253b08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2055ebae434ce403a99a1a7208c6bc3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c08590ec4e56a064b9c69902f1a0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1af6eb64544a71668584e4bac73cee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65528e4c5e37f69895967eb785d8e61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cfa121715244b0fd90fa636a53593471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1375af47061f8a8193e99f7427873472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006bd3c29d0e29a7453c69333351290473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173652efb000e2fb2490b170b2d76d70474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed02be30c3e0c460834ccd179d1338475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7c0ce69c7983a87755519ce623827476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbecdfd8afbdff1d3bff403e9e33820477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be9ffd49950b4892b761bfd585eae8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c032a530d1ea8bbcf7984cfcb6716479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafec4a0ddee296678621a0b1d37638480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36e4e83840b1203aae134756e68c9b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121be8aab55be9b7dae68f81193e4324482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a98013278c5864ba6cd6c35ae30075483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcdde5437e3b0cfb92c3c1ef2b307b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760d6605505bd0a2d7ac3d004d08dfa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6070976e0d76d1700ae60ee50de2be5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504283340d3b2e923cc846a9c3fd06b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a4a1a2b59a696259626b25bf8e451488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b700aada44ab1cc24a8e32d8f7f2b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3f7e1a7490fff70e06ab7640c89a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e21027b3ef03a00014217f4e81875491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210cf2bbc125e6d2709b1aba8a51ff9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc371c786dabb43ca5098b3f277688d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27740f3bd4c18119bad0f8bbff238e23494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c80cad970b85a64cb84a783603711b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348307a94eac57f55a9346fb3ff0a0d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eb3c096987002c6b2a08de0aa0f39497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fcb95b23d0d943136f69253aa52dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc379bac392e4f31bd7f352a1aae0760499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec496c67c9f7de54c11474c5136a406500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab9b80e27308c6809cb41f170d33c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cec815bedfcd8039d3ab3fc8105c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48f4915df8e357846329c817ca4f34503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ae4e5af7945d88c6aa7b6f37adf6d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83c17be2a7478dcbd46c8afd9c09c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc5c7b78993f9dee860b03cac2550b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85a128ff22cdcae7a14b09b51bbf63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bae11666c705a7a5475abc380fc62508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5c31027232dca8fdf125d0f083fee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838398ccadb73a3be8f3a1ef5e72b39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a742d708b61766370d9ab30d8aeb91511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261d87e0ab71437d9745cb5cbde6ac0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff54e487d0633e1a5fd1bbf3632833f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95379b245c9c5670412f00f50cf6487a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098de58d58f61eb1c3d7b7a5aeb647e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd308e9731f39ece636ffedd462a75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d4f75196d68c5d576ad58917930ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4806d62ecc5a79132106bebde2a44518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767c65963f583e7767469694b321e9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834335ccd43243360834676ace218fcf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d26d78747b41e00fc050dbec172a04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0884209719bf0a59ee33631388f07da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefb49d2058049e621f9b1ac4e5a31f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d3d16652bb3a300aa88ea80218cca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cedf5c033ae56c6b6bff873bd6360525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e87694cca35ddccf9109f31e07fb7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cd3bc003824cded4a2b8acda3be13527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948403220c4d25d71668b0c753e0bd9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428f6dd074bd48e43a0a3f0a1954aef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84560112591a959fd528125180e0f0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb876e072518c614e4affb163612eea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304256f9e95dbd9363e5781b6fa0ee07532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a83e08c48cb90ac06085295ce7402533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1451cb77f3feb7173b2f42200b3b65534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d03c2d796f7ca436d7d82df085d73f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6eb121d6e60f376a698c4c3fd4bf86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f83e886cf09aa8faebfb2d02ebb410537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2bf779a6f306a2e228c1c66c819a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835cd07bf2daaac81df2365cfdbd25f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66610418d77f758869a7d9d45f09a698540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0312ef75700ec71d54179f812b60fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a1bc60c5df4bde6058579c17e46e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0342339dc9049cb8f69e6d2bceb0a9c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81c0a45c846a04f997261da20c6741544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e986b284f06545a9e268c780f5686ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c3f2bf76eeb588b3858c3342bec38546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112aa5ff3c9afa72f3560fa88d9a16a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9db5f70c9d63254aa1ec32864cef40548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201305da1d464d165e27c3ecc4ed5e32549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbfdfcd3e220126924fbd4b43ed9f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0455d65d85aec4706ba59c13601bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579f45fe143b5ec41db6bb984af66b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120ffb3c513f65bab5d9e4a01b8885f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53600461e399d1da82d1947814f335fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c8a4fb133e6a967f33e4993c52fc2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6513d9f4141cafb92ac215115f6ad4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941634144db8cb776c137f88ca2751e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f56ddb8407e3ea104ec42a8adaeaaf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9dc542ef2b1131d2cce9e14995d07559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d895418f0a40748f3b89bff37511708560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669957050ed372bc80b0667ad5fb9c8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a72af9e03a99592cc21b3e0dbe7b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683eb69498c9ad5027fa3497f2f1052563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e38e7ce642f73cbdd8326b3c000486564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be8748831868f15d5e515a9d78bb3b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5249a5abb805dcab6cd484bd00e09566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cd6250af8b2ed9df71bd9d3e056ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89831406b29377d6d94201147bd90e7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41214336affecdaf7973b14cc7cefc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f32048fb39be452cfe7a9ee71e28a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f61ce9c65dfa96ae4a9e13eea2704571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968368143080d6f36f6fa66cd40beb9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c78f23622630738942e6048bac7a43573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5aa8c230055d77583da6b86c6dfd1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858e48c5b6aef99b1e5c8a17c3f612d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccda30fa04dcbb1e46d73fd3056b01576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b7180991391c53df597076065a8c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b965c82ed4effcca3323cd3db8b986578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4c06b31750a9787162b12c8e8ff9c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2f2fe5123840c0b563330247347a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56323282715bd77e2015ef30643c75581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07899a5fc0173ab4affcfbbca42e7d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5c60ba0996b205b0dccdd3be6945f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5134f78a494f93065b6d73bb5136e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd8c42db9e6688b49b60ac6ccb175e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f156ac2ba4e925cdd4abfcd9ae1d1af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415c036f7c52662e98d829a675095d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836ddec8cd4aebf338ac716e6cfb80a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe8028f8a2eb311fb0a9f1920ba109589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40048805eba2dd6b8922016b22a4279590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc856a51cfc7a06be0f989998e12b687591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f263b9246116158656f714e90792de8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc4f0931d0683184d1c479f1df9172593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300932f4269c4fdc5466bef15b37584594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3087dba257c14a305fb33e18c44f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655bd9480ebfcfd39345fd284ae8085596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cecd82b804beab92b05a5d88a463eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b2167abf6edf7ecac93361e9ae92a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d07bf03fe2e8fa1f0d4c4a82a7e2d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f4cf5911ca2531923a84ea24ce865600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd4b851ed8f5fef6b79ba49e75ec7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ee39a06106412009578ff0828d978602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146589d27cfec2997396b25dddde328603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3eab36f821a19fda46d53b8c67557b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eeeb27bbe52edcf28398e30e08bfd1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37e4d742b9f7317f181c94c05d8cdb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e78410f4394d4a6d8bd8077ec2c2da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3c934ed3f26a09cf0475c647fed4e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751372f0b722b09d1430bb992c888368609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8dba97def253ba4866d732117efbd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3dff151dfb61cf1c7da0e0c0c2cee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cd39bb27e6774528d4d89ef0b68ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f79c583b4d5961d22a33d2397b834613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7641dfeb0d63065b6107f7325c1c68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127eef76d5412532bb797ab84d4d0a69615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc13d1112903824e2eb887e3b0b0c2f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b383161a0b29698eefa181f4588a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7250ca69990cabea876cdea2bfc2cf4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb279e6f021b5980377ca8d34a728e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b43c8e948421e9d13656ae892cae46620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704afa704ebed023e8273b916df241c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73fa4ea71d50f747f779cee782a1bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450e67a8d5a3b4080e1ebfbde60daed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb25d718084b80ed3fb53f0867408c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395be1ef55a555ecee0d22b2ec043b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76d2c0ecf081cfd709f7b8d7342c2c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dde4b5e4d2ff6594e7ec89297ff153627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9af9c94462d7ae330b699eb760c29f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e86cae4e7787847acd452973b476cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65fd98004eeb4f3f840115dec0a24f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01d723cd8078a25b1ffbfcea842ba4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf790b9c3e6864c8990be6b31e29388a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42bf97b45ff46e707820bfa99cd90a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124903d97956d43188698501ba7ddc37634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aeaf67882b9e16041507433ee5f95f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7d4742efa7b0459ed02ed220d034f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e8334990950da5b129ec96c6d4343637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824629e22e46ddc4b8fffb077c9db1e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd554c027b70ffcd8e22fd6f156a4ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046f820503c824ac34227bba83d8e98640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24474de75c2110a61bb93200b3547e28641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086ee0cbcdb12214072de54a3bd520f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4faa9566148fcd53ee9152fd8269e4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c38c205fa1b68bf3ec76547591a18644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700bee16629ce6155725e3828640a80645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee3c2703c08186b17f6d93c32ff96e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2614343dc17c66d43fdb44664dd533647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5608c9103cbbabc374fd5885215273648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c881ce50dfca524d5dbab7afaba93649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdd9935eb17ed15595cb0da365f4c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e07e9592384387777e572b74eec70651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa197d4ad9805050c01f319e4a707d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efea8ace5b622bc9284f8e790a5988653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e99f268bc77384da2c2402fffd80c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bd254d528d8f3c671e45f69b1c047655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb71c2c0a188aca2d45fc36d115d49656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a067801a301b3a5a4d0ed02367f6ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715477da120acd76988f6fa6dc23c52d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab262b062e4d7d5ec6e038e83aa0421659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b206ddc6f11fe3ff4580e00c00463660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494f521b1713aca5699c8a5b6d9bcea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f06c6a1bc1220f6fdcc3b2cc00b9c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66c4e6bf3e5c161b321bc1ffa44c3d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbebc100af8d0768ce109628a197f77664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae6223281a01d1bc44b31a1c58d3df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6fb144f8e26f22c73dcf2e147d67b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abff3658dcb0a5cf1a48039b520dc8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e040ec6c1184a23654402d9de395b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432dc62378ae4fce571b8177e5d1608669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8403bac6b806bca98f540d503164210670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79d3bbfb5a0984c5279701769759f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680eba0c4f5c6c6aaffe9c81e26210e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdeb611fe282471e557e0b21eace37673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f094137c2e350a8ff5efb3bf37cd7f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f32ead3ce0e1747898ba33fab34c04675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89be20c92cca6947d77f01f83ef30c0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4a9f8028157fdef0277b4aabe0fca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e8142bd205b404b29c69bc228b6a7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8784f35d4609ed1476f1ae3babeb91679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbf851989dcacade2277fe66645e9f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a71da56ded0d40522e0c17d6448854681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99759210073f663cc73e087842b79930682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8aeee1ba321d43ec0a3551b644cfb1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b8cf7473c430c0636ee5dc70a22f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdf50ddb21afe26c783a2fb4ce8672685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63420cb98c6a320deb4b5675712e04686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a37d211e57fed36895ef4575a92746687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90f1ab75a0d3600c1ed87996fa47c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39ce44d6d946f84a82020c9e59e150689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ee6033fc5285f4841303c74df46c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6109a61b2843a21f67b18eda71695691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c0a7aac144a1a8023a51275deaf4b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a091af490e93682b0de8c0712ba31693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a189799c26365c0aa4a1fa0fe5a0781694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2f27a69cc7487bc26dcb0f7e2ac47695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76709ae0815c513063bbbd1b46481c67696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf5ff025db596e6220fa0a55cef913697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f68619bc8c8fcdea83bcbdd4b05e34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4ee06965859b71ac671f6f0410392699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6029db9a4c3b7c183c8ac8ea87632a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65849dc33e4999868bf4c16d7f09c0d2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba31e4aff1829e17175287b4c35dc0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c523f618f7ddcaaffed4a7246ee79d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815154e2b80aa52c72e642fdac83f5e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a100430cfd779f4203c29f115e845d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b47f608e4f854a20db5edb9c562b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81681e81369102242e78ae1aabed67707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e93d7b7a02b030b4b1dda9dabf5512708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2ce0b097fab104fbe7d0f0da1db90709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696255a447d83d2320e343031f686377710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e88fab4f16bd83d718ce639fd06bb1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42314b0a593477d933a624a8c4b41e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f87a2704c18c0e5c57ea30027a96c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360d7254ebafdb744f6d1aa8812c19d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6735b149f5e44b14c0cb298355f5ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e99df9345da4ea1eee29e355e8d9f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200abb039ab270b6753a19e4cdbe0d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ce06929a1dd484e1c89f14b4a92b4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e730b398dedcc7f95ce1635f1278c8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7d3d725b379ce937d245852d4ebfc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459abed3356ba727ce487594547f923d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b49084945a9ebf5ec257cfaee34cd9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2166852c5b8a1fe95371de99dcc7f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d97a1cc1fd6c5fdaf46789e83f473724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f090b139f6a4bbc6aeabcfee3ec6dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7df691256628d81161505dc7bd39a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c006e26203b7f741c89639941f52def727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7fed2628176f2c936c128315ea2e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bcc498771f1ce0f2a3bfaf2f1291c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e3e20148d34ccf510961a7efaf796730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c9c93a06a6335a759298453bfbc83731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd4b174c2d6bfc548a864df3de35f7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943e0a0585d5882a3609ab29349257c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36156a29dc36fecfc01e3e85b903d54b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163175325fbf0c10f20c26dab1fb968e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2cbf906cfc159f6ae3a35d85a284e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee652948abf169d8c67cb0f9aa6790d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5c5595bb29f44978355b152ea1424738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc23414bee27a3214b07e2fd0d99c12739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1933b3787b80ec920fab7ed667d0b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be463dd8cdeed37d93670f6b96dc60741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd35304529a6518edce2d5f913aea0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65a869d3252b9ef201bc6c465a811c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbdc41b73f68e459cec5350724bbea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc787f54283c0fc39cb23268f914da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b55ce32cba370dfb6a61f23a09807746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323d45a5a1ba994189350fedcdf5ee8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02bd17a1c3dde3f683737b017b986d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d98ed33e6cae111719fcd2b92fdd11749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39128dda645a333729ef2d58d20cbe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f0bccb1ef33897fd3f4bffe7b7133751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07de6a65a38d94179b26ca5a5985bb4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3437993995927a806dc833bc10b2fb6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a409f71a8acaf85774ef1fa0836df6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790b9f7a5dd0519d81c2c55708d1ef8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90608d331d58f2a32f2e7fb4820f2b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a718af7c21932aecf9d6fa5dec0269757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef22e34eb1fdc0076bf723c6d51f51758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100d08347b913fb296aa4753e144c7d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b7b339a0c61434dbeb51c88b1b449760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f449bb2ae06efd67f95e2d2c95a6ab761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cd17c561ab4110764fff53bcfc14e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa20507a8d2af8c76017e0eefaad33763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d03caceecc2ef8d9f663f0d2687ee0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe968ff0e19e80a929033d4e7baf5c2a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfd6a6389eac43563951719b1356f8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e1df62c56666c64d1ab4dc231df58767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b760975f71f3cee2bcd85e3a121dc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983f085b5cb9ba7125aac1f73aa3fcb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2fef97ac69719de0650fd1086b85a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825bd0e502f33292a4914770a2d170b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db17ad5bad3ccfa8f6e8367207f6e9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b9c2286e4aa6e7f2b54ae80a3424b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e7159268daf3107a67edabb7dd2e1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8076dfa478ee20652988b73b6d3af775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f00177cd847c60c3d6718b39bc2cbe776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316dd440886f31201117819a7c07cda777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37a9f6f600b441cc0de4189b668dd0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeedf18ea65a67b68f9c1edc8606a3b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accbf0c2fe4b9e58e665c48aaf18912780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402d42604fb2ab1bc6a2cf26ad9fdcb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b48b8a145c4beb6e51933384ff627782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc4681d0124788ec60864a0e7ee89b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643eec969a6e870659eccac3b1a486f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934472d56c2710ef6757f6480ab2008785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe24e0901cc6f7c0b9ef28e3edeec61786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172fff9fe9dc12bc18cd5a3b500d86c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33277853bb1f8eab063a637a9c38173788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06f08022a086e7a92457d113f48da6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78179394e40d670a45e06aa21a71def790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d093433c466ec76c90a9cfe1ae125791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030d088c49dfb9533db030ca2fcb148792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c469b2639614417d76914c137740e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027a932890de16dbab0427303265e26794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba1937534f19320c8eb7965f8dc5b5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e98fd5d726a8d8d3e78a8369b7a714796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c1e679fc28966bbd3b32695b08013797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1014fca77a5f44dc92644d6ea8196ea798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ad4f696e5175e22acff5fe15ed485799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97e004ca8aac5b8637041bdede4c14800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b1c1d57f82fd02a64d4c17e99b9fa801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a7a953926426ed92ce5af1537ad2a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1eea3367a5e168f155de76b23fee7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3094179f130e8eccb13ea82ec9f1f2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e53a5c6aab440061ab06be93fa48c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d47efe346921addc826d89f3b90f33806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85cc9c5063e0f6376a2f4de307c025807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf741acde4167b998ab615194939bcfb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3791e4c11540dc5919186d8febb79b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb81ee88d5b3ef99e1d568dd86272e2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77ff8510ec6b27a053e99a88bc5def811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cff2f19a02821cb971923d5e6192e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed55b98d0e2ece0ea899e11250af81813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e21083a66538086ffbff9ee94c1a1f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b0c2814e57ba23047021785547475815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7619ab76f1dc9d2680837e88970d539816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493afa633705460f0ba0f5785c6d1ca5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd24081ebf9004b879bd8f50ca33abb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fade07012e2a3738a3cc479c37575e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49fdb6bcba5b9e53eef12e20a587bb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42871ce21e607b03a65b74aedcd8d29821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3286f2b022e2154f949c6e7ae9177822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4a16e6e87ccccae1d163c2fbd0302823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce8368e3b644e0b655953a3bc7876f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f577b22e385dd21e08592b0aea49cd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644778f7fe149b6c32ca101ce3a3235e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed13b9cbde1e28acaf827286268939827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736a37a9c078d202dea249e6c424d8b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6231071c1457658e318f9220674d1a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf39a9cb07f1aa4987a118f902a7f9b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed4121192e4246c1766746ceadde14831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2936b69501939b847ae44d6f023c7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07895bfa2b415e9f4b473dfa56609a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd24858171bdf09fbec82a8f91a47e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e381b54857b5a3770da578381e162835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cfb7a88ad36489161538a83e25ace836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363204fbc0ccae8a98d62c762434ac2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703479592d3a85bb124e9a47af8987b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0d381c83838e2dd4c8fb00dbc6339839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad8824189480066ea7d4bfc49b3e92840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad50d331911c9c359c84d8c5688ad2b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08f21fac11b73e09abfb2e454abf81842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ad1e4082347e1892297c2282e004e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b92f2d8bbeb7ae55c5a23c155ce73844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302672eff4009670505f00ff36709a1a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8fc3d184038ad872e2f076c3f4df1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd128843eb8a5222e932ea76e7d3548e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb479f30f4d90ef89a86a9fe5ed4bdd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf5cef6f825f9437d9bb441698f005849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a19f6612e8eb4cda545a7ec8a9747850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e278c961360b9ae79d67838196b5c85851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3f1819b89e79c267809702aad67c8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091efab748cfa9a08e6b19ee09260b5d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4689650df63bb91a3d4c7f6f07393854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292b881c57f2436b122a3ecf5d43cdd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3375bc0399196d2f5e0b8f3b5394b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f7080124bb2a47d55c47ab1baf9e1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77ff54c6337c661d85e1dc35e64578858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a093b37987c52825243653e2e2a7d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023dea556067bbf9750e23465f04f28860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452864e3511f8e30bbf17d0c8d424e00861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528e10abd5b85da31aa6e41f37a47ce862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a742bde146f12d20aa397be1d366a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261a22f7b74996e27b1e64186690cff864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddd5c4be43d5a9df56ae14911d1950865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f101d050dcceef97fdda90dffe831866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271641e6f3f1851186468e1e7cbf94d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff0a7c43bb3fc0c252497592eba8fb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4da5f8b074f13b81fd81d73266890869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d3ef7a4f3a206acc0e82516bbb8b3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a794937b504151e5ace6eeaafe57eb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952765fe42c1764bb49ef10d34d55ea872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5a39585293fdee304e6b8e498961b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e2e1d9ccdec48dbd47ea4e13b09d1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf0f6e0ec19273491ead63d346288a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb15524aabd1d051854fabdd04fe64e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab240246e1a104aa6eb5f2bbb8eb3e77877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206a0af61a560860fdd9f5d7e90d508878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1296709c029a126f0b13fcc894d11bb879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb062f3040bf1ba934922f769c9b31880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39f621328adab7e76595b33572545b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dbb5b53265d1e21aa5bbb7f62a175882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a14f73ae37970cba6d83f971ee04ca883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7ffe40150c05264efedddc31cacaf884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8e8d4c17aea13df98e22a657bb0ac885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1179cd01ccf720221a6dc549ca4433c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb4e855793ec3d31b25277469c1622887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5273b933d9cbb2953fe07a1716e6d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddee17e97a1bbd7d0ce85c59cd29b7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3795417988d64d3b85b7e00fa7b71890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b24dfe1312017b1d3c0f46894f306891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d6bc0e6e04d121b42b8ef05fee77a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f1d7e2774e90e72f7055a99db4ec5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de86c6bab3edada5211ae1e767e0e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90280698f7b4dcaa38334edd2b1607b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea682182443801c481d02df5db10c92896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab22505183937cde25aa6927b0ede4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f79e661df182f0e146cb22fa39b24898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c079eb5a3c8ed4dd15955144031573e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafd7a4c7eced45e211bd26874b8ced900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd45125d82a199db9ca25b2f322223901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8471b30a965ace9ff2e3883a5d776c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3ac0add9718a27fb4aad202325d4b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44969cc9359e4b882883077aa542f32904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5d3cc0300b22874f628550fdae0d7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc1193b767e111953433e1a7de5939906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3b4d1164c751e84848c8fc75ecf36907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a9001a917d6146085eaf2abc9b3dd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12137af3fc2a12d17a28f8f7f60ad9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6422f9f62608ed81e3fa55b4618d3fc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc639905111614be515e503b53a0d99911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b6fde3f338cc68ff1db632eb4c61c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89237dc2a52ae6855dc49716c33816ad913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694a4390b40d3398088d5936aff7e54914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35877fb57d43e237771a529e118110f5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1aab1b06a5df0d0528103567f88d22916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67ce69ee12ce4a3fa50c5fe18c591d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387ac548d4a31cbd3552f0042db11ce918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae99b38596d65fe9764910f3dd2e8a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc8bff44433afec7524f37587ca5f1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee30118f8c0f7d3f92bee728c680f1f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5d11d6870a4cf4673e2912a5b88cb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda24e939f8003bf8ce2d4021e31dc6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cf81abcd1d5f5fb5d3f3e48f4948c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c070e96aa1a7ac55168c598c237cd82925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae2f28e3c29c2317d4d9258bb0fd73926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a088d578ea9bfb2da2a483568a3eb927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdcba3a60958bfcd6488fa516b7d6d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54673856bc9b4e975ef59913fe03d6e4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bc6468311243a3b4fa6877d000726930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66030fb4f0d84062502026bf69b499dc931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696eb545998d2f9b38e0511e5e62476932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41518525442d934d4d51866c68877e9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78490644c0ab0f13c93bf8b067478e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd71e463c1bedf1cd68f225fdbcbbf7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc240e7d4f4ec0583ff135a3ba0038936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad752482228ee8e2860aec1b48a1d74937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37862ac252cb13d32fcdadf9b846101d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7483ae291e61231a7d484f3e8b6a00939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163ffa582e61a9a6ce8040781f2f33f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81bfc42ffdbe4f284026be7f64ce70941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471958c28a5f2f501d5d495a918c0d5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d939f5fcb65ac60c2c7bc16b428cb7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f37d777c2d5e0308b7b513cc703e5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ccad9604d8321d3c3ddbf7d68640f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85b4d1b195b1df34e502aba579b64e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f91cea64ef02bbd7809db258ff8f0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eed7572a6a13e074684eab2fab5079948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf16fc54d82b3c190dd37fdb5a7767949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db5853eda1b52a2c623a982518cd8d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214865eed9ac697e7143c182851289af951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da4d6b2ae2f72ab861fd8d839ae087952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e35e14b71a980cd2ee92bd4bf256b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cc091d1e4a92951c837a52b06655e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d3706f5810fa0699033c05b0fc7c7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dafd8bfa6182f1c802ca56b75345fa956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6af2ffd70b59148236054405d97ef957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9968a7ad883dd49d859efef0f8287a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070c00bd57fac9885cd3cc42730d154959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3ba6aea7c93230d07e669d59fc445960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc76d17e9f620474def84bed06b79f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac50ae452490d40e6349ac34a48e9e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44877bb0fd26fd68e967e92689648aa963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb7b3e41425c63624ece57b6b6867c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd709b040ffb39eb6aeb2159a95db9a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573785b8fd5ea755ecff103e64f1a90966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339f2f6b3696d423a784f974a12ddd5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec85d8141ef8fae3b785bfbb491f68968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6f7e4702d887ff97a740d2984dd21969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac824ee4f9f105c62f414592eabb98970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34754d7d8435a00fb7dbe55275c105ed971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011163a246f2e720ae8ebf3b6cf3bac972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b80171c0ee7fd6c5ca6970b4b5ebca973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796cef06063fbf1a88adf220269006d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f7f62c60730e92c7527cf4e32d915975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd2a6b20c6f65af7976f6055da936d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc82273260faeb8ea75af8c0b854eb9977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>