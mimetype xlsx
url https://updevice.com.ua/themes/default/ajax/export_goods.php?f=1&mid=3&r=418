--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605e45fdeb7dc7b394815f866af84851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a55eb1810294fa1555d5e3a0f528d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd7f61eaa2b757257bb3a3c5ecc3123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab23d562c9bf4903fe293985115aec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1e8f2d0e3cf670d653ed1c634fdd65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31403c5433a1166d32aa51a14a408aac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cc8ad804bba35c9da150b9b8fa3237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bf3d4a9e173bb243a18d747490af98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465304840d4c061b8a2d3e7bd60f1529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e4307e10987678b3d54a009a2d49310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b41abcf721c3299cac9fd4e8fecc611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6e3658ef75e217a33635e1088a0cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf466ff4b34b60e4ac59b869d4581c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90980b83da95cd65c552f5ac0cf983ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc1cce2afd0951145d0d2d30fdd0e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da3b4c34380f721cf069193a57886f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0515dcd7d2e02b2a18a806028e283317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d1d1284997990931eb902e891199818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d8f89e266dabba10da7e021a08d0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7b99cadc65ce649f5cf9500a97ee820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ba6066a7775f0779e634770f2d8a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5929c9e56768947c08d008d10d7a8622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccc196161300ffe417269a83de8f1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71a2636041689ed0871bdb5e98ed1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71db91746745c1238a0ccfec0b092525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad66e46e99712ea85d5357298d3151a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d9175610cee571b68014eb2f1315327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2fb3e8724632a5da91fef4a45ea6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d919c3382a845902faefe22cf433f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dffbcfbfc74e76b7e5fdde7de1462030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67347fbbabe80d50626a206fd7c14fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cbc249f1aa4dc4578c7312f6d6c7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0052b20af88deb68cef9689a48275d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4979d18522dbcd127ec540db7eb877c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddb74096f3a5f06d02d7f182eadc0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb570c28a3cece09be701dcaf587b3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81282a7a4c07b2161c9a55681aca639437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e13ac55b59c89f8253bc6c6212e2ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42431bf3cd6842fe25438abba8717139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597d6fd454c0505080a357411746c8540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45ba4b6f7ac6f621aa4bdd3357a07741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d7220dc4379278a2aef46cee010d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb5f4e953a726547c4b5c35fae5d4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf15d504e8cc485db7bf9b42b16433c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32da43782436b2f4704c38decd7e3f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295b917d30051e48fbe7785418bc8b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13607018deb4444a88e55515023d636f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000d7c1f16039be9cabce56247b6d5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83faad95749fab041a01b2edadcd1d1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681ce8f2f2c69b0bb1edb60af0c71f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b56ad7d1416c5ea822367dd316a4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96933f0a3086af3d06de5bb06dd1e15a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ebb88c6b6379ecbbd68e6c5f6016b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98bcc99b64b290ea93b5bf9caf29b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6ae2a450c61fa20a4f48cc154246a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaa8d583d905c5d0fbf3fd56aa40ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd6c887cbdaf106e827dccaa66253657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76a4d218217cc8fb215f067e337cb358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724499f8c33b1dcf6185a9664d0538559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ce25ef2d052b1450602ac092a32f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4f2e57db4923d14f4853b5baab37261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53abdd24607962f2dbcacb3125b24fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d193b593cfd4d1989a5cc30bc686d8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c79e7a5bb180fad591c0213a47e90064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a0c28fb4c761a194cf0c795a7487365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64019278361fae4480d917094213c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1740599c91e15930cab7438ff545467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61af0d7aad7a9cbb61bc8f5becbf2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca14a6c27efb54e95bb51694efd08569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f532a88af7eaca74e9e7a9bc0fefb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb51e9832fc32957beb1a784922b0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba5ad26f037f3a4ee949c120172e3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfb0311404b80ca366358c6a0a1fbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586af8dacbfe6e4ecc503d710e0c3ebb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8546f6fb49c0208da6228aab84f2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414cd91a57b42f46b6ed7170a9b289d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1f11a618670d9071aaf5dda1918aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7107e2bde193e57b090da2540ce46478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ae2f096c888b4ecf6dad6573aea6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b30793c4afd641e47ef9f59270b0680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d59e7a7e7d0c5c2c43d9bc967e55081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09fe2c478f9e2c3891f2de76e1cf1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0151c9a3d83e1e3f698ef1edda6d71083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dc7c6575b4302a940c679f98d63f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d4a5b21ef2fa0705355b4dbac8cc285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92567a790332852dae738203c917c7a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94245f66fda58366720ff9ef51113087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7aabd44cde30b380b03b3e86208a8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453704d82b4283dae50b43a90db7f1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b82e6f4b3148fe8e440d6d63b9e1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a61ffb7e6bd9ec4851ac40418323591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dff78d1c26b4a74df3482c865835d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be637f90045f686b3c1fb735bf318b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1e945ebd2f7a2019a277e66a7864994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcbc1a582e5ce431c6cedb2e55d2f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ef0b1e5b393aa8956d179e122f0a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cfc076afc4fdd107ef33319a6d52897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6dc3067eca0cee80ff60f792cd64198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bed2efd48b822bcbd65502f45f61ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced614651afa99252680e15d5500c1a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45f3c7c88418c1928e01b3637a8876101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a47703e3495ca294ec9169c59b3661102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dd3bec895d8caba8229c6bb46c913103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c2e6481c477f941168c078b07ac75104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c38bca8d007f7c0f8fe876cc6e0fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e9e71b209429a8cf119cd1cbcba33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d12f933d4379e7fdb5413efc16cec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76908b188f691248f9fcc3b0bae59c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d46fedc6b9f4f5b5ff07994fb7a1e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb13524e2c057273a68d6b51e653967110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef3ee49465484251acf5d4ae706eef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e07ebdc4e46f005e8e3e0fbced670112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d48b8ed33fd24878c8b535bb5f23da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf3d79ac6ce183712ef2cebd78b386114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03009928e182db8efa111521f4d81b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f2281d3d1273d1a737e6fe26d08e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e4a66fc56a4e1b1194caafd02ed24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a22f9d0de2dae2ca8abe92979636a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760275e112c4463d793b1e35de904e61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a86fe6aa79faeb448dc8f88d4e908120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68dd9bff27363c1ac24772fce160fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aa6bd338849b0dc9cc02b5d83647f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5865e9e7e15d1faa2f48f37e2f9e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa151507bbc733f71a6d57d8543ba1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4948eb22b5c9d4dee8e83d5e55a7cae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3672b51b3cec5acaa89016fdb431e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7531d30f6791598c24f70e4aa8d47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932db4e386be5a9174c44ed98f42fac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee84c085f2f2812b57dc3f38c7743a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4939ccdc1d65e1557ec934c30a4bfaf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacf7e27bde1482e0853b6c65948f79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de642736b00d8b6bbd50b18162370164132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b5238d82075e4dd5a351b93997a53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d11fa2371e63b490e68cec6c48cba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef5859c13700332b679e9418b17f83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce93f825b4d99b291e6f076dc6412a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613614148e6da0f6c32a4799047b721137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfaeb41dea6fbf3e82c5cc5ec88b70c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce64049fef70be01ec0356abb6c957139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0833d9bf8f0b3dc2d625ab0f4dc27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a04721019a5442c05e961979b2171d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ec2721cd0a2720556fced2745a85b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4cce949e89a85e93ea2733c719bd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54cd07a8729661cf249ad060840502144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bea7828362456b07d4da83ebdb92ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ee1cfbd49dcd27979a33a51a7748c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a3e8e3f76344f9f5d5b94611d9354147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb561490d14db36b13dc9471a54826f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60319473666d738aff32139c11de9e56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a16e9c7ec4ffea0cd27ec7a3efe4ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab903780e682f8df66937a5e6c6d38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217b9248957678f7ff7e96915f9af0f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b40b6b9920d65954790647a842c62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f691b2d0e96419f99d748ed02e273a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b9e3769ea879dca1f0bba4bced412155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fa9fc497b153fde3fc1c2c86841b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc679a94cbf46a06c01bc25528af77f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea92f17d7172a8597637aee06eac24c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a326d907392226de404664b878af3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0f972a6e5b4cd4be0b08d19e03cd9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb32d9b3ade79d0fd1ee670d896cc1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9530a7e9d2f7a259c51491b73b2ffdf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a74bab85cfb200efce0ddae46534d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68767e0f0013b087f65088237700bcb9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584d9b5e5d93a5a35b909abe6beae54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f930259f03a05cfac7ef13e15424f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49630a03cdd903ec69333c2e2af616167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fbd708871f8a0f58622247bb0b133168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499be758279ee46fb3f1d06e4533fc3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684c9b85ecf7f366f8dd2452fef59a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d957ce820b82acc0f322d5292fcf835171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfcb541cd9a7713028856cc91ba3b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f311dd5ca92747b349c0cc997612658173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a13b23354e79aca4124bb0ebd8d91c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47004f37d0c17a652b64a6e7bd952b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1d6e47464f3e6c446b1f36c44e20a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc7b2c9ba30033473f6d9f88a90922177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700d279bfce9eecf708abd9a38e97a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae97c88043183f840237fc639be67c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf4ad58b5caa756f206d8f7fa04190180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6a24bd39d3d908b3bf6a7cc454675181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd9d2d6904a30b2f97b9fac820706e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91b85d382bc40b266ce782dd6ae9b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da79c3aa3bb064104c3e142f0265fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70985338fa4a58a238379d84999c39e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23ce8d7162256c439876581e956fe9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9da59d29d856a8df45ee220e014d27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72ec1686d5af522f8b1b4f791bc8ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fadc5529a572710e928ba4a4900a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3323847a76350953263f275ab2e0022190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e92ecd9ab6cf9ee7b4233638603a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2e655cbbcd1bb2853866bcef332a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475eb38fc258142137624d349a31e8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8018c4f8d38c13d277160fdcb7e4f29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdebc810c7250f7de14832a01c3752195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541b288f1bc4dd94439351eaddee9e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ea943d4978e1c6d91525df67da510197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9f3bc39c7b7f06502b34748c3da8a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f62c6916b981e202985ac8f45f59e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30e9167ac7b4c660fef62dc3cfac6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417608452ddd8c7fd1a9f2ce29c78346201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0859023727c8fad04f2853b95edead202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c0da4330264b3c72a5c5f3b30358c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4837173662d834ea624812ba8866a89204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e751af0c7721af1a7266beee0d1b36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c087e49403589eaec71be2e889e21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fffa8a75b4eed9b5e362abe60b7a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d27d22e6807e5685c69a0c5e9e8c88208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd7186276150a4a54fe0e35be6406d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef623e6b1b2ebc95d5aea6ad60d0b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc007c42acc06e65fde3ba6cefa774211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822abcdad928c364cca2aa1bf08c24a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c7a2254aecb407c60a923f3a7fa15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25041220cf6723380f68a932ddb3f55214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90050e30b5c0f29af24e19b60338abe2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1d03fb6f3a45e4cc0f7c372216dcb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc60be8351e69cf698f81c480f629ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c38a03eb5118296f16e3db2faace0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ceb851702486c80ce4faa20f310a3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16924f4a4b032fc18a94921b15804927220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46866df804c1b4e62a567fb1353931221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59ad7f5d86c78a5bc83091d6c0ade1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8562d310c16a8543c6d1c0b79cde0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e3a06ee9c70d36e6fae98a381a9d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c885072fcde60249c5ab4a903f2116d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845fc75ab2b2631b0bab9c22996b50f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ab5d707c5626b7e9b0d89ffd4361a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d256ac7c71f03b5253a9afee15d2bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b530be4590cd7afb93d956ee0695f28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b2aaacff5cedb69e1f6d08b6b93af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b9f0228f9dc13554ca56c4a7d3f61231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617e4a69e6507f34e30c855f5f18f4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b0defc5659ca39d3afb73e5567d23233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928f4241793f79bd0e499277bd874ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8e83e75b79ff4e88635db2d873dca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1835c90430db0106f6633c1fd20a62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd88288fee8c70be24a57f883349b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6d6dde39b3c321c062bb282c40311238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583047108b7b3eefb5fb0ee2c9cc1339239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75372e476eb39fd9367ee37a2af44439240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf45d3b9a0e7878d5824ca3e2e8942a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e465432a7654f316d402750227bfebc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dc7ebc8330a0d430adc32d08c9f7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c27b7fad714c190abea457cafeca48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba83bb04c565d0c873dfb34ac0c3d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38403889e637b81e13c22d92a21b0bfb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e811922a2eb56b32a2c4a7ee89ed8e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e568448e098933d130ac1f80137778248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04f4380944684ba8e712e7d7ec1d7d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacd4bcfefab78d7735ded07255fb3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebce11be0036ffd5c0cae58adb76c70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb378097e63543f8a2a640eac5d3dce0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ddc0923b9726be9b2b714dc250663253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1e2a43234933dfa7d1c7cdb168693254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4b903fdcbd7feaf659307e67d735b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ee46b1a1224a88d924ef44d1eab0c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d93cd2b1dd5af9a973033e9dcf264b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b582a7cfc58284de50863717c548e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2a6a61e1c054d794ed42e396e5158259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496d2dde14e889736d5b804b4fc16db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358756f9f80a87e9efe70e318f61f3f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eba49d30345e87a96061bccbfbb0e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b355b05425637cd13c98fe22340d1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2997cacf117a6011b8b8716885db1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea224fa33b2c76b6d3c92622efd4bda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5340503144c6d165e84c216a508b1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96679bd35c144c60b5e28a673ea9e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc78d078703eb5e3b6a26615dffea5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b02dc07cbf88accde402c48873a805269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6f1fe3773f8a98ff42124ec90d8ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cb1699334c3216cb3952cc8ae1707271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b67125e556f6c00c1ceb2643444b35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef90766c90eaf1e857d767b4af0e058273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b44fcb82fa80fe5c6c9711366a0e8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20b4f9d45d5212e4a08d701f3155e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225bac40bf02c7baaaedb3e37fecd21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8d86b1940da0cb0760f19f2d07cca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889b31be646ce2fff56da7ca75326c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305be5a224da17c2d4435774f0fc3133279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a6c5c2210100b798433f378a03eb2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65a408306c0018508c88234171c044281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3014fc5fdb37ebfb08d9a05a46ddfb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eab89dd894a9d45f1132c541d66700283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac64736816634e962034553ca89224284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa12cd7af02d77e50e50264d58bed1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71e6bd4081783765e792b03c0ee0eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4524330a300ad436c92a634244d516c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d8d0d913d28b9a53de3150af0a49f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaf9b0e2085e9498176bdbb9e286b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8d5c9d04a6d85f9895a6fe8d437f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cceda8d48a91fd00470ca041fd4e8d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2633bc5c5e5aadd87a3a81fb4d015a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5d2591bb20cd54518cadc483768fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf3fa02f2352e0f57d2b4b95c75045294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e82f788a2b81e9be837737914140a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42917f035d7e74e0085c6d94e7b89f11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ef98a9b4ed337c679511b6aff8f15297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ceaacca36867c9a5d1306313d34f59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bf97743d0a2336cbb98ed721cf82c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39e1ec9d11156e13293bf784ba8879300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db3a953a75b6a90791aa54fa7b2f07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcdb6f0cf44646c8c83965df0b88d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4251b76051ce9ad4b949f1db93ceb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7917de3028f29d2a3f9d85a929ccf34304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813e5776c53315ee58bcdfb30f06713305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3a224957499e1095393a044976926306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb18bc85aa5b641ec428e188d345d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1103cd15169559e04b3db7c22c22c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11cfa2fa94c21a7ba29312cb445953309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be47309ca59c0b56ad2905fd2519c52310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efdfde1f88fe2375476b9a0751dfe0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d05d800912931d7982f21f49f638e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d1f2853c3063b2552dfe23c1c566f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a636a5ad012e1b8f19459b7e6888a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7931d69f7643da961bffcac67087c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af0dbae9ef3371e7a92b7e247b9474316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254454d0cd72b1d8bc6098b1c5b1536317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9a8372770738b472fdee54956b7db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527a34ae8ced1a78c3d129fc8400757319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab087cb795aad7b57e8e856920875a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94457876de50956cfdcf552f30e9c9c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1ba2ed96a378f880b85485e4e1574322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeeda54e3d06a58601ea53a8ba90787323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1b4660a52750af56da11801df2b7f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87cd3bee263c18526569f0f2edcaae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caaf59034fe02287dd59f147c1b865e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1613d002bb10ae8caa54210b621d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25595915d872bb24234afabcebeb8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865099faacbd97ec2f6242fe8d8fdd9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e3bfc425e3e7739ecc489f4bd10ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22a31504de979f0121abec31c2e484331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7fd55381765f18b554d225bc5fbed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22488380060ae6f4faf358b0776743333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a26a718534c2148b1a7c9a4c573600334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b211c2a0276bc884731348830665e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18255e0862d7797922b3f8a841d7203336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8f38969c9abd8bb63c7f262c54297337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eca4a4399c76fc803d851de342b049338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3979c991ee05174b52dd782182b46339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bbf0effcede7425918b1f820f7a29340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdba60d5ad329ba7afa2ffa8837433341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68496aede4313e6fadfac38de999f704342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a824d44133fbdaa2a647c66f2bbfb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ac918a612776608d4aea12e693ea4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a75b6294818b4b9ac4713e28d0948345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e771f10db7d550048c8ff5f877f979346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2a29de066f1f5681b4c7dc121a280347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c660de1c9a344d99768d38152ad6a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6cc11e285d491514e843cd37578b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df215ee27e4ea34134539011f5a9fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e377651861288000c0766f51ff509351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb7e9c57f4eaf68c33c32be055b70d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e28950fdc55e1ba4495a70708546e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487cc597e50bf5aa5af857247a4728a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e5260ac70a498698347c7c1d56b2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c70a751292eda181393a34fb2a726d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b31676ad083a24613b43c5d5827fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbcb22c7e880732fe1dd08b78a4d63358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c014d3e2b61302d4b9cd605c49eec3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064fb260a6d739c9f347ba695c3963a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724de242702ef28c041543a949b7be2a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f72185037862c77f46fb583c7a4ce8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be03afa439be181f6b10fcee7d98ed9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa86c86afde71f28d9031e03806a395364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0c90d5a63658dc129591506d65477365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7421fce2accc5b222072688b264f106366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06623472676c05bc0cc71f388722d382367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7379ca5b8aebec2f974f52bcb4436f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9359005b2472d0ec3ffda97854a20da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c1dedf0de09c553e0384e120a3971370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3336b2d16c6e28f8f5eb65fa2a4914371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec854b44dd719cd7805084f7dd54c8af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14702f7da4b2f2be1a5a1b52983ad4fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb74bc3aeeb6cd8a339de4a9ba9c43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863f394fdcfdf0bdcd4964a3eb89fca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b1da8bf98acddd2cc191c0c0af430376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ed6016e09c9fd81057e38a3d724cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8f10282ca6032d8096fe9cb4ea6cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cf099dfcc3e8271a01136b2398631379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127374abe167a6512157a881669eba3a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a0d48ef24861bf77c6de82b12af5a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9664635a068b94d2f843a62d23e50c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18a67f2a2bca47816aab903b78a2d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb59af224b2ed0a6d6d4424c7bd0558384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a87ab344528e6aa7c596e92717d9d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94905ea3fb98fe76ef5d238e7a43fca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb570b7a659be16ac687c5e1e9fb6a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39072cdaebf7c6bbe78bde584790ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f41bc663ab85ad85366d6d2fd3a30389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f75228eb1a2cd28efcbc18d627def390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c8fea2ac53c93f41889f488448be2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9bc7c146ed74644e5652b486d4704392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390529815cf55009c615b3bf794a06b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141aad5f6a69928766aeddf307d05470394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed28d5b05a393635fd6140a46797cd8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066ebb718859fff5a5dd3774506a136396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc954fe1686540b18276aba5e40265397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c89b50091e28aec5e4af845e71f23398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb870c11f5791920879d830c802529399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc2affc1e1373dd593edc69f8721e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8cd0a43727b284983309d5db5a33a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b93a8c7b3a7be6097b0e4b26b98fae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcbf59f3ac9373f93350961326527b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b297410127392fd8ebc0b8c57227b56404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38edeccebbfd8aab14e8de5d3d4d38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2637b2926a6cf3ec63099fae67490406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51aeba185d1875f601e791b5565211407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb24154f90f2b97858f66148682aaea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e75d44839b70a4efa2330759e6a400409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44729928417188f5e93fef8deb134840410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bca60f84416c6dd097593f4b4cd56411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65fe56160daf3b3c4580aecd122262412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7db349140c9f174198697b33717ad3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8274096243bfd3d441a0e74d3aaf5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84d8959d7deab9eda8f46d684c14ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bbb9e04e059721fe7dd0b320f716f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964a53f55a2eb5f0a7cefb7584b8765417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181bae1e870ea1719956e337d079447418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee488463eed05e2f7a2cf434c67bb9e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aad171c2da86edc4384c3a3b019172420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d084788ce24424759a965f7fb343e95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9808d04ca4e5f5f60fbbe5e0e47e4d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f40115108ebdb856da4096b0ba07c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d3500a4c00a6dd2196ea232d3cf8f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0f50ad5bca2fe1e7c4476b0c8f37e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d07598464fcca54e8cfa3e5bebc317426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a859ea8221de86e9753f66bd57dbb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64fe311d7f362edd9ceed7a72c1aa5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86294a62f1784de707da33cd049c03eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787bc7bdd82ea6fd94dd23c04ef5d22430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b08ddb3180fc3eb2f67bfedde96f57431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f61cc4c3c103528a30578bc0e4720432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81726f18534b3f966d035fae053edab1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc6fa4851862d01393e000447e8aca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf25620621ad9edba4a6d0d37f06d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73994009239d418334b970692b44e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c9fd466ff4ee1c1fcdb8e3739e853437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7925aa63b1b32753477c4ae2c560517438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4923a181f8ae6d4e556e11f33dafa7d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1469bc78b62aaa505d2799b551262af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7bc6a5782735f9d3b2b279c5c23c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb536f1d862e37da0f7f0bb88859ebd5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419f8374eb87f21a2443bcfdb995d2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451c5fd508d7989c827d77be76844c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74e4cacad3175d51505e703be4eb80445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab7ba6ef758b4f7b33f219231ae48b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02155e494346a25a4b63b23a28f92a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e4704c3b3939d565b116596de2a94448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e31af81de6145e42a7991ad780078a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb983b405d19f33b26feb1aae5def71450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd0e56dcfe6afa3aafcc4b8680ecc6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b64cf49784ebd2967ad98cbb3d34a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92127b4357a47bddf993247eccb36658453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69be91338ca87f0f813cd62ce7213a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127905375b778dc815b7b2ca9b8985eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a36eb4142548792cebba43734c10bc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb815b83ae42da752de76ad8304776d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb80701c80f4a979cab365706130e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87302e98fcbed419302920e1c911db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8905075a69a7965bc88a1f57df266db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f8df3d0cd4616ecb406965c96509e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d37db060dcb447b8a8a78ff9c40b05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff67c76a73e35eec0fe5b3f6f3cb42463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372586bbc7de6839eaa7f7099a9d7e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756011235a65631af474cf3e19fe7d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e318aed216d65e3949f9b7aafc2ccb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e612db7c0eb19226cb3c5e3a4f13a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcca974a37567d346fabe68fca61ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bc322195b98ac4f37070bcbad0bca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a59dfc190ddcc965d1c8faf198e812470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf93b84bccbcfec878883dc771a89c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a4c4381f726ffd572c488e4d6401c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4196b2ae6d60df890ac455b12c06982473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ae3261d7178a7d163b718cb34c96f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56942f83bad09aee8c6d0ef3078526475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3b478926c8ed80459bbdddd8636da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1984b9888e6f8b9404b3009605db0fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16d8868db01c2b20dac73f27a9daae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e3f9311a618770aa3b1f2c82c1d2f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60882bec573c9d9ee65fdb0e93f2de69480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be9bb4b240935291842a1a6f5c82ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d919c0ade25ace7c3086209231230482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861ffceeb0678a90f6bee5ba90b02da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabc4318a28b39a1fe6741dc76e1e0f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc138623c84a60826578e6199a4750ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55d7ad844e134b938cede0510c52e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc243eb722811a2254a7416c0040395487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959dcf45db175f85b819f6be7182746488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9ccfe0fa5ab28df4526fba99cb554489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6995d1e41a883fb9de8542d34596aff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a13749ed9403fd35845af887c520b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e352558a2e72c459adb0c49411f5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381261c668efafeb1c9f0a1a2284e88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80a0c24dd3bbd141174fb3f66ac92e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d290ad4c821a0c01f3d9e042e93dfb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e55242c04bb804767d30411e1bafc3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9504870aabadc90785ff27bea82459497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952815a7adcb98e0f25ed08f29f1ea00498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295265abf2192fa91cc16416780610b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaf2b6be2419d754392f186774c5a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79677fd40d3ebc379f4e769f3220c85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c48ea91999da067feaae096dbec648502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428888550447bf42c25aca85917b558c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36e9e5c7465abd3d029889adf2e2ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68729f4cbf9b48781fdc9a2771f6436b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572ab057f5be0b7341cb6bd7121e7ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebea3a399141cf65cda7f5762a8824f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d40759323b1f69a8ee810aee67ab9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e7822c5ffa96c842a39ebb3d91ab8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8602d53d183ad11597ad9a3eede273510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bfad27d86163bb4d59d17a6a2ee44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558ed5fb1596cf2914214fdc6f15659512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a74862a93c662623195b3adfd9763e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcc58ea5db29a6353155b182b571a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083eafcc89c91251a32eb7aaab081eec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8676dad18c500c78f724b4f6957083516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2759e3b55dfb742c9e3f466d473396517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca84cf93393cf0bfe2ef5fa120a1f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643208bd5da5964a2f9ebce22da65718519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33a1fc5c3cf86900c15db94080eb3c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f829b0fe2b1066c1865e848d4bce50521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106215eb6b61722fd773e03ebee661a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cd847637c70d43d6a5a5a3d2d48f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f27bd4d9b92b2384d25c1d97214cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab2dcf68239b58e711dec41f666df8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bf97ff3ed8ccd292fdead14718845526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60872a08a02348b7311d56d43c1f485a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df623260c1e92b25e60c1393c658343528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011763c502d30f1cb20248ea337eb15a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7066284877669b21038ce5c4053134530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d45676b9024bc6f19274e25cebbe89531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a5aa381bb8bc2ed919728c221d427532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01602b727d31f71e5fd88ea3a852ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedd1ebff40e17d0e0d4ed0a964ae0c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4d200a2b3ca1fdaf00281cd66353b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12838f164b8d0830cd75128bdd08f0a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dce15ba951a1a18bb7ce0be7100ac4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427074c2a592dfe82c9af401ae407b27538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13bf6551b2469b85e15e39afcef8a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd54e789e754fe74872e460f16259c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ab8af608e26426aba3f983abbffff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b192fd673e67efeb06697a85de8ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ced08704f5def30be8a0cc3584f0a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de2027eb31bdaf2eb5e15d6e87616d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16f0bccdcbf09e09a83ab712462ea9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2046dd2f5ec7517a962b8969d4ec1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4da9138eeecb4cf1a3f927f843902547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499ba0b3728e538cb426e871e082772548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf4d2abe285a8ce98aeff6601b0f09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84031a33b0cf4e40603ef429edded1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd98811ac9fde4100d12d796ff88ebf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9f7f5289a8639320c7af74fd9c865552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c91617a3d78276a8b74ff4cedd251553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089002ac2b6f1f2ffc7347dc24dfb9b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de00d4b59dbcb6f43ea09119346b3a2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90e2991ea8a8bbd314ba8bfd02561e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6cf0ed0eb39b6b1f02b23cd11b48d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5a8bf4874d45b06722fa0c2af07b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab06c9624e1ff100078684ef64d051b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9be29360cee9e441835979f94fff80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0cf0d28856818caf1089db3d57860561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f9093bb77cf6b7551bcc4aa9fc0ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92270e45beec0c114c1d3fae3ada4a64563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c137833d19c4a2752a1d4373a16dbc7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0ea49c176d540e2dbc4cb4a3b24e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a789bf6fe5856f21f85c7e23ef583bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143d93ebb85ba96cfb69d6ef34b554a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1a0f24ccc058086d4d9a3decea59b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52458f024da151bf8d15de1cc597ee8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb653424ffaf38fdca78a3396b0e39570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddd511f575623d9bd36c0ec5f3c472571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5596455f365f102e50bbcce25becd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67d756d0735470df3a7b0951838aa3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b005fe5d7d83df1f8727071cea16d7d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7b4507fcedf1b698829471bdf5351575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812df555e2c858ec3bc90204679e898576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fef4da264fe4ef8e5181c086ff9690577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139957cab66b749e0c02426066ab5267578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a30c60294a4ea6f5ac894bdd1aa4d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbda40111b31ce76a9c1bc30fdb4a69580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ca0f0caaa3fc57824703a5ddea3c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd34b0f240cd86e56deefa7db52cd8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7d6005c149401636cd4f726552eb7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fdf8a91345029239f8aee7ac115ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4593dd2eb6b65be4d5e3ab0697a78585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9fcc33c7e5c344bd09ed2581390cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cc43bb0c3d5bb675dd27d5f7d70f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f0ee7d88525ff1c294103214c0b5d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76603eeca307a288a4aa4222ff930938589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6ebef9878b0aaa984b5919be980e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0b8bb74d4efa5da5a39cf0fd7792a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e042eb3a240d748064d0281c0fe07592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e920b8011a6914aac60dfa20c0358f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651846cce4cd2ff662bfb61e74fce30594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9d2be95b3cd19d10dd5eaa68ca6fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dded59ca033ae1492c49e53fd9dda2b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306582be81aa05755a4a85e304c120f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38803ce8828ad43f4e9d4e807032377f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136e28a5184cce7d9a9bff178da54ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91103711d746a258bca43c7d18f623d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283095a69bba1240c4e0892dc5d49e3e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0edf3b8311eab7b929349b2f9416f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33012c4f3ef2429d459e68eee5839bbb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07367091d792ce4fb6096334142516604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ff71cf00f0fb4d2bed895a3daa767605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046e13f00e249a6b3963b73d61692b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9d1f951f4d1d0186858d2c78cf08d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797448399a142517ab078bf0c61d38c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc09081562904cbff83f1678b150e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52afb001b0f10dcd9eb395fbbdff14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1816c5bd11c04dbc842562137ccc606611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72599359ecf6a6fedb6120c873080650612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7ae613c4418c106d920c16d1443a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58997058c0a608a3b0c14afa0cbae19f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070545f7a2e63e0e2e52fc6c23785e2c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9914e6c743c07686d7ef31f60c9e75616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5ea65301b2de945dca65ea38bf80c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de883bb2da9ebaf95bd87381e5a61c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c184e325f66234ec7aa65296467323c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5c3d58ff449b9955202cc00256015620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c19a17a7876b19455e08fd3aa5e928621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c7eda11d52c1a187173b1f2b68e96622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73b79baf1bac6e84e7ea0faef156f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eea8c83adf8cba021d916fc96f4e15624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c08d468f2aa649c84b5bb4ee68a36625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bbe0397e76f585e026cebe92a2383626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625288ca01b5c64cd4e9f19db402e12627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3f4052b8700745d4fa8f4f3993fe0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd20fd7f49a5f03e2a4a94d9548bc9c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78eae02859d5f0600c44d005f6ff0e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9132f1623e20cfb87cf0654b301ec36631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311a8fe03114ecd36bf24e912db9dcf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc4585e35a7632528bc585548e7659633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb1d4b356d54a29b31d9f5447d01bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a81a5979039d261e93cc8e20f94511635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402b43d9a7e22ad7006bf5942f6c32e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820a837c5a3a30fa2b17f0c3cd48189637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0ef512565bc4cba985974e1405735638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe9d8be6fc4c194f09d016597afec8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66195614798ac33fe506e541ed1dd09c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62e1ef0ac6dfff72039361cc61510f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ae075cf973fbde74003d6d2db9718642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb428cdb642bdfb75e4eadeea5209c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff5773e5bd6a6315419cb4eec0cb97644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba956f78c969a927ce9d8edc86c6f2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5582456f6eacc4816ce498d9d3c780646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f2e4203f092488d83928cf54b6aab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788177043603caaffbca0dd76c861b0a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed34b8d0b0f46e718866378841709a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ae3dfe2b3ce7683b055003330ccb0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a051fe21484888308386813c0e08570651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f943fb7f3875f158a8b4fb2eb28ae7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6d771d0bd869ae887c10ad71e51f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf8d149510bef1167242d4d998e398654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fde9cd6c9bfd2c68bb99e6db495b47655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e587eb5ed546b2973603461a10e3c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f15d92afd87d9cb46da6ee1c9a8e8d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3220a31475dc116ed6655acba7b62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce66712a129c9f529a7932541819b6b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715faa0a5fedc0595639e49929da8bfb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e46494b47c4e843397ce8d39477e32661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c5154ed85cd0f80bc412b83865c36662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735b57737cf3cd83fb169b9a63e266a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd666ec28ff1b011c213f35b6f6f139c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17896837a1637d16500d264babe3f1c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1c8099fba5f746d4d71c801132436666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fc3f319a9b718a6122f28deef0f57667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944252e4d81e974d7fed919de713555668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429d157ba76bb0ba4f1b8f0a1a3c9ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a235c599c5e4a31ee393a9442b1af9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5584b8888803f3e0844e0d53211e64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829580ad155faa4fb197d4ee8bd8aea9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f652cad3fed2ee8dd6243ce5c8e86673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3203bae49c1a294deb3c108d3e1d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75f767578ddea4ff5fd798261910f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a71ab7b94a03417ae9f5ec6f069b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a508c72073a6d0178bd8e08d5638e32677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab28e2b351d735db608cf828be119ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c630fd3d3db66c3ce015462ed6208b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9a442773d9098a8fcca35cbad3717680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e641923ecf6f44f2b9a8ebc240dbf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfad69d3a0eeb7234269df6a07222d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61859d3666ed12f1abc00cc45dd631683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d3728d50835d01707460e546b0164684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4181d96df1996d04e377b535afaac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d092a6d6890a45a9a804755afd2730686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d666ea0ef75b07a904c9c8787a609687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d44a0be3c6cdc62fd6ce1063076481688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2350d0ba72372c747510c81f482f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb12312f9c37755cd1d24e49b8ffb8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3ea0e80101654e405e03488abdef5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11549287627e04b8215ad82f5bd5a947692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac018a21b9f7bd250e936948949d7094693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe6e86f9e439d49f2935f26e5f6701694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261891b6c16c7edc9bc01f725e037b6c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41c1c61d2df46bf3229a965ff8aeaf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca03b459ff64f81650b1a6e2b7b2c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc325678022f5e8c90b1abffa86313c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564e2d6f6e3ebcc6432ce34001006c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f879d9a60f4bcb92bdfd176065258d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3cf6666d250f578e8ba2b30553522701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df712d8df3c08320071bc480aef33d76702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30722188a18f04be6a615a4063267b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1de6ab261a9637b3499ab6e3b6e1a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc642dd68f0a736ea602bffcb5b28cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa868965d10f163f1d4156ba25754d76706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346ad68d8bd46c294ebf5d6e4dfbce6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4a1bddefe31fb5ab5097b609140ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3374892a6416916b39518e775564dda709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d38eb2144918608f9f54c4b3906169710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1cdebcba0fd72f48a6ca51cf48082711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58970f6c2543b46b3432fa819246e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889188bf3ac120437c8977ad733e4b8a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb8b6ea4274eaca0ef725c8fada4f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb8c7a7bd0f61adff0d24ab2466e44715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937bec3ddd9e39c0a0e8804960dcc29716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053dc18633f32fc365c651a17b88a7c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59781b9c125aa05a4e5edf8b11820beb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb3ab2c168d552a6b693a8bde6ced4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d969ea7399c1465720571287003646720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17503409942c72e815211e08089e59721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0cddf98282c01bf63b366c2e3cb97722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0eb05cc4894ad511833bfe61359ef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab6e924cde411b442e74dd42785802724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10476af69bc436fec8aeb1a644ebc852725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a24595f14b20e0961f2510510ffe8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a876b2c64da010eeb2243d0335c7d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432322c06a06b016ff9ebe338daf102728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcc323f3adaa57bab2634328b49706729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f858cf43d3e6ed2e2b0f534ed9f4bbf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f9ead8d0b6dcc56a5cf0c1d09f58d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596f9b408283fedaa6791eba63704a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f21ba72cbf684a6f148aec81b986e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a03dee15b71c9be59f46909ac6b974734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7909d493fbcf3320e3c9e7b562a91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0875323d1595828f299b2595cca73f1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841deb7aa1c28dcb73acd48860b2a31737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c64c81c008b06e670775fe8593b7e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502ddd44c1bbfee5288788761570977739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946ca169873a43bd26b5a993b4c7f87740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202b30f9ee05f01edd5029bb23533e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346b0f861b17ba85b887358998d6842742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e078c8c13895aafccdef436fcfc74743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a12fc8532b2d4e684a0e1a053d934d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a3c386dd8c988c96427df76328a8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba4da201cbc27dc3d28e2065fd90fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724a9c78b512bddaa93a75e4e7e5179747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc76db320be3d8141f2bf02bd21f74748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867ad68acfd072989e58f1a2f473552749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08039e851d199ef800cdf56a03d19b5f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc411b3d3f8ebdc1c2c8323047a0cc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8bb34b30f333d2358339b47e04ce3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38ea0e93b23c83008dfb1b05485cff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eb1cf8cb1d2f5c2086d6e240d2f99754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cdfc84ad13cc40e0fb22dd0590e5a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14d253cb79da9e16e94a45b9b434a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23239b43402001deb0a5fec760d65733757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d6c106b56ace0874436076e0d2e04758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b3130dad11eb227476c2d4b12bed7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f8cfdd6c0a328e8163eacefa0e789760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97108ebb4f0015eddcd2c57dee4c8c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694fb34c70ca30dd7c029346b796ac4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee95a3b1384941c3bbc14c29b03377763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed9a400239aad7d9e12cb19a8dd11c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabe70f850ec1bc5b0a756556d39b07765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f0544732402e625788aba0742daba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a921cebc7008476b6936110dc44a01767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2fec9eccfd1ca0e01541033f4d220768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdb239c31071b388c525ce29a505ec769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f89693d7c0f8f6864d00c4d86170c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5771684d0ecfd8efcc87350e301a66e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4a0a9e27ea3abb6d0e81b4bb01e5b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af226caf4e152b671ad9ebc37fdc7a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb57841a6ce4551f0b6273e057eaf68774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231f9b34137927fa4e68fdc08cb2fc3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35e246785e45d6db0e5d9094582167776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35eeeb43a3667a53db9e42b42c2c60777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29178928c810c21221ec408c3e0ffc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f39c1ba9c775b72d94735c71d1b77779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff887415c915b22fd60314111318f8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db6ada1012c13da49a6e3f60395ccf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b17152b21918895f345b1a45e551e8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e51d49742b4d22c1928f852b36d691783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fd83330101a23c42b1e9c6ddbcc3f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76069958b29defb56ee3a3833c8a868785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653efdec2010d9d9bd69f564e641c5d8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8500b674f2b511bfa57a9b593d16e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3063c579560d0661386f1c449dc0c4c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64911ba183824111e8f76ac4eb4aed65789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fdac0e29779fdce1f86e9a6acb942790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6296525b7c0048e54fcc707512d84d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a9be669fa9e0c29c2df1577e50818792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16182d1f49a0dc1a1a4eee0c25dd79793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040f5ccf35cd01bcbd2fa3aa326d85a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879733fa55cf379ec38f5d5dca9ca23795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1aa204e294d1612450414b8a55b88796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f933a1861ed8c60ee6b46bc71bbe9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4a26c9714c65437ae979aa410b596798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bc1f4c003777e2e899159de4e820c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5630f5537974188dac96da33d286dce800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f0817f1f8024ebc25a655fd16dcd7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3500c951d48e83c0221ec3720f77cd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5aa3ccb50bbfd2f5472bc6fcaeaf87803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb8bce2affeb9b7052cd9684f43489804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f73f09b46af76d2d875ac2114d684805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927560c947aade483c8c51876531054806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a911c24a2147cee27c093f898fc09807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c8d66c438bc302e45399e8fdc7174808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45b8f2d3bf1419fe6e497796d66517809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c2a2ef4f90c5b5ea9567abf966e8d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88071ae38c3bffd947262a32ef1f756811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25870ac1931f2b16b4b4dc591437990e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12110e02a743238c7023559758dcdffc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560efc4f76ca10aa69e086d6af00105814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade83e0e0ffa856cd678b75e60beac23815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d297a0dc01d20378e096a6ed0dbc31816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7505976ea946419722bc7b91f89e119817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4d0f85d1baba0a8f3d3137cfd200d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6da8120d31b3a11766c5ac9460f61819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8655ee8719e7d19f96b30d3c02bd6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55ac73fa1525dd6e6595e217af94df821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad489930de2374768a6adcdd71e71bda822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dc9778b1c32b147ba751543d32a14823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc486851e304124cc71af6069d8753cb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ea9ce8cb66cc1fa45b99b91947fac825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47da0c99fe3949087cb0cf0603e569826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b8623ac39fe74ba5b33c36ddbf372827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6704e0267cc676b0122681aaf4f656828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16942650024fa9b8fcdc5f740870a75f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8542b203cdfc4a9225aa6c92b42cb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1d837c60e9a14014c183b818c7518831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d64a967fc3fef54dc9199469f4e5fd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda175a2f4ec54a7cad1fc0a0d34b79833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bf10c699106c4167532c84be6f12d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c06271386b9b0d5224f9507c5ea34835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cef789ab172adc5a7966f0ae378dd5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cc6b5b4028a9505664eed036f7ec7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eca1aa36b62059c50dd7b26a728009838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733794444fa1f12b964e80988f109d74839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650aeee74c6669159ed2ba7957c04147840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597df3cefb769f1d5ac1e85a3389e1b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d1eb6a662e1b58f18fd8eacd02e31842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce022662897c1546cccca78db0fa21843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7548253dd41bf05bbde0d6b98e84121844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c383ae62d540956d80b26a5f980be845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450405b8a2f19fad014ad031d995b134846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974c17ec754f94c166c0e5b55e894fc847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980741d4c23f9993e97de6122466877848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14b835e35f4ffd30d78a8dc9ae7707849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2526c56e773c1c97e5137ba787f2ec850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce736fc87c99dbccce25ba1e008fcdee851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f9d06cc6a9b7a966722e9734703a0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a43f46165fe376a855648d4787438d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549811d58b2add2f5a14dd5cbc74e4d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e0267c3a2f16d40d2b42aa0f8533a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241317273700250d7783ae5911e41854856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45a3bde0d85cdcbd84aa5cd7db0d97857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad085e7cc41b4c0c86840ca0995265858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511506e49d65a12bf3f51769db5abfd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59776908fc3cecd81f0edf77b55a274e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953062f0823df7f1c03c788c57d98cf861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075d19b8ac8a900da7b00c3ecaedaf2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd91b50e10cca70f26c3415c0a374d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95cde42da5b57debfbde6a491c8af0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08a82649a92be2745dccd587e7aab7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5747115d0ad5d916d0dd8d33f2ad70866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f05ceaeabc5212aaf5f7124d63a2fb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec25dddd009cd8ff6b4db38df1d173f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71392b70ac531c3036e8612185f3f9b2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bde9737af238f18e4dcbab7402aa5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a88ce9e99c7c3f1b4675930cc6f0d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893d721d3fe693a7591e07c1d0b6312872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff581dc83305ea7e36552d3e5c2c57fa873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc1b1a46ee292074c52884db1c2d13874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8011dba8a2c3a52040ff31c108a9a36875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35614df1b789cb83bf3e663964120c8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf156220fa710808e9d6dc821f1560877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0365be78b42759f608cd353c030ca878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8887bb29e5ee3e2525e56fd0c0a36bc879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc598382c339829c9199743cf0188600880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7906cb5bfaf70e30dd2e337a334e28881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e2bf9d9697aa4eca9a12066fd8269882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf0f5532c672c8410ea61135bd2f4d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2c7f032007c5b4fc5635d841d1620884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd25419964dade571a7a9f585bed489885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae3de12be878dd562dd05325c7e17c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda10dc1a7ac31cddb228181bb8829f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae117269651ad3aeb7abdccca03fe98888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37159c8b3d60a91198db8480a251cde3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b113a5eda32278f0a2d16eb6af58d5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1062a9fc3d3c14cc6f975dde24a4f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f760e3d9c163f0f4ec1434a913ad1e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf4ab21361b335a21af864041adbe1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fae11727823b0a6c2aef9eaf9f9341894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c940f109d60fec3c105caec714b24ca895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6aa91c19fc366696e094dece395b3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39862ee1ade05f8169ba74f45061cccf897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fc59992812e08ef84f0a355ba8032898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6530c7383fc43dd3408b3b55d1f5531899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b82ccf664ef48f2f3b280e4b94c0b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2843d4b3453be5231c01e86ede6329901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613db2b6deff64f82b511282fa649476902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899cb7617babdd05ff203702625bb79903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f7d44a0d819cfaa73545d11f11517904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06594b26ad684db30e604dae4e7899905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46debeb0de3dbb2f4294b19109834a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911c0b408f266900bfd3647a6dab2cb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74035e56d18bc30d65972cbd89a2fd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d235b99bc60832d976338c5fd17ad6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717f9e4772b431189b9c36ed4877b15910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b11621916eee8018c8016e61c5b22911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b473c31bff5ed39e0f2553bca102775912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920dea2e103ed1f22d8c087a12506cc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a77babd3c8fa2e78fb95b3e179c4a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae783222e3c0fa309a41566ea3d1a060915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a43e2551053d56653320c4797940a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26539876d742c3c18bfbf40d0bb656f5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26b5a4b64eb046c18a451a219c2da9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2f9c4ace4ed8fd01d4a9acc40c452919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363cb4d5163819218cbd0494e98b499920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeed70546be49616c94d6d82afe9807921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043b2a130eaad84f12cf322af77ae62922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6893f39ee43b38ce26bbf53f16c0dfb923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1bc0af274766b7e577dd33c49cdb1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300b88a6d98d0466ce7730ff546c01c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56db46e5570929f5127b5c747cec511926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4c8479058250965fc7adade9f4eea927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cddf5ea93bc060f47d9e8c59b7aac928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5ce6a6dad0f458bffa19fd51549b2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb1673865f062bb49088788c8bb03a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b64533e38adaccd170b32c9aca44e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143dc8403abbfb332aa286b2687fc6e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817984434bd88cec447a5d211442b57a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508871bae72e367e5a6aba81ad3bc009934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3e6bbb46bc422cbcc6ddf353e9a4a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1abf86f4ccf7d573f5be0751cb8c5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a664abd6944884dfe3002a6f80f948937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3439e3aff10ced55aae661022c782938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e037d90cb7e895eab046996d429b495939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf382e17345099b14cadca5de684db42940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30187d69f123bb4131f0fb1be5914f89941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eda5f96d4b6b9dadff9db8b59fe0b6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643e431d83b9e8d59bc9c8ecc4953d6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4f4b74843b1be1e3ccb5e7291b83e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a4dfca9f557f2422e997811f37bdd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e518657b6e9e7eeb21b6a74985a347946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88d3e5fd0494b106589f8d21621992947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961340de8c4acbb853421433a1707cb948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75921b563b38ec6712c16dbbfc00198a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b51176159a7a6cc31625c4035d0be950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528829c924a722fd0055153014885da0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f598b3f5b0b3102712c412f26fd0e1952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db66cedbcf9d191fda8d71cf28020da953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaeda3d510d845f8aa2a69a35e3b3e5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974cb250050d0e3c04f9407adca674c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585d023738e1ee6ec0b10ccaa457567956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3955fc8f242692a633c307c712844957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c01eece1df6068b24cb3d6e459dee958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44c38af009b18f75fa9c19826cc3c6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128cb6ac9db4b8c625d2740c72e84d0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8079ae84b7865da791f40b787d2bdd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e04ad5e47a37bf605bd48aff892ac2962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c3af4c03be31d8282f4136d54e22d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f419a49c65ddcd2626e7299601d449964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26772dddf0b75ebce599ecac96f173965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353d39092b20c222dc53a446fd597e6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590acb30364a5d1017d20b347f979fc8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47eb8186494b887cab9653e9c7a7a02968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe855f23acd9c6ef7d4d04ed8d0c4ac969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1844d4cea1b2ba155a44e0041f0205a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5d60f46dab00a4a5d3412ae51c3c2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18bc0a115d89c8a46547f62638ee72972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9263005e9438df40f2c458ad452de973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae21fca1f73130a53628620d5b10cc974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc66af3fdf5028156fa63f921add3d9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817c7b2e294899526d349548dfe8f55976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3050848aaf476763bd7a47ac9b4a1fb977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3998dbcbb54e38f0216bcb23004cabd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e534c240078c9ab39a081a2730fff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec11ac605eb0722e659767262cf404d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca39c1105378c004411f10ba1e10b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15a3cf6e8a69dc3a292a324d4c79cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff11214a8a564b0b2bdee8afcd822c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e12caaf63da5d9e9c08c5f2af7302b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cb1843f81cc374c3c8883654bd5838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e3d6885243aafdbedca13d56596329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e2bcc095ba8c718b5474f9228c8e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c9c898c0b334e87010bbdf891ecc011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b6f82e6d741274435409873c3ae4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65999b309733463f5436e7283c9b8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b4976a48f0ba003bd06902bab319014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac04e0f88e84b6839ab0d0d79f4738715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fbd1ea4c5579896dd6d4405122b2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696805d52e26836a46e295d40713b64817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708325e13a93924f0de1a7abe855ab7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02657b13ec71c58da6212f85a7d27b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc007f544244572df18f1f51758c806820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1eb0b735843cb2f43ddfe4902065d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faefd6caac6b099a37471a0df7ea86922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cfd751d207dd3fb42f8beff6a8dd623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a16b2cbe7b7d5b503e3e681110b6f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764d0ad499be0637b97697b6260ffb925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d28362556706baa9db841bb09dfa0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d395616fea595ccd6a0c5cc9969113727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9631d253f0f82e1f03be673e2a3a4da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52d78ea0ca50a85a2d57864ef9a39729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6570d26926e6509bb342dd641fa2cff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab05015ded3ff4fe6fe0e923f76b9231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f539bbc0a9913ddfba86deee21715b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5ce16f3fa20663994babcec1eb87f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33041622ba0bff5cb02ac53486bf049134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7ae17d2f4a2d0aa9615b4ac7be77d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af886d4874f44dedfe3ba888d238d8036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b7764aff9b4426cd1237e055cc8ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0689e0f9a9f95c7ec70055ef64d727638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399948d63adf8008b19c2fc98b62ede39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ebda729ef56b5aa77407fb035cf9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703eda1e08bd9ef6b04dd4c5930bcea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422ea018432c65dee9c0cd0d2e0755342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673755bd9045480127163f34859671743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b35a08a34a9cad335fd57ef16832144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e9c5282a4acf413a66be37f20de7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d45b0bf0fb35eb2d12fc3f16ae783946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9d52319eaf6ed5280dafc16ff97aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afe7a81f066d45c547259a2fffbf6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3734dbffc0685630d44713c4198882049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c42f1a22338a388b05de2d8b2bc59f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cafef6180a0bb1af720b9d27f9bd7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ad18f0ed715abedcc1e8034f01bad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826d332e51affd8fd13a3dd0757380353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a798ae0a7ca60c2665f60bf42d18454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79812a1257a8abaa361f03e10543d20355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4d0d308e81dc0d0d5c4c762e1a65a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07867b060cfc506ae96cce1e3ab79f3d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69bf15595d99bc79cbb9db4b74a99258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f732eec5c25310564006aa04c38e66959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915f8d3832d1f42684811c4c1bb4c5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228715ca3371d9f1cfdcb3efc3145e2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495af75991a806d975c2e1fbd6d12b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10137df72f448a0637d2ff31489f379863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce38525c88f94332510c87e912d53fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadaefb135533f901cef27a94d0cee3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa2e2244e49ff591cad357caa1755566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696904ee7b6c3c27862f04cb516720e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9f2734176b228a53374527280d45368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22b61ffb7ba7ce5552157e8b8024cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7976e454f198dad1726541264f37fb370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03d3c1639a69cc70b35adda981c8d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f6096ba01e27f4b1b5dd53aaffad072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12009a32557274e716b686578d549b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548fb07832facd62977a2a47579568374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c3711bc4e635d3c9aa6a9675372e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb68f7363b9393eb72447a450b8b10376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773f2b103891bf44be73311fde135b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1437e3d306d594ea8e16ae259317aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f2f294de81bb88302d0f7124d45d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7bb148c20c6609a1bcc3f5156920180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9522fe143c30badb8b42bf94b2fe481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fb4cd9776a5b112c9fbcb32e3229482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aa323b20fd1aa322afff63e51515983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f2b878f964a7c5e175f28e805aed584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c7d8890b08430b45bdf4a34301c0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe562ac4c9a102ce27a8aff1d84b76e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f48811ece13e316a14cd8e0b6919eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53843abde37b93af3a9a453173163d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb347b1f261b3671f01646f2567901c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeeba0428f59ad6c27b288d9ee528d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c672937e97e92dc23dcbb6bea904391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fec7f30d3c8aba4634b6dffd2fd62c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd78496b890719a9713b83703a1f6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a65edba9801defb096a723f6eaa7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2debca6747ede53413c5858d97edb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83948549233fc97c7f78946dceede17496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fcfac2164aa75ed69ff9a22ce168597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba69b3385339309189c694dd28d6e1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584cd11bba32cd167c16c0f8d5250cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafeef9f63b44d86e30e8587d243d04f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78649938c76d3aac429c7c3716f6082e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fd9dbe55fc7f6f4a18c30dd1820c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec901542505bed205d2e97dd1336588e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fead8d883530ecdc39caefa59111fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade11c2f218a838ebc7133293f816b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff314d0b6381a3a500efb378ae830cdb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a135b48e98664e9a5d89e508a23fffb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcd4b369c7d2edaebd1e0a16f8ba95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e3736daaaf73d772b495178aa7960109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653118031c8b6092e2f53a52e728039c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fed0abf57046a5de386e6d7fccc88f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516345cb7f095ba1696deaa7ff1a9c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36cd952afa32ce62995bfa06817194113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099c745899b727a0dec7ebcf78ca4e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a29e76cf95828255d372659666344b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768825df6b11ebfdb751adf961a5d96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fcbbdc237971d6aed9036f4255679117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2482e3bd28d2516417e3e8e3d94c1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08354ddbd503786cc9eba11c922486b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfc960fec182a3bb4503b0fb0014f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c89cef698662425b547fb040b790c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d373ee2427ada714b019c4bcc490737122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e31c6f5dd93ffb7fd206cafbc34f4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af1de8d63280ce205ff28387e78955124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d92c9961bc3e4901bac6b3c03129e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313892572a265c743179645e04b786f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8722a6c6e516ca0080d5aa232807b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2031bb4151db2ce59bc1ab3f17361b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637de53509141897ee5f93d0ffdc2ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976b370507326893dac38460d48d28c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab27588cb5a9447687425b053974de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0da609e8aea8ba7f91f9728aed92de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d06855c2b5fa395cfe56c50db1bae2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7badc18ec50fef3cf06740750295bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59f699d052ad02fab0236dc72f1b9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4806adc05e27d9ebf6b977c9bae42de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541cb12aaa8e3ddd81abdd35c180f16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae96c72d7b05e38910148afd487018138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebe1fc57b23e24400e3c102789aa6e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100b94806e4c145f222847cf03c6b95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca115e7107741934063b33645377a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36994e7b6d114996d846117f8c306c37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d9879a00ea866b23906ba7e47b994143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6e7da5628866129470679c601e6f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624f6351eac1722b229b8fe2288c3d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c65c4cd4308506fda3a63f4819292146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef7583a5df0c46a082e1c3fea4bfc3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae11c868db7eb6d481c784200aee79a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397f088d076ef7137d2990ff201c248149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346203dd47c3c27032bbd838e0c8bc6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526f035a32723becb823b9549e80ec8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b27a78a53fee8591cb27c687052fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5db8f0dbd880ca432f7ef377a03ab9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb9d99a3546bd7071766af1c32e7a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52624ee8087997bc68c4927527c585b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b7ea6bb53559fd0b59775778edb23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287ce0f0eebbfa91fb08e6ef38b4ad5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae70e240a89be7fd4eb3102a8a65b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085f0aeab9f6beac9c91714eea6a54e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e16aff62fdb4b85e7dc000be067c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76735b1a1e913b7da67982243e618c9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d92e49b35f8f6b21e155e0d2b4cd1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed762f3e932a9cbb53763803fec205163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7e988065d3e1667011facbc79b768164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806e677f0a8508b939683010a5218e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c15c922656a296a117ffa4fc2672c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7e3216fc9c450de210599b933c5d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56765ebc77d94c08384831a500bac477168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f8db979c38c43399f93a7a186c5be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499eab20f2264c89a3ba8db2a637d8ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419b232ad44d45b3eca3239319eb68a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8b622655c46aeb5bae6780e23ca2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0a044a1cd9a48d70684a86feb4626173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1287509c66dc52d3f7b3a48245f20f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bf76ecef0cfb11a31cda4c80633a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173220bb3d80a04fc54331ac8cb0b2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11c876e7bc6e0744017c518a662cfd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637624a7203d69137d4b53e3a394065178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4132861baa0fb80602506931f3e053179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb30056cfe676ca8a52e9dee7e0d1d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbf991a2d5e0dc97c1ea246a4e1bb2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92190af4a087961c5ea37cbc08aaf0c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d84a165446292cfae7648fe8aa084183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e3c70345644050687f2be5f414af2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bc3fbfb91166d3773f6c3dda5d0be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73338d86dfdd6f8448eb688c36273059186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069783aa24f62376dbfde20d53a2c528187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49135fdfc3a14d0d2eb0b9d1fea00a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a3150f3784192590ab4d8bfc7db52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e61313a8ac38e6f436466671dc7a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120fb5f3cae9d29a04c5a21709f8a72191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e57c19ab23e878255967db276eafd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e04ac0dc4b47258e97c5df07701c35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f364fde614a47d1fb339d7404c5b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cba4128acc4b537af89e841c480cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25e21185f6d43f97209e118efbff81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a11b370e3fc4761d5fcc4de72540c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65302613ff48e9c80ee1c4bd2feca4f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668a4bf51b1503983f28d8faad9e535199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112f7bef7db76e1cbae3a6334ae7442200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3684993b0e2b995feb3fd99a75304201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0001c44e1be5466eb3e686986c39e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046722599e96f40bc1f4c7ef31e9d0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7c999712df6b5bc6263bdc26ece7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968035e375235484ad597837970af103205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86581111ad1a4161b711feddb83438b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc29877aa741a2876f1f967957c7ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fbef7a5c558160340cce444586c8f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c90d4ef6ab52fc80fc92c90f992b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cf524800f4455e3a4fa24a56c295a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7479cab37af84552fb2871c602609c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05121379a7315d981fce05d80081e84a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61181f75f132dc0ebfb8bfc77b4a4dd1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07350f75b5349551d3ec5009fa87670214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d756e291aca208ea7cf91d2902ddcb4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831034ead1b919c7ed814454ebde170216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd35d9dccc3c52725062f2609ca02f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fe67c246aa1b950558236c1a66d5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637405741928892e18e45c50e2619bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3e431cb5340f17cfc698b299feefe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9c8d99dc8fa4cb0e873dd29bef4a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd037f0814d15ed1d56637f92a3659222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1ab9ed56840cb4e22d833e98e34c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8217f23f7328af4445806adb576136224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bf04aef1186ff9e430e054c5ec89b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65b9dff2fb5338dbaa5be677eeb89c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe5c82d7dde59ecd3b392eadade204227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e68bb160191d01c8a4681138d6a17228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2000ef8919d283dd22279c8f6020ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c77f4ecada3da4b27fad02c13f10fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dd2fab066a4a8bc953a4df2b068e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999ae613be597a296fca5d5b92b213e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453de1f2c473933ae6d8c66d16ed7ff3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92afdb599301e064355802758d0793234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97452aa0ad731d4a5a0900dece0aba2c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5b7f2eb42d05342624c97fa0c0545236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e157c50c7bc080ffc1963f3dcb1ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da0814916db035e8e1558a0b4bfde5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739fcd03c2c5d6650b12222fb60c0ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99600bde08635ff0c4349dc79e277a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b00b32c9a91550606cdb033be8deaf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45eb6a3d9fbc23a5d2e1e080cc1f24242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c9cc04e976729cc305e261e4d45b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab47ddf1497b6feb8854f5a7542d473244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97247083962f5de7bc6ec9f6fcb2df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff372dbbb8918c940c7e31536082d38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c928a6c6ebe17b4b1e5ca0dfae1c1e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7563d39a99007a711eacf6feb5ab2d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cdf58c7de53f798a08bea5598153c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785cbd840d43d46c01a4c77972965f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96232cd3ac54333a3d34579220d359251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fbef2555a62a8816896ab2f00d804252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaca327f3fca84d4fb06b2d45c8690f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05662f3eaef22b411b87541394d1db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad67591053e056fdd35f52cf3d00c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1abcad749b6ab8bb94e1ff4fce224256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747395779e0729fbf426d3167a00dcd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c7b40359d16437dad3b53cb5ee7f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f9ae80cc3dbdcc6b22ce4be9576e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798d87b53b37dab289fe1b38a72bcb4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d98067854f1bbb77895c6cff287fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780976502d87914447cdb4c7d9e3588262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b06bd940dab7d606bff11dfa547d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de3efe7ca063b8fd43aa98b4c50c16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097b3f1733a5f1e87800b9c142c7fe2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ff0949f9e6f15131cdae8c88cdb1b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e31cefdd721033d0629ca6da8679f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617d65a659104016da44ef8bf70ea1f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89bd3f4c10bb9b77d450c42610e396269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5d6193ed6770ae53a076441eb6fd2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830bb61b8d6aff6df0c5b56f660a63a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34180bf794f2d90c48fabeadf236562272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea2289ef4e8e9304e5553f5738a919273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e925bb2199b02bac914c319e1d39b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce301e4d1cf2d6641009698a7b7d9cb8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077992874b82bfaab2b65fed6d8b2117276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f831e9c2d25f039c2f2a7cb3112fccd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba240e06a26da8aff6025e824620d9ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbd7bf95593f5125a015e2053f344a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678aad1dfcf27879a8a7291e6c9866f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b57da9b249c324f705603cb83e51b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0143e712f88b8c8c4b3bc977b8256fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f2b7412158e6c1ea68978c10bc2f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad26a06e7535a572b796508d5e8167284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268e2426da59e73cb80b847b77df009285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7322df3b3b11aefce131e5c02ebca9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d935e8152ba523bdc2e61d9079e3416287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc664d7d476c9572cae2fd719b96959f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844683a49e1def7c8a2754199dcd3265289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e7440b05513bc171c85562be3bc2f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ad1d35cf12a8ed4bd7041109ed994291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c231611c9d0159a60fdd4073d2db6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f479b60bf0e147834dd7969141605d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7c7a8178ff05b05ebda0be1b2fcea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d2f5c5250e957ef485d6bfc868a87295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbfebff63a86835a694658171abf4d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa20be454ac16426a2c65afe3dbe712297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c05a3f4b7b68e2794a01bdd039c74298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3fe7024f41b2ec7eb42211b1c7560299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4f40fb2913c8f5ee6ed5b624a31d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2fcfb6de548f0c68eebe213f90ba1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810af35601891b6c88b0261d9de35313302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278556bb16eab1100bd21df7ac05f931303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312680015ecd8424651026b51294ac76304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f435ae444f2626da242fe27bcf3a5ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7abf7b2d87d56a5c7008422208c3e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d7f6fa64d98478ff95dc529736408307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e1c61955738a829ae34f3bf8b0123308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096179da30c3fdd6dc085362466387b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f166e58eef8af99dd5cf4fe60218dbb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666b5414abc9357fbe18ef764cae6f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24d20eae9b3e1addab46821ae00ba2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518144dc71f37a82cb0c6a9064dcdcdf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a8f5ac8b4dfb355d535ec818692a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77075cef8c20d60bf510e19f28202a93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213499169eef51184b35aa553c329a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb44088bab4be81ef509252dbbd08c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e717291fc7a1a73324cb8059e24c2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db319f67e9662cbfc1bddad9232410319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98aa8ae5a9894d72cccfd2e54afd4c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9d1a0642db98d97124b82637f5142321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61579fe5e746f8ae9192446038be169e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814913637f9e6a0387b2ceab5ac4262f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0bd6a148d0f81c7aebafaadac359e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fbd85419ddfb041dc33dbb153fe3b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17b44550227a5a49605854cc36a4f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b0b2e94affcd341b819956a22c618327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb850d6c17ad1a1578cd6108529338ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a789f80a31610b57dd7243f131d872e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d811f696b9ff9e962ddca72b65fbc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2765c2e80ce7c4af2517324d5483c4d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ab1f698ae29abb867129f4e415672332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b792d872f1122d2b20318a6d8520e87333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da0713617ced94eaaae9c3405e594c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291d9cae603639237fa7faa68c03c45335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9704c18051b302c2d7872643703b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cdf25b14512d4276d5112637de445337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3da6ce5fad8028ab7c5495a93f6b54338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d3bce13828ccb32594fe449b56f3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a4712aaba823b651ab244fe795f54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30116b1f929dd5018674caed5af639f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbde94cb44c2df088823a4eafae5e6e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25995ededc660b5643e1dc11291b250b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3576d5c9f47f40b0506c16b4073352344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382b31665ec5610aaf89bbeea417f86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fd7c959bd994c70079d50b0d51aa1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31efdfedfa1a3809a3466e3856099e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4f350a5046f38ffab2068d58d0a13348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d3aaf378252805d3efec6f23f4752349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335cd2b980e0540a34a4d47a350a9bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d006b0bd0898843d4c16e95653a9ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d140353be271a9f618fc7837f18d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd1104203c88c91cc6421cc3dc8c2f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740c58a04151fc33bd6b6cdcae5915c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3c58059ebce36d3e76167af665520355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e257ba3029e6f1f68227884d75546356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c53fcedbcb7a0faa8d9359d679f04b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b6f7ef31bce1400f5ff1dcd70d015358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec0f70b24dfa87e7d99444fd30acee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fb4557c9dc03eabd7cbcbfe8ef716360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d3e95080f72b1abefb271709b565e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481a0c052a05dc95c0d8abacaefa2d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aac46a75f392ddeee7a4bc6487658b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc49deb2586693049dbfef6196cd4c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960651b6a79c8d849ca4e3b60b97eb95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e4fd0dddc7004bd742ce2e75db401366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350355392727ad8e8a6979a3a8b36aa4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc94acbfdb73137909befba2c2ff74368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe953e8cffa217a728be3c2bfc83201369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1989d5c1d0a7b86c03f348e749bc0b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b297481fde04827f330c38fa075d6a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a327c8eee50bd6b68af2575b38c484c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f4607774a2d948cee00eb969233ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165258c91276d6774db4e9eb9de7603374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dff6d5fde26718c3f4483c10356f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80bdef5e704f25293eee8d472e89d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e6ee4ff954fa0fc85c1330b932082377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597fe1e4e05f3374a05f56aaed1d089378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb621313ba15adced1793a15fedc70379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4a5d8a393ce3186b413418789e45e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da6f526f1f54224e5a24ce578d9c3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0714c560b4e55c93d74a875d06fdb1f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543fbc96f34c688b241b36bd761685e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79ae2f4261e221559aedece5924d50384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8055b225d576efb0dcf84c00838a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b70a333906e91462b260b9eb3ae51b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d028404deaf2109030ba0baa88c2b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3341fadb25c228a9c6f4423da6fcb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f53da11a6d47ddbded381a76f9851389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cfc779cdabb1fdf58e62b19fe2732390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc53732ef5438cee296f5e757323fbb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcaccef3c737f9e1cc56b2636ca158392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b97ace5194fd27ecebfe671f7a8cc0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488991f4fe1284e5bf241430f8ab4c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2b2654b868044eb785d1a5931d505395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01119c58373e7b50796e55ff7e37e19d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba129c21fa592a313e5a3d4ba939fd65397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fa336415c3553a41957bc3526c95c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937a1072d203a7c5e2b37dfe5615666399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73890488bd6b595647d1825c212a97f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c2181d7e8d6a9a7d25ca189359862401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ddd59eae0bb39fc613d3eb41a188b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d7f092fd1eb8d3acfcb2fc9256cdf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f48e53000faa5725dea1c46d846e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dd24a6c54a3ff1373067e5cf56fbc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cfc628227aaf60cef0e0473d2aca4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49ee8e17d87a92dca1a9ace9238751407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111be9117331f2a799f03fbc26e1a09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e588fa96723a2c7fb0d55ffa1fd9f14409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8a0f8fc8c1a73ebc64ea4c7d27334410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25108b94b45321f25cf7e2b334ee61b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e2902f5be7e1c756f0c879d7d2619412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538a908660c0c614c0d16b4c68506c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de86a91b34f2ed30e2930b6dd7f22f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2032174ef91f697e950eee0c3e83fda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f4a9a96a91d75a476e8ee7434b86d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e7e8e29db8c8623da4acf17e71b36417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40890580dd6a838ee36f2279872644418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df6a90c3f8c9fd5a1e97fdc69a6683419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d52788e4752f0fd8fb82f859ae2f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480f4833040d9b083213bd059aa704c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd895481b0cb6f7c54141c617a667a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873aea2ee5e3a13842f4b447b2a40a00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8075b1a1670078f8757f36e76f73c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddeec8ba30423d529de4c8b3b3cecb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53d26610828538cfbf9c01740425e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae58794484905944cfc4738bc99bed9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569740c52b621ff80d0a2118f47d7087428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184587b15fab3df8543a5441a75b6f87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350fae1c262313743b95e13a313eb2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6e30c437fc9adf191314c6a3a33c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf8142a0b47af03837460d89bc6bbd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d7ba7ec11e9690b629a9631c66097433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30b5271dfcbad05add53eae7705924434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d7401e58e94d9f1434de6ecde39b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e2b2fb10055bc4fa1d4368c1b666c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725f8a014104b386a9592f91d2e34ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2670f0bbbaeda695f1d5c107b20d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73feeb4db9d71844754bccbe1e46e5f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d3711e464bf5e5c3a3e9576a95da5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f46d9103c42f396bf12c0a6cfdb7e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2551b9454c7a0be4d28c6c469a62ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959518bd5183a41e521f7ad30ec4575443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3136db5697b3fa2f0f43d362d4fbd57444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9476e7fe482a89151406ab24c1f12d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4afed53d0e8980ce5bf9d54671592b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcba33a1a4f7ce84dd8cc00e6e59421447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692e9f55579a83071c07567077396ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3798007497d12c955c5084630279aeb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ee8e26361ce5ffb0c9713d5b5db23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838d97bf43d9fcb0a0f378b28b3efc8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b645575a2266a531b206467e681a66b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942cac9b1944743254b718d6addccdc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8649229b4cd3377392c448b48254870454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97a4e64808d2f7c692e2531f26658e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe031731eb3a20a2b80e308c03b470456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175935505af8343b8aac31785828f0e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980ac5a10bce7ee28d8b2845c91cb2c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751e749e431d9b371c3103f9c1f17c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32c1b0a71bf89dc28b5c6a6b8492d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bad230891415e2512c58c9720a35b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f009eb21740f730fd0f440911dffddb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47693948ac5c4f182a0f08f5bf740e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712ba27aeb6a3adf9ac906c7e234259464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339dd5edb6c094fca831f3e2cd740bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40aac6bc10fd47a415d73f924bd7446466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa285170ac4796487fb8a5093255572467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dcdb5a04d01b0a54fd3ed686a20f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb69f7bbb2328f34959bdc6c91f47bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3002b98a222db23ec6911ccd92ae3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a237fa8ca89db3315df11fbe5ce98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c72f45c556bb3d4a1218dcc12b6a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc2b50b5352170f2690268aff885d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab77007e2b75da8a2a20d437986f06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bf004dfe539f6f1c8d0d65278e122475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5f60957ea90a66989cac494b6de17476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0fc6f32f0725349e9af7f189a0bb3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1805377fb5b449fc55b526dae772070478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e932edf34a423990b592f57618a52479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3877e61a38c37a583fb4ec8c291e21480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbcd537fc671701ad09d83aa928403481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b808a5fb9171b36a6d0cebf210da053482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7ff8e5588934852f12c63c8d654c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140f06508285f89d686227316d46576484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e7fa9f2c75b9c566d70e36616dd11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6e1f476fffd58e07eb3ea01e2cd2b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4f213b528d79178ac4c3f34373b28487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7446111f8acc95a798ad4e4e685a504488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3bf2d74a6be584e6748eb3d1752d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8727976bea9e86a057982ae8d1210490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c22e15f8afb41b6d4b876128d6e7d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f6924e2cb6f4cee3b4119a496d4a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4750ffdd4565ea602f2e885277fd77d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c877e3dfde324cc035a7495181586494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1318de9eff65259485703c5dd01969495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763f1bbafc75fc68ac7aa4f452f2869496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2a5148dde5df714027b77dc640828497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f2baae97b1391bdb6e618fa6243ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e346d116bf34a956987a53c537c1b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c6ad34ff2af2b5bc616f83286f2f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34b390d146d0b5f108e28846a3d36d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5237124e2a1aeddea1d41b7ce82085502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11d4234f84a0fafd03e352812ed1ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8220471252da0cab6b5f8e4bdb3f308504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82529f5c2dd4ce2a7e9a7f54f2bce45b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a0c6b434465159d9b16d865246834506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62476b81fac2c170e885174f644581b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9963390110663a4feca97ce1f01a61b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4266eac038273fe1986a8d570f413a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2ee10e89df60e96afa898dffc55aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464b92bdc1466d3cf2f48c0c7c022c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703e3a923e578c660821d8423bb6992512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da258783f5538c6a905568b535b75364513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee740642638bc0dbc1183629e3c165e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736170ec85bfbabb29867a99806c53eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699f79377218ccd3b69400de3e7f455516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9e9330684673575eb0e0ef0d27d16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad040df0a1d3acd660593111810794518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47052769f788e74b6104b71ba0041e44519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c886628d1907b10975a04bac6bae9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe02f36707f7a5e54b0794c61aab9a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784485f5fd1f31ad275562eedd676188522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd1c2545032a4cde181f071e2033dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd99fcb99f764f4b50a608571c625c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abdaf4aa08e58ba94db8f0186da4d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7313c71da85e05045dd9a9a1d1e68b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbccff7df72d75db74617105ddb91d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40484957eead5492b7af4ca436b1d69d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc57e800f24ddd3fbbe2f2d7bb8d7e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c8167eab217669b275ca4cc68be7e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6199fd88203572609f7171537dee0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372d63b9715e878f7c9395157c8fdca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb98ecc49ec3a8ea2fca10259a49ec8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541c1bc17e068027c5ded5b8df96e01534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a97d1a28879f797d406dc2eaad5e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b0cd430f9c80150561cfc05a178ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db823fb2d94ab4093b19cf39cd92ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618eb8a35fa1328e344e96b31efea69538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efab5f98a203f7effa2826537ba0fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16773f3f9089065f0a0cad8ee6e01764540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575f7c8bdc3a9503fa7e4c8d1014966541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126638a38543f966f17de061f1f0ad61542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db124ea00ebc19222faf07ef968d3bb5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaeb0e7366e82a34a4fa26dda929b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999726bc9720fbae7b72003dfc7020d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff280fc4b7765c1dce8153de2a6e20e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e8284cc308f95fac51330657e5bf3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d598a3a8fffdce6800078df8d36de47548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974de53848605b2a44cd53d2683e83f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcdb792d596d32f9f9af063524d735550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36374089b00f8a6bb772cbcb9aa58986551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee62f1234e5db760f95948753fcbb9f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043d6e50fb02fec12f4315c0e0ce046553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac52467a6d5aac2852016d28ae0211f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2227a06679b72c4cdc38945a1aca2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66b783c1b370d429af4a2892e639ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6b7669cc8f3da865266896515b8d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbf524723bb41eb76e68c1322d1452558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ddcfed941beb94c04a0fcc4efa604559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4ff36fa8ff771b1ac2373d3f2b735560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6495ae37cfd91cd186919b1e939bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac09c1d1d581fc89f20b7b9a436c2d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba0cc5dd66b027d3b85ea3874bc539563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfe479d5d2f68fa8c9ac6adb8cd65f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a365b47a0f3ff3e14a962cf1506ed0b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a20596eac288a804083367a677c4f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0e377e210ff808ad657c9b731adf6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1df46b05dce73f1f451254affb312568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553fe59283d8580300f4619c1443b1e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c49dd0a20f51b8d30391ab65e8941570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bdc8a15bdbf4284a598379635a770571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50342167c9f7628b0073a6f48079c6ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092ca57c4da215ddc937890399a6136573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b483014376c20440691c93e7a7cc31574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8620ac30b52f2394ac5d35386431ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb46ad188ecf0bcdfa0feec0123a3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfce2121e72137adf830847643ab00e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50f216b1b227241c6ac3f1e4147dfd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644f771ab330e08d019e5ce7bec6844579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56148a54618826b0a26ec8b57e2c2f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060915604875d782150498b42ac71dc7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef73ee600f599f697221a57cfd3c34582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160c8f0ae5ddf4ea6444bdf24785870583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea409302590496b0ff05b41b25e98830584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d89607cc3cb2fa59b185fa4330c6aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49008340e202f12554530248658482586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36b8890b222aad3613ebe3f9c0a021587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9233b476b331a4169d1a2c9879e8c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11d7c105730a90622b85f020bd737a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e0c362e310554746a687a7d7e243b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c19663c37d2e822b12f4cd0f42ac2e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059963f612bcbec2947fc0d32dc85601592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33d2aedbc332663fc797d2586da720593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061b0e5ab5ec4b96176fcb5f0fc9410594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ff4258f7604a22fb072308f248750595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e8aa2f8c3fb48526dbcc335cf3e3a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4428b3f6fd4cfc43eb1a0c871451960597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6ef4c433d47d0efaae698cc3d09ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618235d6f308b0767009a4bb2d06d01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddf6388bce30385c006dc7ffcc5960600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18970e93407213fef92f75afd7e5546d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483ccdbb2404ecf171770ee84838f72602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be170333df81b3bffada1d5b47e7ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc82cf136f25bbbb5239e1c5659bf2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c350fa90fe55d8754da20dbf661034e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59129615e00b8ae48f3647239f2bd8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355bb838fe03265d2884ce75963438f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6fe58d289e069e6e826bbc6e6ddb9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c3d52c4805c05bec2b1c2785a6d60609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17fdf9022c4cadcc83b77bd5fff68d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17394fdbe65b6d7c0a1d81e40f206f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd63ef8d631068f4287f9ecf8121e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf03dff656844b33718dbd3de49cd86613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6da0c0360558dc35823a9e4944a2d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5b8ce4826a97f9fa9aced0e44b863615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6d09b71c7f95aebc19f5dce342346616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a7c725ba175ffcc317b9bff16705f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4c685d2a8dd4abbbd60e610f9826a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92134313f766e8cdd6715930e2be9062619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1c398aada74a953eab858c1ba8b30620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e494f07a80560ffd7e2959212da051621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2415a9516e1ccd8ceb11df831de2ce6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9218b29ddf978d379a3116c37b092623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b2acca393f1206916fd5e8473b784624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8996f58dca38d1de81d4bd7a98cd3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fb3f69cb44a7b6531129f2aa3d767626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264f9ba4904a64e4aefeb00c9ddcc71627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3cd0596353498d6c496b23fa071ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dde2836db236f14b1a92c14a95187a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e4b1636f9f5cf00b3f4dc76eae7bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cf6710dd85c92bc2064c44dbe5cc7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c0b9e0e703998eb3d56aa2a0a7a38632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bede93488dc2ad9dd3af9e1d15a4c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968897e2d10c9ff5bf97663abc6221b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf5d390df765b96f2d89f2204a1269635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef220e2b1b0512040859dd5791852cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfebbd43977636dadd874d528c3e6e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfa86ec4b76a56731725fb5251ae11638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be3450311902b9ccc03c13a22d7132639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe22b90a0e4c611c40d60de637a110a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a53dc1103ed834f617ebd87b34522641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f139561e876d55ef3c2e3fbb4a27a8d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b636cf27e2cf1da2074d0a059e7ccd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa22901d2846d2c9bceb5785ca0461644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2e1d776f99c2a74bd29b5f716fd70645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f280b8548b6de23f05112b8b08088646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d66846da013e274c1e4b64539e806647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9402732b37ef21e0b9f6a26f7477c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3029f40bdfa146117d168dbb5789b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda96b5cc4cdaf075ad3ec60a967c27650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e802076534bd1da873b6cdf980ab79b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ad5262e5bc4af343cb81ae2632b03652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da5e4cc08f53d9663f9ab6bf87608a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b006a65133343e603f2319f0ba6305c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e7e564049519df40161ee99d6d5f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da956a6c5d3a3fd84d39172c350e75b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239efd510eeff261de73d654c0381a2e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277085fd03246f68643d3d4ccb4be39658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacd4d6b612f2c9ef961aeccec63266659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d3f272044716697d8226eabb1c9d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8c80f0b3a75e51a7387d9b5ab2686661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e8125aae73582bfad63295c874610662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44426771937867af3d9311a788913772663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d96f5d61309713bd31f213ecbab9c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded0f5f3987a83909068218c95b4fbb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc38a08fc66dc3270de9fe2d530abfa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b3c9873b4cca9e5e90fa5a9a1c815667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b864f8f407a2299e4879903e679b75b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659ece01632db7e3f9b29cca0aa809b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57f37539fd0fd8539457c891d99bea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b754a567197243a2f7d78e832b37a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3567ee18d046a1aa346d2c820434dec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487446abb086e0f8416a3f3435f4de1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74496abfe3d465122a6a07b06697b51c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001fc4569602f27a7d596f00a3ecba0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80f3beac0e17329d9acfa843333940676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d613b0ea47c5dea4bb307a1cea126bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d97d884afa5e310b933afe30d12a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8db0bc2d1a4ae694e1c3b95cfad903679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd44933c340e5492d350da18111bd5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12adaa16d61b4bac73987438f5055c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f78e33a2e63e3860d78477fcb6c94682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c8fe66870506e88b631ca13a70ac5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595539134b7ac7b1d4938a10666d440684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf91fce58043cc10e2c6277190d81d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a23001fb90d83f51e173bedacb1940686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdb56cc685a6ecbd5e728b31371df6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2803d6e0220282df3a5f833c616ea7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71454c6037672a4f3e38b3a53d87f20689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caea14f6cddde2bb63304d792979175690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29871d74d9bf4ef8f4134b61a0d87b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cefd053cff38db67877148fda12f48692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00a54501c6ba1f5c1624a99792aa34693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5503bc6a0d05689987a788d852f82694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0701b825a6700ac5cf68a046654ff0a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b9118198f46030208c089fc015bdb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455acb9ce9e1a5f5aa232c46779619ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d11bbd395f9f9db16560ee68dde83698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca214de27676452896d87ed9fd0cacf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc53255ce253794e082ed9b9490456700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00868548b564a5468518b085afeec21701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f9ea230c7783d3bf86ed141e184ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec37eba7e83b0e39f7da9f22816e79703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24410a2b5cb1bd46ca4e4667665c0bd0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01cd942d6fc2d9924928e426a12dba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a629b55fda507a13bef7300f24205fa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a0c5b32bc0ea7ce92509a6f40a11e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46521ec8f5569d97676c1f60855eb99708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83e1a687cb530ac933f05df67828b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bdb2bd51256e362040be0fc767f2d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce70608bcf5994d733ee40a8bb532f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e07cfcfb22aadd86c98dd50c04367712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821fb57025d8132ffbac90172040ea4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59c5c11713d7062817cea3f10a637c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db48cc47ecab9e8b1fec6b9604fae9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d08d070441fe4c0cefbee4f0cb4d8d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1f9243af42da853d147bf2e6c6289717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbec8e7442ef1fc724e041e8995b6e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b19fc2abecead16320d421c84b3eac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a44dd11c550ecda9b737b40ccaa175720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b6ea000aa56ae83034c5f62518fa0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc383ef6ec582ee0afe5e946f010a977722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f93aaa7296368bba1c94f27181812723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536c80cd2c739abdfdc45fb568217c2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a0fe4454a89a8543b980202a0d678725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eedd58ad9b5c3c14277fdb1e8c1980726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924d89e9e28bd3cf27f3435a23e40b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0748c1b5acf77458196af2d75d5b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6247cb5756b4ad379394d6ae04b7a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fb1124d1321f2f002599a49ece409730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2248c56f62fc4a68447e3700608d462731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722acb3064e74c52953589d37f6be98732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf28087054d883f73086f06dc6ff646733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba3ad0940b7020b36854b6351fb282734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843684806629a068c8be5745fc49f7f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868c4c5f158d967fa40838bf8a68354736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a72161e51eb729972a00c9ca5dacff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962a729e4045e47a5c0d030aa07ed93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f893bce2afe7a6d0ed051843bae21d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdf104e462fe772bb542b2f9613909740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9e0c2aee39a5d22750a59b3a1c099741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52535e88884e665c8dbda5ae8e49e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4fbdf5e6096ce1064da4010cdf503743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f65b207c0c742034e1754cd4f14370744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911811470895b64121c1837ba9a4a010745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14519ae76a80031c2b7a4dc229828268746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec7ed089dfcae5ba1e5fd13cd500db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cfe0e854b9f06d70cdd9bf44c6d6a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daa235d4d15e57006c650d73658330749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc8459fbec9dca947b845e5488423b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923c6ff2dc00b86a649a81c0d9e2096751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7fceb47d4c8b8604b63f6878ff766752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e7264056d3997b55e0a11e98d6e27753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89612a8e2a830d44b57d2b697dfed22b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a6bc90480fbacc0f01b89bf48184a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd05b30f94b1c5ccf1aa405eadac76756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007f535f1d4fb5b91bd81d289db0a51757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bd3437a67e3d693f0845f54e606eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a3db16df4b695ff6e0c93f0095db6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4c23b6f3e2deadb40dd218f285e3e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cad7d1c87373e17c46fa256252e817761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc977cd9117429a6e1ebb5c7fa56b1e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda00245704af97479362fd8afcd984763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce26413e6bdf6c7177f7f56e5f73c63764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6080b02c7ea22617d0fe769e0a29a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba77f51474af4ba2ebb780f9d34603766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668389f1c399450ef85d6bf8f98c1d0c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94cac4cf555e69537425fe0dc19953768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85f699e52385a9ee99703cb00374ec769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141e5a693687eb2cd215b631873dda2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23e69e4f8fd476b9b3d8196240401a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c935c2f3560590501a5809fee9c85772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97779de7b2d3dad64bf4aa75fab9ec36773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d2cd757b7b78652616420edd1612e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fa34b120f879daed24fad0e58f60c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a69c3b68ce8b387c7f16b6c1415181776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb5aa57dce80de0c9fd12356f73d00777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023e756a15d99bb8ae976bcc723918e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da659618873bd2edc2c41bf6cfd7778e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5fed7d09d1ea28b093ae6ec2bef15780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2339b950aa9fd5d7c7789c0a30ed5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a066c7c4ed929f52f7597a2775fb05782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed62aa65fb6fbf857b6f5f082ac48a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c780741c938c911f6efb0b306999dfe784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8595a8415b0ebd77de90b87791f64d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7dc070b40c9fef3f922da35dc774e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c323e44a8b7abca3a811a3ed2a61ee1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8578c845885b7987a8a964aa6b8a52788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c327cdaec743f646206be85fd347d8c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196384bba45ce799948eb140a6b94a9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f82c654d88122163993c8e1374cf19791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40d0a21e1e9980a54e752d91ed2f6f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdcc04429a482d1640fce3ff0a990e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d531ae142a06d2d8a533440ff73ea4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9930554743e6748edd0e18669f083795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585c898fd5a84aab18cf9a38f4ef642796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f407640ab3ca27e2c29ee5ecec93fe797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff58646ed8541b5fd64f0f0340d4ac0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb1d3cfcce09d8824caaca4da4ad0e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcb114c7f6d86bc9654ead1c118b67800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fcdeb5a33c05ffd2fbd3ef66b7da8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd20482f91eea757d970482202a85f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c706972f27988b9650ef2d00c586f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f506df5d6254d02b49838827da0e4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d59ba07c8be22f77c88a5b024c63e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95a6e56edc30fd3bae05ccf825fbcc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556ce4cba1201c87cdd1b2f0f7a4db2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82152e900d6ed81aa4340d457c50dba1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d038e80cf144b5f4003505e5da6b7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252ff016ef0e01287db2f342bf184a3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76e6c8ea630b8e38cf74fc028424ba811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ddb63c88743d9d5712a9afac31d20812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f08b892b50d8e23989a0ef7c9a7e2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b28c5cbe1c0f9cd73a10687b5cb9ef814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11f5aac204a2758b879c70b6d53313815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fcfb6d9381ce2a7846ef655bada2b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fddc56b79c3525dfdc9bd0ad36e410817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890a576f6217c1326682fd3411c0af7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c4f132f0626f6ccebd575cd836ef3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873fe38b77d20ca8d4b781321e666a9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf382ff4577b34a6197a2ae6e15fa8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0bd125ec720592ceec2b522af934b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2b69594868a24fd2989ed87195118823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92b2ed5939a4736f687b108070771a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259ea6f029bc18e7dc6591747ca22af825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d1cd072dffd0e9299c43e4f7d4588826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af433b2adf22dbb2ff34f462de772a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebcca3ef16382b5383620ae2223834828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05422a1f11b4834795e70faa09374c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e76c9161de3681b1b006074194829830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb03786178dd7595910e964b7d9789831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f188a276b7ad0f502a5b2f47637ec74832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ff20aa29babd9300f6936248d0d53833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594c8d0e973948b3346246aedc7025c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808b3f4f5aaaf2a301533a1feaf7a09835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72142937ca8fd4e94d7226f7e216cb41836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e0b859a46d481a6d53f1c30e3dad9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c77071aacb30f2fafe3464089391ef838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5edd39003c3d154d1c6082080013b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950ae5ffb5c98ac3f7adf82f460f481840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2677dac8d2e81fbe69cdbcf1124505a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2661b8b743e5ff9ecfe2ac97883954842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db6bab26bc28b0d1ffea12e9563882843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac30ddeff49114d50595cabe111f07844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb9cc0f9586bc30f00dc570838f9ee845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bca502a2fb3ebeb848a3186c42bf11846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b0925c815be21a34643b9eb79d1ca847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a93f69496b6c785a4014b6a92c62b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80759b31e5714c4fc62c64bc80e56940849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4324310568a16612395ac1a3b94a6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65379fb5af42ba49132dd5d89e29aa3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991bfdc8cc71d9c4764f221c2dd61db852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03089db45d712d09c4e8a20ef1231db853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca578a705ed746338d302e5a07f8b18854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0027822b414ded1eb6f0aa61fbb531c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083eaea443e5b4a8cc4b71e9f873a71d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd61f64d14162d8d35d80226e055e2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cca1990470f69d15e695f40fcc109858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d8c88e0a67d2f680bd782fa4618d8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392715fbaec25f258b410d9fa0253a2f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995dd7aab99f735902ff8dd991a31df861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08434ee1ae9fd334b3fb4363fb23beba862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6286cd070d1bd7c469d45fa0b0840863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e086beb228c8b414cf997718792416f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad9cf3623de354fb12ecf0ccce452c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa541e494ee4485a45e1dfa4f8e58b8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7434f4929e527325d4564c82366314867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3e51785e3e3790f7825d69b953380868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc19c525b7f3af223c413f3e4a73dc869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893b794daae4945c88460f9eef142b9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2b0268867b2c792f45e43a1cf794b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b19b2b4d6767d0d148eb8d916ec02872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc450ecca1b26692ae478321e97f89873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62900648e8247f0d4fd54207b342d97874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b297145f2372828b6a0efe75efe468875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec8fa6f8c0b026975d1567ff2e40d5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c4b6d88edfd6dcf6df594fd156306877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32221e66be38d65bbb3bc406dea52535878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f684d2a52121106ccfc2704c54cbd1b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b94cff69ede15e216fac7417f2e35880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeee99df434dc5bb8e4ff0e36484f2f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca42ea1f37b5efeee8a3d17175e1044882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5185c12fd0d0326638c8af4af4af3f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41ac94659ea9c7416343ecb80f0336884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52381722a47cdd33251b22486b56d7e8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b16b49be0aa9be78d50e44dfc3c0a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781fb71cc1806b293fe54a9ea709bc1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979f18712c69595a0d67f5dbc05668b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea020f33f1969a2b0edc9b54312d7624889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd970db23cc8b1528ba973854613450890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa631a5b2338576291c49a22af9ea8d2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e975e7c4194d79665395d36a2a3256d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca57e0ac7a1d91f0c526bfc07a177e5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439b6281bbf3b34627c7aa4fedea64b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58cebc0dcffbe78d905b6c2b519fa7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca6857d9d966581138ba5947fe2e4a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d683a15acca40e7508151585d112c3b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d098da1003eeca484b1a4d57375df1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bb5012af5efe27129504ef28abfe7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e250473a91b0557ea2da258d50432900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95bc82c65644836916949963836349901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd19bf47a74146c7f48abc2e632e33902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b95af72c1b1f700d0dc51266d3784903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acdce5422fea4fc828e72b39cd5b97904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0894c63fc1c070f9c45e01eaa163f9b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee8ee4063c30798cc6452af8d27c39906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b24373da5cd371d13bdb93f3fbff7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c419965f38f3e4281819a0b547454908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290368d27c5ee72a3eae60bdf84de7d7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389d30535033ffcca04417b0eb7b7ac910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6593e2ff8cc12b48ce7a6abdf784e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33086e742a26d5fa0a3051cc1cfee7a3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcea754437c3928975ca78bd234140913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ed5f1ba95443275e49f046b97b96e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f11d9ea416e5871bed43ecffede96915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cecfc3b84cdb70fcd24b5e5be1089916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b7b8c5fb4c02dc239a4a9b62e62a5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcc151e18643bf2ae8fbdfdc9e54c5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abf13d9a6b3fce689b5a596db3fda3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90180d3b482b48ff72986255fbe89dff920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751d977c6d3714b1f897e7195e00a5f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a04e4ca4c2a518d5c03bb8a5095610922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7b8b93f46f73d89c8597d83c83163923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b0675b1c8c758884121fa604fe1d0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d0effd3d5dce96360e89636577124925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe0edfafd48e59b4419572a1178c57926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066708cc1028455cd5520fb4b911afc4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea6ddf251828667de5ca5b86524c85928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91d2453177b42fe03f3c1866c5bb84929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f365deda1e227410fa050633ca689930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa501b0fc3a7254bebdebf9cf5c87ce931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784f477dadb3c79de799424027b5bbf932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad9d45e4169ac276b7deb77c5804b8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8ae6c5564616287b63ff14741be17934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3a3b7bf30876f98b9e4e4835191e8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cfaa639ed83dca5eb7b53a3871caf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b3231a22a2d8021f1e639ca45601a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4138212fe6db4d19572d4e5c49ed5cb938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30b0b0676ec3df40cb58a155edd80e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd05c975f7672502e6b06675925e01940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4145ddb0aa72c0b5a70dd641db773941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb317907c6d9ee26b7fe45ed670370942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b1d5619e97846c8b2ce2ad7a72a3a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158373cc549cd3806798d4e7927ffc1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95214d14d9eb0ee0b3d4ac350e69a2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ec376afcc2c61890ebf10bf48f10c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0eeec22ddd4f7b2e0cfb3a7557178947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d0170f835714b2023d1469e8f12a0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9107db0832b72a8df4827e3067900949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dde084cb4c6343e91d567bf67aa03950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8aa8c85dfd93b35ce48147501ee2a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45124b3d94780af2bc0fda9098021a66952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dea53fb279a69fcc5f1e4f58dfa001953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ae4163a382d542b737c8dae00e21f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d7a48ea7d9819f2dc86e240431849955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fad4f8b432ed39d7faf5abb77b635f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84761e83f5f6117377b6879daf87887a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41185b6b10bdd32a466e7d30854ff41e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344244a1c7079668cf79a9c6df8373b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ae99c1e9c8263a63df9cffcce6099960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ded2cdd4ec69da19efd22d32fccbb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6c88a0f03355949be484bfe6d94f1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4295701be0abed7872745289ec7a5b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ace799cc6c8f6b6706cd0498080a7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be53201a7dbcfa607d93b628aba048965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c90190727e1a97ad80983f8626cbc966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f7c7db51ab484bddef0204a7e386b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf5717be88542a73acc553e30b7e5a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e8b7210581b6af5309f8f6de2f329969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cfe20afa3cadf3d6549fbdc347518970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6754e14937fc18d4a62cb204b672116971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763bc6638d1205536bdfb86ca75356f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c84cef858464303e62b10c2800a417973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07880684d9bfb42e752c6d084174b48974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d6bf3a24175136390823ade01175d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207d9354482fe08683222c46368392a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2d2bcd8478e06f6920763ee39e2bf977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>