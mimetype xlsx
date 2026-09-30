--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed32e3c129d17fe73a1e6a9594f5c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f3e30d8e6f0e8f6211dc0c7879e382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dab83a26f36d157e314eef61eac8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca01f3391fb0b0f7a7ae6969290e99d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da18e1094adf2e0947551864cccfd15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bd595609ad8aa1059259b3ae98fdd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065efaf9b873f707adecc3fab70303627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566ab3dbc425a78633922c635987f0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc65b06fb18dc2ddfb83c58681456f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c396f61248fbccebf6590226a76e5b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13acadea7dafc26eee11ae518e3945d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8278f29f514e934dc9a4386eb29f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73825fe910dd59bcbb5325ef133a443213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fc73b21219c479bd620f19872d1e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b8db9ee2e88e5021affb0825754d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8bbcb58cdcebd74d633acb3b79d4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e4f872428462384e8e9722069357717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43186c40a4c38bc1c89883ef01894518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959518ef5e09b7951dfbba717b8f87e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618201f58dc052f2b2fdf0a9cd2329220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddc01d6d970a14179918627f911e2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b42883aab96c825ee2d1f8702b8df222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f50975d0c21f408e2a5873dd6f8b2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fe15d09551e2567300a3dfa7ebe8824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8763ea43adec6b95056dedd84a461925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8a555a40b42be4802e7a4e7fd8b7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63fababcf65c8039b4a8f55800b2d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab714880213c039f8470457bd7051b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0621051e607fbb4290b6fcd063307329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaf61aa2909cca33c9db41635ac0eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f961df32be44008b57e71a7c94c175031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e70f5360f77ce2e2e88781cfcc8cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951eadab480b6d60dca9a337f01e83fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856128104787f883c8f04e2832347df034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509a2f29ff8b35fb190014a11330fb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ce71a2993fbd7b9faf850444f9b7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbff7fddb75e2154258c72fb3600ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef169fd8d38d957bb3c846e9aa67331538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456ae50e0fb2d0ca04191f6b2d2606939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907ecdd71c1868e9923b2c8c666f31140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e700a2f5bfa7f957f2009c2852b43941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca118c81555a05028ef36c9691a4ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c56f0a855c75a988d28331e60bcec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315abcc23a5c616d86de856119fd997b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e6bcb6cd6cb433714a258aa9d586545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd924d24f68b27a114a66ce3d96b04b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ad52b135927e570baa5fc28fc167747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2651c92583275559d9486ba3998ed048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26065c3a76cfeb8179cbfe895458c7a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921fb465b7445705e7aa27340cacc5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be0b33141862b814b88e9835b9be1451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3cf52fb9583efe2642279e63d939a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0566be9d5a35e89d70d548c0a38421d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d779309dda5d31f570abe9e455e7d5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5f9f74b1cd5938e35eec7b8e1212b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8370fab888734bd248576ce2b7d7c5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5587fb55fe2886a2a4d09c3f3ffd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ea32b4c23b51de1af73b95b70621958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a633416c2ed7fac245908b2ba14fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21b20d93f9114f4b3185fac929a27460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d733a5d959caf8b9c225d6797ced4dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26067c3faccdd92b5ff232db4d3d8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51443faf950329996742bb339ebb295563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dddb402be63a618a87c5552f0a50cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a899aa6a7317517532c457ea5729b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743dc388a9833d477b48660a4d67fb866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf88d4bf2a6fb7aec24d316d20d4a8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a0669361c2cab9f738864aa778ec468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de068dac475374f845205520562ebb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870cd527247e0c42f0fcc4c84389a8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fbbbb1eb861e037894ff2d4f5404571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4ddaed8747a8cb5ebfcd1b9cd223172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfedcde9ad7c85a688e58aff72619873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017c4e45dce074232083a13b20a233a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473f89b0a4ad72b047553edd7078a5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66262cfc43eb91207872bbb5e3857fc176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edbba0f94050bdbdb1335d8938d93b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d2b57242afb686e86d0555eb8ed0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e769c29e3225ffe61eda71812b738f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de68ee6c8963aa30cc96c4e4ae525b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48d3f449085aa7fba16149fffa4f2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53f6da5f71f68d14c667984197b1ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db23ec9535df9cf85d887e4cf49df0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309a5c1c366e3a16a963ca5895bd54084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b626caab76127afe97d4e33e0e4ff085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c6b7c3ec002e44416183f4ed8c61586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd360d253a3a3d6204044269b30d60187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2d9a8a8c54cb0bb3f2df481bd088988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961800928231393a2e1d165ca6614bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0887c85dc68b2788d505b62c6a6e0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6208e9308ed3855532cc0aa981825a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b81ad745e27b7c8a3e54d9fd5be3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2bd785f2fa39cb59be63145424a7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855a67129831d3c76efbb4032d95deb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b763dcd8e281830515bcea41c962f0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fa57b0d6a8dca8d4d77f9365fca5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b934c945355aa1cbdd782d80f058ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f893afae55eb501a13147f6ff2354d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c6aad625de190eabd01b654d1ddbf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a87f178c35da3ea82963f1dee2aae1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7587418527016dd893a57a22d2387101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efdbe3cf3033b82507a5d064127f4f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b768c502d772594178613528b1e162e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff9c1a5ca076dd55c1fa599adc7f93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606817e8d3cee5e31e8624c1002f65d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15fb40ac7d8b7c6094d7145aa2ddec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24613b839d13a3ebebfd314413b80a08107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f420a44a8f11265bdc740c091f7426108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add47bd0f4a4129c19e32d250a399ffe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c103d809370bc08f2192dc667a2de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8275f7223b1453c7d33d5229c7731111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203afbca1ff8f581785f88671e36c729112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dbfb14b646946f5085c3a358a79a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0168a120d24083139144173cc11b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c4b0a76fdf338690936b9108ecac5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebcd42ce51cf75960693c34aea1798116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56471e8a2fe9a301b5b216f3881a19a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d703e1143d380ce5b0ac0e1eac1bfe2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8eeb96a79503f7f375b7947d92725d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50a63bbf948f2f70acaf6a46100bbb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db0fcca1aaff49191ba5cd3de72813121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f243490b3981267ac3d5e4e74794b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661e7ceea3343c297a82f3f96f422e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409c2b243f98e9fa32a08a2a3ba0aec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f58ef2384ed2b1b5f8df4b21a632af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641707151cffb83f6649379991fac108126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27d4cbc85bc27181824df9104feae6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838afcf5fde4e6cccd59c1e0f8c9d3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fae4a58bf217cbf317247c103a5d67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256129aa9b75bead4c5fe033a204d33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c009b4eb3e976c89512164e18bf43d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961074ee5d9ab771a14bd40f45c823d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e4de70241c9e0890d345520dc6845133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28af77ea43473e6ab9975768b66f1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7013eeaef5fe6fcfbe80426968a87f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e620faffa24107c2660da6a1000b8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52240cf580cb3d10aa18a951f017f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd62c7d476f98bcb4f9a8b02e6f412138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854702f4b22bd92d2264c0f7e2e84921139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be9919c39a7c577e110a2384ee6de5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5dd01e919c85befe6f03b1562b933141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b5fc62291a7ee1d690fe34cb39ae9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63092fe66b6539441e829faeff4495143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cfcf8db59ebcfa3e6f8d5eaf72952144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e317fb71dabcb2293155f4175db529f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d277c0e24cf66e716eff9c1ccce4a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d010e458b860df580816477cd177d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34156e63fb92061e4b908942c357d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d9f90bbfbfd326d12be764ea6ae65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b793b40b98d60f96d0ed7e152e82bb7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6aefe112c5f6881317f60560b05177151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21bdf128d8a3690274a08d3772dece152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a708591001ebeb94a7554102fb884d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2b9c9b48987ffc36c1ea91462e967154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba58b0d6b6d80a3ea72caf8dc8f266155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13563565169177bc8d0cfa199fd28a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764078e50c10c1adece7c79f7089941157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd559523c09331314d5020496d01bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7aa6558adc83ce93dd4eb22893c7af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667d143772462cda03bd4c26342ad13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb716f1922693284c5912a1d4da3ddd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fee163c42da0a45ccbd939b59af2e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf00bbeef757c2d786ea773b027ea9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce43acea1db622f6059993c6f91d83a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917f4d87b4e81f33642bf061a4e9959165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6ca9b46a1ec45dbd3e1d25c70e5ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d329b68274fac324bbc02d632eea37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94167964fe795c3bc7118e49146c2bba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb494f17bdb2e53827edc46db25078169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327bce2f688818d33dc38839db076d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263e423ae095b04a997679710e1adbe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf974dcad65f3619b551ffb8caf9a85172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbdfa71579e8aa4048895e25efb0d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e26331088c0576374f9bd7f6c05af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d51d15b7be7db6768b21f1d311a40a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31a59ba88971ed2b1ea232fa633b30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1dc109819aa2e96d461892e466cba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81ba4abd4a67619d3e7493b0312dd4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87937cd5343c859c4da5a8a38387ea3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdd7b3b970c344df1d75aebab99486180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b458a1d328e85a68a3ed7a3cb7964e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05356d8abe2b74c89e4d04763247ae5e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b053164a03b7551437cd2248386cba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89442a0dff74f5c6266313488222d991184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664eabb7c1b89dabfd30e07e2dcbff1e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18057b2c6eeaa9035df68cf3f768b9e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fb7b94c83b8ef1c0bf9c8cda037f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46078c28d65b6848810dcf368f5d842f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52622c2d4b8eba3e5153a677a91d5abe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99863398276464485264371a8c6f25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78571bcadc41cac445cd80f9ac38cbc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5029b6b00502fd6a0ae6ab6faa540c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4f07ce7244deef616fed08c61e88a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2d79adf662df090eb404871a564c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a1bef6e781d06c40f786e439771cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7f3e02193f374af78346906eedff3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c69ec571988823199b419b51b4b91f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582517d8c8596389cc1d169942647575198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdbe477b5852734e4bcbb9723812dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e5253e8fc4e20c7d8b62646418eb0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e1e4aecfd3ee60d97b1829cc0b521201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f514b51150d97030c015f6b6e98ac26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6bbf9d3820525932e1feac7e0cf35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b565100a73a836a0ad651952a73147204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e2476441f0d3424589d9a12c6c840205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003c15bb6942b782efd35b52f0e1d72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96639690878e34a793dca5184ef75d31207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7b789c64c7eb3d87a2f3957502b71208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b3bd2b67c953ad6c4491afacc35a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c18c3a7653bb744a556a94e9fe5c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c3dca1746bb44376fb7ae3b46a615211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e689673217092bf1ae4e2655fb4af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97fdfd77788131ef707d6a07882de7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15d7c12347eec72979b2b47f979e34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec90effa8bf4977e5d1904bdca8537215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda9fb978ded24667797cb3c8a2c345216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf792cc914e6bf6964bc460d745ecbce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4ad603aa858759255cbb26ca5465f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9de7c1336a315b8cf8359a0a9e0fd5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1fdf75f93401e2aff5c1714abaf00220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f37fd97fae3d24b2ee22a8ee487a55221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b04abcdbd5c67aeebf7e357cf9ff3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f33ac49c2e04a72d61554f94e8379223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5ca8a41dfb4577b9d7f5d9593b776224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e7d720534ff2ec53efd050a7c1db6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930824c88c42831d0aaec5dd5dc0ba2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33bed96e43aecd548e79ecfa8c0ac6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff9646aafc4b65b9f4a1b69deb8666228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b4307c5ec54833fa22c4097378a70229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc623b32666f49639a67fae95ae930230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc680b5a46a5f1c78c12153a15606d62231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda777c95f14f65304b42232ba6c234232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219528c1c137551d39790762095e6214233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ecaa7d62489883c531464ff8ecd2b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa83741ef73abaaa5df6dc131ba585235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94706ee163a693f862014ecb7e063738236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429bc657bbf6547637f55eeafb3420e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989b6ce97b4544ba9cf1536ad2fa285238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60cd81b33111bc37943a11c0c2b95c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38fd3c189d1df2b59eca834ce7a237240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b184bb4795ed06d421c0b6adeae83a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dde88480f54650290d2951bebf805e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bf0ca180129924972db93d11f6d70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470705839a13f5ed5fec4e354763381e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea77f4a690b682072099bf7cad1b2cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0011efb4a3325f1de0a0c8d985dfe5e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0515f0eb69ec882d5fcf66a013cb22247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5433a3fef0dc47b53a5e57df2da62fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866023311f12d97dcd9768cbb1a47a6e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77cfeaf085a65bfaf5b6e9c90a8c86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152b0a6542302e6739dcc1eb62eaddf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159ee7bbe985124e0539294efc03ee5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ccbdf05b9744a23ed5616d4576e1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19e3c2565eaba48cf3a0321fc7cca0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f52c8b711da3e04673e334bac0e4e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1c54e599fb6c4ec268b6a77c9acd7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77a220ab66ed56b902a388e90abfec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f59019e94ff9d23eb2bca5fcaa2e15258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1a4b3deb5bc998c4ea4b7b93490e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1644d794df9ec86703618bd6fd2e13e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a746b1f7db40a5b545ef166edc39c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf767473dba94062d8e58e459883bd2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dccb562a5ec6a30f20197f6db12ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e915743494abf2c403c9a6657e6be35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a352de9d7626d3c686f81a7640476265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83191d39b537adf4eade178f7eda648266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc40355332b515caa68631291772226267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d0eeeedf5b459d798be6495da945d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4d5fca2510c76271b7a0d1f0e99f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf142af6bbeeded3f31e363b52076e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23425c3e153922052a54a16a33c0e60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2c6e0437543ee986a58dc93d3fe5f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e35b7e5157f230ad2db77a9ca429e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1798cffac03fd9b490f74a278c4542d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a659a4998183eecd2ea5c44a9ae21cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42669490d39cd95462b90e254c8c5b60276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542803067b7ed39feb9497cc54ebf8bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eae3f4d49deec220085fe70548e0a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088ca2a650013bf45628a0e7edc03d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d37e27afd4e2fbd6e48446224aec01280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ca01c9a967274e8c9e46607eea941281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31751ea8fceeec79dc90da513c818c47282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e1060bf8fca46af0d3bb8b5342bd8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851179394b0126a529d5dc4f5c817824284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029b89c5b02e5822656f163f285f6c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacfeef6fc3c13a008f2a4ad7539828286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344bb5a5e41d210e46435f3fbdee16d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cee56e124642ec3cd9004729594d1e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4639840fe0a5e6130615619524539ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e1b84a37ad35bde4087d3de9cf5aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b6ddab613b6ada9475882791622d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccd5612c967f7715547fd1ba8e228a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfdc58571c16294fa3c59b047b32a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b12fe1d04ba18c6273d0178d66bcf4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90ec3580c68c9b42998894bd2efc48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224641b38dc704ee0fb98fbfec42b96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e59e3d865e7d384ab711ab41540b47297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902fb9e4c198fa9879347e916d119ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3307aff24ceb70db19105e23ceb4fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a66aad27e422f7814f7cf6a4cb350300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057e123732dc838083a12e1db925217301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72876ffee29593ff3a24ff4d0e1adcb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec25c23a5fe3489ff8a9792ca46433303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec1a4803947a718d2d46f559af8784304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee3ff908f7019684026147e2a7363e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5e493152bbaaa20e534bb1ada73c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf99b1413428cac4ffcd7921315bbdf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911575df19901c453d0b3b0556e120b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc20b3f72f1c7ac6dc4eea6e7f8772309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59331d6c8be2ae244c8fc0a916672a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f3bf9315abed3f94af6fdedce9505311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f5a4d0366b014aa16989f6b5764f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d516051f245e0c1c9ec1090bb6ec048313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb39a30ececde096515b26980af06d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b7f1b9550df1e3d9bd343336667ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029f072e683d8acb784d83e0e27796a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f820dedbc44f3d85fc6a063e22166317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1a115561bf7f40146d64ea787a569318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a7dbd36877dc7cdb60b830da9ac8f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd43ad700542c0c20af3c22a84fdbf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b17ed3e4fdc147a91cc36ad2be573321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402125ae10fd47fe58efd921e76a9e48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b9765c5e430ca0b3e4299fa1c815a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14489748d90a066b2417c5926f435ab6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575aa5b695e43197857cba1b1b22dfb8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a4861a56cd2c1cbaf1d45020bf95c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6028307f9ffd343a57ecccddab7f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b5de68dc8f27b081ffebb333b5b55328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb03258470f7e6b97e16b5d72c17b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca36f2cf36d9ea10c4d617841d31479330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced4db96a07cf5badc45b3600d2c0f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153b21c12199582eb17dfe079fb032c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdac479a19d21690ba85f109065470333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a595da7d61ee3aba0845551a3571f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc29ae6dc62aa3e01a792bd0bcca8d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09e246826a315754abb7de8de7da70336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607285fbadaf9fc08d156492be56428337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76a12ac25df6070b3a39c6ab56f984338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3011f7202f9101e52cd739b7d4c6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef8551569ee302c968cc6c0f64a483340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c825a569eb58d57e431e89be83b9d2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94712f732a598d21037e32a4c203da2a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76fe7d506350fb5e5ff214b5ffb0e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba484b5a3c824a2b6e2ce2b7b225f41344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f50b3df33592fb7e5240096280da2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812462d8bd8f1fcab7a8930546a5894346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941a2eb26ed11a0ee563bdc611f377b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e2d8db0ff5f60b49b71e81a717998348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724adac4c888e9f278727ba1f406921349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f54612fe886572458fbd11573aed79350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429008e3c869f85e3b090ea06f4a651351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d915ca59b227094cb2c0448f6b7a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59308767204bf38b5bc5b0e73b97ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059f1b8edea9b2332e49183ef94731a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fbd483f37e951e5dafbaf78689e6c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693759743847d8c214a2d09603acda4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb3f87222e718d586c40214e683f9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850e410c38fb82d444f101b7ed62299358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0953d6eeb053ad0e50f03dc6db0837359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedbc82dbc06ddd3dbb435da1b3d93a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb1b01c43c997ccabbd53293b0bbec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd433b66b17f83468febb9766a4a90362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe734d22d07bbc600461af0e2ac04a0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7710fe4dc7c14e907f52a600f17a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa821a832d11ef5dfc13c2917686c9f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742301c9693c4928be33cab666d7c1b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc421d3ae8018d85afd96b4d3642050367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdfe1a1d8c6246e60eb8fb9b4e875a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6211452b9b636ca05ed175f810b47369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671a0192829d9726a201ada49642d88370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a537cae9ab08a034e2c76d3075e8df7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ce118c4c21c53b8bd59a2eb557b27372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3a0ab40987a5efbb776127f6ab5bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f27de761061b11c86053bf2460008374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12293155b705353bb94fa5faa4efd75e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5cf785836c436576132ef1fdfaf68376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82088f251a021dc31c215b07cf90c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcac91709a9ca8f8b60cb7e4b19de1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f989e82e96a10653e8a6cf16c8f710379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6cd1e3f4ca85f5e021a5bc980bcac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67827d7b091a779e803be67f084a2d5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71bbcc6f4de9b408a9bfd087c02b68382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e135537810e5cf94773b289220c20e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf04f0216d1f4beea5d4a1249bec66384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8abd02c888c441e12d8010e68c20e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02843f7b11b666f2ce05ebba6335bcf3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19eb9dfcc78cdb2ccbaf1d3f3cb8485387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791434f0a6589c526eb1ea7ec52ca983388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc24547b8b8e086cee9d8f49a284ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ad5cb3ba7e59a49045c7734d89440390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7133620b867330427ee5d2d3e347d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd952f4032b9461d2e818e89067df7d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef7d6f36dff2db61b9ca24711f93e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4f9711558234b0a5d300c53b010dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c599bec216778d1938747ed5fcd3a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa6e76ba2f5e970a8adf4ec52acd7d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fa1e03f89a03bd0a42f027a3dc571397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478918029de2bb4376b1d94ea64af6ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de99fde010423d4ca59052984a1e6f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a946abd58e62ed87954a26afccf4fb6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8212624d9f177d20b97724939b3945401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697199546168144e198fbdb0158e0325402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743690dce5a6a22b12adf2305d331d8d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c1fa5d28092302e5158c47bc82c03404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24308c1b59de876686ab7b16eb9ce29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4519eb0c797d8806bdeec2f195ebc00406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594b1d026180394d42e7f0c6d345134407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478e454cf521bf1bb7ecd132f8750fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356af5e234187fe74c14d15e2e7741d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7f75e09b31025894775f1de189e98410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c7c41a61e70354ff07bed91a3688f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1299cc5d38242b1ed64bc0bb41d92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36584e2d1c46a676cac03b2e30c07e56413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d980f35972513c1da0b300c4818ced414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc71f880e8ee30873d6627249bdc79d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c8684529c54641959c87462de8a0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4845a42d92756f95aa6cc4e8cf475a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7982bf049ee3c30b5e77a559046f787418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d1e764d821c939caec92528983c83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8076961b9c1adbd9787ecfc5853f2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98589d8084372b255b5ef2701b19b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7218abf8c71147bfc7d5dcbede0d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f021b0c2e81f1d5dd2817a02a3cc22b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18d6471853d1933ba2b1bf89a2385f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53deee5c85805730793fceae84757afb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f34275f9a47f5f1c1f205b109cbca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffbcc5cecccb99d1e6ead72c4273a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb326707604b46b48219ff95c542fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d322b194f056f1f2573b187312451429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256e9ea3157d18133942740874c534e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d33bb81b0fa5c07e73b3278e7ce17f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762262223e56aed63e7d7cd44daaa78432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8856c69698be9542813147d7f4fa6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a029141e79cffa5e4c952e72172b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8a431ebf26060c77fcab54abeaa02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ff56466945c82c35c980fa49424e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8263a0d3bd2be64872f19702cb2ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c22567abfbd0c37c74efd77a7423a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e92c88eea5d7a64afd53a755dd1de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7731ff5e6ba9577b166fd90173dd3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508775ad6ddc3795a033ceefe12127b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd29064dab5e65b6869f5892d74939e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365209ee42b153a88c2a87085efccfe4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329476a4e66296a7d2026b01215c2560444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7fb3394beeed94472a8ba29f01324445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626895e27fab5e35349976392d17015c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92b99a2ae5db146e2a1d6849d2f21b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b908a0d34ce742aaa7ba0cb703749448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02b63af51f252e27f5892cee399d78449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c35f3b322fe4b24bbbf1dfc6a2d89e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59095c7f20bf2eeaf18d95306e113e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca200a973096731ee28bec978eb4729452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47993de2238ae4f792fe9bb89bee1106453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ee05a473bd29694fdc449b7cc3a52454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c34131a3c7edce88291c79d03925ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fc4efb5bcf5cb81c1026c345bb369456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c77d722cdb5753ffc7db0ea6c7dff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cabd95cc4764b6e139b425f6c27a1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46263fc99451928ab9a8d43a4a1d18c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1bc7cb0593a7b2833300a89c266d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00189d816a250b0a73b9f926ee0b2779461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8bd94cee846009e7f2f90849a3847462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd40b2af8294b4fda2d79f542d8708a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03922978f4e3c9f17487b7b4ef6ae875464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063da0d476833983acc8d5b62d953d81465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f8813534e6d305afb7446629014d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990395c6f44042701ac6c83f74920d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2e3ea635eef9283bdb30a9d2d8070468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdfdc71e67f5f8633f785845616165469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a77271a24289025d1c608922bbd338470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10eb2a6fa79764566943d23496c02b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd13aa18dbfbb09e5ad392bcf36cef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cd3d142dcb62f616d175d0fdfacd4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737874c6662d81e3feb78f62bf0e99dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427af3eb26d15c573d9a4d4e8b2c885c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b65bb3d9bbf558f5c5e25dabd8a2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66eeedfe82434e32cb592991963ccd3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee312b38618c1d9595c3c9cd4816f1b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165fcf2c5e4ed02677141789bd7cdfe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fcc42371c33fbc535a1d34f10c547480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2826335190918f9310b44020883af3c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6da5173f9a32e60010fbac58e69cf0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1def31bbdaf7186611db67e1f0d423483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d34dfd5d96fea0282154d7d921969484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f60449c1ed1aea2095bf3f8abed9a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdba559f9e93f2dcd2c920a7382b7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c633fa516d7f892b79235c60bb1f1fe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fa363ae9dd1ba3133adc613851bdb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09994500509405cd06be43582e62e8e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a969b0c8026f5abc95966ec54188c06490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb06d1778d31046ca6ce4f7206042c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51066fb438f68fb1195623ce9bccaf6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792894d4c7cdcaa26dced8b78a52a2e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381e08ad3a56ff9efd4efaa62c2d1c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5c89c2e9c8179f4b2933d0dc3e9ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fbf0bf058cf8e217da4a7b2b2e290496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3122607c80f579f10af797a2fc6280497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7d12a36e74ee27a6125b165316010498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa6b7b69d81f86e424504b79fe7c6d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0448cd5b1032692ddc3ecc3b65a72500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23077cc08779898be1ebad57ce3bfa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c510e812d350236160803533d19b9d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef118aae3b0c6f97bdec088313867d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708b286424ec6ab907f7fb7eb2c8021504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287197b0804be1eb8ead7b109898eb83505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be62dbc30c94876a19303934ecfba4e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a899855146d38e184e5e36168c2ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037af95f66d4cd7e432ee3d7f120890508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5e3d42ed9cfe0d3abf898239c807c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d33125d003e4bbddc72c610ec2b782510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e3a01d05ad802fe3c0c6e2b442456511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cb94a7acddc1fb48bec51b4c83918512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680d595fe01c12adb2891d677a92df6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52132397c673a626314c1b18b37fd1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a915d48425084f57cd58de1cdbc0e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d95da7384be04f653b92525a9782a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429818c40863eec49ce1f2a681b5e4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd4a67bc355e7604b853a2f3094e80518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a049672eba3fb4c6dd73081110c8f16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264743d15c0c629670502af5207f77c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146745e3d8149a69a20237dd60f2db1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c927b400aec8cded5bee0dd02baa80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f62513b314d00edce6b409fbec5941523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b117d016078a35c945406ffed9bdf2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95710414dcc3846a9fc59c2c5936e85525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0a814768b79ab714408dfde8fc3ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67e07af84d5362aa8b576f3ac9a700527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f648dec304c00047cfe0ec90e2fd9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f23c356d7872772c3dee44ae626ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da3802b6321afdcf7ce718024bc293530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55e9d903fc7dcc68ab05f9b69ac2e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321522074b3fddfefccec00405d5c95532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0be55f1ef3135039a3bbd41be2b5e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec20350b9ea7c1afe71fb777724c62534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f504610034794032e11b0700ab9469535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d31783666e9e26b139821cd8e589e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aba9bc467cd0bc647c732ad3afb0af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b804630f542cf71f52da5dbcea987538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd0f28a59a3ebc6e3fda484c1c17df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc417c18c471f950ae16676490ca88540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75779526671bed18972857fe7182be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da44df58c95ddf51c338eb37a5243d0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47e403990a4957d72726cb36545176543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522b69b2557d2ee91adc6e37e9ec3a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fa5e020076f4c86658bddf80f569a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d31be72422a6c6e3c6ba4ea2cec474546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3f6981ddc3e72f616cea7733c9cef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55e3272a2a4621ebee54c35ee15990548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fca28070e3fb61954fa05ec3c7d41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7b9b3979a400f739e873271c6a54c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158db91c09be9b160c9c93b6de8d41b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61037e4d1e8278be1659fd54097793dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a569ca4e441584347d47a139eaf895553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25d7e254f79c7c95681ce19f65074d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b3d998d0b30dc5eb3fe1fb9a21e83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dbece3b6dba533c4a723b354d366e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9a0bc7b3442e575a7167a5f0c4af3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d20664b952cf606fd536c5e79bd1f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c944cb54e596c07922df527232aeb58559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dff88a460be4646f945ebee209edd7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c17d5441fbfec75ec913a72d66db79561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b913b7d3dd31ef64663efab2c725ee2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09287f7c07ffb3afaabf6402703dd36563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff208882c8dcc1815d26be774f6db96564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9b3af63ee36156f30086bb99c9600565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dbc2e87cacf1934590ed417d86290566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24123ef9690a57a55d160229438da426567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecfcd6d94832488e8caf9556898894568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d24e3cf3ffc700cd8600c663913c02569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878d1d2ab090baf4b3a32467f3bb39c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2ae6b0b79176d5c2138b082ec43c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885b510b621f6dbc49a2ec93240ad17572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35b1eb514839e4936c9ee7d09e8231573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bb041c61d1caaf1943aeb8545d2ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d914b00c77654a2945a83913862dcc6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c983cabbb417845427580af74ce58fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59fca6e07b2749d6bbbf55a52e5a55577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67fe44393d2054b66432cc856c27f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d9b377340993a5041b6c530121ca2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24068b40f69f0884811ca18ae34d43580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac72339406a9e20944f1bc8a898fc3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81221d679178c8ada92be0e66c1ecd05582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01046de750c652f4c4affdd0d959180583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d6c02127317dfbe26ca6c7b0eed6f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49d3af17e1725880a74bb92829aee4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe480522d78911c32ae0361be48ad8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a04b4273835e244e6f4c2632435df8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b211d50adc7e841d9f60dda4ba7cc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac437cb347df1bacc7b9bf329ae684589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366503d6e2825a95aa151576ccfccbe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98645c0f2c868dfae20bb85e9c65c4e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6a99d068926f7b540594c564d20cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186a914ce9b0ac107dccaa491c81e3a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6ad13cd9c30c4b2d34f3b115aa28a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf52430ef903f97bf904d025be59a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535670bfcf4037941cd689384aad54d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f64964cd5111e52904f70bb252137597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5ca6ea4d2d2d9fd9153510ae24850598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973323cadc04f0b0bc1517d58e668f8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89871e1c902ae8f202db28df7a6a05ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f55e2c418c3e17621cacc7d3b3194601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177458336bc4911a04237c93c92a9936602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8e03a6fd9d49c1317799ff0750883603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382872d86a0a86d3c2dc3c4ca442018d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5142747cbf2bb68e38bfed519d751c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73386b99fdfefdd7ec82fe2ac1c51ee9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123183b4a94acfef03090a0883732650607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae373c31f5a97d69a9e7e7a1e1c7a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ac10d630c067672b318fee992a7aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee8a5492593edc48190f2f129159e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c031b18307a1ac3a272e9b01926cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d2d0428416344f5aec9f1a2a91f71612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a9a36a020025a975b9c936614683b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29bb992e1893c8e7746573c92a0c1a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c57e082841a1184dfe2b10ec3bfe4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f6b89037f70e849956bb264273f56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ee01de8d1435df8f135896f689afe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bd40025de059b4104318c47b33173618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712f87f333165c782e90f2660b60e98619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335e71d638ec8164224b265848c27e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6764342ab06bc1d8b53c90405e3295621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b1ec91dc3da2a1328f759fb9d6b32622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ca0df6d4b907736e61a82a3f1f825623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd47c4f963c5fbf7ce204394046daf3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee0c6f76d6235682ad73edc17220e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e21f7045254eff0b8847c754d937a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d850a2d6edc4a75e77b24ac06535a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ba784430966e3b3884c4853efcb86628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370c87fb21be8a978b718fdcf18252f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66229c625663862cb5584f6e33b1cc01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fecf2b0584f20e059a4f99cc48d27631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f730b39d2181a262b6edea17ac6e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da2005c6119ca01a91483872f65090633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573db9956b14ba29bf12073137ee3957634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb0aa0143b255ccc4eccbb4f0dcbea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5b51437ea66f6110a7935ee24a598636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba937430aa78782f78a86f35eeb4b5a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efece9fa95341b87c9d9c9d3eeceed4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39056b09c649538a9228153d3ea1e11c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fcc683e667a7d694e5adc5aced9ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342db44b29708b29b747b0bb4f734600641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c02393a4cfda0e55291774155d5c6f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539068c75372a9c6c93f2a021504924643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dbf8e2cbad63413532dfdcb17691e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b821b89d478195cc49fd63ec0739ed7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea6270eeeef8142ae95d8c34d6f121646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41d5a7ca1e42d3b338a018950f8c1f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a232f356a1dc31ffd0f27e46e52ec7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11526101f40ad464c2640e897da12d4d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66e0d7d4d985e8180b919d2b88922d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fa6124824a76d674597ee4be77e56651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d18237df46b2b87c7619cfb9883c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6212ee1e5437d5ff9592508cd210ece653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584cf2f77dd44a7c3a6a512396e55fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360f9338b8adb6a17e72ca29d9d9a04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eefbec748fa7502d6edf1d51d051a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6852cd0d24526a0bb877abb894da9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec3227f19c4c2dfcd4234e78aeeafe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a05d6e30ae4451ec344d64d93d23bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bc8c5c5f452cfb5bd55a473eedd43660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda20019fda688f3034e2f9f2e562412661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b497dd3cc0f332a17963ffaa74e1a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392232f082cbea00ddcbc415f0e20d6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb52c432e7222ba8f5b007a9be23ac0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14108302de0403606e021ecb05d386665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35828adebad8d68a4fd8677f5bdf35bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c0c1354fee1b3ff890ebae8768aa8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c86311f26846332ce2f77c18c6c9b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d8f1ecac99ea5c9af3296eeb69fb2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306a35af8d827b61aadd46e2be3b038670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7786364e30a488cb3f23c4fe58604e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86d62bca4305d23fe01480fbbe805a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29e122af12529993a80f600693c068673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d37eb8e1451bed39486cd78b5757e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616d9bbc24c0037a7a8e60c8ec20285675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f292b8dfa2e8e824bfbb2adf267061d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd44f8859a26447040629dd50ff52fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f6a2c889604b4a1faf4ef99e8bc6d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bd86a1351daf0903d39fbb93fa701679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee46f9f1a074c56f8c6326759a9cec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25e2331016fd4ce5dd1081f89bf27e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91e546ef356a37a82f693aca64c857682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9177d64b20d9514c7e0a0a5e54980683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8681605992d7e84cbe5308f17a73ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be39191eeba9ff489d96d0a1b37df9f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af5184bc3bfd9e91f6018561e3952b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae50af63ed0b17543106aa2a7a0e6c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109f731c130e147ad0d4c9671154b57688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bf829860eadfc6147ad22bde1cd2c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936d1bba7d152cb7a90372671577248690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94c6aea8d464d11630fcc87d552ef5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6960cfebf864e35ee7a66dbc66646f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199600d4bdb73e6468a5757701e8346c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285777675fdd5529bc5fb0be41db5cd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fe08296785aa29828ca4fa5422566695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ca81fa0bfe3985f81e91d171af5b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d369261b0952eb16dd0193b9a6d75a2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec917eb2007b3affc372c14728269cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b6c8b762c562db3477755eff4cef4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbad36e1f6994795d32651174de427c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90cad79b189a9b450030674aac8a8c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14494c2b210ef44b40a16a67a7929e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be842a65e09bc43732b2d9bb5ebb49f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a703082ff3b9d2dbab5f461e87ec4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e563dc8f78b9ad888721ae9aa5f2028705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90fb18e70d29450d58ad62f433b20a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799bbd001aefb649f0546746cc533e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce57f104c605d3e0506faf183de0ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39467941c4617a39efbda1137701ed7b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e79a15a80ab1dccee2cfe9b06476e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dacc7c45efc23907bff82e5cdeabeb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d9b47ac3de1348405c88b788737f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a4e548db7e2baab54940faa8eaf30713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee293b2ef9d1c9c790d02ec2515d4ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84e2d93cb3c1a4948cdd3868313a59715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cb24bf822955ff5a4639b6b5bda03716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c764830b65faad74a69647f0ba71a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d850c32b26dbebaf5f2c9e700b1f31718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc96339821a6478a56b1f23c649e57719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ee0a851cef089340a4ee8a5234946720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c33014e62fc3b420e62c3db25a934721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cf5ca0f46f5d568f4f87f3bde076d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644be703d4ac31dccebe49baa4a808a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8ffcb64ef3756191167217c02b98f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b545c1cc4e778de8dd9ceff8cfb2ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c788e42a0831816c863e048a740b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a28083a0042477daa8b331ecd4e40727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636249e56fc17768db91b912258277f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646b79f9d1636abf8eb4e8ed0fab006729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde8b3bade4cfab3e251daba058932b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb4d31b2135ba68263cd00e03ddfe3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b01a58d6efe229a1fd449cdb02a17732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdd9cc059ffa1d35594db5b0f664ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86f0039265419f8967857e3b79f9ba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b109977bc7662e08bc09f6a6a71fa3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029994a9d24c5191fa7d47002e19d8a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f44d7cb98c9a225b586cd7912db2c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d300c3dcd33df437ccba2e3d5fc0e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a54231216219cbce95bd2d231a3114739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a80cfb0e93f013133f13f31ac59b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fc4b145a8a31efaec5e5a5076f70e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1936d68ecf00e9b73baf3b73fce3b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b7003cec168d9bb6e76da1e4bc7ae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4a76ac144ad815bca5ac4fb51ff66744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6db097eb3c0024a1c96248c1a3f6d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e297471608fcff89deadfc15fe1dfc2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0112aa3f9a3f71401c99c7a1d0ea1e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d429fa02837c8f9765a732e2e36ad53748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc33e21c33982d61ab5e19a89989ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c9d9c8865327944ba180c0b678685750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf3872c1e53343a58e69c928bbc637751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941cf1173ed10b1c10106a48c1afd7e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2eb6268b7685b5b734a7866743094753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632b63dc3eb97afeece737587eb716e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaede75f11dba580cb4610af1f8c90755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f49a01c6370a2e19a82b436342c01756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c09f146fdb32b0146c5824b95bdc7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b265d4fc7c3cb291645e81f6c1e7ec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f3c7663223d06a709c3797c0d838e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d3768b9f02d5ad969013ed6fe1027760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf321b52030ae35ce6f3d3aa1c89526c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079da8d682156af0cb83065ae413e17762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d52a40c4db6ded1369753df609d2d8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae615d16ae6d0a2a9f8e4f7ce7e49fe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23600eec4ccc6c7f082ea9e09a0aeb25765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ecc46fe16acd8f81f139caca4d556766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305609b3f4edc08bb49d1f99f516d662767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1eb553c73559a9d3ba90d89da0fbb2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82e520edd609ab17bafee7b1b4261e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a141c1832f0590cf428d0dae30f9b9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42747482cfa90d38ee07e852bc8a50fc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0d48b1630f072688f6a28e174cb94772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3e3672918298b9befb847730cd815773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8d40fafc99a80a3cedd70a73e17d2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc0b5d9788955bbdd6fddfb362e831775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68eb322858980294fd6b9156146ae30776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021af170196e6cb96d9ae871376b70c2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cf95d977e54555bab570b8ebebb5f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923d722a2c3164202866f20036de5f2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e4823b16d023d5242cdac9b46acaa780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252909197a86f8d01e6977515e3d048781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b993bd73cd96e70f06323fefb8c3762782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cf34f8392d4e0beca4aa014250e10783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdabe4e8122298dbfd35f4cb78edb7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea02cc103db1bcf05da0c6bae78e5f4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec01adcb1d909eda632d8abb08a36c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f4e259387b20bb538fd83661cf805787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38078bec43e79c80303c04b5a6d0cf66788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0a48f4d0079d5640f1ad2893d6e07789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fde23ebcfb191b03c8a5f1dcfb143e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6210fced51e9c09d34b522b2754e6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cabd7232c5c298f765c0ee8eec54d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330749b08771a2ee960b5deedd50edf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06982f845aeaee3a1189b402a9ec9781794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47addf5b98b296d6c4eb9d17ba59330795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aecbe5a5dc791261edc564eed877ed796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed173bbd10d0b2002d0319e804b8747797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80232e9c8f33cabae4f6633356fabd4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f7ccaf3b3f72104bfd175572c7196799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bffcf041bbe37930d4c1fd4de64de4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942f0ca0c46faac250b312ec2d001cc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad91e3142e0b6c9b67a614a4597cf9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f78e95a67db93da554af7f90dd2874803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df67cfb2ae3d9407c603b65bf047cd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf0cc59264acdedffa31d0b5056437805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bf6dc31e923ca8a0c64a284f9875e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5cc307c7636c7e40446a51c36e0d6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b203db249dac419c995d2d6ce08dc0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81f8e45474a80da4ec83efd28cda43809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbb43277cb9e98d733465c96dd9983810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f359bb6b2b413c5531a8923e513c419811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28278b3075159f2398e2a5e374cccd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d0e8d448c59c30edae7ce4747cbca813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339552773abfb3c2b1d7b768c7191156814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850eb32239b4b0037bf9f07484f4d4b4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d133591642d5819d6a3f50863c74515816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f017ab09e497c0a8e370153be259a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84150a2b76b58521f05be51c9f451138818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35d6e14a0af8e581b8c552184aef73819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d721409e12524bcc1bc184a31fe854820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26e7ed4435db1bbef67a400ead80f6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07df11e9d23372d75fa3b3ad1b512b6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51556450bda343469dd18cafbfea4e76823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df72b30292dfe5f7b7f79f8a14fea0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da711f0b04c0d122b25013c5e8fe857825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d75ae5d60a67d03b7ba0c6f382b15826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38874bee6cc1167a3f5c8958cfa7e44b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b06dff4da1f938a21bef22ac43bac828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18850534ecd54206ae5600c35cbe0d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cce89d7d4121698eb00bc4d8de687b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320c929bcc288887f3984c4109eaf6e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97590d2ee2b71eac8b7682aa1a159c7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd4c6fc8cf46d7b747947976354755833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bd329e84fe5a649ad59093def1296834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4825ee773cc4f594186b63febe8135835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a9c3dd653a40c692d9c50c4bf1605836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232d38abb05e31dce8e241a434c9b9f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79414e86d3dc007b44b52a7efa18554d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de828d6fccd37925eaf4d7e4c8239ce839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ebfaf97080d8f9ad21e027d088b10840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e456b72e2873a19c09ec0e1533ab70841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8f59ae4ec848e92cc588f0d21c70d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4d3882472c8c2823ce98cfb6744f1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4b5f10ffee6b7710280f9c7160c53844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d94340a58cf2ab396df8a3473bc62845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b5706dcf0eb1092d7bdf079d252f6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ce915e1be668408ad4dd190ff1098847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c215e8c8a1a3b4898639ea04f80fe848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1666dfc82326a340852deb085402568849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871a8792022f8e299e1ba5e7e1402ad850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982771fe7b515cbcb4e916d6dc9d73e9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9599a87a71a329092b0c673fa735f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f1522f028656362969a43f8ceab7d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71280bf990bc03c32a621628c4b9a19854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aef3ad9a7b43cd08c48bd3de9b074b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911acf37fff65ae66d5dcc763c6a74d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1e6522bf226e3b48e7c68db93112c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34ced583b429c6ddabdc98c5b1bbe4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c795575a27a5c0db4f8a3ad569e153859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a6488b064463ec234bb6b79459aaa860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb71cf8e5c471e496d7bf86b50543a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb424b274a9f5d6ecbd31b114c8f6ec862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae249c2234aa1d9a4dac8fbb9eb6210863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6ec43983c885ae5386396afb4cbdc864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f92ebb583b681c72a71b423d4c340865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb99568bc475d523f818c58d636c5c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d647faee673462c370b42670157f8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3103faddfc48ffe77a1855e3a52987868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d272c494580b94928e749739866fd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361baab7e1cdbd406c5cf12c37a510d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14468a08c8d216a4665baebbbe1a038e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0ac97116d8d6c270bfdc8366ba1fd872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5bd02e7b528c1d402e9d840113a65873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45352b0bc704f39a46b03880d5ce08e6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8cac770fe07ff3b89f356089206ff875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625721e8fb506c89dbc1e5116d37c275876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0c03a85c86f1ba9c58ea9290b37ee877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb991b13f86b8e13afb237bec5b33b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6db4154769d9597201028396b385e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916a0e5308bcc8ba356c31cf0119492880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68736a641b29a2abaea0874986fda135881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd9553bf73bea80731a1105084c1d8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5301508868725c4cb667a96f8260f58883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc823a666703a4749c12ba5f0b25bb2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86166a115a4d24c44e305861beb8a9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533fc84fd7f1679f0bee0da240a3160886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994e32c23ded86cfc510578de275b6a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3516eef5bdc1dd220d0013a3444f1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874424b224306cc2ffa7062c684617fd889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135590b529b012c805fa9ef5ec7380f5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d919c221bf83b5a5190bbc7bdcf39891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf11dc24fdd3c5a8dfc12a8b31919d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e20a148bd306dcb2c65e9b1857199893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2251b5d835034da1815bd573ba5bd9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ad91c2e325adb859217c2f77843f1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97184f18111ee8ffa71356eb02b8154896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6b4e426baf407fc7eca9117546db0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f08e2bf84fe06b620cf36c51875ce6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ee3a97344071d14edef5d7c36831c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac53d6f100a42bf5a4ba95416e212f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcd2da2180c8dc55bd03eb57e2e71b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac66036d409c52ac8592c5fed6d97c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35260a35ad25663ed39eebe5849f099903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78bda98666691fb529da96d6d1f581904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e7ee4a910bb70dac57b99aea8875d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107ec4db94444444c406b9c486a4ff9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366c9117310146ca22fd91e0646ad8c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5350f96207e04a42df3d00f823e96908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e73eed671b608652006201b9c505e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d84f2e8b6407b9b80b668e30bbd62c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ef58fa694fb2d032ebefedee4a23b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfc532f73a18437125a8255f166dd9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73779b1d486694e1a91282811b42464913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b0d36bf11765f4fbb81528a13aaae914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f534fe21b67e89d415390855c722f1e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500907d3872ca5c6a4680445411ddf9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd78ceaf2a1a74bf6a22066efa93d0e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad49bd66c51f6a01a435ac267b3f3e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bf92f97b841465978e348c8ad6db1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc9f002c43c2ea69228d0e2323ccaf920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8a5c9823e12b7056402270e8bf07b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab00c58dce043572c97b9a07f9ba11922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097c7cd1488ef8e466d19b485a91ab6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603714b9828045c3416d7d744c64f8a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef78bdfbf2817f435fde1cde0c247ab925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06e15b912be423404b314f84df608c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682d49704f641a2a9b50102ddcc92c0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c50606a1604e8e8050a83a99218790928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad39856aa2423375cfca98c69dd1d81929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfaeb945cf5ec1cab2f4113284a4e5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafa72a3266ad44915a7efba390f830931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e9240d7042f8cbacdb39b0d04d05f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9f0065ed79089a8a69c40692302f0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242d1bb7642134447d86a55e90bc91d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc5b29db8a10d61376f6d35157cba8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c690a5324f1613da54787cd1d351ba3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9b8182ce698e4746264dbfcabdf73937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc75e68a10802b2149fc079432ad53938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2fb42924d8a9037aff2a49dcc785c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67277501eb8314b8305901a870478a86940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a088ecebe691d2f5e63467934f24a4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef2b418ada98bd40ce06f6c379a092942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd02ad56bc6921d815aff853c164b3c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6aa76c33e9b7343e1d085a5befc5ea944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ef422e3a16d9106f5b9cfc9f96f48945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0003c95abcfa560a3af773f1f6790946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e83e1501cecec93af728702bd11bb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35640151fc1377bfe3405d14588d84f8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95289b4416a4f6da7fd8af74045c550e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb350f4d1f3e55e9081bb620b817daf950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dafbe7833993363a1642ca6c2334f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c79a85f5e7672dfed5ec3a9b63198952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372604f7251b88742fa80ab1f3417d8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b7b39bc5227a06f0c02c309bcd1ca954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20f0a50a544222794c481b5b2eb3ef955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c031b3e2c8686b900b9fd47c61c4ffe956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad4477586fc49a996d8379d785d222957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052b835345685d38588e71643b278c5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaca7ce4f1c617facee6ad8815eaf18959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9235c26afdcac349a8634916aa1f4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b32fe50ab8510cee6f6d7ae2b1d57d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3f7cad5b6830b824767c36e65578d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecf3da42b808361e618e62fdec9588963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdd51bea32e4fb7715329e3f947c2a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a5a1ae28e16db301565fada897546965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d81af354f51dce24333f1f63f516ec966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51595d3bf304d40e5b78ff839ae6e70b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5c5932efe929f819750a32f17375c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e0831b408f0e3dac0d17ddb9fdfde969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ee3451a3993a8bd39a233b56965a7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bed76cef687c2a89e3abf2be7f2c7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcf1ab9e4e948a7404b3181a2b0e65972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c1bd56598f2f074fd4456154bc73c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6ddbf396d105e7e44198fbc8cc959974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5561352af309adbbd54cbc2c17c2882975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3d925aab550e9081682c2d58b74ed976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77697598d48a4028a522f1489512ead0977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97ffad21d3eefdcd9f96da36c7d5be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a49dd5581be4cbb8905b4b958f80362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f88feafb788ab4e8d44be1bd7b3e313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4efa93832c27f5527a741c810866044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e316deccbbddfde9eb6c229535acdf15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a861b939e163621d723bc9c2c417af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc8a9b444b273605f41a9573c7c4b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aab75cdbdf5224aed25878fb56a5368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39877acc250d7b2bcaf42881ed0cc5209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50803f4db247ed9861e6f773cc91b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a5a19fd4242464c0c41712b07e5d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad110a0b499b7b756e8745740b5c8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e61aae9bde917e4fbce514e2d924a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35293c68ad9822bd581829c76b732a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf7c76c58acbcf168cbb27c01f6bb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77a9aa5e6e2c73551141b051b8c0b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34a29a83c3dd4dbc6c726c97b9f63517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759db16640ab1683d1d94fa7fe01747d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7c22ce2a1469b9e08d094d386e11d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4f06fcb8d557a08319a1d71a3b7ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2e119dffd577823a25ac7c7effa2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d63ea00f3323ebd166ec493ed4997c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4508b4d0cc793b0036a75dad2baf5ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d903069b1d66f549b68b8aac5dd25e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf4e411ca3a9fd492ae754adcb04c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcd385dd8bca89c051af4a4608752626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb708ce3483a3f0f29379b02fe569427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c8f5d5e9da9dd077d53250d1bf49528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2910cdfe2a00ce4db7f235a0f2f6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311321502c609b37e43aca56cb3d8eee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfb02370ff977233fe66e27e5cb7c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e1a8dd935776d119cfdf2a45c3d7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977139bbeaf4c7ae1c3305c920f8462533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3cc24490323503d155a74d9cf6b3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c66923308e12ef1d0f577f945c86a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dca7aa6c77ea71d4e028869003745f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ab2b0d1487639b34ee561be59500437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3512c49612b9b7ab7f342223c7a0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967e6063e6b5ee0324e67836a61184939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e42e60cfed7aabe980fa008d484aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e948730efd0c35b3da8146536d783c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ec5401a7d76b8f6f88fe9bad045a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfce8b0c67b9626fec8adf97da362443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041357cee5edeb4a5536c59404ffdfb044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b787a16bc89f3ed8bb117d66788e98245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39778c6798f1fb5eb27fea962fd482af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399c39b06c2dba12d82a7d717b7169f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db315a2d84642b6143ea6ea53e722f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec53183437d97088db5a74938a315b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b438b7827e2c4f06ffd2f2e89715050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba01e5f78336affab56e88b752e63951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a95200b68ed2649aacf6e8abc6199252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c79e926647d413dbc34f59927364f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af734f2a0ada6705e2bb090692c47054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e9c9c59a98d1dcce9b626d65152f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f720905d3d4ef6236e79c2cebb9e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e68a8cf5bcbd1467e4968bc3891e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc3c498cd47104a5e1c6f7ac473ec858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564bec3e523ea145089121fbc16441d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0915d15c3165ba7c277dfdcb8fc14a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285327a3ee98d0bb02b774b2405358f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e504a3e24f54a66f58b895500d8b4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ded3078d9cd16b56e00b386b8f7d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d3f47c8cb035ab6139b466a92e52564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a0159b59381805b5c8bfdb36bab0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361e3ea3cf6aa77fe463640680cb3f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49ae69eea3271f5754f2530d33011067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea64efdf0cda10191c80d45a639aa6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ff3df51e472508c5ba78cb4973f1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a60226a4a00413b499a7144f75f4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5188efe5d912344c75ae3b3aff5571871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20e4f54760339e68eaff68ed49c94572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafc2c8aede49fe42ed29e0f793474d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cdf243ecebe5dc97bf1f6b5fb0cc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff237495e39531c1f21b52a157b18c7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70b8b64b087dcb3fb8e760d795fa8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49674ec4f14c9dc0fdafc25b9ef58777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c07d95ac32b7b6abdc9a27b54c49e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3934b71a25d8add9630a40522f143379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddbb5a89e84b153aadfcac327ba69f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad98ec0c3fe5130375256f1564d3e7b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc29e5cc5bfd6f4910fb6abc45a6d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401796064f9485a8ec4eaacaee4356e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129a0d3d61e68cfe02484125b931f9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ee22cc3b39541f2190e15f0ff3dd985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96b7ebaeac63b0946641eeabc391f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb683273b3f44b0e3417511030a793d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d808b5a79392e0a019dc76afa0afb088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bea0360068912062b868174543198f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb44b27c9f15df0e3e354ff56b928d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90aeef4a60d7663bd58aa438eeb969691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9b9d909f23f2a25aa62b46c420bef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8845b59947765abb424ce14d4aa7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30790ae29ed911326a2ce229fa8484d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32271f46b4eb43ed8e5679aa72ffd5bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a52991d8df543dd1896d146cc47b0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd038629d2324846fc4e85ef52d5ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960240c3acde7fa615c803aea2e9ccd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eff83680c1cd9dfe74f62e34b0810d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea44b0f191e97bd8a0d63df2768165b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69e881a0ce84261d1c3077c4096927101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3126d1990b82023f159eb22dcef9d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0cb0ae81ab00a8dcefa1784aeb85f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445d1cb67edda79ec4e6e24135aab27104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae520ce3605d9f1c024ee510b1b409105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328cd3b5c5c18d75c5642fe2c81441f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2efa6e279e86d5917067723854aea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee3135df657db67a46f1a3c991dc60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc783038dd17204e30ff126861c6f474109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a03d61ce10ce107c361ed67c1dca9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f65d66f4165343e4434aa45a26d3a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35602dbd272f3fb8b3ff641dd1ae3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fb5a3e7c0ef07a95a5016e5b63e51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b258df7de8b19832e7f7209379718a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08718d814a10818dc0510b53f47a85c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71227b4fb0277e6eb968b5ed0b8fc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353a5b0b6758ea12eb2699b12b54c7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedabd82cb14218eeecc7696f0748d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27523048aeea57af5c7b94341154c2ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5be15dbb4cd10d7e141f47e7d09b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71659250e15886cbdf86fb17336729aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618def8fbbe35e940de51c7f16189ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3529c5f586fa27b44a728b5bb63385d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57697bd75c651e3909a1e29ee5d505124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9300fce0c36cf83cab0d14f99c692e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6be564785b06b4c15c3ac33dae520e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128c19a8e47d533ce3f3b811a89a5d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1ce687953741c57c1d1addc6d2285128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0c1ac287c56b71f0a2f5ebbb934e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785427274aa70e064b6a64c0084a417130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420114d366fb0a1e64706735481ce35e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83339439b7d9977ecc3c201c4d642e2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e07a80b77dd592fd082ac85a3dd5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d56e453de9df7af5c15a8d089130f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0abd311cb8c5ea6739b8768b41556135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdf61aabda439446a9cce8d8bf64eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fa15b0019d2b90139d82b0dd70980137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ea5a939d7017c6cef87e9f7335bce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89f69ee861acdfd320638cdc33b957139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac865c04ff7e924ffdccc0895522cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a1809cbabeead2d6eb9e291f3bcd3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f840a6f9c1fe1e440f011964fca2714142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11100ed2800fe4af58d33905b44a3a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fe2f8853373d0ebb3ecdc33c6277f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ddfc5b5c6bbc7a0409e98e42fb2ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5baff476e0cbf6316414ba0c811270146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56249c394844108ba20a816adfbc908147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241dae7da51fa38b2ee89b7180ebb3a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933859255abb547eba8be7890d51e25f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409d8e6e9a25fae714a63fff4916dd9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3497b3ab1b1794937dd30b37cc0ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff4917ad45031d12bbc8fe37123c5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68052a86d4c64dbbf95ae5d1bad037153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f45bfb8d51d9ca250b34de8c876e25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa1bef7c2ce189048ba077a74de4fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bba0a4b986466f688bc55a82f3247d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d65d278d6bb700d8f3c19cb3215b92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65615205fc1b1665fe653f6891743a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33d73b5dd0bcbb06b21640c667e8d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824a3220133af098da2304a60fa5edf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452073102ceb9bea35988c64d2d4c578161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9091bf9ff3d615face1a4def0573a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17a598249246eff74fad76f813e6e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c130f70b7e44b2321b8aa4dbcac021d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c36d327768d8629f7bc67df78e5c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb78073382cf4520b7c82c8732595e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475d604087242e58fbbd89407672754167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36afdb3c7cc02389584d18f7d18fe8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cd7f17b7b8a0817b5bad32c09a7d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556b35e51b2f3d2b60a84a35cffa874170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4047b7e568c59133286bcc4662287171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db7456d41d2489f7d3dd1666632816172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf312bd2ff840cc851c889330887bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f88c2637a2864b882fbea64ce2481174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c00e1dc1d91167cdccfef62e192971175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7870e61fdcaab7492d429c0075c1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350e879bf339eb59d0c9617f460786b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a47b2eaa8709e1060341eb418128d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39eff001b8408de75ae90ec505e2f3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54635b2e41aaa4d8368d47f9adac2fdd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33350a5349d2af57af67ea8eee6884e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c37e43276ff1faa3a2b4fc7edf67bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191bcbef1a0b6c9d34ff9ad4db52245183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4377904a05cd387d7f5d1c6d0fdb81184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a49d7851c671ff6ffd0a2176a47f52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1be74c808a7ac34e762d62c0721bea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9ccae398c1b66d84a6fc01af55b72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119f4ebb14f8940c387f55c0e8fbbab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e67bbfe0ba557b9f5db394ebc10ae0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372eb03fdc7c3ef2bc7bb26acf8cbc9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8676f821a363795e9ddac0ac72f8196191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb97fda12c6d0c47c00eb21608ea5e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6bf6fce1d8def83f64d0298b15428193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed5ab608bc2acda7615493aab33c13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6250224d943eeecc5ad973f209c3d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56beacc6e0489f62a149a81d660d51a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3ff678b9b4ee684cbab1612adcdb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c31e7303dac5c996ebcdaee50502ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96930f4daeccd123be17d833f81eee95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8527afd37faa2a22f7ae9a138a7ec57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207c4a2cdcc9b091ef10378923356c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a54d548a8e8d824bbcef0ca46266f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6047f43e6abbee23e81f750162e3b4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb522ca2ae06f1a021c10d76fc5aaf12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dbef171164626a56cb7f74f5ade62205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1afffbb385341609c23d9da6adf87e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd8c9970872c0a71df7e9e3bc4b407207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecd1925f689d16ed043e4d3ef74bff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b0024ad4c9fa689d161647b84e5e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a3abe5a5b44b66364e8d935d1060f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba35f62bd22142d42f8276b1f4fd6df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0290129c655391b06cd7d22dbc9d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d0c2a9db386a0c32fd856c0218e31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4918c63db2a30c96c566a8e0300704214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d3d20adf035b1a26fea03720b7dbc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ac56d582ec0d792b4a59410fdd7eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5011dacae0b037bc044cef3506b245217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efdb4b908a79e72e58cf0988817465218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fa1bc8879c77ae9289fb7bfcbc798219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bcbedebca66c5a0be551fd09f93a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b48b121996fdf3db3449de2f46393221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ce04b0b624aadb8aee4d474372e6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c61f0a3797af951e62deeacf041422223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055c073e96c983faffa80563e10bf38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2affdaa99507cc7a5a9f73d83c4f13225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca7e0b1ec602a25a633e43a17aaa76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75e5b18debddb52f9fa5c2a67287d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec69a66e013e928c165e838354d71f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37f7f2c6dc4410a934a7f95698cc5e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899f96c01dd7a7777784afe3b2fd77e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a6050285090db6c68b5f852f16d6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39738a6dcdf7cca06df77bf10401e165232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4972ac00a6969a6bda6a40f3cf539ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c89c8e45ef762964c692af833b744234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30cf3986053998c40c773fa98c6702235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a04d3a3383de20cbe13c3287d395d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7104de8b90fb4b0f712a637c8a74648237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb536bffa2a120728e1f1e8430d1a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ea300e8fe08b0f85213233ac5a575239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c44d03ee2200c678b6cb36f0876250240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f95beec023d43169328ac3499ba4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd96024d985fd00aba196550f58cb8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee83529f93c2d1c0be6fe462cc4000243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ff5bfb5fd243068fc8a7db2837146244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015827d7a662a4d7a4c2f9b45414452245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53455143c6892ab71da3c921199e14d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36516a8d05c705631ac40cb152b32d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fe8a6d5d2fbd726219660eeb9cc4e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca0a10176533eeb3911510490cdebd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051618bef59f18335d4f84c5caaac286250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7371f04f2c6d7e9ca3a7b25eb24e07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821518f557d03789e8f4379f1ff5ce69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd7cb819a63a08cd9545c8a7e4daa6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3093dccaaf3a92b2c9c112144a1ad4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841934e854f5fedfc76c85c356eecf76255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f095f0c12bd1e1b4091eb90d99fddd1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd877b1535b96a6dea8b38fb6844aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dfbd8b0421247509ca0984eb8f928258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be67acd9a56e1a46994bd520ba241b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6b20547a697024164abe1309be428260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b2510ef83bb4d30011e848ce5cac5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be51d7f56659c7963067e2dcf74667262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0227b410f091e3557f2ad6e0df89f40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b6175493522600f22856bd791ce17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557aec0fc88aecf2db358af9c3f37cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a5fbace55c9b09519731e1d87c4b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4633029c34822ef5b69a38f3786fcd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c7a1393a69c47226be0409692f00b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c3a63183c3c7e0c97ba6400a98ca3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c10a8150d7e38cc9869a52ebb81b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51cdec560120b76a255f643003df4a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4d43f98bafb0445dbed6570bd282b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fba21dc3fcdb530b728353d1817ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c7a273e8fdb3265bf70c4ed3361a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c68f59d1c3c40c8d19f1afa1ab989f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1f3b9952063b72b8877ef326e7e09276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685079f7a442d978524cfa7bd8b16277277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab360ea9789c08e44ce66b4fba2fcc3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09c4ea8463e8886dc09402c268c914279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f706d3d93da419aa52940a15c4451280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19147fefe3885f021a570c258ec0d7f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063a3e2b6909c7e0d0a5b5d562e4565282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383731b737a420655d34f9be28c0af7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571b17bf1a1074ac3273e20417b811e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab47e67c0296585a08383219efd887285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6136e88d9704ff2a009d449a6ddf58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40da9ce47d1d88f338fa8c70f19a9e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e166025e46c3ed25edb0963e163ead288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69e9517d228cf731083837332eea45289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8ae119923871ae78c16301f4237cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b3a330c2705d339d253d120a3de49291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc55d6c07a8eae397a144c378ab41bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3033a3b6b2cf24937aa0c7605812c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291d708792ea79f1620ac3e33908602294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65638704bad3a4e9dcbd6e24795b753295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5990ada27f84964cdee3ebd45770f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c387deaf52711f2cacdef3916b94a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1aa3a7e08354463ffca430d93e0cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da92849f9398df59f9e4b0415127bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91089389718bd0664c48dedd2347fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061412fa148497bef912aac48ff6de4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39562cbfa722bcc6b6d903732040537302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f322c8c4b47af354ebe6d031e5699f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebc2fa4403adfa25bd6c13151e56d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4408cf03afae3a5a0cb043450f246305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cbc59e325536a0552bbfc2199c19a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad4c1e03312de958450d623e231c23307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abc083a97eb6f883c4452255bb0492308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadf88eaf7916232ae4cdcdbc8971f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e921d83ab7e5fc109c2700132db8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d732060bc17e37b8b5a2b733a2c26a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c1cc88a58c956e6af9ef2437bf431312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ec5861c66913ed36887733f5c4db3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a724e4de5c80397361dcb6bef7b81a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020eb125a8a3ff95a20403122716aa52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786a9cdff5e74c45aafa9dd558661e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7ffb18059bb05891db3443c032296317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335f7ad292d80fb5c37c8299b21e9cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee7be1748124c48266fb7f047ed1ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c16ff6c2561dac8c68604ec24e272320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb926a442f3afc960bd97cc66702851321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e31359c3fa64153c7e10688685a21a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a87bf7b527b2370ea7bfee0a071aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddec10f2b7a4f546a9091928a77230324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468cd4d9db651b3d908a9aea52d0d1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de7ce6cb4db9c928700ecf9ad6f106326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202106eaf36fb8fb797a0c3a30786685327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1556ed115788326e7e7c5cad9f8230e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f05ae2a29f1e77a9d78c1b5325a422329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529c87cf77de4fc914f81c02e661ae8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8019d13cee5a463ba675ab8c1cb3c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e76f0cfc5e4288fcdc992bec57518332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09402b8dafa0ace1da8dc16d5d9d65333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb95d12890336cd6d37fd9aa4950b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bd07cda50359309f30b9564b36bbc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234f81fa9ce92b7652c7b99c1080e8f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba05de2aaf3cbacb23843eb932ec12337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e9dcbc3282f2c16190e8263a9fbea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb68a113f077ade546f521d67b5bcfb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb1c70a606b8ddb0b2c8642b50ff1a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407c026cc2560711ae6d9cbe3210b85341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37ccde1c3d012b24b733ea22c3d379342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d082c2164732070d7882abbc9f15e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f5a39e8e8a7452ec65e01a25af1f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed70b31417203bd8d75a4e7a3aecb37345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b9c88117f2d4de8e89d46aad2da74346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9445ee5ca0f00d01985a2ed2514c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75ae5049ad09afc8616e3fc405e8de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c2b69df527b27818294e4a12cf98b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df9a91bc089d9146fe302c32b7c0a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a862913204ce02f08a0fc66daf5e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c25f45c3d869652f55121875f3cdb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152180af7ee74cc326c7d862d70faf7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa0fcf0a6d087421cc749da3d36b7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c13533747581aba8bba03612261b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5026cd8ad757de5efbecdbc9267210356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1d046e0653965078544ce2aebe8e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd505a66e7af98988fa4e4d2e4a281358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567067a0dddb86efe91889025eb5d4b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5609bb830c986fe5e956775a84a999360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939135f421bd2630481daab22ee28ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f782623839b6951c40bfefa12390f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601df316136f7e981251f8ba5d34e99363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b04152f9edb6f54f787be6f3656e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630e6c666c5d362006be47da24a0cb1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b6898655e04d304c4a6e5f56a7d27366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cf06048663e335c879782c5f58aee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c2554be5387d89ecc50a5afe3d3fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a581dd8ec654bee80d12a1a985a53a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf40c675cbbaee5bf22429c20afe1e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b0b547cfe5be22956a1cae5a52e3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9965e0aed17c8eeefe78a1e62162218372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6dfd7f279c0cd1b3b70669f9ffef5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e8f686473ca7062ce7f7e28498430374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b56014bfe04cc264d79f1fe631838a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a614b5a9046e36c426fab622bc13a4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ca78fba6ece8d0bae316ef15a15f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ffd9ae6f7ebe036555825c712bbb0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72b61b152247141eb25c5a01af4a46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb95cb6c87a168b12a0978d8000993a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d94fa74b18f82f3a80dac9be405d64381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a3a86671a6473e54a3565e036a933382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36045abafc51cf8f5dda6e33e9378fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ac0761107c81745c135242f39d0d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1601cd9d86d6c5b7b03593524962fc2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e12841066e60831cf0881d1961870386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e9862001ec252d9f5405041be2c5a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b889a74b94c678e90929e7aff69b02388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cb6b7abdd63d1115ea86ad52612ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f425626505a64259b59dacc512b452390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979d86239b28a6afa8f86457101bc23391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120029e38b48a7a89e15a6567241542392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c67df3606fba1b2650ef15d9a99634393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acdd0d6715518bb921dad2ef241f4f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638561c3c9cf62187bebb458a19c264395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfba7336640dfbd910279d548c14b99396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcfcd71630da20c7840f5ec5246a69397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba372b9a80ea736a473102bd14aaf7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07deabeafe4a8714e48b5f0095ff9b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e6ae94f34d53103ebf9f7b79ef121400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b17b0a9d2ad9fa1b87534a24f341f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5eda45b7a65e255fe1b04601a9c44d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d76822108d324291a7c281843d1479403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8bc291810c1301907032544686343404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b7501f2e1d02f868b411801c0f952405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f581a8615f30ec475c34bd454b39c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6d1ff3c146ca52aa8ff981e3bd19b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e53fd6e9dc7be2eda72b20a5bdce2b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575ce0d35dcfe78e860b49910b838a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fba4597b9f2e08654c8bf7486c032b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d768bfe71d7470a615799b34c1f96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99a08a3952f7e36e6e1b831fc51d9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb1c4ee82aee5204d460cac390154a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ab5577ef02c2d93d6d88ab7b91e62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb294598cabf29bc8fce8a33c975274415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278830457e53ee3b13c8326ca1b6c063416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c98a22b6d0f992d6550ce43aa07e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e054ac02cb45c3574180652155cc75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4f3bf7e463e820c290e756958a5d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefc2a76fce7fc1ee240c5deda1ac16420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d8b84287f87e09794b8bb8993ea01421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a880b5ecd5b8124393c9309de4a29a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67405feb5643dd3e01cad13618cf324c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29796b976bac6cd3485a23dc1933e4c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90255c89d3061d12564c40e7b8e4a83e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f414e658079696848787a951162b119426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b3b18898d068235bbb19d0669bebe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e69c814ab5804c463cc5018faf8b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2bdd93950afec809618d912cc27f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e10f2a4e74c24e6789c88a3090b089430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7947d4575591fff8c1189a1658284431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd434a7adaf8a7af267dcbabe231810432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd516769cfd89a1817214aadf42c43433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcc8dffaea968933a0fcc3c1bd3e6b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdb9b548ca28fde49479bc9855ddc3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb919c0d4cf177a86d8d2cb332b78cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ede05b2b06a2cf9c2d1b2e7d462f40437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42439a1ffb70eca358b176d9fd542045438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afc0d4f419dbf7bcef5242f0d5f450439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060fa104b842ecb9e804258b087108a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c421dc5a5504747c3042f26f9cb68441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11352b6022dc44cf98a29b7f456992d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22d2f4cfca26eb8fd9b688316a4705443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2ed6b80cb81132202cd4fb3ad62e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb362dca4d620b4a962efc0536877c1b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e432663918cc175ed0bd2fad6001b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b407bc1a4b0c5e627931604385ea735447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735a427ea2dcb0d5239cd2ccdc3c8cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbea9a86a7ed9d3b47aabb1e2a002d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633badfd084aabb4941b70ae86b629f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b6d17ce1e6e6e8651ff9d3f084bb4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971a2c22020e6c474d55d49c0204dcf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfaa2dec51b0e02d30c3eb574f37c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72028e57370751bb6cbe409f101d88bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea072634d6dfd2f7542105ab75aa31d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5b8410fc99e1fbd2abc37a8bde084456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd3d8538c4d56f607f8b5f3cc37d50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c40a0b400fdfaaa12bbf046254d51c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639dcba3c85c93739e59c6c14d3edce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce0c136eb9b551aa028dc98a33995d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc10c61565e900137200309cd397bbf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f289442bc003816ebb36e81a79826462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab47dc43a1a67cc8dab376560401a0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e298e70d2e3d6a4506f96aae1a9caed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d90dbbf2f626c8b36defbc1d704cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ea721eb329cf1ca2c836257e462b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea336abdb55a920e0dcff39cc97bf7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd4323900db8de531cd1d6bec159d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cdd4731520778f6e9a068ea2a8a98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0e56c2e8c35603cf6acd33cae487e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd084aa0926e9feef614a0cd9ac0b407471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974a4d13c4dbb7f578b48e23de71a2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dda6ca78845f8a4df61e1afae8bd75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf384cc7986cd0cab5e58d767fab5aee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94212badde2256e2ec1882649cb9e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39f3dbf1c62f93ae7efd3c6373e0e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1da1b343a323b4e7507539c0ca8a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a617da543ff25e1cc7d321eb721f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb7e98242b4e3810babde3220a4b93479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00b9cf0cde03fdc6db3759367f54d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb15443dd6680a39dea33a9c1d30e05481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f4449668b8b203375393b6b60e384482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1698545c49c88a3d04b3b98b88117483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc409d948c20bb8a7bbd1092f322f536484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dab07b2856516bfa1246edaa407a45485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66554475d2dd9d9d1c90bd3306d51ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe77845f9f283eab127d395f9e2f096487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cc3388b03815c0b68430a7213a1b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf22907c9e343dc1c0c5904563786c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e129acd49c6ecb1cec40aaa7fe6f85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5a38cce194ff76aa66600f1382d16491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e81d958768ff5f50a57ec840570da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a45a51f81548d7ea6139a62fc0dec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441c64a14de2dab4422aacfc13bfe8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294159f3f9006c2d9b5d2403b27227c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb3b79fdb7ab65a37403a2bef6c9d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec7e7544be89da79d0b738296eab96497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dc3a76b53d963fc71a07102ac327a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786266f5b6793ae18475e9f71efb7d77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71575ffce47844bbd7adf9cbf664c0e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db9929de3a0081d25e03046d15ab48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608669d561a4d85539f7b6e99ee6f086502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31516eacf675695186b277b187745b25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99541e5d62a4bc21d00b35f4ba7390c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb943dabb5d2291323f4d25b59c8f2d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630c3158b65a606c34311b55805bd6f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644cec03dc3ffadaafb5098da390904507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f98f4a8acaa83f8bd59ccdc574d1ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5e01e82f93e3e9bc06da355c4f829509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820bc1959ebc70c3db347c0f89f41a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17451e532fc86fba1048514eb658d69a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafd5470dfc8c309db9966f3042d9df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b37bcfe140aafb434de68bbddea7a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978a6c61f09232aa0671fada3280c82514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033d3ed58836ac16a0290cf9dfdc7cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfed1ecb812c368325fc79c72b95557516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5542fa37e6746cf9bcdf4f342bbb8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6f191dc4d76ef6e65c9193d5908b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5a2e70ab6da75845a4494afa24e55519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609d688e30eb8e458db5cbc10ff9aa3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820729e5b0a154a498526ffcdf40fb9d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70556202d783ab8e80b655c74df7cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7cd463ae7e1197a0c7cf5ac0fdaa7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95553a59966b071406b38f2490aa950524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db07bd86bee436d65ee2ab896f31de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1de53c4c2ddc7a63d9c0ddc221b221526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0b988c5d5a9df02c343d6e4a26ddc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47401f6523ddea3e1ded46bd105fe32e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7946e7594e2c2d4974b153099e7b079529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200b96953c599d33d6ef3be0679a444530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492cf1f0d9719a42995147d69bd0ce6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02266b00bdcb88de6c074d1bc0af5e85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16444e087f788564673424c840db7ff3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2979ed40eb3287c10cbcf22a1e85a7e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a573d3e12519f513bc54c908f7e09f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcc829dc9c83ed7b2daf55e3b66d24536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fda171003dcf183c45e19e57bd287537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eb297479aad6c3fcfb1064bae3763538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fab77259ee82a73e8c2e5a9a887e21539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f5b93bc0832ca246e9925fe4db519540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006cd6912fc55c4ce9e5ed60077a750541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fc8ad322b484b61caa541cd57c8bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a07fdd8281c003011386c5f4f0fb3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b64945ba2f65003f66983103d722b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60238dd4788a527272c5debba22ad26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a1e6454f45fe514333a0642fa3134546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95473da1faa351f983756d7e87e9fad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ab28c132d5324d01e273a7edf44f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2a2ee6ac9dbd6acfb6c32936be0eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6f9a53c058bad320a80f7008b15e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6d756ce008f38ae1574353b910197551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f5d065fc799a5a960f6f09c34d082552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e99ea17f20954c17a6dc5c0ddb4f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2908d24ba3dcfcbed4a3df2596551dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de04944aa6a24c40bf93387ba16eda555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3d7b14f627c6b6219005b2af77640556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2eb21c81be2f979de088caa178585557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50894cba3854e666883f851c2cb66e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f355971d21660e33222aeda994ee5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be2e1c9be76fa7c4080befa5386553560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1336ee327726c5b99460552ae76a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3128d43a221847c8722d890915f56a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5ced5a70c74c3c690e6ef4dd6f8a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10812c2365bb9f6986ff729fdf682a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826e8ad266336b58f13ab8c563e4f12565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d601115b67783900a2a57fa80ec35d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040c608825f5540e8a0ec1226d498e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a926bd493f4e1c03badcf2bb21c19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0bb289486d890b056e692b436cce0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dddbb765f0951c12d2ea911ad3f9d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6310496d629e8b1568d3f4231c45cf3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860f4c8dc341b6f5dab4bd23fddc6dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e3c3c53858d837afba3c3dc2d1b56573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c3a6a61cb57958a1748297163fb15574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8624b4c6ef118de4bb5eb64e0ef67575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a3b450824710f58d391614a4f9f32576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b229256528c7f0f36094bd86c8886f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71704a81f978e09ddc804b4972ed9249578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f09aee760b5af91047a2867c900305579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9718ad1120af69e238c7326d27f7a3b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ac9cf498bca88da3771b4a86586ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194b8fffed8e681051aabee28d4a9f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddb2a2d1f486f2620cc75fdc380e5a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4f9c6371f7877f5eadeec32eb0c34584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b445d229f81a4b30271059aee864f4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fbcb484e3bf4fbd9dd71eef4b538c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70def200d574c9f109e138034ee7b4f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551677f85607f4d763cc684360188475588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd91dae6b7622836ae86aa86b87d70589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c60254155660276270b5360478890c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91defde9750d52a2b754e0df21f5096a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c34b6c53a14ab23c2821def98970c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3fd5e10e0219e468da9a39c2d8696593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4e3e95a1ff8abde1077f0c5423889594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fcd1c5200622f787658758af409fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390d25231e1d3deb887fc50d44f21bd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c949e9f355b95aa63e544e6903aae0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da87e8e5dfb09262ff63872037861ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c831dcece8c7481d00937565e40f29e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ccd8944a58ad0be73398d1f187812600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae54cb7afe350cad8b8b0b9df955cc2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178a16f9d814389759f3ab0efd9fa35602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950195a67fa95fb5cbeafa47a854cf3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c460376ee93dd788da3acfae8181b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e93eac6cbfc2f0f2f5d6deb38bf8e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10579908bf748d544a19d71b34525b4f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d834fef79a956a7dbcf67434bbad2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4623cbeca88b56ef313b85f438562e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f172fb75219d76f39d07683029cd6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d2376271f3db4da24d744327f43bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740c8715df14b8f7f55907d9558afdb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832ce4a2e9166836c11cf4c6b9d771d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dde1c53b42040eb43e23004e31535613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55fa4a4164c6d9c6d02d4ac949eb9a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdca71d55819b8372d082c36fc5d3ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816e31ea2f5eafc583a7a532755460a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd48e2c699e54b080fe5202350c134617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501508bd9467a7e1de45b2ae69a1375618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17984a19b159082c1d0a0411fdb6562e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7915c8d3cc149fc78b78110c9971b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49fb8aa1ebf00af1f6b2d69f126c9b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d36e92b75b0b149c812bb889ba5fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4315e23dc809b028c816fb1815b724623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e86faba4c0f1219f0d4e4dda2c436d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbfe070234040840b8e96cd690de68625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1dc882965291af444322888c361dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036551071ea34cf9433d6e3e404f4026627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88e852d0f7f6a36c2f6e2d76d71214628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49123b58e232f6df52b8a35d40c2ef63629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b1d529f4fc364e6205ef9b7385517630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6235db3de990ef4a77a29387573c399631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741868587dd3293b4ffe883b48b5a68632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590f5577141e79391cef17ca44246d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8c1ba08fa7b85656fb990cb3084c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03288bec2f485191cfb4b32465b7dacf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32fadc3efb3a56975e3d39c641c912636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ff0d61f47593bb139be38493d1670637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af27a95826704b5111614fb40b0db2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6c566868d81606081ff91317fc3b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19b18cd9278adc90468673f72a030a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a80090f0f18dc92e738a938596c24641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530ac9f7b773a2ee5afd81cdc5d321d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6aeb9dafb63ff16ddb44dc7631e408643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6028f9622a1e7268c5137697debfb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92599f930da4a10c94458e17c0858150645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949f28ca2472cff0862ed2d683687b0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1275ea337b4dda77c1f487e2e42cf73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c952b1024ce785c92c57387b40be2c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25826bf825284b05ad55aeb12c63470649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77998d25f6176131fe4bc7d9eb65c6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5baba401e561ad15a715c71b66d7031651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065285a5d886ec2564adf9e971937cd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae649f3260b5b7f5b88e7d82b659eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbb8623c858a055aee4c69905e4679654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46163eff8d0afce23868940e5ea2d9d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362ede58a0eff51a1413962f8b46052656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7907815a0fe522adb44f1610ae76a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb30e83cd82501fd596c6e8f0130886658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17169b5919ad8f650e5f7473678a30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d459f04360f6d564b76132d4ecf8d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297894c203a23b100c96ffcf7b4b15c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02529eccef9c34437d233e5ccce4f2e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b538e7e17042dcdff5fa4b7e9d9c8e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab623c32a607e1d958181299434650664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6f1804ff084710043f21c1d4f2cf2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820197b6800d1a509fa0918dd4dca7dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c267771015de3301f24f799ca7a24ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a6dac7b0a0d09c6eb500f06f8c17c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7b6f9a94510e42940ace2ad0f7488669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c077aa3a542df4114d4280cc7e2303670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728ef141c28758be8ead05e5cf6667b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c853b6e49b76f1d926741ed62812e26672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9c034e67b099e1c0e628e7619d270673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada00280a6d897ada109c0660846db4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae461c5cda7cb0e10c1c32d17fe22e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47c4694593e4485539601f72541580676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7376af15602fc73b42e8ec7bbd6b71677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d11db165d3443321e2302a5ee34f18678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe83d4bc7e4d476608797e97c55b9f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b220553648e68dc90c63066327dd4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c63f71b05e8601005175b7abf2d24b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b814e505bad305603e72830fdceeec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eade1143dba9c5dfb90098cdefb6b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bacd9c3b7b7867a6f693b0eecabd16684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2a289114c240f0eeb1ca98a995d1d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e733dd950cf4b3280df95d4e13a03686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54320e8c749aa88c0f17ac6be966f5d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449d3619862975dc28e29cf03fbfafe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bb5d7049d8fb6e251b44282e607f2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686c3805eb308781891414dc6e57507690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcabc99fa7ebc5d42f9d8e0f4b6fdd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7765150ff5488f7c6e556cf8bafb7b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba056117feea0b2067f02f8c3d398916693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d9954ab199fcd54662a640163cf0e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea99e1e09cd2f27d71a893b65456f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0f4119ad531fdc24f80071c002e45696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de3af238594b0ce869174f1a054906697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c39ca23f01a8eb321081f3b9a3975698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d634fb6572247e9e041e3c4306e061699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76719b06ad93fd41d39c962d83f5cb9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7645cf37d4407fb8b00f167319905701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcf0b1c9c88fc038a8dfbe1947c789702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cbed2aaf1f40d98995eaf169a4c9b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae08b2ffc46ab6256d442ad5987d37c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6321809140cbddf57077c73771cc4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac059eaa3d1214e78f3f07843f56ba7a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5a06b7388e7ccedc88b196d037d1b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c6b58426157f2d99553b6074f0bc6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7cc93c279c24728f895ec03624d63709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636af03f03c7fa67ed2b91c655a6bf01710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed9ecb1cd0a2aa27d54a315dc898e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a607b0cfc6cec3778f4844370d0944712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d9e62192380ca24541398c708e7ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c721396f354a9e2e903cc5750cdc58a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a924b140d2eb0c58bdfda3d0aa518715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364efdec000495c3f722756595ff0634716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1d3d21993fe8a760fbd9cd6400d57717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6678f2b144e39b282314c2605745f4f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74493f0ebf732faea438133d2cf3a0d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a4061ca6e42d911f5a6b1ee228323720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c63f55204ead787f974a1db11b52d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3d84a86c3a42ada743eaf66fd732c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f657860069ef790de1a410cce3498723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509f47c513840acb8751434d8fcc305724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c415cb26f1fe332bfc091524024a104725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97669320b7e2825733a311d2654412726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a830d0fc819a122be867cdf1563aab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564a2889303fb7c4810de02ed63da5d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64fdbff3c674aee8a8b04daf23bc97729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a3f09aca5ac5afd0724b18107cc41730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b0943d896742acb884b6e105081cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb7564b8feca3b605ad3607c849ccc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728b6b9935320bcce21b834fad85998733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ba7702092e50c75a181d5ee15f84d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2eeaac43801b483a0ea12f31b2667735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c70cfd28574d2115d39f3af16c869736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d402cd9caa85087a85114632c3b6c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bc8a5d7770b46cfdfebdae275d0ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c5ab720b189d64694152e879425bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f128320cf3f73dc292fe7a84e0361b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81916f8aa5095464b298a0e21d068f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b5f619b98074284a62d813997cc20742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3744ad16dad3f23355ff8565b794f5a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02d085fbfc61f55fd7687b89d924fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff178d7597f02f2a1fd0b51e1ed37f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c9d9a002025a560cee968ff02348c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a32292ead44ccb966f68ebd3e67954747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cddde069483c9d5c7c60c18d3ad0e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc161616bdd642523077cb911395225749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ddf0eca3e74ddb20f64155012065c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a181201e996af28e1b17d75bc386cb0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d70c8a37ba32a00e8bc6ca313c1341752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c188d75f263641981aaa54d5edd23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867cbc9a43f4cdc1c606c8a21f66f48754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b779af56e52e5a268834c5b3ab36c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e152b80fb9309d4f32e96ea63afe4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bc96e4f5e1c157881d860c9edc928757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabe2234411b721cc93f9d7bbd282dc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644a2cb2c505b89130e01d7a0910297759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44520bc571d2ac75e24dd994a79efe1d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40052becfdda667817d6d2ad389aedca761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e92dc024ec16d7d12c242e951ce8ad762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b40e46d00039220edc0aa99f659cb5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53670bd6011bd16fd1864fa87d62f433764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3ae78d577c73e1abc72cfd8bbceb6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb7c4b7431cb11e401e5c3b905d3a5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dd35bc28cecba96c7f593f10757be767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbde3b150cede608d3f9acbd66b8e9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783f6e79b2ace69448cbfa8b6075db9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141f4accae719af813ad2969fc3e95b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8f2ff58f6c8c31cb0400152ccbe72771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344ee03dace8e16b46ea8731376df99772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e767091af56ee52b70f64bc468588e1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a80f9ea03795d9e7a418c8fdfe310e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21730d0784335799d7a44aba50f06b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05003cec2bd0addb26481b7dedfb16776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7317831b11734728890cdc7760ab62f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e12153d3db84b4ddbe21a79593b2c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195e13cd40138f539c4a95fe3b70868779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f25413281bbbe3129d9d6fa5ad424780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a064fc7e02f417712b476ee6b14fd8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bf972f2f4e8b344e61d2a21e03a1b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661e22a7a49aea47dc4ac9f96d829a6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af778308d6ba992472cb0950b6aa42784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e752050bc1f2b5d194fbef8fcf49ec785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98cfaf6b138e48099ef7df93fe2841786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec85a48dd96122af0a7f5b70e097b6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217449c2c12be16d90985886903aa42788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb17684a3b9f4f2f65237fc4700a87f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4908f64495ecc1c12e912de87e86f1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afd6228ca7da8d01ef048fae55e63a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469a9fd6db2e16ae4ae0671770a0def792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6dc4763aa3e83f15c2b460728665f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29120912cfc887d208ae6775d50dfc3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39efd78d54ff859dfbfeb9a92e05e72795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47642554c09edd9185f487375a1454c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edab01926888eadc28fa8599942790797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070e303978b69c1cab7bd1d6ba9169c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace68a908aa8bd154fe6ae2813dcc6d8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137bfb1e1274dd7bf6e8372658801fe800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f76957a43c55b7c1afb566d0fccd7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef19d14e2bc94f0edc79320852e10f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc96b0ddf43feecd5c78ef36dabd4a0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82154bdcb74096e9d347b0ef40cac73f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893cfa7ed4cd2ebe148d689865f0dd9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a19335d12b6864e8feab32b6c9e2d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0663e312f6ca19b7cf9875fd00720a7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678fb769b6c87b90fa7d70d193f540d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeac6e9020c8fe4585a8c6709fbc16809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5250ccc4484eaa32d75459c3a53f2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7049e358c078d600639cfd8911371b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7f004939ea0366539b8a746a42af8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c1d2d2a2433c84da3578d56a1084f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7844a166d5840beb08fac2ae4158b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75081eca4d4d5d3e05b3510add0d84815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99546cb16f4d5a8235d94b05e583d485816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70daae37ced11dc376595cc031d977817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428135ee3389de1fb657f3540cd871e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df51683ca79912b4e852727daf97b8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730fe0108523b7a5f176fad3fc88f38820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285a210dea839fffcbcc3c6afc9c68a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d039d607d538607fb0ae9c539890861822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90daf97fcdff00809d3b01820f151d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463e3db76a3a795adaed79a9d295bbf824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4724776a3040e42720606cc863b53de825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e73a87cfd218cb5776d2c2bc0b7e9a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a00054d9675dc3beeed739b2a4daae827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d77b6569c6e99f5105c76f9465e07828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687edb9eb9083d33458424af0e84828a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e47954aa6f37ca532579279b454236830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd5f18dcc789fabe939a007999d8b0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f1f98a3d24c6d695c03e533e1f71d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251a5ab6c99e509fe76b6b04a12a624833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5b24ed16b5718ad4e23adb4bd5365834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fdad299d00d63128318e0d2c1d975835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110ef7c718d469407a169bfe1df8c07836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4f945c5f24ccdaf897abbcf583359837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac1d6b0d87d909684674a288f1ac63838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ac0761107c81745c135242f39d0d7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec204e5072c1359db0587d8857be087840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7ff7b77be18e13d0752a9acb2a9e7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea07d2724510feffbb23b0ddd827e2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f69e377662e6654935d70fb9846e8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba3e7cbe377e2fa9c4337893fcf3f9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15198619b6d83ae18abb87cf93beef6f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6042ef9ba5f078d3e5f8e9e03355a99846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57cf2c6145b45b47ddd59c7fed2ba9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84cdbd4797391df8526e0c3fe325bb848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3cd14a241416e0299b4f2490ed9cb849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55453c0c035b77de2d6cfec676bb9dda850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c571c16d4e61278fe977f0a60aa84851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe219b23303df646f933ee436993cf852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b055c6d567daf95160e02cd6dcf287853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebd8cf6b2951fb37e50596c16ce42b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b632430c5dd1ca8b7fd20de54d25a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1c038ada5d79eab363faa3c23a383856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67f12c2506b8ce90defc0acf8d4f63857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f791fb30843d5bfa240b22387c3b79858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54f0b67545939dbb4b889cc0dd68f4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14de202161075df5979a89fe4be118860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770981be516c5599e69563626cb24626861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ce1237c68df8b7aa19c9648f71d58862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1919eb8e5b7f1676a60dcebbef7a36e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbd613855994ddea4fd71fd82f074a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114a852679f3da0aad57f3adb1822f3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b774b0ef887a62a35b5b75cf0bd116866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aed35ac76ff6be1cfd2d8dbb80b03e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b370b584c7087f5555db2b9317ff390868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f41a3d5c82ed9e942a0f97f0a4288869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2464d19eff1515abc27edbd5a1e37b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbad02b64f9d6945f51de5ec9a9eba871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c951ca310b51dd4bff4cf888c8f8b84872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae31026fc22048cd93ad93786822916873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856419ff6a5b06911b5c2845e4946a68874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a8ee95f7a60c15714a0d1982b6397875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb28034666fb6e2663934ef310e4a3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5b0ca55b73c79b758b1a5c0b3b1e6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc7786716511f15a1562a48048ad5f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38970500e493a2d8c50523d6ff78cff7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4776fad1575520aa748ff644c22a3e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a6377533e1bdc2e743b72d2b782c2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f275232b2574563d2edd151230d25882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8f1b2b6f563bfdb238423bb268635883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1245df7335ae32405fcbb4be0ecfdd1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52def42a8986ed99649375bc8a1d265d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961e4ea3cdedb46cf2159af4f01965b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57640a87631aa1a1da7bedc8320905887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448866af1256b6410809fcd28dbe969888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a458dbdb3aab6ac9f9f6913be7a6fb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b940a6a2916053720a919ffcdbd67890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9f1e0d609ea8e07976cee9c4f82e1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c78ddfcba9d1668f4a28cfc14195fd892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79d4f0a616eac00a1d159b5d0c1d38893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbe181f525d782911ec69d28b0a6ff894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea87085dc595d9ec0ac3036fe6df363895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9ee98b6273e56b8bdbc10edd32dac896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e31e890528e34ba85a7beccddc348897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00928ab12a4dc3e00db5c41c30fbd540898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7d494c16caffccbc58f6fdac1fea1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e1b2a6e67f0f7cb0da71a21e2376c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef4127769521126630665b6fd9f90c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326439262678d259f6a8fb24c3fc51a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26e37aeb8cd5aba2a3631718c336ce903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fb9ec149261e73e5b8249ed5866aa904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920335f4d872d24b3dfef73c4d3ed0d0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a48a7375aabb094014345b520d1890906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ce676702319f830d85540e91ad855907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229dcc22ef2ab95650823d7aae25aa4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779742301d076e5a2c8213a6875e634c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c007703e4d952f9573b61b6e77da401910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98b37dc958fdae034252488911c39e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae7376d957b6d7d9a20b8187d364de912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7aa8106f9749b8d7e144eda710691913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4f353701a3d626632043a67097caa914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fa7eb2713ba211a7752b84ff2fb3e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a98ef72da88edfbfc29b81559bdcf916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25793286a073f3803fda6577c713265c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce499e856e9b4c5c013313564b1892a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd39b6f825dfbf3a4a876f9ddbfcc8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcfa0bb460db66db74f019244d5f65920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc574381d1a4b127becdce2bae1fe6e4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506212d58e2799677559d420cdf021f3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a54caa443998b66879fc510dd304a7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd29b83630bd2f69980dc2fb8cdb249924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce79b55c62b8a81948c123d20a8438925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fca8b3b3bf881b3b50b784e704a8dd926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fca02b4b6167777e708519fca95a2c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046f7d16ab3aa68b8859d7c71cd08db928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638306ed0a645c178c04e19fe70ad379929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19653af01dbd7aaefa6a963dcd54508f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cde090b05b150ade4e15a752d78fa931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f49c434851676e899173383e8cf633932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13aa28acd488c8ec86d00ca231688cb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff349f8b01da6966940885083a93844934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e6535e190e8d0d1ba144a9b0ab4fb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e653076d8c350a264ee51edede75e4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259d41451d73e664f80ee1e060532a9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a456cec762a4a2d6b431c127277ad938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc277efbee1ee5e34f396e2dbcb1cd1c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac25da7946bba3a3b8467e7e503d2c2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00151270d581c222f8e941ce13452a62941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9375b35beadd11297d33ab0e077e41942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591062597782e1eab841470bb8528ab7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c923fdd1a59f466fbbba4b35c742d5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00ce4e320782d8f945a97e725beb72945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534bac3981b05d45c6fce9dd46b608f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae390baf79f4094adf1713cc5eafb900947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107591555a11070844c1ad356e91cc60948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e184fe6f346ecc0470e07304b77ac949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a22fa83f10108f11f2a03cabaaf7b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4aa4df283d57786d874a14860d482b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21507f92a3a75615527c060cb7da14b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e483cb5b06235ca279787efd0a9c157953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c42493124082df1510d0a00c00aeb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871145b2df16cf90fbeaf9c9de68bce955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be2c044e47d13c1ddbe674b5cc5713956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7e7bfcece74b5df37c213cb020f79957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dbd69b1a75db61ec4fe6a80f660a0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13a3fe8be5394be93edf09859ce529959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ea1bc3b7c5091cf61401761481128960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a64292a5e18a724a1a38dd4fd4cbe8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5ca7f21a6a8b3256242d5c48613fc962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1da1782e0b4756c14bcc56df86342963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80490066cf83b6ca33e9c1be23bdd7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20970871a38b7f5f858f4ed91ab550d8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e0ad96ecae8f38a44e8de78bd0867966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bacf2d9d9dc7ca6d2a83ff4936ce61967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0c50b9c3132e767341636f17b3fbd968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d38dc480a68aad54af59d6a160506969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c63a826d043a19dfd491422c5cfff970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219942091cbf1cdbfffa253898025e8d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839f44e5d29a46f6771ded089b886a8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ee6c209d2be31e26586909140c4ec973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafb2009cb2e5f69ca2ebfc4ce1d09e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a000f2ac4c1af74617317bd4f3a713c975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>