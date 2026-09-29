--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c104af3ee0de18596e5372e023ba3921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4820aa2fff76523dbe2b5c92c36c2f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc398dc7298d84902aff9ea3aa5aa23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f5b19f9e60a27d9641f771e2a1fd14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017197daa92f7b7e3311ef68a2d4aefd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d6a347f78433bd8ff900e7425346e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd43cb7887be2df0b6408d9c84e51d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c58fb8843a5f04445678d4df58ae48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df419eb923e172a8205c353726d9829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335757c45b1c4f0fd80dfa1ef502556510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489657b75c3df97bf5d45524f19dbd211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36833ff221342aa698a04e1c147f319112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe93789ecd0ed01cb3047eeb82b42e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a438f8a8a2d96b0d8a7e8e294415e0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b751f6dcb1b4c6adc9443a2da729fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62a44370d747f6824a1d2fa350b81116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47785727d56bc6d1afedf6525625160517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ae53a74377ca824f49621c9f6b91d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c6bffd187ee843b30e503aeae78d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15572e688e43ad5c865f943c0899c18a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452860541520b768153df850ac7d4fd621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3f4a0159bf92e986182b058c421e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d765982d54840f8a0dd0dffd8ff06ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfd6915d2183c7fca1d0e2de33455424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca847864b3381839c25b9a9262c90af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3bf875411371928c5c819f9b756b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d0276145a30b978258112d83cbc3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3d4dd22685d2f827212c74439d18428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd1475295b517087236219a7920c0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2663bfe956fbae7e7c4afafebb47730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64732dd7b9dc6bd3c5c1e6c207921c7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adea5d8405a8951e516d4c0f75eff132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77af014c8f633b81da3e6a2521f8fc333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c96e364b1168629f66ed20688d594234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852a45154ee2cbfdc47169c3352342635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37da61114b3ee187eba9aa514dab3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd33ac7375152465dc1e8b977a026f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2570c31175a97b3ea8879b53d7500a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a964128e842308de03f078d9751f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a3cfc74a8c525737c8a813176004240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58aa76fac031e3feba7abb35e9f509e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45e544ed6ae0b46fe8a4b05825947342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b372bd8e4aa8f66142cfb86c18f05443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c1afb3c57b00e7901ddc3e5dadd4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ad88f75e8479a9c5c4d4dac7b1e7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be115472b6cd49e1dc83800cd9ec8acf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30b816dd5e6ecb1c1a4bc30b1a126d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1580dee41ea25155b1ac2184e42277948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb872b65d0e6b0ba2742c5a652401c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2592eda2b8ea365e36efd175049540150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace406504932294677385161777794cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e61244ec850c179cad05bf230daccf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2bf972c9da7f06c5b4b682654a40953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677382c4d4457621aac253e59a7843254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fca10d4326a270331b59fc6f26f91955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821d20b7b3fdef8e35588992283816456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a625ddc830557a4f58ed0b2d2025e9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479bf5e22bd399369c569a0ecb24bec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a686230487e230cab6c36d3cd09b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed422b3c43544dded317fe59ac3b58860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ca06636c5619f397af4639118b6e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42326696cd5606efd8a181858e861b1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521f8c31c9242ef89565ade79323f7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff319a5ee8caeed01fe9d6451d7c419a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09a9e1f57b8c48c43fdf475410a7f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44915f0f2619fb76e0faa7b2d53580966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4eacad0fcc1f5b7f327498d97ffdf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e139d4d1ff239dcb5e95b8b07f23af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bec6884bb0a55158233bb3358cb0ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db5b084550834c8285e167a71eb42670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef18a0a72bafa9a3527608ff13527ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c05c758505f9974caff9f8500e7ee772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fae31988e059ff10004d8c57d242e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9273af53e0ee8f533975de4298fdea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada785c49c9fae96dfe2a276579e3cd275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0466b342cd4f03f304e31175369881876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26b20f774fdf4ea8e36d1dfb14446377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6c9c4ca8a7ac70c2b782d45046b9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426508c3ecffe6c41f10b22595ef92679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9c0f747d41f6361f840d535fcb92d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4723d1e16a2add1a64e67a56cb8b5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6695bac02b0fa918f2ef8a988f4e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e3e3775a5d2fa48f8ed0e12b3126d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc6bd10393f4e7c48f57a0c8709fcf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74b945772d2e5bfef5f97236ed33df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d10b7b9e3e5dfe1179e9fc32d53f1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0c91f0eab8f4cdb0c95f52604c53e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46698fabe6cf8c6f292c9a0bb56166088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db005661ad3d1290f77ba6c3ed115f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d076a42618cdd69fe23da8d4429a70190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83239c1e09ad7cc865af94d52ac656791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bd99ca52d3e6a47e4526922960f7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0a5a738b36511a54a0dc7b21895e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ebf324bad326d403d35fa18ebb47894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eb25009171965f8dbef13ca757be895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c901130f94baea7ba9aca9cb3756e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95126744920e1e75843266b5b9c7627b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbc24b39d86f03e32ac7564fe9131898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8462fca4693ca8f73cd4c311eaf4b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cc2a87645a57fb08dd01f2b789ecf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368e3b82aabec89fa803522e373834e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2725ced724deb4dfbbe985f45057350102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdee663bd721804e13a322589f238b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284d45ff0e30dea640dbe8efe6eb23c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf42890b7c2b358399ac03315018d52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6b61e63b5c20c56563587df3c57a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc66ff594573df9505e3329dcb6bc7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc3ab8ef19725b77eb1cd4138aeeb6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c2f5e32dfec287024f71415afd23b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba914db697c8eb289f0e5f68e34c69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1e7fb8e8111c99c714146c8f3afa0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faa58532a0acb4b2f774f23fe9b202112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f771a27ab7b89fed3b499151cc00fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244102a379bbb37e7aeebde0d07bf68114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13de000e3f09a59d9384e438f6cbbc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0771453c9b91a17a519a17e0574f14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f394a97c5e9deabe918b28ef0c672117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99656fc26750c344582a5eb05f264511118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4150b590e930ce44451fb0a40029de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81ea7cbd606a828fe690ca40532621120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672ac8990f880ab2d329a1365e48329121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14f70bb0026bafea0a7944e42693d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d211fefab67e227883d4f023cb1614e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95bcc3029068b4c503a7d8504aac08124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf3f73be7ef4c501968e3470902501125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db8487acbc5ea3d2596e89ac509382126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e48a0bdf8d1796cf03e5db1560930b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c78347767b0b0b675f24d3dfaf37a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da69f2bf5b2a3f415033c079c33472c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7487fa2e7e798bfd685a4fe29d1ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfd61dfc0a70efc003f5ea48c8dd34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d7634a9b07b22a82d35ecf198fc00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccccfe670bb25c7c21eca1ab4455ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de2e987f0cdbca5238aefd3fad3630134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5700184c8be83de57734f5549e4189e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9f0e31d01802d7560fe2d3c4eee78136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49c4b9339c02223fcc45daf7f84930137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286aba2c48ad0e9a327999c1a3b8211138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc906b6c24220dd130c83127d6e776af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d443b921c1173de7107cb258c0d7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084d5f80e8b34441a189e81091b3d15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa9d36eb04b8132f5bb3963a1b2c9a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc87374f6702932eb691bec69758db7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca746fd4c4f4b479911299bd47750e05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79848c8367fcaf8be085398233daca39145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cba9842451457093af40cb3e931440146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0a04e50d109a34453cfd7f39283aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33856d51678fa574fdc3393b533c38148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706e900f6aa1026f87aa054b1b0db32149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f29d1e40f507dcf7343c2c855c6217150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8f21e18bd1608aa0ec202aff5444f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c5eb23dd39ff88802437156989f8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c5343a147d28b451eb0d047decf8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdcc3ae9e68adc929ee3c55386cac0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180f37660a806449a5c1eaa01919265155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f333706ef634caa4763b42a1991f10156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdca928f04c767ba6cdf48bcd6ef9bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f3be4387abcc410d52673894aa774158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817889771f6cabc7b9112b8c9a4c3f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454b096d89ed3386484debce0d50ef4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca17cf8c5f37762e7a47db7362dd600161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fc37841465ea468720530fd3087e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eeaf4df14fd81a7834b4e78151c44a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7110ed1949a137049d14183b6186a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdae60d09aca85dc0252b6bcb65a95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c0341bdce1f3129cfacaa8fa1293c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd75c0145b9ce6d6f1eb3842afd6932167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4f9a14a946bba3e21fa96df43de24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5dd1c68b2ad684f6958a62465845c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a244f0f1185f5add4b7dfa7b7a7a04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3a2531e5bd05cda4b181be48ec514171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb8011a1ef9058818a1be00e6159fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5880714102a8201c7076f7f2b80bdf6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ef91a32975f0263ef575518e45d1b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9691572ef98ada5a9e14079cc96b7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2901a778fb9f46777b0d3d8b8cff5c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8709712f84ab24ad82a739789cc0c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05117646df121edd449a1527c1deb505178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676b7a7cd6a94eba9801bdffcb4a95d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dd06683bc085a467347d7e0f8fb5f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7f926141fe22d280e32d16a713a49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff10bce95fef5598c3ac24b67fe1b97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774078c5f501a0ed0a7d7a87da67fcf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc6d56c5e7f49df668b80361fe7223184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0fc9e9e00ae500472d3a65d627760185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034c8df9e66e7f08448167a285ed6dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f1e84550d2dda63dba73b6d1a7e5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53925a4ec326a3bc67094cce965afaa1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20e1caa167f75bfe45cac5b3a69970189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978d5008aabf17760c8faf4851fc903190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01add239c5b7b29981631369cb03e6db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cc43f8737348f6f534fe382e73076192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e11e148be7d44611936d22b855c168193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13110026aa8ccc5c7c472cf2a907f632194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7b3f1dbbfa5a5f4426271e410f0e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18aae285e67638fe1dcf91f664c392196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b114583893312971b7686f45fc1fa4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819c91072e3e38647d3edb04260fd37198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d0ebb3dcf22d90230b8e624635a91199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b90cd8d5e17cef0134d34be4ea4781200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b8d63b162ca2fd0150e464a6b7794201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ae31f267e6b5f6edc8b85f68013e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac600777b73cf5d6215b52ba7d4970d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ce2703bba78e4f1544accc0cb5855204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737dbca31bae6c6a926405a211e32d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba114d70284fc63b740a086f7013293b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f4f6227cf80fc7fe4e555d15d2183207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc65dd0f3a72ccbdff6b78061678bf7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a8585d881a2094cdd7c06719575d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ea0da0b7e3dd30bfe9ce320c21e2c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b1e1a32cd86ca1f946fe912c217d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea64f9db1c84cef849563b08c400701212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae24299a16cb58a789bb361fb66d19a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c9654c85ff00896d1bb2ba2356680214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31392604868b51b511b1c034130abab3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade4b5f769bc9460b6090d85ed5afa0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659958d1c13759ed98049fd50db2fe0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228ee683a24dccf6ac95afc360a8511218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19a62437d441bcea77fa983f3b7003219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d32921b55e7bb2c394ce3e1e94d452220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412bfb25ced8ddfaee40c989e16ffb3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2f667fe9238e04718ee0105cb97ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6640fe322d818dfc2efe4b2c803d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea205b641ca285a76baf26d1478f3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c21f12274de5231f7b76c85b2b46f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe91f47b92b432ab047558e92e53590226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f04047e263e7d0ceeacade07b18eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570390f2f9101eb2b429fc4680db201228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4752a16dfe07d928d81e5eabfd651dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b80e70cc28b21b976dfeead00a57c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186c058a190e69fead47cedb56e8536231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75804fb28155774384b0b087ced9b07b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f39d7c4ae6acf7f3dc70834778d58a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae1548eeab7b0a810d532417a4a281234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b95c2aa057de999fb6001566bc801235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e7033c0e82cee09ca49f8c0238c8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6cf1b025c4b77f05110b8fb09b5b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a19dcd6c19fd1f68831438b90ec29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ed3f722743241193d8382ee4b209f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0a8d9bfb87897983df87cb2a6e307240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128aaf9af5ab3a74c4fdfa967cd7019f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c0684e3c8946e6e8657fc3b91b885242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5c1c85ce4c4584098c11996bdae6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2637160d32c5d49f2697ca3f23a23e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fc809878d60450c19683dd617c320245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678629a2641559fdcff65bd6720e00a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200eecdca0e3609d8c54c51ba576220247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9802d3e2903d52e37ece24b32ea6d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a87ca3707763f7e68f9c2f5d36cfa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97712fd9e642dc1783dcf06833c8a52b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789e06755bf39eb72850b5d997858c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff9c8d39d4058b5b59429b961f9026252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3317bc97696cf9e0c44c9738d16bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874d6a14161f8c8345723554718dbd4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baeae7fc1ed100352e8e119996b2cbc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb69909ba4d1ca0c51b7c80ba6ea0c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a95bb77795fa8a05a335c874f23470257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fc96303790456adf78bf25e7191b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a9d6409f2ffe82c92471385b92c1e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987662f9025d6bc201636340bb7d3f28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402aa3f7245ec4337561aa02ee8d361261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee14f085dafc15714ef405250df7356262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392436c1cfebb0a2c127a2c4fad29d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6820756b3d0cca529f32dabeee7eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e080308aabe44678b169ccd2c2cd39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f839859066e0a9f69e196ba6216439266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895c3972affeecab4f6a0e5b1ddab47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38622d3e16e1f2d3d63c05bc5bce4eac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f907b1bcd0b5e8fd0c124f904f70903269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c92a5bac931950a3f42ce74d5a2c84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0f96b3c1d44db6f49dfa43e34a9e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f8a93bad6b9623d700acbaf9c1f98272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273d99dfabfb3c8033f46dcb61cc200273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad7cb24bc193669bf3a4d1970046e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d478bdf7ac04514ca95f2d04b2031bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7ec84cab2ee19e9dc9698c4245bbd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599965f26abb19795cedf55a91ba618277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5575e81eff7a51e9eaba5857ca6421278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc871c2806fc0ef4785ba95cc1be08e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab7dff86fd1ae59f75097a3e077b68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17714bf9d440a7327f0c50d12c31ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317f7fcb23758f1c52518b2292afa6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d749c9f87d8f055fa66cf02945ddb0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2ffbfd6eb46ceacfc3c1b21429c3a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a3e3d4d8c619005a70cd1cd19322a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edfd46692133c04b8efa85d24c5f7c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15de378830e856ff3289584d456b43a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a50e61990944838d8f0fb20a591b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70cc39f2a530aa1ceafa5b04ae50ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fab462f9166bc50a212739b4b36d11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337daf392a843e77016e84539a95a72f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4d3149b250b21f0ad4a9285f3e6fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ed5f6787532cadae9f532745022be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16421d8d804d0693339da68f527e1e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69d9e9f06f0310838b52526b12f04f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed6e07babba6e377820e88f15f0aa2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92479c2b8316c3783e158176779fe9f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc77f26772e46e672d7f7799748b42c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac5b4eb51874c0766860baa5688738299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ff7d9edd7aa8ce694db30f118ce7a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7c47369d78048db1db2955d40ff35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cdd6474feb3ebd28df0376295bbc5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5d1a13c33b94bf7c7c0c2f44c8422303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a52d722ad5ab2d690761f2960858b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237da19f7455ca1d567cb88abed6b9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae8e9838ee4dd6f600513f1ca8acfc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2590c96da96b68127daf2ec38044a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b18bea8d640a5854a60652ef719cf4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb005b9ab34d3bf71c1b5265a510433309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40cd31d1a5682482228d662e39f157310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd38abac3ac38329c25ac821c34dc52311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01540a7744eac38e7c08ada688ef9910312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4fff2a6d8275ddd6f185ef77d7bb6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbe0b755ca698b8e944d47221aac7b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e427c0f3630cbe1d2870a35b20604c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693278099f5ee884f7cb488efa452354316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874b71682412aefa9143e075ca5d7aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487439aa6d2acbd36a3a0262fb6011cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8690f098598b9e45ff25f1db9fca9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22c6353a8264ac12214ffbf0e5aeb6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8de0162b067ef6bbd7eeb8709cc96321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff9b5db3273bc75c7e71b80b1430bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fe551bd9e4d9d7b05fffd4d0a858b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c494c07eab8bea16c3356882867e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31a64eb8b71ed06b7cdb01c71a7d0e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a035c65f65ff1afb92b2c1ceb7ca1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1f4f38b51c4de39f9aad9d77f214e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e489f3e1bc5b380dce3df88c7c3356328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092b3c6d1aed3059a07fed93b019aba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9603fde3fabcec0d6e3ebe47249b8d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7141c8044272c9703ff0369444d0f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1536a7cb7d4ebcd50abf207474af3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a02e7f892d36a1bc61daeec17b923333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ad82535cce963bf9ba4ce052760dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9dd5d7bdeef77ac74c31e959a0c3b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe11d753032a29a91f672fdf43686ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b930ccd890c7089ad64e81c77b9d1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945c2ec1c045565ce020eaf5477774d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a4c01579cae7ecb1b56ae6b99c79a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e92ab42f2f3d75b259eb8bf09c4e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edffea69d05ff2ef5113243d8b8678341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a726c162350c0550b1df6954eb5412342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71e16a5ddce9125278270452c91dae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477baaf697db23562bce7ceead09169344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada53ae4fc3b4c9e34995ba10eecbbc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e684c9277e5a2af8f159616f6d0d152346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2bac7f3c51caaa9f2fcca412b727e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4cce48034006465006b2824159ed0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6f01d32444c85419a8f5edb77d962349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda7998f318ae2899c1b9325854c22f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506936eff8ef302632ad114960f46863351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3a372e1075aeb4686ce8b8530730b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50561588badad281368b954835a9265353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d5affc55fbf534f4ea744b883ea51354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d6f09de9527fa8f33e1c3d141af4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18097bc5dee187d78db9a5fd977c92ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138a6f63d5acf5cb4c3f8cc20814426357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47740a3e7faba9cdcbfce87c29292df1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bff29f9f57691cc7642956a89c4b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a1171a87cffe28033d52e5c357f7c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed77fc6a088d0c0c8fae69c22341112361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348a8ae3ed771f3f781c3a5fd12a58d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa57f71511def8d8c3296022dfcb25363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb9ab1f7bfee3da2855a4c5a4fd935364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d21f44874866ba1c8e816ae8f83fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df4bee23d10bcbf31c43b16a947c44366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5170e6a8fc8a89cfa8fdb4b5c05c57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1bfa5b59473fe3153253deebd574e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5125dfa4a6921bae867358c183c8c98369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81384fd4634d51f546a4c2b1480be5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb3907fe887aeb0ef04205b4fe77ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8844a5d524567dc3d1ba1ffb29afc5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a799dda7767e88f34baad7371fd00373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0ef3694a0a4696068f3af49f6c22c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593714661d1f135a7d7c648eae1708d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da633ab2738df237fde959de7380c3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb1975a445c579a6c0501f0d2ccde7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c405032ea977dc4448b9699b40f654a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08fc09ca0c126a201fc70b109beaf4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19c8bff528a6b629e56ef16945a36f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04e30f154470b401ddac576a4d09bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87298fed500469c90de397245322b7cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82362fb705b270834a7a97f2b65dfa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a1ebf36b8ad12318c18c64782115a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fffa6b389b1cc0f4e08f5c5fb51da1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaee86be62c960b35da191b4d1da2d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cecfd46c77b308f8dbc790e8205fc4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5993c1eb2f081a5b237995f47799b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15550cc3f5136a04e17a720abb106e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967469a63a10a99423a8d7e4a690a058390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dad4001b0a249a4962eba62e28011a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520f8fc5d411591e5854fe7179950fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aaf337d310014eb6683ae0dfe6b219393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0850ed204d2e33e773eb5f8a98b87394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fd8a818d639ca00985030d2da0e86395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c750c52598a12b30aed5cc88f35e636396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e38ff8e18fbdd8c25ee89d44362d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa17bf935d686749ea9f8a8c089232398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d5f930f17d38b5eb97f7591073814399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60d5e189fe9130bf647871ff8c3678400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37a5d3eeef7467b3cb04ef124e7a18401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dea897e77882231909d97ef4bc23e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda091a99e401c8b337f64de27f1ee19403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bb9e983dc8bf9b543c23e1706d522404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e6c4101ff9144786b5c47dc3d18f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6a6fbf262bf4bfa9d2762b24b2bf4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27037ba62cdbf772c1f093e640f508407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137f8dc409a2e017b943fc2e54dda61408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e37503e2244707a890c1fdb5faf35c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026e036e8322a0ae94e86c3610b2bb2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7ad24ed87d6aa214ff8de4964df2b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8255e84dfb4a2f0bd404f04f498426412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30800ee1fdf1df18787c4a811404f277413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e029dae0e38562c49c80f022a5232414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9476930f6e73d459aa8bb08e3f6ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e9b0d99d36a7e076cd123e7e1db6b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e739db41e0d6e15ae65368bb3956b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34c08dcdb19fcad217c2ab073b67e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae8fac7f386db01a94f7cfcb7e5e0b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94a9519c71d95fee4ada2d704cd387420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15d1297e908552fd32afe6b48072c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc49f069241e8933826da13252f1e4a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11235504e8d7f1bc1edff6a063b55db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d8975ee7f0ba1f137533ffc5c026c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a6490eff44b364db8d86fb87230a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fb755d447bf7a566f5946fbf65171426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390a9ae7edc969f8dfbaee4c3213da5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63375c802f94e4398281b2720dc56750428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56366a09d439c8f591bd7c54dbc3294f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2230d44b16e985a8f3016e4f53705430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516136579e5b1ecaf271cff942b384e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d0205b759323ebcdeddb0c4ed386b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6225dd376807b550664968bba833e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcfa038895f70184f254b1ca1a9d3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e814eff78540400c55a7bdf60643dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05a1091d88b111d288bd24964e92a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1a3217d43e86c55bb7edc529e4a6a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3c169d1a89657f4daeceaa4947add438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbceaa87100e57f27f44adeb3375d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44549acbc72d9cc7c35b77b249b77b98440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd09902e747b2042ca795a1af583a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d4875758742cc2ff603701212ee2d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9156db4e8cae6ecf3d10ec63dabb2f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a0ccdcc9eb0631d5d977dad2fc8cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3b0c2ad22c51a84d52eebf44e7d83445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4f4d39d3e6b12e95cbb5d2d5522f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe6ea1be3ea936052cee9378f58479447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f6db5181348e2d7a80cb5f5c8bc2f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff8ced48004a92c8a12166800e2a2c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c047093cc20b67be8a6090148647da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5454d2bf8e591f350a1842a19b62d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e1f43321e5c43b284e8a746ebf70c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7536dda2f55ebba4e83166e08865b4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf23da4cd3a0a77328f75e932dd7cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976c13906951ef0f6b9496262418c79455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32911f8dffc824fbda48a5cdc9644e6e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d761a1539d6270b1568c82d245e8158457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801de96a12383e91bd27c1306c6d4c73458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2447efdfcfb2e5389af77a984ed51459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b2e228cca5b62a2788e304ce83bd9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39f0a6fa1b41e25e73596a10a733b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bda4b970be1dcb64139738a96f553462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73033fc359f1a8cc2fe2759c01d1e2eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83e4ac698549599791ce4c79037dbb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b27501ad3cbe1ffce5112cd13b5da0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d87bddf21a40b4c9758ae32d98bb6c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d77de285e43b90a82477f260968ef5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27489e36454987f6c592fac83d8269d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3676b1d9d454bbf5044bf4f7cf87d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a81bee961eb32dcea651563f82ba0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808566fd62e41da429c394f2a0ee977471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff287279ce1220c23a33f838445ba55472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756499546e63b6d8c615f3c8db44136473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cb9c097c3f350cac11e3ba50d33a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca915a65b16abfdb7afde28a03fadb6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7816452d89b53aa82c5e42916d9a10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f66237824b773a5f250bf1251d3c6d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e584db920b6ae0d276b0e3d379dde478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aae0ff33f05f6dbc4e4421b3b4519c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcf1ddbb742229027dca8b9d0bfb76480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d490217aa907d4d6a4af8455bbb4eaa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6beab3ea54b93ad1f0a9e2b6a6e8cfd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd444a3704c609ab07508f6f8c15932483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2c825a07fc934ab701e38c0bca08a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e658bcc95c04879ed22087b7c71980485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905796fc990c80843f4adb65b9fadf58486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb7c658605a0a1ad44027462ff9ea0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884adaedc32b307161d7a2d82ed1e22e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a068518aea8c437602c1406f8d98e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90d63dc68e38595b539797e9382026490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0d1d791a32b45224906ca8887a80c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a191876b928cc76af834efdb06bc7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc2ec335e3050d1d211ee588d1689b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ec19f31ab035e27c511c72fe8b353494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af67eebf1b337d11e19f31beb1881f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64640cda7e76c01f22fbde9197e9bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982e380110eab2e9297b76e8b58a0f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f4585873a9fac6fc3b38875e7218e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dba41dd40253721ac78d6a6aeb9014499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86148add758b9ad29791011dd71ce72c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030621b4a9d412401be93f6e48457cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b29bd59ca9320dcb38d4c45660fff6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74acf42237343c60e67fedf8cfb96b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebccbc2bfc6c2bf7e892233cdd2bbe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a621c1327e27d358b50d44da415d11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3ac7b22b017a13b572201091b8be2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52e721a1d9e10cc0a4de28f5824f3a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c6ae09fdba074de27bbda2bf3259c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0055c228532cf8beb444e6c614a04bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fef91b09a6c68d2ea89318ac44d750510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0e2bf5426e57fa24f8d8311b0a5e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6384e0a81bcb742f310bb63c7df4c54512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179960e0ac5d955ffa09246d242f3edc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc466fdb4631fa1bcf8715b5edf60b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacc635af3d38c768b63ad7ed88ff74515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1acf636a2c499f920a6bfbe9e35bdb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad18bb2d27ab9416f16c8de5c94219517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0110f16e5006d1f48ea86d1ee91ca43518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94d9c9c408e7aa58840919fb14212f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4d26a9e6b065366279abc51c7c7bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c0a09bbaf8463d856d7f0f3ca574b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a4f137dd48189ead6c7f2afdecf23522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e2ebe7de6bf6868a13b8723b1641d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49cffcb378b7b30842f2d57484f75d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca078729944069cc2265dd719fa4ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494015f58a3a71672ef60d340d66794526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf116d16807a4ad14fe5f0b9bb43570527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa83c0c8fce4d2f63711b150930a75a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ceb7ebc9840e29feb74389fe065b0a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98375635586ff7f45d59a447e35ccf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc8eb3b035e2dce827c777d4ac137c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522e74922eb94b87e89ea0c6cc2c134532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add04a3286c1d1050dbb9b4a25543a0c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d1ef5d21fbc4c8e7c77b0abb81fb3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558081dae1f5ab6d493f23fc31aebc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8821ee12ea2f5707834268fffb28df5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72d1aea49cd9fe0c0283903687793f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25062e3d4e4cc8a35da88d67cef299538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b68d782a58f00209bcb225db88f690539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be5900d6abf695f10be033e063e0e7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9730b86982957d2ce18de57885222ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe501cef16a47a53d617af9b526c149a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656701ae29cfb3c03c8774fdfcd2d09543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48443bf1322874bd15441eafd3510ea0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3886911219249f5cf04bb41e4f4ec6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758850d9ddb96fb317b0a912f251995546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b49c0ddb1c91609e159ba05f06c989547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e77f0de8f0b993488b01c06a6b90c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c19fd3efcd8714ebcfda28c0afd287549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655d53327fe0577a3a6df5f1c0a4ec3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25170617dc3b2d3be2d7fca299927d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8d3eecad58762b8768d68fa6c4e09552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5c8229fc93d451c88d729867e305c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefee640910879dcb80a7d8fb252fd7f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cef2a4ab1538b25f5d9dbac03f2842555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016c4076dfd89eebd86cd5ca22b8914556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092f01d68d7afd56d9633d3773c6307557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6bbbac7055e8768c216e7275922c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113fbb8ccb709caa95c8b9788ff5f39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a121ae5c4f00e231252a185fb2941a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434a67efb34e975c42758cb5e7b0ef6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637474502ed7da9db674026c0e0508f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655b3415c780c8c664184d170cdee6a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd34c0f76111ef254439deb4bd09fb8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba95a3f6bba47ade0bd006a3b9f1b44565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b4e83313e63e6fa02007031c3da53566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e7e0baeea66d1d03b8c0bb6ff1970567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab42b3988abe708c105762f8ddb4fe1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43301a5127a4aa2e9bafe54aaedb7867569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd2990ce2d6475bb43f0f94ad9945e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de316a7d0c1a4090c6aeccc982afaaae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472025cee631018981c2565b6f0fa511572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a603b33316c3880ecd623e543099a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495067e6ec029c5417fcc01f3f1bfcc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473b5228c282b0edfa70e6d0dd87573575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f82f720f5520cfdf683457e3be3fa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be718be0d659e6f850dd91019b1c89f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef5246d90cde89c9cd7cf0688793cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fbe37ec0fcb7dd1974c0c9189216a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145208975d5595e216cff192e69110b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0c90fe9954b7e0b9fd148f4caf69b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01167ed6b05535a7b2585d57fe62022582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820aa67e78710a5ff9dda93f222405a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e86906ec38d6f9638d8832d7ca904584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8bc464c803a0c0403c902043aeba2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4c1ca66c4f042605e6648fd984435586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d519127e8af1df422fb1d8e8e32729587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974a569d5a1135d3d298f2326167f4f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd957671ec3c7f23c061a32b5e967a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f11552f6fca0e3621853cde622fd1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f57e394252f41783c01d85807a0e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703507752e75a3f817b94e49606eda3e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bff6a5bf12b8158bd7218b7b6543bc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cb4cb7e1e93576f633c1dff53fdc8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96bcd18342e56b40e81d5636493dbd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a1d375f737ee165d5e0234e1ef4de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94804ba3c896926445143b9ce1c12854597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461a54cde3af3aa0a360de7e7fe8fbf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769331314924e492e6ff64d7913b9ae6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc936486d8f0026e07b0f34dc65727d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58383692cddcc926a5f0c4f39c907765601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3c7f452ff764a320f63f93c22d55b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ae60e099cbc1c67a76acb40a06f57603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3f399a2a62f1efacfd494a0837935604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fce668058e779414376d3261ea362605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55399a456db957a283eadf64db1b0658606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c346dd8801c90e81e50105a955bd8a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9788c1630e1760bbfb7eff555a265608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84b7ee89042f849929337de3669a1c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15237efb5c2df545992a5a21c81c27a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70498af2f200d6bf7e02deea506c9a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc2d874314513815fed68b0524fd6e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952468263987de87e1bbca457bc9b7f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e3b4240d0089b97a710c3008bca6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5305663c22b94194566d41a43e4314d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78907b0c79a00c15ba49c4809689601616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324a4f4536f8af0e06dcb907df56b72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1b2255a61512ccae328d72287a311618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23e9370f63c36be58eb47347c73ce7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83abab78106edc10a6affdd4078c2a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bc01fb94e2798d44b85bfa9652b0b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55a332cd886a05bf77dd1c3b771b39622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf6f7fec26eeaf706efadfa0e6ed4f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d092960bea360af24935f582734503624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b59dcb31df6827fbd593a04b13b3d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cecb733582bab880cc58b7da45db8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f4521a9d0d7a11a2c737146a2fcc8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dfaaece1c8263544b727f64258f48628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a742c6992a39c6bd8a3aa70f97c830629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07d856aaeaf94a45d2780fda293fb7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5b35e0953187c032405dbc588239c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81138cbca0ffa2a24e3ec33a98343c62632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d79f7323d1a88eb0c95806fad38de9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6163184045447751cd225e376c7a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad56a026b7a68f53899f82d6c4faeb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1ad644f858050e25277e5cb29dca5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c6f70503e4f68dd9622e88c1c5a06637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7735035f2a6c614254dab2844d710638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d99a7b8ba5983b2c923b734e43ddd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba177200ace4612c1afce5df3b36a723640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c76cd5774339cbd0a5da0161e58cbb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238b9e6eac029a2fd34422c9798317f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35536020ba974910648af102668fcdc0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d75700140f0859cdcab2cc0ec688a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f74d62340f9edaa6050b8de8dff784645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85395e18eadd3a8ba4aaeaa3cfa74f84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c577b9fade3ec88270a8158503baf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c695bdcfb4fa212141575c5ae22548648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8b1c6286ec81e5ccabdad2df96299649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d010fa93bc71d2e5dae2f7a060207d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d349dc76c861e90a64c7c05a9af671a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83acfa7b91a3b93abc8b9c7ede28225652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc6e5ce29e947ec923ea86e4dd41cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6778ddea05e72a5aee6dcf61bf98e07654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e7aaf2ca9a245015d27e2100ea95e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c5c60f09434c91a3aa104d1893049656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33e993252322cee71a1ff59c6812c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c952e4026c847ed8ab098dc174eea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eedc42e7ef20b10dce4e1261a931b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f39006c3dfd4ec7595c86b96d7a33660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318046bee7265ca568b118e23c19d8d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6e833f56102e40a99ec0a333ecbbf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6dea47637bcfeb28d1316040d9015663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1c1ca826261d8076ddd640e7c94b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052e809edfe3df7792fbdc0bd740750665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca7e294143b9f35c268321bec3e5a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca18ab0d40384bb9cfeacf5b75fc932667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5669256b15f68f22f28332ddf644b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4205d342ec6099a36f36a7df655cb5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fd0c85bf9d5313f06f341441fd822670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9d9f0076acf62b90360402a4756bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efa316093f0dfa9cfa37c01aacb962672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a0ab81ebb22064ae61b988adfd367673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28561e569723acb5cd38ab05767db2bb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f22f063713fde8c69ddf6f1f4469f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c32cb68f8ac7c748c7fe40642dda1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84522552dc7749f58e3e64e364a0a52677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275b7a37a756549a1fb2173d5a1dd96678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ecc5b48bdf84af2b031b87cbc8b24679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ee3d7a674b5e75c77865bf2d5a830680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd14918591e9f61ee12ca720ce15a6e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ad9e2e349e38527172ca31e18cb8a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf58b757f87fdcc100a890cf1050d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbcf9b85474e76933a7da2c1bb845e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ee40879837b149e4a9f21be9f2ca7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b568008ebf9b89ff0cc152836a3e8e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017a6f0e4d5ef8d21c68c45d3ef0346687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72649c362ba8f33c346acff6fd9642fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b903d76abe5fe7690fbcec9f2d56d50689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58d260459c99ca47a9c482451a8e77690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea74ccfcaa69e56a9038fe878a73c02691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face12fbaad2edea1be344c3ebe3fb1a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3d2564b2d4975126d9d23f2257c61693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb51cb1e3c3aa74f6b1bb2b79e5e8bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea283ff02eff963336b0e857c5e8cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f6d084896323b90dd465867c2d592696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaab4c88396cfdb0ec33a21b7415cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79f42f5ab4fe1578d243bd7642a37a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7c7f9f57e969f5d2d2b6bda2d4d26699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46584c073f97cd39a2acee8194b00298700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06374bef7544620552ff33630b6282701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f810a91e7379394bd1085b4cea663702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edb365dcc7823c2dede821fd4d7f0c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a13b5b1f0d8cfb3adf3b6694582f44704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290fb153a0f85341547629e5e6c0c62705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d607011542b04c87fd3efc6201072706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0954834217de67231ad04444778b09707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acf1d100dbc80883a35c75b54138a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2fdbe3cf52eb8a0436e78034bdaa0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5e7bea99d53e1ff9dcaab187644e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83073d63bb6b75e251badc72bfb4010711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173de1351dd0e48d11d87cd81de578a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029a7b2eca0a56e88c0765770e5b3f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6f7db07b642dc5b90df85a17c2251714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18e2f78060132dda3e65bf82552571715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733135fda94711e867c1025090c01bd4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c62c9317c82df7d66157cc77fa355f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685157af9704c29ba00d5b8f246b523d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc45549fd866dba9812f9a76acddac0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a48b4b9c6b77fe8abcd2c84a4ae72a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10501ed10ceaeadce5276f40849ee126721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22aa2fb5f626cae1b376b769d639b36722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7678c341f09016c4d85666e3fd1e1d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874843441866c8e1b1cb1cc4fdff230c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c01bec516117483f43b6e4799aa6da725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902d6f21a3df710adf59031070a7c8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b3affe475dbec3add45ed6d8fe12f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab318e23c74861513f27e1f9de7b732728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92196ff60b4af1bc531a4d30d9d32335729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ebce2711aaffc1fc8549b4af96059730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405035ddd22019b2b6365ad34742bbe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6ad8e4c6604aeb1b4fb7ba4127119732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5249a8250448aacb33b15a7852a88c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666628f29884597c33891186f0fca700734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362473a84e9fb84de583d658dd4939f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14964f59a40161352717b62437f14c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1920f4e18c2e19800df4ae3df4dce1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef61ab9abd920c121bda967434618c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db96593aafd20bf8c1c9945be90c84739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d3dc6263710eb1e53cf6083ac41da740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19291d88a591933ca10754dfeabfe560741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aef64fe08a26c24adf5e6b3cdd6c6b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597133ec51035f814c3aab34bf933b9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7116bff5e0c1fef506eb70027c3480e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48f6f110742710201cce1f5f114b54745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9e3dd3cb570bfacfb0f44664676fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc4b8963036a940e09fdd2ffe6fc00747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087db8864eac59d5894f4a23231c2f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc03f603c5f28e06eedbee4f2f7f76749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de3ae1e13757857adadaa2c044475b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7056003b118081e952d7b481aedc14751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3627216a9bbfa4d9389ccda697b55c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e199304c5574635d73b2e658621a058753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe0cdee972706ed30281d03b718044754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa533537c8e3fecc92d442a0db7ff1d2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d88dace69d23c7da6c77ac13e51f7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c36ecaf700bdfb4827391bc9ff8c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b08f147aa409404c7ccb38cf8e6ec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f191cff3978da2b62c88a2ae3d28a3b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26889ceacc7a64b4f5de25ff91bb2a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da597a7b2399b5c17387cc053a23c779761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3faa9a4ca0ac221c990ed64b8bf9c6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5e5faca972fbfd98bbc0056a879eb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9ec5f45a5241c6182f48f9b0817e8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935888fd6db699f6deaf0ab6e1c005e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea041cf4bdfecc730cf471d5b97fd6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae233a4bb8bc9a523f36abfafe72db9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff03362a425048511b5b85c22d0869768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b15dff005bff679985e950a479fd6c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13065356d511f65bcb8fa1c379c5e202770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e87ec26a111354367de59b2576720771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18e17c041d6237856e27baa04930ca772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c527ad5e692eb35aed7ef139e7118b1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59079a995f53f475d16acdcd3e297654774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b24f21d7c312d2937bc5ca14bf47dd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1923a4c539e0d6c39ab0d3876bceff776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db180913cd01dc7771aa5ac2f2aa5ba777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf599795fb741f7ec9e3084079dfb484778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3077eec068870788207fad9daa8be2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc98cd3aefdcd9a32f54631103b2c4e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa7435280985c3a83e7989ed90fde9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59877ae5a5db1a9369488e13cbdccfc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5e2bebc56e73c067564f2a8d8020c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce55a8b311accbe125d088dbbe68e52784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32c9718755abde4a8d6d6e57c5a444785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bae86af6ed22822b72b3645e6a21f7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae273673dc97d6d278e9cc98f069c3c6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37947b80f778c427066e30b4517e3f44788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b56e5032b4f1aa51070017776713d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6849809459f1f8bddc8559211215f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedb4b5e397c0c60395d3dc571c59f6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c732295224739951af4e177b76876792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ed47c5592c5bae9d779ed670c5b30793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e1c5754ca6ac71da933b3a388afb6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4c7d1b94c66842160e7a7a3d98205795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e43611620aa43894106054af578639796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f058cc429e8c0934fc83880bbc6c66797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e121ba8a36aeedd44768a9918f1cd1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4dd25a2100a3161f1628809ff89e7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec5732a632dc5d98db1ab2f93154c4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98971938871473a1432dc56dab7ee27801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c54513568d9b3e112e7d75eb36ff14802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0bb8c029f90a1118e0a907dbb9653803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07893102c27b21691f960c02a05eb035804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df08eb7408b8685c3dd35f65300d46805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014bd29b70799e1f6bf9b93bc5b60d5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99278b1dc622826d57e932c6e7277a20807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c0d461daaaf1a5d42220ff464fb1e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e2fcbf5068810a3b774fbad483a68809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cae65f8179cf6993d4e8ad9ea820d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59018a6a059959c4c226e0af9df4a508811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca22e578f0c0190a9d3d3f50aa8704812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74d4a640ca8aaab0dada6175dce152813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae66d2e537ad4844df53633e855142814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9205abc66b1151a0695da4d0c88dd5c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2aefb08064f6e4d3cb11b7cbb78eb9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1501c5622ff1df2f8709f7e990ec8a6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388f9bfd783ab3dd359b05b9ab72b36818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3062186c913da58e462552c97244d31819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821a41f4f519c67a0364a755998f9e4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15387892c05eb9176912ef1085865ee6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609cf5ce1e8958ed9e63b299099d98a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340df78c7c682dd96009fd00e9b4acd9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030dfc92744b7392cefdae7d5237636824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a734d116faf1837c65376d6971f652825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8728978ce245395c12c9e032201d7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20461cf3629700026131ac372fc1f2f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0052c7c06d83176f38ad2a699041004828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76c9bc21c26c8da725d3728542750a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f8d4f5d966d9a1fcd0f13c6f7b082830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132ddf97b1e06a772d9dc149cb45ba8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d175a1d6a722cf51d0058207d09cdef832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3e2cccc80418dee1b2cb8aee385a5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bccd34e45621b86aca8881eeb92c86834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cfef5a41d146b79dc755ac2963b46835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc462ae68f43bcd3f66f4f480a82f932836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de8690884ac49dd42d0b2fa3385f9e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19590abf4b5c13a543651e500126158838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61284fdde29af8b1238a39a5680819c9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95624b3340621bfe47e5a5d534eefb1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2432a3b7012b3e4df1f1a1d075b3b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553cae61c01016cc2f80f9afd08bff8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba162c441b352941fbbc9e1b27c938843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e098919d36dd81a6a093b8269f1d8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7790daa88875ed920ca09d4aec30c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f87a2c9a2aac4517f4a6cef84e012846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb835aa806b9e08276ae51511f026a3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ffb5b025cb271417f68e45db35c95848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6931b1a35f1dd426dc0948ef3c201849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19111c6904141658769b93e2ec84add0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041d1b23210f315f788c2d8c7c9846d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdf9d643c8bb4eb1b19775c11beaca852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f2130d0475b16c66b16eda4b4b510853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e87e30d107b0c8b630a011c40987a7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992281958421e5858655c69212d6c38855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea3126cfad6f4449329598b3e5d475856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8be8e592644d84e61c1e3b5283bd0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82efb26bc0621229e319ac51bd42df4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60ae0cb3b7206b82720cc6745b9c7c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11a8b1d1ad93444be5e82e0ccc9ae2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d752c49d6b10ac19be16542e45ef9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f476375d5c75d96cc794269a3cb145862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7b8638dc29a2bf7f3c53ae6d67dea863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075088ceaed638617aa1d4d2e03b5ca864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61bc28f8042660875de600d928a2ce865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d36b7e825931a1ab6034e032d3473866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1b46ca358c7343817bae58fe91264867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb0c37213ae982acc1a23642bcb5b0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9e4822ad557ce35207f611e97aa75869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fce3f7a5e773a1f261cf213f86a824870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c072d4b2b69b7d7a72db39150959111871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8f0880553dfd5f30b7a303c40e85c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29464b34969ac733f5e5dbcb6df9dae8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc7208c759aef954b54fcfcb648a1d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae99c0880acb63c595f4ee7b0e17346875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a02df2d8a075007a0128132182a468876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852e1b557b55eb9211b81da61acded3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ea50977b6cc665e054ced660576f9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bab4f5ffdabe5e59d8cd5cda0a58b3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadfffbf798e51314cf749e7effc01a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb3bd844ba7628f4899277b35b00cd881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c939eabaabd74e0ae2b3a784fed288882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac807d594dd7811c70186b3e7a53678a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed32c6374786c3f4eccccf9ff411bb884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb7f4bdacbf3dffcfecc7d217ef4a2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff288113429c2b1f71c80ea04086872886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499bc99ca3087bc406482791500753e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df0773d49e8c9e1c67ec1e46230c47888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f893a05c69ed356f20eca21bc07433889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01637aee21eedae9d30a46e8d9cd4f0a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372421c5000dceb3c94314b4e81e453891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a92f158df426bbd8e102774481d6b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acca76d6274b4aee5696e92e3584d88893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbfa82e57b91eb990268834592d50f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50480cc05c9d14610d951536174d5b1a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472376bfb9584019979c758c11dd8e1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26860d684ea1092b53a06e818f0acbf4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0876d17714584620e3f72561e93d572898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f958e8146238b0700f1c69560a9aa26899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790314a7a6a1c044ff978228d0b04b7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69506174ee71d3e06a3fba05f2ca1800901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a090741e6144c343b32f3b8c8ed4e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc596cc70a78b7110fd3386325afa7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf93e825223803eebf6978986a9cd6c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749e342b30fbdaeb255fbcb5195e380905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a86bdecf654594c062372353085e4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525517f304ab7ddd026d563b2594e7f7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10334c519e4f13027a3917fce1ee5b4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b025bc2f278eb6f576d5a58a5f13d7f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d6d48ea0b8e3d6917b3a52ffc42ee910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ffa35ad24f4634187bc86d5bf4b09911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebe6c0b1ea27455ce3fc44d43f50de912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1049917e1eb4f355b8ac59c3771ac913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701ba400192c9d55ccd48f4e4c32a3f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4472a563134762d914e6974fcaa5f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8bd942809e74120fcbf63c09a7fc1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe8e29bb0a3f088183319b9aa891b6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78284e0f91e6dc92c3aca3ae1e93772918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6697c3eb6ea941c53ee700fe46adff919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29967ea823e1e01a38a6ff186f9b4b2d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572328d3b625d5db1c04d99db2169d9921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d901d9d76ca5baa32223ae762e1c247922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86a01d46203995beb7202226dc0c28923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73713d27af4b314037fa7d43252e24e9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1637dc22d1c72a66bc94c4855d23802925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d1053b74d5c30161bcf52303a0641926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5b99761a4d488a3a4154bd5de15ae927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307114f1e967560fc70c5fa9208a759928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1cfcac1786c2c0c6b1beff81d20d0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c325796cf3da5fbd5fad866e72077fd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8a80962b24fe6729a9589ffbbe5ff931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35ea78f906937d49fef3f9788f6ed4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e5a0d16bc4652a0648bf1598d5261933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e325a46e6bf6f43784f39e2733ef2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212d9f80211ff2376d957173261adb6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4142f060cce21f596aa1afcfe2d017d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b82807dcaf882a497964c3564acd6b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1af826d3f76c695f9934575f80c9e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1724d7bb1a3c130e48b6e3999b84b3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56407ee9c7662d6bcf19a76edf02a9f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672b7ecf97893d66fdebc23dee1ad8f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4fc845344e0b6dc14a5ac2a012869942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687c25affbfeff920a59fd4efbcf4f5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6635ac35047dbc909fdc6ca020213944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca4f8da76a274f8e62d744ee33ae7b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63b20e34c760307e2b3178431391e3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abda5fa07efe60704f9cc0bfc0ea79947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca1edb425a2bc60f3afdfabba8e813948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7322370742b8fb857c328f233764b7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10059c4e5fb7e6bdebe5c7fdf6b6f35a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed639dd522069446b63defcc67e9a8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6385adcb2021dcd8e31fd147ea8299f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b163e3a552aae2173605fab2e17de79953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bade62a9754be9f4cfd1cc981308c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a203ee181448bd6a704e4561b8e8ccb955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914c205785b1b75c0586341791101f2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31ef3e69dec87a537f93038cc7aaf6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d126c00b525289bd4df006f35ad066c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77c4c7f2114f363c9f73b9683a354a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f4bc9a0515114bbace9727d89ccb1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa8bfc23ba7ab915efa0178758f94a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc22da85fcfd0d24770db1ce031e35962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a668b455491b10807386c802d9115f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36357ad7914eaa1467285c67b628ac66964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db8f74028ba90e7403abfca62018cf965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb8b980b2bb1243df5f147089fdb38966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161df29b3914cf51ccdd02b5abffbc4d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4be4d8ecbd2b2a12d0adb40d35fa3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970c524444de126d17fefaceb067305969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f3e08781dc6eef66428d30548c4c1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c564ed2de2e18be2a152d9ecc58f0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0019f00c85a445ffcde5a9c7f509fb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afabcb19481f7acade5e6f7cfc9adc8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270631e2a57f9f064afa1e6bf4dd5a9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202b85c3933dbba56cc13c50c5c96ce975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708a3cbdc85bb3a47268ba5d944b0bc976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a8d0d3ef65226e0d4f6fb0588685b977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb226c10ca81096c16fa2a9f6261df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978794ad7b1650984e74703c01c31d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f760fd94d8b8344b808a66403ed5bac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee856d07a35ccec7b48fe90f6e8de834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b129c833bfa094f5acfcbc1e16a21c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33556345e0d997ca36919c8bb97ad636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384dcc3b5bb12391d86f3bfcb23c7497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903cef23284a4295ab9dbe49db2aaa18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739250b2810e6c6b369153979da09a239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110479eb5067a45b13135fbaf43faeb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2027d9ae4450726b42b29489e7fdaf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5764ff457c2f3261887b58a1c829012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debd4c5e818286bb9eb3b767dbf249913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162fea414ceb2b1d216c86b43a48eec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0d87af8ee8d87c3e32272a57e423715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795834f99e177f32290a7341d55ecd0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a863581b3e5fac76accaaea16deb8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa146a4acb87608444226253017a9ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1f881ada88616f5a8ca8b0528b96919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da11df6a2dbd9faa31a94cf9a9aaf3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711e789280f86c4ff30863930f9ee8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fd1170b9e201d7a90f226532662f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515fa20531fefcc8994f893f3875e6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946f519f9a735f5a6eb873c1fe93a7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ffa0dd3fa79bac909d010bb5829db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44cbd275e748ad49e41bc50c3b9d8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89884e0aaa5931a6ff97dcbfaca5b57727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aed345c5ea4c566e0bc1442c2e0b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35676b3e663a5c164378c13663ca73a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60664af7383960297a17bca5ec627f0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd4b0d5c898e902834236441a513ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e1ee3b04f0c137c74ffb05ba6bc3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6668b14377e4c03bd830ad14e115a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf914bd1326fd9b7f9a301ddc451867734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a812c038884e56cdd5d5c3ac244ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9021552078f0c66581c7fa6123f2ad036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c08aba178937fa218fb8f0b7da706b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396fb3a6f7ebd02aa83a85cb1ba5e3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb87ad70e6973f1b5071af17ef0d61439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab40010be5397415958ed0c8d36604940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca011c303a21bf6caf7487c88a230441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfabb805776a9a8078619167e538a0342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630850d44907327439bbc7e3b709189743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cfbe6cdf03bef0187fcb74458194844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f541666b77ace439f1f9fc587b74eef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72886d71dafcf9939c137f8be68a815a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad529c493155b7101e7d0a25deb3d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d561585128b72e87b5cbf5451686048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20915487f8f1e4c43930be148b3c7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bc73053bee82aaeceaf583eac762950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e8c843b63350dcc7e6b366d8566ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a5d8a266b47da3891a49a766f67a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec808483dfee6fdf8bf3cec5d55fb5aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700540485f18862f606110c71c2c3a1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad641f34ece19f9d3a876fbbea87e45855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3e55a788ac1b97a7a8aff3e5626b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebb1e60c4cde5f030da47504c9035c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346981b0b36961702ee02e05af6feb858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fd81bc3acd5893597f1b0d5828fb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30aa0b8d8971d3002d6f689a1f4525860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd61633c928638ad3e2964f0d26f6bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6c99b11959e14313e04608445563862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b7e44970c56fe4045fe0c74daaade63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71542ac48edfb408c43593c305988cca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10955fb212725eae5be9948d7a326c4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315ce0e557b098cc7b07fc1285296e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b4706a6a05d21acd337209bb370eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f8b560b8c77d586655aa918ce1eb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f292c752edebe9368f1397abf895a1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9247088679004656af16b4958d2e1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9b922f61db8772eb1a801e8adb6d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f661ba2238f02981f13d6210f0cabed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789553cc6f63137ad369b402fe5a012e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345371ad8a55b4d95d7f3c8a171aab474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f586780aed3a097226d03e13e969b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c44b0bae6ae423dfa0887416e04c6e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced5b3526564c4e5e399c84525f60a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea263f915ab3f253087d95e0d5af96278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9211fe0ed82d0c611745789f34717179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425304d860a8f4e46079fa279e41604680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcd66d3a78c757b3e7becbaf1cf4c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c91e21045e3f4f44728d85d5bc2f0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e549c4224b653b29ca6362006b716983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaefe46611b9c852f21d600a99b647f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5931f45df79430f91b823011353c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e88e33c34ecd27a0d664c5dffec7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb61d478474c2dd3ea85cbbc6575a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20710dbb99fffca74e57d096a4633c5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c50d1dfceb97a2765e16da85f7b5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb976c3b989a4f52b3d2e4c82f739ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2536376e6208093a92f355aa7bcea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef6738de98f7ab163e0e577de433a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453d4c40845d02e4847158d8c15ac2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706e65f01f7c5b283e8c776999c65e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93e4989044348b4146e49f1f865fb395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3ac050f9d0608381f580e241f120c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5acbd76df8839b13b0d173cdeda13397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa930ca6d8d3906f7180aaa62666d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43b23bb2c5bcffad07b4b5a5b105bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698ba9d2a7b9322ab030dc1a924b9d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ed5015bf8e1376ea0f3433a5e7c7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081aea8087c39f423d26a97605ab645102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87221c50ddedb699bc808d112580a833103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951df711cc2f727075810f36cf24519b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430621930f8deceab030a8f07492220105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444819770d99772e0f52dabce8ba968106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a99257709c0c832f2d99eed6e8f412107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f727f11e7f464ace40c8912d02e42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ed421d338796df8f45d550cfaf74c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e335bf883bc4b840a91186f1f3c93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6385d7d01de893a183a337497a4bd14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256a0c86ebea73d5a7da0288f5c3ad6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19604c345c31b4758908155b865f55e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc61927bcd07309f34ebdcf5227713114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9075095f2288dd2d21e56ef4dab0167115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e71d70596e1f842e53b9dd4de75ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a8cadd57b60b440bbd176180e422e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003af9da03a3b2bcf7311b78912790e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fb44dec6891b7ff8c3c608be9cefc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f9d0cb402fbb2e07c919d0e4b222b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d3e7d6ae81a9515466db2b6dc21df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981ca0ecae13d96d44433e57d03304d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5ef1789cf4977073e806e868754c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a07f0419732d965e204b45ba3aae79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f20bbe6dd71f553ac2128334aa99f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73895280a3332a967003d7c084b90c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a4014494eaf965b4526bc23c729d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6bdfa207d7c150e8bad5096b991e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc3008103d0cf7220cf5f2dadb2d7c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330b39be52cdd9e314d85caa8d46130130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2368842bc8ef7cb5f72ed73392084fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02be22d4fe15f0c4b29ccdffac711b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b515566cad84d2dd6be56450ca9ef26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0abe604af87dd5bb0d9cc86878534134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014b4516b176c79de43907ed0b1f36c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030f94bdd65c34005a7e34fca2a1a09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6f22077494f90715743c462630b85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f84401465aeea146fa917c42b33cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbdec9301ca5a81a4428f53728ec25139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d139812734dc97884e743aa15e387140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376080e0f08c15c17782667c9c6a89b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6e663b1dbc30b512b2b878ba92571142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013e44a9a23d7cace0737d2b7f1e035143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284649c69dd6fe1a46a2c7535d172ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d25d35a99a6ad36f551efde0792d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cb9b6aa8d9b9e4f9735c3328caa15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4da861df6b5f4a2272ff891195df5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fff77ae9e34ab57c1809e88dcbe508148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04851dbffaf93523d5141dbf0e580c41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d397e3b4a0a9be05b5f4d49cfa3db81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8f7538acd688dd66498d7fffb6f7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a6ce994af8f6f70cfcb253fb698ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a268cbaeddedec6ef2625b715e315153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bc17539e7cb7d13a7911cbaa3c3a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79831135fe5f5deb92e5f4421142851155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0e26673127f0ddbbd6192cf3a5d90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f82bd64c7c78bb0006c769ffb52feb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5286d4db8782016244a441a3ac9537158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055d48bb389a5fe66d884c87bc7b0e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f288088549bdfced6c005e587fcb1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d3b13b54a77815872a333e10432e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4700f25eba40958d38d93919803b623162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377370e6447682c6a63cf754e4593fdc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f57c28e27744598e91019b53baf8b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb27ffaa006a9bd3351d25a2f14173165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63387944594feedfe63a5f1ab6160e5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336830eb9410cd217479991c031997d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c5c896839cae11ea32b601836fd66168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9dee33f2ec06cd8df206a6e53cd87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ff7c30de955c19e1cdfa0e3680687170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975af4bd65c95e6ae5119b6eb0bb111171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f4420229afaef159d478ce13bcb44172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f40620e5cd5ef90ea6fb0407f67ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d982f3a19ac7ce1640bb4039ea9275d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b97b4db1a84c78768abe5d2d481a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1a0a1f09dc2c79d4bc04d87b59c6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d2d76760c4e42f129b02e21fce502177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cd3d3f263bd037f07f0c67524a0e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc327e8df888a65428eb048fe0af82a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c8d80998f7037049048b9676e7edc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2288a552557de312c3174051043d982181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905abe10fb9e40df7c30e05820bdb467182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e48b01affc30f71440681e21c3ebfd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de8306734c89f39879696ea3bb51ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441620e3ce4ea979e0c02f3551e73ead185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dd4751feb67c3e6ff252da32c485d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2535fe1771c52fbd79aeb25805b9a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b767d730f4ae6160d63e9ed5cec9af9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b96f93c86a4ba66eac86b6bc0fa167189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588ab7e80a0d3746523df21072f5bd9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd5ec60be4417706d19c8ee30b4c70191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cd70d216c165949ce68b893647850192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6895b7255f401e8ad75ac3ba37c5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7da2d9171bb819531ffabfbecb078194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8b7db8c751424b21970add9ad73a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f10f50419c73096beb6727cfa923e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e520660f01bffd771b02f03bb276b4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f8e79264ff035bdc374acd636c976198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c155232338ad35e2bf7f40460ded17199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf5e5f8795850a86cfa5c91766a46a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911b3f3f410f4a2e2c7cd38cad7303a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8f6a4b48028c88063d57053376e2c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e175b08e9c7ca57f65207143f97858203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a491b19d85be9885d3a6ebf657e22d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1827add4753103d959445526bf04db8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f7ab48de5c3af823a81aa1786aa38206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305f36034ea175ae2432a8148782674207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08fafb8e0f6468ed6090da1765c4ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387852c34082a096e1432b112e72cde8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ebea6280e3e160d53f8276ec609ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23e011761024916baaa25a6282843c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64305ad8557755d04c403218f4e34ccb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32e0787a5cac50c4a5cc93ce57ac74213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b6ff77c159ada320827eb592bf408214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d75719fc881d788b51193048481dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1304bf35038cd52bd2eed716d0c96e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20971356dd744a54605bee5bd438cbd2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c9bfa2aa7e974ed4d5fc5264946b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a417ab3a2494f9bec296da8c7c0ddf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77126dea587c0eb98ea2a44dd90ef5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d548e91cc509c3a9d99718f6ebf1f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc848bcfa012e4476500c057f00080222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143468dfe43594d5b2f6c33277907b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6cab9de0db6ed1ee9fb2d4c65a5a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72893d87c97b0a5bd3d14eb5267e0bbc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63267777b4f99c226ddfa646fd5d8c38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e853a85c494db5b04f9b3236d4d00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f33ad9b2c0c8a1a1f5f198ba178c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d031b5cc999abfae269c1c35dbeab2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fb2814da4116ea7269180622cdee1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcfef94020988bd428691e2c541530231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4b2b238105d2cf6f74003f9c75904232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b62285c4fc7f2d46d94d692ed8927233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5204498ea4281ce153389b2612277234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96659e2c2e8b4718f164c89d1c33d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4c21641f45b290d20112631a59415236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40cc2976504b8254fe807881c207fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdca20fb8c15f9716254c14e8b9a51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adebd3fe1dbb52a35edb13ea0cd2c9f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769c799a251ce3ccdca7f802d016cbf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c3c721f09724ee518b1dc99a79222241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1227e744a4bc522b5895f53bf72a29a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30020262d15a60bd1c2dae522b29de08243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f630fa641239d63f804fce05d14849244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc994d5c659fcd193be2f10a23c1f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad222fd3547786b741ea53a5803b85bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b78ef4db26a2dbf1c485a95b2bc41247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe7abdd66433244016b3e98d247a5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9efb5929f2ace40a533407a8e65dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b294e45727f3e5655fd9580969213250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403887040495afb805a951fb788175f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402de1ec54fa1067ed65d7216dcdcbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91705ba7e81676b4feee5ab89826a26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08945ab54f01eefeb658037feb6aa46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d80d340e1f0846f6a45d460d71b9fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b919e950583cdf412befd0773f312256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415a93d39eae0ee64c1d3e2ed4922c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be764950c6c4a091be86c30811b3780f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e778a937bd4d928eb95306469eeadd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f613f5d85bea46372f29ad70a2104260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e82296a49b8a1b5e81e5aa3046dde261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed7d8faca56dafc828cdb4c2bcbfe2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b3998a423b0aeb476535f12d305fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021062613971bd1d3a5db45d7ea2f7d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48242dd5eabc1e2ba6c2f1192977302265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a3a8327fb6994e35424a476181efd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f33d36006f0f0f52eb206d41327146267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdaf6bb2a8bdc4a03fb01201242eb9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6480ba22bf566cf3a9c1c6320586b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cdf7576738805ff0c7e516cf70622270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9574e69d81df3fffe95d33ff1c2fa0f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36614ebae911b5f712d614f077bc4f50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfacafad864f949630e5fa4aa42511273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94cc97bb5f963cdcd4582229b680ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d48e27f31f20c3a969c16b106fe7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a83f22ecc969bd0eaab037719c4aa8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c981a82eda97c369c7dae8fa959c4d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6cbe152e3830ed220509ebb3e862d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc7c9ac2e32d7378307a2eeb8d110b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d9db82162254b0fbd532697fa6a10280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a592ff2ba31f3be3637469ec773dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee356316f0a1bebcde6278692b98c88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f758d1124ada12f1eb6e7866b529c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9823d61ee559d009fa25e9c2e6dc27284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932d4b627dbd85cb60f6d4ba4b01cea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ce35d738660443c4fb1862c151885286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c87f299b05f1476362227793631948287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09a0e6ea612f66664b67addbf2eff9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00602edce18cd0cac71344ba91c68355289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e13fd7c548c1877f4036ef4515b0e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163733e15a70e4d2b31272d8a7c75bea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d52ef88ec7e46e435dae74ae9b5c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf962554bf7c37c4ccb7c0cdeee98614293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f9fc747d8b5d78b82325166e7f077294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb0efd56a88bedae98d880fef1173d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37866e898faa40a3055dc7bb26a8ffd4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b536dcdbc1195abd0a54e4d28648e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41e52abf9ed3316358fbefa5b2e873298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3049b2d5aa99a9ec47904ebd88d591299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de332fea87d0cf99d5461959b3df448300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add57d415f27147e45148c255a5c36dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02c9bb0da170c79d0273790341e2b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372436033fc07b40c3d16adcd0b88cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8069dde92e21ddd3baaa6c1f754a64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2cae5698d1f7245d93bbda85d4759305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f04d7595700d8ee8c2988e28e41c33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fba92b91984440f11bee72000bdd38307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbf98c880ec526b3ff071eb29071ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa86587b3424547484ac45496102d52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fe8372482c4c611f995eb97ff9cc7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00be9e677db22909ae600000756835311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f12aab50b94aa0eb6853160ab70fec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caae22c3516bcfb1a9724a3b8983366313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234a84a662ba30d9a185ec1adf2bf34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91accf0754e7b700b58c4a028bdb44315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb17865aef4f3978948a1ce0c0884d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a618d528594fbcb4f84759aa01e43b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d86c5639aaa752c06806875c286f32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1f9112ae8ce12e3e4974c23dcc014319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf66bea0e019c777e66ddb19571449320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b81819ba7d41f9d4811973367b110321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b64612f5659a805d15a6e98d3a403322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe8a718b2d367df32c81d23b7593e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e293b040c2b9b89361a09ed961e13324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb4aceac1698c648df287ef0fbe32a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb9086f0d2726e3d29efe888f997b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9049f5364c4f8dc406a183ad04b5350327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e06f282cd425cd45648c9b7643558328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa1d3a8598f446ac7dc95713f29d5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb75ed057391a186e8187f237a4fa8f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5667f138420bba04bc0d32121e49d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84156cc93d5d752bcc1ccf52b1c9a08332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c48c05ea31295f7103ad9e85c5777333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef8a4537e5b9d08d1bab800b0c0217334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e92abccca7d5e2c4dffd1a56234026335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355117415dbde4c1dd5892ddbad1f2aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897285201b2466c51d549e9cedf2673337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb9a1636b7a286e8f58ea52d0cb107338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4f0aa2d8d5591e85ae77c623fc11e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386fcd8fe3fb6847af4eb9d76a31d80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313285c3ef40bbd847be9a3074ae03d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd2b461f36b305843291c7d99e86a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afde923d62b38659273da5fb8b216b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30be025d184348cd30d94dbae140215344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba40df8057a183fb77804f3364bf37345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdad79efd28037d9791f976f6c8e97346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b1c4b1ca1b5d6ac201c240d821f4b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af346bce164c0ce1a8248eec2f73bc17348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50eff53adb98a040c635339cf898a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289615539d0fb78ef1e5b87e441095a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c3bb8c3dbd5fca88fe7d449fd56d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5558febf04879949d971824650f2a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afd7a1ab201aa5eb157bc1cd360323353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08457402f857077b6e172e54bae8705354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3697daaa4c788b3047227b4d1da3b8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b77399e34b8b941894540a4a867c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb1595d4cce5e0660cc199a7223e27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902fa98ae6120bac8d05eeb7b210b39358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24761bfae6abc17d71e31a99a3b1f2c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9baf98bb73f7ac79be6f37f9b37b50360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a7948c45270ae4ad9e7445ed1948f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80763e2cef472cc43a749671cf4eb2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c9bc3b1214b895908a39c70be161d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67925ac09dafa24da72c025f6190a744364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad9fab10faa31599aa13737ee1e133365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c06a5c68fcc863506e6f13c2137600366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415f8cf02f4379f962f1957f27c66a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6b14a16b700996d46bd3ae2c135ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c0bc3f168a5281f448f8490fe1bb0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520568b7030fe51f87a7b96907e1a23370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5825e9fccc2f48275723f5763ec58b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16e3a0f20a699a97d49cb55ba5b51b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55325f42ae68abd10360cded218fc4d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d9dedd5b7b20ffc985832df5df15c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26602bb5f5c58eb3a6746c743ae247bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb2b2ea2e547cd7848317fc6581d34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68b2dee97345d41a5acae000157541377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e34543ad2d4dc94b3e1efb4a508b66378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed1cd3262397893e4f603800620b9b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c0b6ecd4039de379bd87c3301e52c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d69181123d69d45c8786953c23abe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650f32b426186fe11a2c36ad6bdee4d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574fbf90252b6c5ecb0ba2be1bb007a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931a620a232fbd53c92276d40417cda384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b8185044a063d06f45f3e7ba9d82c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6972dd3da2c56ad592fafa7ab8dcb2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e33cea1a3443ece56f83edefdff92387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df8c69d7ae67598d2c4300ba1b20c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce12c861e942a6cdf37eb8dd772e0f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197b0c31ba0919a1ccf6aea5f0089b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbdb02ba7d4d5aecbd76191f4ec303391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21a58ac94b1ee9c3e5dee7c3198432392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc981cb195b39eac3ce4d14f198d775393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbfc89f8235cbd6f56f1d26e4587cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cce050f0385f2130a6aa82b863269395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c12fa5f6d2090500022f6940f271c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf84b566b6cadc24cabdc0e2a17868a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff498239196a49bcf4f501b7d733f6d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347e80c36eb19995987a47e47da636a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0942591e932cadd104c1356fedc4054400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d4490e12fa1b23f3e262f8192a5c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a0a89f2bf25da367c4537ed6d0e66402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9ca66fd7b93d93c42a7abde676e5e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ce4d7d5b5d5546eddc643ab227210404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b168c8c2e22b8698d4457e8440048405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb510157e7d0e0a0fd347da4a0ef789406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95cad2c01373f105ca4aef90b83417407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cdfd20f3bcb80068867e556ee9f8f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4e2647ea99109ad627dab422fb1b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd42b1055435ad85adf21dbf45a05a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ed7138e0566fc1c70b39679341a84411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9f9f665b67d98278620e2dc349b2d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114a21069f2512a48240c7852e845cd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bcb8661b9f7f104c91d04042a618d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600f0ed0b1a2a5a0173fa4618176659415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d931ad0a70cc7f2bdd05aeaf7b4af6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904841986777a4a245ccd543053e865d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51419cb228ddc5972d01aa0587cd7705418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7795a47deda072918f1aa644f9448c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f17d8168c7bdb67b6228db7c0d9795420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221255cbae4f9edcd8f55f9aad6431b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8454abc3f5bbe5def6684758e16b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fbf706e36678f106e6e2cd1728c52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1ee9d587b0bbf548a68ddc0df9862424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197f2419ff48763e542e2003430a42f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416b042a5b4a3aee2a173ba38967e96426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7a2471ac1dac30e5d8660abd21db0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1ce2ce3c890f1476afaf0241e7194428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8d31bb9c87ddfc1e046d29473a21d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7248462b550eea2892404bff6a139430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12193caf4da5e502f4dcc896385040f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ab1ee2eb8d63f619b478459be0f04432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966bf6c30478e45d1f176d4aa87726a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c7b40c615286f8f9daba6e0a79276434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa52913f3afea27a7b5789d0c23e13435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98445d1ceadf837716d86cbf032d1d10436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3d7cd8c8886e85bda79946b8748b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29e399067ccf6a292d3a818d525d8c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46494f58f6924bbaf80033b81d4539c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567215b776c312c3b8e2d4cebb34fe32440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be00bbaf5e76bcc1a5e4fb56356c31441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747d9dc7ca0c92b4c7a2e6ec5cf04a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c8d4f1a9ed54dbc4c8e3bc83bd134443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07429d9a98e8558ac273dcdee259a676444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee3f428163b023d926dd573534c748445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504663aca1f5bc51b15a856213354b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb239e3b98f353433fdeca26068458a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e908d6c641dc6b8e3a7fe157850da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93b44a029f108759a095070fd219bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a4315a7cb790604646d1bb87b71e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7fd6353d365e5cadc345d88c8c365451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d446c36f6b4ea69b3196fb43bf8cf2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779db207497fe63345c18dc185a876a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faad3499a1f4d04d352adfeb809c2e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4f11a26f2e32b10452eb3f0ad7cfa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b788bbd0e214f74b8ae1a4b9e81d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a6e533651f6d0098ed7ec16fcece5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e90449ac6769efecfed76f1eb1961c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfaa1257fd9668fdb57727e393a98a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c48180a51b5699e28d88fadfaa2594460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ce98bbd99d0b15614cad7cbdf7975461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25276d22b2d028bcdf321847ed9432462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa653cccec93f6621a3016f0062b5e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ea1a66b00eef2aee455fd8d708e72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e6cd37d66bf7b720bd22a9dc8b8f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c30549d65839ff1ec032e343b20214466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a6ac9f3f84e29326ddeaa3542b8f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51534d0f55e15220dc723738c4ca54b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f57d7b8880d00c7bb4d6daef7af69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49f2d5ab4d6c6fbf0d12301d205563470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787729758fba8681250ac4b4b005cae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f88586a2d5b2d514000d19c96b2e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739ff5707df9f40ecfe8bbcb8793b87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af658e77865ec8311a8b4a6fc33abe7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adc9aa8c8c9f50c7a8214af51f4f9a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f127ac845d3bb85e99d87487dff8d94476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ebb529a1997803682d2a4791f59c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fbd77af78feb03240f0b1c4adc35b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fb8c790fde36cf2db6b5b8f9d3714479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62640cf3783505835532f826a04e4d4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621e766cd90ff8bc4a2d6fb9f56dbab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd2e701210b0b37a26a91ac78adffd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38399381851134e3bc526e66fa8f189483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed168e0deb5e9d68c5da7d213ae063ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7751ba8cd61611fceebd9a089b146485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ca01b583a08c650384baa29e96c5a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078968af9e3a8835ad6ff7228e71706487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665a427e150747fd37f9d801694944f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5163ed150aeca4b7ecc64acdc2bda489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738017cec9742abf2f412377ebeb12f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613251846886ce807ad720768c0a6de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8991fe2b9926405c912a25e4f7e7a3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704feb0f75d8aedd066f47d769b03c6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9e9c5cf969cd8973a71613a8f98f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7047ca97711032b035eec4d7c87c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137e32c98c9b0da4cbc0e80b4b60dec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e01fe3b29495faf70944fa685d4af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e847b11a4e9d2f8a8721b0d49e6308c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01de51a922f303b408dceb7b61da645499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd0f15eeb6c70407f73521a378f7d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29c7ecba718bcf29ee768f067b7370501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895da5c4a97263941373afbaa62eb39502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864e15f353d776a76041d5984e2e7de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892fd8e89d354450e96b49109a8b1a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec9d94eabd575706f9a4bf3b315c1d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcbe541d29956af7dbfca4328018f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b436445c99275e36ca167e45ca7a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a449656209aa84938d161fcae52e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ad2a3bddba4e2d7bc4678c5a21150509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7a7e5acffb5e5db37686576940f19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa68edba1aa65b044f3dbcb30652bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7cfc4a4c5fcaee60e8bc428a653cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5900b74a669a53b211b7487844f2e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5562d8f68f0e1844446a4ed42f8b07c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a265562e5bce8902eac05e8936e861515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ce422ba264e2f40b7610ddde861b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13ff9b0d46a8d5c639097d379756da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6ab5de8c4ba47419af67b7221d462518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf868dea79899d1968db799c14d56540519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3196f70c19302a0d466b802874e349520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb8194885225d57fdd3a6b92b01654521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705acfea0515524d82862b60c7779d6f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c6b04cace80ede7f4eea2e0169a19523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48283f8e218c74431b868d868014d11524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ce89c7b76272da4bc657034237cd5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d4ac2558fe940470018e18e354b7a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c48340688a6e6617c345e35d9db92527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b02a4789ce5a3e4e24b5a7c09a500528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf818d7e064fff5ca8d0326c2bc4fb92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b76ddec17232c395344a4d7ce3b18d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e0ae220bc0e1462a71fd4c72ac412531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51748752c555be75fc457c643fe61446532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b6315b5f1c6e6f8e30764ce9c1e4b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3b3fe16c74ef4ea41854f228ecc9e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d789c090c7ad8c235fcc4512da9f40535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfac8a488baa50992fd63eabee9ded536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d7d4e2142c16f1ff8d6c8dd028f30537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aafe5fda03230051d36e86d0cc1c09538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdabedf9d0c0c24b8ec46615549b87d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa71e7563ee30ae1f035f26b9d5d357540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572100796d9a573b333430aee1b2474541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89c6fe83eafc69161ea9f7662952b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d08909bc60d3c08c10574aab2b4cd6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42096c5ec5a89d994b19f02f5e2dc205544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593909cf828c326a7ceb5941fda5316545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362c55e49f83773bb24efd1f4c11d73546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba26a9537b0024b9b5ea30dd23148d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76caf6b1d22d24afb159e3f81e8d90ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033b56df00ab1fca06e08b4653e52ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f19a0b8b51fb091fd38fbac42721f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabc649a74295d23928807f58e972f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bad3646440130ca9b7727fbb0f564552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0deedea5eb7875bb72109d4705882553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a14079bd6b0ea44752b22e1cf9a762554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886f5a7769097eafc1ee265d9b8978d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612429241fb650f1b69e87a07e64799556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecec69abee3ccb91a859bef95a75581557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f021b3ff05f7096029ecf1b860682f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4ef51e5ed81a42c94af0b1994470f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fd93348510ec26c8dca7570dd4d6c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d322902fd908a9c9c550115e3aa3b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba17b2e3279eab29c72a86241d58df562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5942f15db787dd96eb8944a76890e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d30dfe8a73207e1841d448fda4436a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6323b7a08be7313c7452c5a9d8e69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06ceff613952a9528beb5a03a9f3b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da323bbbd2dcdc82daac7f5208eb21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da643e668c245732baa80a834f881e12568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb267d8bf22eef6da6f2c378f1f5f3db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30714b2b2df04f152aaf4355f64c287570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accfe0c8bbb09170e7415232724f81a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef6ed752753b4b01eb6b347f222ac9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c183453dff3f57c4481948eb97fc02573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f273ff5410565f45c9ee62021c92555574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117b4983fc0fe4387f5596ad85602db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4040dcd4e877b9bce655aa69fcbc98f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8377aa46bc20191fc947ef52b24058b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0eae644f6f22aca038f7be587f7ebe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfb50480434edb9c8bd34d51b88464579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7fa2c938c108e1217b93324c9a309580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c74a72a0aa1a68c8898fa32811f8be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdf408a2dae616fa1392217ad80654582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613150df48d55a99ccfdab614a227a9c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f305eeb077e15d60c00ddfe844254b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679750a60fbf53261d79eec6c48f20a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72d9d8e7d72a4d847c6f59ee4357cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb6f9815f3420a04b6e83f2837ef68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384815b9dbb1053eff85cdaa3f23081e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311271e39fb982eb2e18e4a2890b88d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1022214e82dec40c1aaf0ce70c2d78d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15256980336b22faea36423094114b0a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d8a601ad89f7b59ed713cbe1cce98592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65298f879b8d37cf66bf1f5308a2ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6281026bcd903ed9dc5ec4301b95bc0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec31c5ddd54ec709fb60e2ab3047453595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3515d335ba0950dcd74436ddb0cd9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03276c251b981f32927d79efa2711efe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a553a3ab0988b022551289adc7eb1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c804862171fac6bb0ace108a0b2d11599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cec1447990cd29eba57a4937f6231600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b384e4a86d9597ddb8a7bb499ca9b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c327ad93fad1a2c31db29598149579c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060a1600552d4ed39a158a06a333f49603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6501f26331a4e0d701bc288ffb039a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe3090e155f8dd7e4da0493589c197605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee95c2bddd2cd5e185e1066dea9a963606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78fc183e1d43e3366639bf209be85f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8d1d8a13c232a6a16f8d7a476873c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4becb0a2a6e713cebfc55d2f0e95538609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7d90cffcc8d1c1c0d0e11cce7b7c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b854d67d8d720c546b44f57a2ad3a18611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc790ac46e2bf0a0a435961908e24a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c512721835f5ef880399974f00de7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9bbf1fe8ec35f3e42f1b1fe9140ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c400f978f4301f61376040231c50f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad869912cf066655cfc95d2d657331616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedcbd1223a3a6497cc9618e17e6fc1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bac3339c3852420e94f996d65cea01618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d047b5ede093cb990d098b1bd3f71a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31b152dabf60d853f95e5bd75095d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf361b851b6060e3ca1d52338fd6352621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddfa8ed44ef70241393e3b6e99c7fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325f6ac3f1419324c5005ecf86ba6b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf1aa96f8935ee88296952d1ab7bfe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48030c695f930c8aea1039a9aa73f50f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba39cd0adfda0310f48956360da65b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedba16d6fcf2d0afce94f8481dd0a35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dc27ab98a7130832a336b55cbf5b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc971d434228a7e49bed9ed6e2a9c49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726a9c94dbc63ba15efbc762f2ab1bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160c380d039019a2b811b602ec637d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7a640126909ae4f2a3f0266d3b827632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86b2c778a5be85ae6971c83b00aa55633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7f1ee7df24a519f306e1d5afc72fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b4230f4780deb20d85106e8b61cca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b03e76557d912e94d060ae4ed8610c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211ce9142aa300db93a434c996ef68d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32430ebadbc1857a982333691642eccc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82012597c825c21a321509037eba1fbc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaf8ec055af7402254f973791d4779640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9199c43f7f0b0397f6f12f8c410281641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a661a605ba874f43cd46280b6729ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47315fd359ccdcdea7b221966dee226643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0470a9973979fec0e99ddc9903025644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc5206ed6051ef2ba673e700421674645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b6e62d3c3987aa4f4420c9fdfe330646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b675a20078872fb86b00dfd50b2c26647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189aa2d5f2244d3ede389473f2ec2242648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53662d45202e11fce5242d8fbe762b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cb5a760dca9f4cb11946b4ebaf7d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453893421acc9d70b09a6a429bc2a0c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdafc5c8b3cc38ddf7c0a8e86f6867c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb043e2a91f42f085d1c59ac88e3a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493754a4a96b15b4c9573def5d27f6df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6284d7554c4a5d16707f02ee62c8d6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54b8b94d9dbaa274a5ee7a0a563309656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a383d9d68753be2ec487b2b93ad31a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cbbf06cc9457075ad23e4da4a7c12658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c9fedc9f335dedc146d03fb4a0708659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e12a18b0305831210bb9627156936660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbaa7f092dbc22c6b10b3dac27e9d4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d330213f2414d5d17f00ffe946c4320662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b05544fdf87b7bc4b0729b2150a7c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20807a1732ec1ed672bb9f2f8ae478af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f16e10566fdfa98686d604b077d8d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184759fb79c9e225f0232e50f5c2b02666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca93d271af4dca43d01118135c937b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c64e549cb9dcfeade270c2ee8da65668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91f1bc3345f61dd6b21ff6a31850ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db198543ed5356ba175066d5ccb758670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bde9d91f515f86ab64a01ab4e19c0e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf73a8e7beb40fd5070dc02452450cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad1791c7581459552b4f16dae64505673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ef2c8210d193bf79c540a3e1b8017674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ced70f9c6e8a756a9e63a2321881c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1600288048e085f9c6804798f23529676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f9a3f2d983c6be770a338fc8af625677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1087cfe583aeb93c1e829869fa84a7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092ef3d3d8bda88fd342a7b188d0b4a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bbd80c59a37606b01fc0ac18c0e0d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dadbcf63cdf8622ccaa3125c3d9cd3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99123fb3e022a069a3b26779d31ac68682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0ded758919bcc6cab9b951e0216af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc404472931589fc0a1a2b63f34c3de2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98f6977b2ac3343556968dc325a9bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7214de9c94545f1012d53dd53f27df686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57969e2bcd71ff659269f567b9a0a94687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71656ca0a843533c7073e4a9a9d952d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c845b8fc8703708b5304cb59c19f8a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2373a5b0bee36d472f4632925f956690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45314c43cee6ef0ca23563ef77f741691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dfe2559d5bd362f5c4d651231c1ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec01e8ef060350da1129a1e835d9e3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533ab2235afc690f5476dce425f1091694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2a199e1c6f01d8aad348bf48a39dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b6b1c6f35af890d430fa26936ba16696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3f389d9db58745b38bcc4f37e5e97697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a78a8ed1af86e0b3ccb9a67fb0def1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d4b9f6bb532f4c5104c345ce460e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672fce8b7480f5512bbfebf29242030700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf23318948d8a1c1dfa03174484e5e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd307e4030417d47c56e48a535b73556702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edae1632b755fc8a94df6b75c1d30cf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb21bc789859f0da94c0ad7ba705e7e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e7e95b0d68c466fcb9a5957ac0c9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f419667e4f7037ddbe478f521803067706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190be608505f45e9659f18bd833d4c71707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f7c48cfced03d4ae7d6f6f2acf3e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967b7108eebb8c1628af1d824ff156d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c6b4990c397754f1612513398e94b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903f5de6d0ae7108f99ce5ac824f4c3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692027a3ddea633ecfd0f94f105afba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9786256df35d43bdbb5bc9ce0bcc58f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b33e0d63837856ea9deba3f9b57b7b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d4cb58facba40e4d1ddd9763c0d0c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ba1f092441479e521b9318adb4fda716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5cabee88bd3b03372c49aaf9e3a18717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d0394b64317e16a7cd7b1cbab8f9e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622909f9de0fce523b1218c495e9494719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31484876456558d703436cbd5d4e3e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644109be8a445d2e030334e5459a1c7f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c2f8b8d465f6451aedba43fa0b59e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8c21797bce3452ab0cb0e705596e7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b8cd944950f747ec0b3dcb31c648d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ff229b347192b0d768b55b954bea6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3598d19ee156294a3f4e2d12507e00726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501da82b8b00ebd8069597e8c57c427727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8fa9350541c65077cf4e52045b309728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55cb32fb9e436aeee204181aa9f15d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30907408a32c3a35f68fd4a01caede2f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ae9f26d5fc5f947ff8f45e16809ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2a4002bc6addf6e3f681fdfceaf4b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2d69f2768cb2aa999c1ee867336bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0a17c12ab85874dfca9d7f7e4467a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9c5cd8993ca30c38ae80923dc2504735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbb509709de56427d11679e4a9b7bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210541ce90ff347f3d0f5b5a2b837bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a772b1057b6bf35d5ae2a80991e7e1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5cb77f28b0e11ff0feb01c0d7e367739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90031c2597c317501a461fc292c514740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7623cfcfdf0fa98bc1a737fab3cb867741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196102c40154ddf83adc415b5ebb0d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888e2c60d86828b00713b951b41382c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f3e6b1e26e22731635eb193982e3e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb95b4fb2c52662fe4a10a930c90a0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef48a48c360d39808144fe775bf82ad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612ebd1c2575f509e933189af4003f2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc60e48dc3f7bee4207f001b56842f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e359114f54cb7a0e42cd139ae23b8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b812dacdc4380a77cde006286fccdc6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0df0aed6b77fc35672803a840fdcd1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5d9e37cc756279991bbd7bfa9862c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2eb307ebc3c1cdbbdc606ad06a11ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd753794d1e66469a9dddf11a82e2d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbe765b11a5a6dd11a3e329003c7fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876d401f3ebe166b1ed46ddafe15b1a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67959017d91a0af770ef838f71347b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b17f945c51af0acc000dc6ef04e88758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efddc90f50b2c7a954a796089b1ecd5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa281e28f12548359551a0b208137ce760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdffb19dfc5c193b2a855f6d57d817c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fc13881b4e51f54be8099d35ef834762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda23109fef9a53f7e772988dcd09d8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316d0b5bb088cc26ddae93f7f4d13e8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732821565e27f835e733e8edd5390d9e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f23817af73b0c3c281f0404ad52fc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e07e80c4530f59100d971d204433dd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1799af84e3885a781ec9afca3c5946768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df04d951b6a696e3bb88ac6802f5bae769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d69efa6f9354bf1e01eaa739317012770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a25e9c86bf90dbe4d566b7d69a48e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89927b810f8edccf0dbc555c90794c0e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3107a4040abe770d9e2269a1394d3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6884827a2d798e9cf7a7b651c2acbd1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f13c8921c5da835951fea793de150775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a3ec0f9d139ce6c56cf7584cbfa86776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ed0cbc03ce36cccef8679b70215b4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da518906ad90b6137b8036cc7a1a0be0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced5aa64c9640624fefb5ae2ef9b667779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6559297d61043470328160eeebb7ce780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eeec7f083b04a4f02b9c531288411c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8546b7ebefa21576fa8e9084e5afe782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25f3e6433ce1c19f4bedbebd5374b3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d431ce299d6eb573f6f5225b46539af784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccea8c1071db298061b29e0bfac7486785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01e58a2b4edbf9e51caf8a22f749cc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7baf9d19a73a143dd94466d6ed7a7ad787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea3d19305c48330e3d1339f3606b16788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8914893024a26880b38eb50d8e04b2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f32014d36557685a36827d366a25d2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a8a9fdaa716ee0fe9330a4fa3ea6f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cede1f2f72bb7dfd0cf9547decf050792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572276eac6596d8442f6e3afcbd0fe64793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc06e5c5e9cf3b57cc737c9642a8f49794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61647b3b14adf289daeb3d83351dae795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8702a1f47943887489385dee67bb29796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2ca4b7a3f4cd183e7de11b3ce9e67797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a126853cd3834f4cd26eca5447f05c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fef506b0f572e28afef984176e7fd1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c19d69c4b7ac62b13bbe2b44897ac6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16793cfab39896637eb5b946f5310f91801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419fb36a11d2ff93bc29831c09161c2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c43a25c006ad91eadc85d4473fd93e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dade3411d26f7d1e9f033f6d051e937804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb6389b530f711858478bd5ebb7a6a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ce054aac09a14ab5b6c691607caf0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c783295836355ce716dd4fb2f9c99d6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79bc6408f52f93a610e0a4cc9ef707808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f2c7ac68a45c27c5b79ec56b1e59c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a9e1bb5032bbfac8f1a7268f31a4d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb0350d9da4fc275e268bbe41cb96f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bbb4b4eb60dca3cdda7f19668967d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942e33ba8d431ddd4a6a7514d1b41b9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b681259d6725865fa2dcabda1cfa6a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe32e1b16ec87e70c1ed8c220248170815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c0f3cb65c55f4a7ed8e7076cd1e6a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde305d236d5c9d902d3f261201e85ae817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa290756b1b3b00cefd5fa7c08487ff818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0cab2480b2be8a31ccd8509e48fba819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4626057aeb483175fbf530ecf7fb9dd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fca01e85aaddfb3797fc37211dbb42821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042886dfc3b156a90fa9a5ab64ab784822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8917823cb9bf3f4063f511407ae09823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667b62efdbfc8736e3f1a775e16b422824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cbf68221b3fdf86209520d6835aeb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee964127dfbe871db8261cf444c6aa2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dbdfa3ad807b91d8a971847e8eab9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d8285885feb0409b25879d582096d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54a26cd968fde0b0b0dd6d7af87902829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb8e06417ffda792e6941f29a147a6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82678f4674f3edf0ee932b24f2b6d4b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab1ab5ae2a42cd9105cefce8cae24b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c17fa7e2c082c8891b42130a5f2e48833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e23ce03f435085d57499a410cafad834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506089b6a75bc1f93fcdb105fb0f8646835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8b425c23896323d628c37ab7946ba836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea574264bd779a19f1940ec07538fd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d096a7656d4a2c75dfaf7c593edc9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18214a245a807d4ae13a089a31029db7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfb9605902913ef9bd522b2427ca07840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beb1353282f445a54cd9e7ab25f470841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ec68401e690690a163973bed108c8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcc0208b5b6305de8a704c7ae1f00a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928b2e1da3ee0f858c7a58df0f5af5d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7427fc2c36923be23eed1d61c80cd845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cca86c8990ebc0053a0bed6327e63d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf926af63fc7b500d1a705d1dfd034e1847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e007b733ed1701b86c8df1f1f8f30a1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729aa2aadc3398fadcf81d176704edd849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac584fcc5f898da304b97673c6eccb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b10139d79d7aa978e5118dfa51a77f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9d07e5acb9ca7163490a8f3170735852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511f837d0708c7f9cd395e7431ef72c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2525aba87d3b46555320f20a509ceb854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e7cbbb4da982e1b74be898c431718855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d6e051063bf1aa04c381cf543fdce856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e822f0d46602f54d4aac1e2291105b9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc37c82e8b5f1f00b1384d525c1540858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366fc6b360c56154d59c0f4ef5a5668859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93928a26b3e6c3ae1bab531b121d85b5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede87dafb5eae2375e570a5c035f41db861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369da1b6e79de2eddf0d344de84eb5de862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e9559a10f126ff14607b58d822d27863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f335852e41aedd6356d15341f3ae974864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a9f7f8373f1de189dade96de15315865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14495807489ddac5d8230d63c91371ea866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495284980d09bfff4b0546ddf86e8fb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c71ac051c9a51bcec7bc9b7dec163e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9498e89d0dda29023016932f3be06b5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b83a19199c6ec559f47a36fb9c2f1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c884fcd63c28eddf94ec5b4a06d30871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2d04e28fd99900167f0f70866f408872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbd758586680386a9df74ef5362f0f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4810a604c8a52ce9a52c5bb925349874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e065428b7f72f8412f4f6723b1780875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc5b5673faaa37c3eedd246953ddcd876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0bafd2fc0b79bd327f94bbdcc8fa3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc42731a22bd444bed2f895b58092b2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af485853ec279dfc151ec40a8ebd619879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839a3bb1cea244b782d08681aa86fe4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80993c0f9cdc8fee56311570e0449717881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a4a2b562feeea7791489265c4d0c9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6a8041f5be101b3406ee59b6730fe883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd1251ff2aff82e28f84c7a0426782884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab6cd9264c416bbbc7c3ba3ecb7ad1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baafdfcc218049bb3b432ed432bc4d7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f0ae7910b25855f480697a5f338e4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520c87982866572541473283d54c50d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037d92fc1bfdc54fc3e6d8f5dd50a4e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebeaf22fb6018e7f2ac91d19d04b0f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00586d0cfc4e600f60419fe920e0bb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df38c607fdae6cbc1390070dabdda7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68d0b9fe47faf6b2a9117450bdffc2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bbbcf6c3e48e58f857775e8510897894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7d7c1e1f82cc819bba23c9ceff355895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9daa23661bd51e14b42a1da21a871896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd3334221f42af2e283949d9f3efff897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f9942ef8affc618cd7f05981950a1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be105190917ad0ab1d942ec40e8a6d3d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887bf8a6bfa3a6023ead9d61e290951900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700183150103f7373a994a1c29cb7d3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfcb46aa10d159137be6c6d8818aa5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a1db6cac0b3ffac5e624dd0c9abf2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a20e4c6dae16205c383aa949bb3e0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178490bf656d5eca77a78ce883add461905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031603dc6f1f91d95defc25b0748fa7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0055a98167fcdeebaa5f71589e5c4f7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2684502c622730c5c352f9132b223908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4b195b9f849a75ec3a5616205eda3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a3fb6e948d86cba33beb3019d22df910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac539737401f2b8220d1a23aecb5ca80911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409a138d7076a804c3511e7d46a5eaf912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb41db051e390a1630b186e446fedc1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c82abc451b80af84077cb615162a7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9db6996550782f99fede47eac90990915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2b832c0ccebadc7290428590a5ec4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519409ee825355112cfea2ff1342badd917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee313ce90a9cb0a770b259bf01c37a71918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38603496483521dba51b63ffdb09f69d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b9a2984eaaed84a513fbcc960dbd2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647f2349326b2e20e664065d0d244ea921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48080fb4b4169bed8be6869739de7eb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2ce07522887c657fe58f4d70b9474923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8764371864322e2ec7c1d73bc5e77ad924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28699725da124f416b4d75ca3de3f4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1bd5b2e83f4a0c3b35a882b600bd8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae1c33d93267e62b7f1f196eea617e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd89bb2ef125ab77b8539ef2ad43bd928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c47f976d816d4da9a1fa25e4cbdc4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a69a2038fffaf861ab6fac40c1b9d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2bd09899b9b0464f3e7c0e49aa479931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d2f67701a7d9089b18fb4e9e335c6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f87689faacc413f086557272088ac933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa64e72d2e6fd44dc93a7c7d5760e5b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d323b9e5e26b852b178f335a0ea87c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35018af6d0ad83ad874d05b04afce2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958b959be503b45402346018c488261937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47397eef448905b6fc80c63352a3d721938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f994f099f5dd196509d1d06b68276939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ac76d2254d57b8e1586cc872db1f3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05601a25e59c329570d446943204bc53941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea8b760249ff3cc583ed8daa015917942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f9437b530d82724603d537399ea11943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d98d13aba7a60deb0de110464c5116944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c119591bab5f5105dab629c10eeb00945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d0d021c67079f0d262e16b268ba76946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535fac5d05790c9927b668d8def1a76947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859804902f834201ba40742b74bd4a10948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cfe81fbc40023ed1b775502134268949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bf14992294d541347c353def0478d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe31b14fb454e3120b6f768eff8be83951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809a0539e2a05c39e537de425eb9ecd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb673079191d2ca6835bfaee2a9ef80953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356661935d1d8538533159c7ef3e3539954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c54821c83c925a3d83baf418b829c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283bda19908bdf054248227e42ff6b7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d9f359059bdc20e803b3809704ba6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611bc543363efbd15c99d2514473e8e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eaec5d9188699e7bfcd4477461121959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56b0a8cecfd711001cf0775e394427960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5d23863ad28dc886c4e2758a056c4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895989a850f636e36301d4f492b764f2962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979f553263fae936c354f4cc59b54ba963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4e7dee1180890563831fe35fe0a62964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22b71b9617df537909ba74b5d55b56965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f3b8a3a9bc50481b63a52f3b063af966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f876aa1929d7d82c746f07378b799967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14089d46c82d6442d69f1393bb1d3f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea0da0539866f3d16f96bbfe2e0dd6969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c790c640c8974ef0f358d0d53d0a5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900fca47ceffbc4cd5d56f91862a413971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cfa43617e7656c48cc8b5f8f04753972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644791b68d8ddcaaefea7945b3df48c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575b7cd8fb33e553508e01ed3ce1135974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35349c7b3a1473de717da86876cf16975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>