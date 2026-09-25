--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84b4c3fe6e474490a7ab32051465441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ab8a7b5358b1a798562030e3d5a972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fca45888da8fbf55a46a8119b811c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dd4029dd6f708045e26e24414def04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c56d60a6c9eb525d4adb184693a735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9f3f539819fc14bb8fdbf05818c786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbac93003fb777bd59493c7bc6b7b8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82e0efed1ea8dd047950157948c9b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac6680c7f7025dab138c82491c04209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829f8c6045e36276c1563a4607fdcd010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797e9316750cba94b92800367feac0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985935d93e7c16d7558d89b7abe25dbb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bc4c88403834bf568b6676c7a2ae113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619b5630bdcfdf008076b2d48976f7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c39a007acee787514ddc312dd63f5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb7726f8ad105fd45d8ed50322266b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bcc6d4e3ab850af65fa9f3bacf56217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dc4ffc4ec18b70795232976315b6e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441ea31dcf786e7fd872b797be68b5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fd784651f9cd4c79b11175bc1e5de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeebf2021301cc84bc07683f3fa3e0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149596fc37451e28ca5d3c232de2c1c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0d5fbe6a22c52a2d6d667575be53723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b22fbda6a1a176258c24bba0f54fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b302702c029c03dab4ccff0db87a6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881aa2956a042786e4d66e4d0da0c0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8b5e2b974d4afc4d42b04d122346a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0b190721e73e2e741f72f1b7b4af228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b9dfee33d153f46835a6a6bdaa44b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b429e6e112db9f9b892f72381be50ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72944c705393faaede41981445a52ee231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1b2586991ca24fb108467d064f0e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0fe14476bb372c2f1e40c19cc6cf533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1afc1a59c42aadecd4560964d111334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124ba2567318eff2571bad392484be035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3353e5f92651d278b0a0900cf1ea036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682b187b2e00f2c726268aa8cac997f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5cb47fed8641a85b6da747518657638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4153fe45611e90e645eb1fb508ebc739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd3b221218438644f1420456680a5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bd5a13736682e9c375dbe5efd55af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26b9e51d94fb5cc496dae6c002776342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7dd6578a4995c34444985f4d6187d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cab42e0afc3e9ddfb6256864bc40e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4820be3e10a60e7a84a4ab09d26ded45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77c99660edc2db543b09944af23f1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1b8ab3feb49896c67b3f7fce2b93b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1effab2c2d88487b2d0755a899f557b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2e56f5bfe5ae05ff6130a3900013749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad425c3b4aec7ad8ad16d2c7f6896fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587e3657ea2366f042716d844348bad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f1d6d1b28046950e35b22afb736c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42451a6759b4f02a4eaaaa6f39f4a61a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4b3f4c6260bee8325b45404ed92a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db1520f5d5c677f911b16b0bd1b6fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c405115abe95927c87aefbb0d611cfe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa699b242be45676e9e485f3fc3a11b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b304b1dff18ad46b63e11796ccaeb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc5dabfb5cf169e3180810020870e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ee0a3fe70bccdc39c241126d5ff6c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3b4afbcd2bf9995aeb20867bb96cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6ae1c321ff9ec6b9daf4245efef3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8af804201cef370e11bbe1d4c29b0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dda26fed2b10b38e88bdb11dace90464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208ac091f85ab51fee7bb3979540b2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b258794b4f30d083d15350ae3d9fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac884e7ba7bee67d0d240507e0881267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcf6596014fcdd30979002ab7dd50168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5511dbb54704d1a7eba65d1d0a255569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54744d5b5c69431ca7231e676a3d92770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5bd28dc2186e154cb973a9c797e4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b85dd47af521fb3eba934f18d4ff872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b45baf2465a8d81e2b80d76beb540173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3651c627b1298f3c2a0656fa426a6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60fc4920495f928edb1c03a4adbf2175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78105e4e2be294a63b8b664307dac6d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e837af0f5547edce1ebe297b933db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e663fe3f451554e482cf64a58013ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417248d2bee3d465fe15a9399f5ad5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8619828486a7846b59fa19617f18580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6bf0784f7ec257625aa6e81d9272f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2e86e4a9f69a7773f015a77cbe32a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e714bcac3c83a2bae0db5d914baea883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a45a66d76d075ba78afe439bbb320a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965a845de3b15a0598550df523900f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913f3f60e92c1cc418c7e557901798186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559685d94950f092dc4ebc5fe911bc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e9ab9ddae37cdfba51a846054eb3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241fbfa9f64e3e14ea21efffbee396b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559ce1538904e2278643dd61e59979890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8e8c38816c337025b3beede58576391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d88fc1c0e4a763a668272bdf9700292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c3c676703c3aa99a87200cf4f3c4f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade13775ee521f7d4d8d88f09c0751794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c3bbb89d7d8abf76c758e4c7654ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712cef42c83020517fb9c80076fac0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413026e2aa8bd11c38582e6f0dc522ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd98cb7c3ad5794ca7e607bfc4c92e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471da91582aac81a8454d772e6d9e3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a186da8b5f962a525cf9c2c0d8a66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a7feeb4754efeaff1492704e1959c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8b28813886e12b1437ab0aeae5b5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d6b42f1002a1d63177aede0458844103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fa2d2256b130aac40b8f8f41d586c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d989f7558fd14d02d8f3980230a2cd5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e0ee3244d990a74214f9ddc5bf2a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52690cdb7c9534db670b4a46a6c8b565107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067180d534f1e9730f68e2c7b0f0205108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee59089241a26d5e7fa8dc6b6e667e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def3d254614b15b915f10df65461afd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185046354aae21d236648799dd43d12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e287f35f5cdf2751135937bbbea7911112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3588822fc96e27f8c20bac6de6639d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185020a7dc1523c6191d799719cd298114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64eeedbb17c531fe5a4b653c6cd010f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2177a8fc28c1d86bf9d56178b6630116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d482e40c02b8441907795c735e867117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a72f59565358556789ceaf890bc45e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87851b9a6917434250f8214487608bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545a8c770c356f0c41c7977120a2de8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d350506f0363494900df6e329f7e7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20e03e542aa22c39d58c5238e4e165122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fc732b639749186044fc9c2ca50a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b81d1284b49a7501ea25e8ab80a572124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b7b12a76ec587390e2fc007927628125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45746d2f2e92930f266e482ee69d325d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa128e68c6de0ad38f5ec23cde39d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c76678f7d9aa5f0a3808c54d0e347128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e42bd745fce199b4605fd4a3a17e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b65842f0768d311dcc16325bb8d325130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417d1414b5b6a94bd659e602f463896131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c44ba86b5b04bf88823b4f162711ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590347c95160ff957412ee6f2830110133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f244bea8f1c2a5b5a56c81b70eec2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a16e063620a1d72b239704b6ac06a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6c8d4a989ffaeccb210cd3445090c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6217e51b2234b6d3fad23653efd6776137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbd633cbabd66d261a325318ecfbb4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daac97891b67e2f733ff02d132e4df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f7f1db8aa9531b6cca872335654bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2f0ae0d062289a86a0a3ac9482bc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bb5e599610de471be2a822db05e09142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1c12d42d1a8f0ad38c33ae7205b52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f22b5850571f05162d8be4d11a9795144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d93124f9acb957e3851a4147cc5c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba636ab87b5e88ff98b62a8f89a7adc3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511a8af953d1211c4a6a54663072a58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23737879d389f83ca48b2f7464f8eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d62ad76f34b2e7bcd3f737cfd8c433149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdf63e2bce5386d502410e14763f42150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d84fb431ef29d76705e9fbd619dcde151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25800ca8582c26602663771549d26435152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b449f1746271f788c34d232cf50e529153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485a6ae76f00ec165baa7d5317a14b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d93bd29be15980b86644258c35589155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5aee5f76909ecffd074cb506b10e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0e2f04aadb8dfb5c25a9b1952d4f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74794bb1a0635b76e164d0d96a2a46d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec62798ffba86533210c5cbc7f162d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c77650c619763028d40f525169c49160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fdbcf2bc9b7b510ab0409d6120f9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eae6b8a32301037ae38e96d5836f39162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199662945c85764a8a07f35e6dd446d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb22fe39b117ca35fbe60af730ea7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b2eac567717ee325af95d8ef207fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138e9356d11dbb07fd9488e7d01afe0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6707a1229bb78904b59a05aa4b21dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78e51e3fa24b58f761fff9f6eb5f5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392c6b28d2c470acf31017f7d3d16d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c3034712062e2f7667ec4a48b3c8d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7ca05cc04038f788b9ad050f8d7ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933c0f1e7eb02847f3c5eecb2e5d018172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030784866308d8a24464e7e3463790a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8cfd1506d98207804805eae3121d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef5d8fcea42cedd740e85df9156982175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba413d64ae7a5fc7e8b9d01f6be9a95b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e9ded955c244a165d58ece8fbb656177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effed02c4a2bee79d6c20131c4beba67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93638b67fd82f1290d0822a99e09bc74179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c916df6174d61e134c9f17c0de1e362180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553ffc16e452a9c6e6a66da4430a5d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f348b919784ac444e81ebb5211990182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81121d53bf886eb714613baf0d888045183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de68c929391b31682faf5436827ae72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339b3bb4acdb3d9c29fffeccdf2a243185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d275c70572d5ddd13f31ac209b867186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cc4fa9842133110553f8af10c748c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf584e746d6fced9277b818759f584188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870efb8751b02cfbfbe953ef82813bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db807ed7aa8319c57bb5c3733544a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a282378c1e530c6bf118bfe33c8b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406569d61752e8cab37e441dfb916e48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6cc501ac350e451046b672de1ac71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0d96d1d9aacc3aba9042f1923936a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543dfbeac0a6f61dda57495720f830c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0e9be4f973b7807f76e8948062871196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ee1ce1a94cc0df72fc27774d07aa8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4874c888401aa152bfeb928ffb3c14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2929187cb56c1b20a2c95dc2c1074199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fd7dc335d1e1c373faa244f1ebf51200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae00437b110f03649fa7bc281a0d7db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5de1e7735b8d2bf0c47375d50f4bd2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f2608d34db8c514d9cd60e82bdb5b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e3f3cc49dce456e45199e779df04c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae3cd164b50ba3ffce7030c3f8ed17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd98fec25437213a19e7d02715855a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54e7ccce239828d594add3622613ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdd8c7fada7243376daac764db212d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2643fc6189d5f7809f8b9956e8c82f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe815d0c1784db1cfb7ebfb4d065e791210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6bab7b4b683a0415dd842678ff546211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1461f58e5a41dd23440f9d886da4d34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b177bd8caefe68bd7fbad9f88494a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529f84a19d2f425fea73c18bc8bc03d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefa2c42b57603681b96635f6ec509a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2054ee60f67c7ddf47b1404dff0ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45550b011796ef9ae044fb9a3e3ed49217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef1c59bd91a7ce75e9cc922d0d4d99218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff73e10d4e7c9c40964d01693c629f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d04cac35bdf56528c5e2609136c368220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201049d52d6e6e8b6e857dd843b78866221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca1a384fe3226d6b09990d6de2f28d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b92404f1191aad4d4d0ae5c253718223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf216d7089ad945e470b5618d078be07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587f6c2f1afbc58ae8742cb9a344bc7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25746c7ae445b8a7e6108fc1f9435635226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17823e9c61a1a1eeb2b752e021385be7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3ccf7f5639f49b4bda776b3ae3160228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce424957c8da3566ed40a2efcc2e69229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d119ff70affc76ce19c020ab55555ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc22bbd38049f2a7059fb17a7440ee3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759fd51cad3f40c17649bef56241cde232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7357c92607b02be0c17ffc0fcd72ec9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007e0672df8adce938b347681cce404234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b969b42ad3ee97e29a089d4f17d9b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f075c3a7e36ed5bdf0d7af35e7f8050236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3b0c140743c73377cd0a0e2c3988d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685727cb681cffee9166dca408dce78d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c70c55b85520f02d120ccc5ac0982d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face2d236469a5f688e39ad8a05e464b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c013b96fc092550470fe6fb8474d59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963abecce751f7a5db50c3b4898df2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516cf310e07db3c5c8a75789ac0f4f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7893cc7f6a6ca5df1d774a950b5492244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d7c76288797596cc1e33aebd9d123245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486533361f8e807d943742f72f9c715b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02417c7586435c3910cd9ff1faa59c29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67aa846c98f5a5f6fa8d6d884ecb065248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e54b8e2dbfa97b99b8d82fb4c7cf1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1be0cf59ed646478c2e269336123b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7f360479b7bcac6152e09ce37eb72251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb49b23d728378d96aec706e034726d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc13f52c61299cdbbf20bade292190253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397532c87bc2aa3a53c60d3cd7c4b6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddae90177a428fcc9911fab3891631255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb728902fb7cd12b3d2a560e922ab7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f64623b9a2aeee73338cc05557015257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26ee7f57e3fbb0d26b29b4dc39682a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d20636447ba1bafd9e7eed0c5254e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8b423c56fd024fad514c26ec07a48260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7253c94dec372f31d2535c97708413261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a05c7276c2300ee192a410e80a8b95262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe50d85fd8678bc33c20f79d3614d8c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ba90679463709eeebcdae3fe680ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c81f13a82356357b853d323d5b7c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77d6d80568799e8ae8766c7ca82cc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce437440294c8ef2d7f421aff1c21f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126eb500128f6edc30b78b4c1f540e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0711b0224010260d50c8a39f867f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522b6668f720be6f0201d5d20d7faec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2379e3c9c1be4e9c7e536bc8da21037271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444452e19f549ecec08f49f410ba6d2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d77db3ce1bec62393f0de22a7be20273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee95fc48c6de960c8777eb2236be5c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8440f26539452a2e42fde9c6ffedd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33be741a089c2ee998d11ebbe889058276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1607ba57758fcb12f49f1cc9d58e440277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3991a330fb76c838b3b40dbe47ddbe2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e067f7e133f286fe81fb7061847d68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b086fff476a3bcd513c9d99fd61472c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416501f8669b98c7c90169ce98afb7c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5793b6edac69390590ccb50bde2e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e6cfcdc49c63d8087ac3e1dc18ac3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fdafb322f1d8dce08e1a2ee7c1700284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77331479a94987c7987e7c24788d6a50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886d34044201e89251b372c247db115286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b0cf8cf19afb0f6106d18092ee3c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a15592e115e674b0d1317bb5c3d65e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9efdb8f6b40949454eee9eac8abdf2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4c9bd5a7274746d14cd411e27c3fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6dcfc31f00e484ed0739f0a91a908291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aeb9a26967ed146f3201253e1c32d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d23c7354c9e2ba02c11de8f631eb0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb28ce4afe3de5ff44085fff00acabe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f092631dc04c5ab8f1c13f00070d43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3221ecebbea8be39e513ea4bd5b693296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fcce1d347834484b1c2e8ac16635a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664578c34cf4455cccde8f353b3f2e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ef29366abddd6da602a4d80973ff5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6b5e85733a0a00a13b91b2bfce750300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b042f4c85effb836abc7d29adba6d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810f5562eb6de3e3a5489a1a62517ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407adfb536d3d444be4964f7ee7bb0f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221015ef96093de459c9e7b51088171304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9a366a4d2e43ad4f15043ea62b61e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1ad6306d5094b8e3648f7844b321c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d0143d26808be6a557f17d6e863d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d02a4da1b13284b15e49f54846ce6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bab723a6e4f675ce9906ebb6537b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172205c17adf0e1587c00fff253170e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e566f0703032dc101a39a7ddd9f41b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f67da2ed07cfe0dbfd20585f6b9c16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef9935c01a8ecac4e9190eefce18d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f937ccb43e62af5799c5c9ae9ead840314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5fde6bda956d753b7ec24d10d7773315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ff2c275a155cb3f60f9e90a9f219a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27661d2299db688f4b845c3dac29cebb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38455a6b0822841cd2d3b8e4b14ba98e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af8fa422502421bd534bdd838e8d83319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5f7c2df9211486bf334d453b9250d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fad0321ad8b3bf9656825215ae6f9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d828904cd60c5a9df6682db405d4d43322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190af11d44b641d5dbed69eba4a51a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eca1d06323c6ca74eb3bea76aad3e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe1e30133a55a5d7f7ae3bdbb366ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377daa156a4bb2ca80d7f5f92fc1bcb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d30283e1c2fefea49fac284d12106327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64dc3df7285ff56d3d92567dd2e619328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8586a8735051e3dad224b1d217b556f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb454c3a0a296342cb8a6ad2dc19443330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764b0b9b0c5dd460d46d5e93ea20971331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8ae924128008b9c1d69f4c2993974332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321df0ed9182a79a89c195c8ac95d82f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1ac1e95656b6eaf7950356b0ce7e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599823952ad8f4d5988040f3f8fa6f96335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2f6fefcaa1b8350211085919e5a27336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12344f24e68ec05919aa7c38a3d39f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dff3401ed85cc963886c900e6a517e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f899aa64ba949b5e5976244ca8d36339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ab6f055e4941b5fa65ac40031cf95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2aed3c72b7f2e025e625ed4f1858c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024641d1b49e68dbe72c0235cec4105342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b9a103cc18f6c5e5d6eb9975ec904343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded840219bcd18c7e93ea2e4b46d7879344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0dd11c5ebda7befb919d65338893f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288a2147a4d46ad950cf1d011b4eb31346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c446cbcc5c0300faf92244dc992854347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed72077847e8098a733d09442c1039348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd761823ee65ad9acd9fc22777796445349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa2db1d32db149f56d4bf9354f91e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd9ab651a1ee3f72cf6d86f005d123351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059d38cc9bc50f9fb009dd26f39de27352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5d37c608f4d406611bce88971d2fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807884be6eba135b2a2494e15db35a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557f93f5fb1a2c3ed778a29db56290a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a448645717302261614e76a1867b23c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5c1645efb0475bf24018af7ff70a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894f271c61f52b7cc0657e671f6ca57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb6d97cd2c67ea13dea3b299ac180d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d421d706fde9fea029a2fecc7eee7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a3b3ec3d3718711229aaa1f115f8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34248d6f9cf907814b7f687b73c4a06362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2660663c72eb991b01852a47f8416c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d785512c639e8f2791f3757fbdc22364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bc22feedd9e3afe7e79db8059f7ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f38b89e6f0488bb4d87ef44f4992d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12188ce1490e39167a4ce8489d22750367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b72d5ef1f07462139dfa7d637cf0f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1130d80e698760a99ded58043ee826c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c68da0b655bdeca7ff6e6629c9da6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ea6a3feafc6a65891a98351ee6b13371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82f3fe853054e7713334a1e720d8aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e322ac384255fb5ae14a0befd1e57373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35587ff76e9a4811fbbee2e55a9c2c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b380fdef308bf9ce6769a6b33ec19375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c53ef2c21f0781ebca309deb708ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a1e10a3e743f71eb50a6efff441de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977b2273da824c7c85f4e267bcdfcc1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877425fa4fd0170d5ac356a60c2392e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67766a1d27ec84de1d5628adf43f916d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b6e8aa78417337006f5878b7a5ae9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b720da6d3532295817e9ef6579cc1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dfd9acc89532bc56d0c96cc3406a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43acfb7c4047e047f0e0746e4ae4b6e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd1b36bc8bae871635ab8e2a42f3de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edabfc9a791f1ef6036a41ec92a3fd0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7257dc96963e613af2a9cb2ae2af9b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e82f0c3a9b0a39ae396c927100f0c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acd33d6a3deb69bc1e3797ea2bedcb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707421e3b054a087472d3dd55dbf484390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49c680a119fb088421eec4b3447726391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbddc99bf06909ba346ea46cc437d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b1a0b8321f7e63e9de088ee8ef06b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82eb4c7c81d2cbcf50dad25457fc418394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4937e5ad1ba1a7abe7d88b21998a55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886d5b6099fb98b0fdcf6587a5a440a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc987a45c8aa05aab91678ff7fdeb0d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa271000ce2d5505143a2fe559dba7c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da9fe263dc0340f5a168900c09a782399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b724508e20fb0dc5c0975b1e36c2f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006b7d428260b681eb2cf6c3466ead4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9246714faad3c17cad11d7e69ed581402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5528de47f94067e6e03290618fadaf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b4a0905cbe9d42d32c3f6a04ae20e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fe3855dda62a225c51dc49ec941f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba809750f06bfadb777520a71acbf9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27be2317f4ff70fdec8fdf55ec5eff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f84f4249c3911c353057cb704fd07a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6de7af10e3a8afd6176f8c64213f47409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e2eb63f7cf1ff787af286f820831c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789cc720997738bb37363a70a027b58411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76241efd3b5c1cb6d878178b0154e54412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e07e6c0ebc9afe49b5c020b4d7815c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a5ff5e6839b48d79a8308df29cb48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2afd52f438307de89e7af9deb2a512415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1d360c3b080cc0eee52840a3d9dc6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923fba3dfbb03a11b4accc2d45239e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9704fc1a2f3e14368a69a126709d36b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6433e529a4d0207d90a4bda12ba08419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09849e8a92b5a8b62ece9e02a4990e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ade2d442a60952f9cb68d5d0cfc54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e0d43085df8f915db261e41880f42422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc838f8252db60cd4d9af56304711b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a5b1d5c368e4f8e328059f00893f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dc7b0980bf79e48585d4106278cff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12a5f239c6b08eaa64034a20055eec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a51b5d10f07922b352bb1797a5a7e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f9e5c777c92a3a1d318ce240f69c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ad772251f57b01aa80dded0cef120429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a881199b0921f9db16fdca621297be9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd5f8d01c6e92902a61a1a9c8b156c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11a3d7ffcf84513bd4960c0bd04593432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426944028fa91a47e99ba44cae622b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b41211a0963366497cbd608b21dea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edf3d992c4bd4502dc2c10ea02a416435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c888cd427877edecf09965d1af364ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dffa59aec9a629b4d840b1250ebc0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bee2cc299e67e168b14a2981dc0579438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ae475cd231cc577cf8fdb59125eeb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e424c47f2b524bb92c9939682d978440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f16b46964efc972f07f4f8789514a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072bba6f8e1661539a9e77508dbad70442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701d2586690586e8bd175ea51f3b580443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdb892aa537a2bbcce535d3defd3d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2d3eec4ab077a5d6f6e6dcf9d4183445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66005438637de031191c5ba28a4e8e58446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180c404a7d925c65fbd378a3b885b9c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73b985feaf7a972b45822c4f151d25448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059a9811929d66a3d3987bf8c8c2e2d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5ada2a0984c17575b964ef9059a9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6140efa4e36e09b2a8d77358f22d65c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70699bd6165ceb47cb0709a4e546076e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f909ca7e8dcdfad6798155676720b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848da4ddbbb04dabbebc26fc8685ff03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc7b4643650a229d84075b8241fb74455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea40d4e3eea914510c391683f03bf8a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84483bb0bd545d92fe089654e24f4d2d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134928cdee60e125608603a87eb0ad8c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f18fe57f4fa2231c975d376ea3424459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c127e5fe59aa41c534c0db16dfd5c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac6d41ef77271be26915fb2d7f3072461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98669e7567b50c2c08c0732534756961462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ec6722ba193569f3472e3e90d9c74463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ab51ac40c78bb480cfe24258a4639464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddc556076afdb286702c6288bb996e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6787f476bc355005c5a980065c4f20466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb67c8cf33f76890a80263c8cd70165467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a5fb315607b1bafaadd636358cd17468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577df8dc011359faaef52aee99661699469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a87f248efb6b6c0722927eb5ea7dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2f359687ed79282693a7871cb7288471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f58a6ab83b71d6a544c0452cae4ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c664ce8a130fb6df2546af49478ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f95277f43a6bbd09a607b6028d2d07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3b493cec6b467f26df30568eb40cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f53250f93ec1afb8f6e7594a20ecd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ef6e96d3c45d819bdbd14cf9580be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85976c1e1aaf044226317635e38a66478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05456aaeca8a5958b4fc2f85e883833479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5820336331876d3e0b230e8abb62491480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f7631cd199ae662cd83f8fbd726b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc106a04bd6fe45a9eafb34814ab3c87482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffafb154fa33bd76f1e535f387e5e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab124e66eecd1e45ae916064167df23484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a6284724146e596a0c78a980f2507485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef0d546de199ffb25d850e95f94842486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ac29c7d24542fcbed951d233c5448487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b5876bf0f701426b51e253dc4f690488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed450a6cfe6d620e270d2c39a22f011c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8b1346c6ce907d6017d1eebf5d03e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc56f3f96752b7b2b5f544fe8cf12e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5e4f998b5360ee0872445b3eec5db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96af125716ed3f2980ce10a288d0108493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f006b82e8677b32bf63f74268638860494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52de7c2f68eb9345381e914c9c112d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13eed67fd7f017783a0fba0d310fc3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece3ff652d6227d3bc2af880e9c1e55497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb3403294ff439d8a6259b53f32165498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf6802d1fec948afe6ea4c9f0b4d38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5baadc7157f546abab0e9d5ecb000500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff74277770aca42204afdf17594e52501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f540c80143c37f9f936f8cd4f3018502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a7899ec9b5196fd88419d49943e36503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ffc2e72c075d8ce24e6b760511db9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3af00b92fa13cbeba7ffb3653a430505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af46322c78e8fc0375f5742325e97a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36815bd5d269e9b447b05002db73c7ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9050711883b881a24cc5de84158bdb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01885a98fe8d2d383bcf4f4e266ea6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d061a44f1d934135a8a6d8e2b4e464510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0c81d3511fc4d3d1d1d25721cde81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80566f8b067b8d496757dac1aa48a20b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513e54f4b09d30cd77d678a9af3f926513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2c8abbda3a6cddf31d2ef8a6bdcf1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca528dab80a15d18653be628274863515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6e0572418579ba27587b730d2caa4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf76c171aea5fa56ed8419c4eccac03517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1ea22710c52e07073b37dc039adc9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1656bf2cb81b25c4c9596246838b82519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faf697e4cb574499598b49dfdd009c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615693a3532879fe7d245274ddb57b18521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dde19a24f69e2f735af5948e932c4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3b0bfd20838c080de330af285c3aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6aabc6606c88e699fa4cc59953476524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32700f694ec796d9e0eae99a103c62ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf931d20da918d91856bbbd34ffd960526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e8af036edafb902647410f05a0c27527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb308ce2bb323e7df5a023eb1bc9bb1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db006c2d142ac3628ccbfe842083e324529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249a5e15981ae6ef5c4ce5280751669530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5f0db5a20c1ddbad53ffde2d4455f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0d012ade7c8f2a41b6755542c6b2f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf556fc00f70aa4be313e0366ecd39533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c7bfc1ee55f686a51b38eb03d2ac1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15039399038b375359e4145c7ab7f6e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743942d99694f9c7ddfe940ddf75b8a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdfd37d6d2e1acc095e0484b6cc176537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add58dac6f485915c985eab6f126e2fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84f61d7be9ffcd23a77b846c72e32b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29f6f25a42e50261901653847408bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cc72567b69321f9761660009c87a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f105849d82d65deee79fbf2fb95734542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335939d9ceaa1bbd63e719e7b83832ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ee67ad90a8d770de10e459c681438544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc27373e41dc983e877e4d1b5ed5b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7577cef33c095a21e3cb64827a5e0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7164b6686eef208fb33f6eb3e16542c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be61abc9a774962ec6f66fbcaaac44548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390d5a3fef167384a65c0f0ff26b411549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17342fa224fc2b989123f1f8cb154e4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9779348a6db0e62bfa45873e0731a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ef6ac8422ced0c35f894c5b63f323552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f039f2e7651bcf60c50bbf1145d31ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd3c3c92caa740cb7d1944709063d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a208ac7d6093ced26ad68797709b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4765cf3e7da1afe8a0f98bed1b3831556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff106051d8582c1d5b0513ac86e766557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c211379acccdb9f7933a7b7d0c16e48558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7271d60d6a707244d9552ef9ddbc2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00115b4ec8afabcecae3caea3fa6e61560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467f1abfd5f85b164a6fb36fb7313b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14672e17ae10819a676d15873190fb7b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb68968f7b0c717906a0490a2e354d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ef814306bd1c3b29ff66693630434564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4c76f3627292b847efc42719990ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84aabd60f05003c2fcf1ddef039f1ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e086643b004bddea6fd03225799b98567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799d1bdb0ffaa35a313d400b3504b6d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a16b4a4ed1eadcbed1ae18cd77dd4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365558e19c523c600f7242620783f32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1e955cc64f21ec82c75ea22d0f913571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ce5e31f85f078c557a70795167416572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ffa17e871e204d33761f8df66f9e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b71fc83e6587c194642e24cfac2899574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7554e78c4bc0d7fda1de4391deb344b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e1464f91a20f73b4d63f9bcc55ab9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330b79db2d272337af6ff2d8e9aeba4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13a18b2ed1203c5f28f7bb13355c83578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad29aea0f5caf63272d3c84806cd44b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a1e1c4d56cfbfbc9b5b97a9bf39bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21172087fae5def881aae7f5f8c59f51581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62ec63abb8ac84995110f869556763582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f394d241f65fa340f39a238caca0e0a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06082bac8b9db1e8a482e7d7aa82cda584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eda5c98a06aee36154e0cf2713bd46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23298cfa9f906881e7268425b15fb45f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588f41b35344bf4fc5e68f231c7e71a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061f0b007a4b08a8135c6823c58d115588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d9121c72b22d7025173b3f4327a4c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e639402d46fd82dc7bd7390d9d9fe05590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5594977b2cd73624e5a81a53601e0ec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7a441a04b700fd819e588080cc9e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266aed8712968b674c7512a381e231f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ff6482d240c5b692ce549cd2e85dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d9e044fabe94d413dcc58362d6188595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec84237e590dcb2008450a67a2147e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223f115133df0271f40aed66c98ce63597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c16674652fe026af36edd20ec31d0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc243d6c8bd9b0d2b6ca901c8b3ae0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977d22cd1a88ef307a6ede3cc4a4f95600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d39665ea05cfee2088e9ead68f4860601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460b56e8d47b4ae57447d942da0b1b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdc102dbcd57500c51e5fa7bc30c71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de478d5532589570a3d9f9c8cfb27b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae2980e77ab395ebfdbc854707316c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b726d108859a75ac972d0428cae72606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57871be7eb734a497f864e3eb2b80d76607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad64548a4725081f4b0f5bb099fef4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1de924dad2162a93fa5943d1af96d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcc8ceed2e424d527c99dae4223a2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb03853823b786f0a98475c03fd800611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8de43493abeb49b28a36b7ceafd993612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c94e3e8a38280cd524dd95c6ce681613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154d7df444e4f58d3e7b21f136a0fcf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8d03957f3b7cd36a34c3ce7c1fd91615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc361ddc6b565a20fbb820725955c6aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052121b11636464510bd341ab905db9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba5ffa07654ff7bbd8643250ce4e1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd77cfd17f67c886b7a407b5728e436619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d2e3a5a2764fe7e8fbd4eeca20c69620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640bf383448711891c37ed67f5947ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9aa6e11abcf5aeb680abaab34f7bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec942b16801d9d4e790d49ac522c0f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cbcb01e8fce1efd84d7d9fe75b2bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905f26bef027251e445741b915d78ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058a94c0ceb0b0ea399c1401dab89dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da6c8755b62e6ce217ecd11b194ce0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721af113e81a5406faea940c63d37aa8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83adcd25754b096eedc63f6d8e69023629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dbc01893f9a000d5d955ac7e8e4ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dea8295d0b4b24910df74f61d62581631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05015956b10c377e88099a2323a733b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994ef579396c14ea844c30b6e8942f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66f75a37bb70534a45b1675f561850634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d4bb810fd1e6aa089b580e27d8155635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc227eda070d36425ddcb55749c89d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90b3eb8b67aea919db229156e3fb24637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6d3282d173db94848cae58cb73cb7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be856844aa8855f0e6e92491bd09eab6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbda4831ceb73680d0992fd209f8dbe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74da724673940b47ba12aae4fe11e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba20961b2b268152ccd12442bdf6fe0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc4466564eaa7f3ecc3374b0407b16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e538ee023cd0f420e3df76214e931644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb33022861cdeb79a7c37d2cf3f7866645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50822f5d7ccfea0ab5b1ae960a070447646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e1c80742ecc3f3881312953151d5b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4b4cbecb4d7c6ce50cd637eade452648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7f4846afbad2ffe8ec7de97777823649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7ebd8fcd681136e60d0d9c957e2f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c8532239f15c2e3e81253b4a22242651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde872b749ccfaed3bc5e538f3b8b183652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea717a4bc9c2b0f8ae4916ea2eb6335b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd8fc9dc07d64cfa3caaae6de23227654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2c6c1a7f08ca2bfd40a868bd5de09655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465cb082b17e29515f2ca6a06058b25656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dba276c167a900fa9e6f7304b87fee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6031ccbb49fdf926fbbf231668318d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882415b48511ad17733befc1cc11833659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a2b61a19ab09637e66237a14fd4f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380cb5d00f13bdd12afb8d0cb7ac369661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818145e6d57523fc3e6f0f1f312cfceb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba606fc550eb1bd761f038903891fd9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04189ee842838be7efc1263cde41c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b922f3c325629f7d4a6af9fe03c62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284d05806df6e839aa266a6d04aa93c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef14ef0edd60ad6a95f020c021ea516667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6564a1eb30ce6612849a9b9c548e44668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712ae321c955ecd930517fb1327b7bf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ada9609cc1dd7723c61c1d1d18cf8c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4da03f9fadc0271264bf3bb3240b67671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac865127ed062e520f3bc8f7a2e9da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45d8274fa7a9c4efb12cc9d449ceeb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411c1830640dbd4b5d84811bb44cda5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa1b54407a53927c299b3ffd54512b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf049dc49993ad13cef4d827344fdf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54f73375d0da3ec73423c15846b34c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939df65d87f6f0a48fbb5ccf8cc8318c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a314ab3d5e1fb20097cb2ccb073f84e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a32082a148a7575b146f366cb6d53b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a35a4c1207e9f3dac6ff1e8b6eca43681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f122f776ad8536a13167ccf411f13a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c859076b5c4e6f21d09ef4420ce2bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a9299b821339bbf4a5f78e45900d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4a0276585f31c243c8010aada5159685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85940bbaa47bedacbbe3769d65d712686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b032057ffcfc668ebc8de5637ac5f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df563f7cc7a6495bd415d7a680d3bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ba00ce068f69aba39e4ae28260070689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479b480a6a8158ce8c2bf15e821a219690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bd189efb859e9c1c23e8090b87d75691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa057e18f903936f335fc9c408b2fbd3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4af43d08882b076aca0d4bab9b905693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fcc33a74452e361688de8824dca68694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155635162eb1ff53a21e12e4fbdfe69695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd1015bf5e7992c5d23d00e3c96703696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f9badc87e11014bec364795af0a20697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d798d161a7ebe97b457d8ba33a5c0c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537ab665c8acdcbc9d2835145756218699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2be5393abcebfe3859fa4b16468da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844801a5ecadcb200e24621cd73479ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1013e2b37af99691ef9b4fd0021b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fbb3d1e8ceb606473b3bf9ac8433d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41342373a8e698013d0c67f66e348a82704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edff8f0ed6edb0273f99a866121555c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6e0884e544322cc893fcd15e857d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51676a1654ece94d76f487b5a0894ffb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d6b7e1693031b32dc74bb487abefa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cd3c00371a04351f7aef8632fd359709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86bbf20ef3d6b4894113cfa6e10ece710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5b22d600cc0c4d6325ce17afc5daf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb82df8dd754bc58c48662b160704a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf63e3079e257875954da6150dde32713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507f04f096a5e96d9daf99967b780c8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cbf482e0f27cf4f2e196ce444a46b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e69ac7646c945766bfc20421fa6d8b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72837daecc4480979704e3c2b82c73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42730420ef1b3fa67bfd99cf60ddb0d2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592183ed78e78ffe28f11e80ec87e282719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc4d73c627f8f9937f36ed28362148720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b81f303adbc238d0619ef4493f73a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0c877ac6b3c88fe7ac17836c637f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5402904564abb4d5a991f7b22ae4384723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13f721bf978c2f3063c6ea062a77f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed94c85924db2d59610cb942499641725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa48f3cb06fa7a6329714212dfd8a01726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cee3061ba16abcf57054ea7034fb4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abaccc4c0f1e9a80f1d6e6b57644f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11a2befa31b6eceeb8421f575970f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25168a35dcabf1ac995d33394a291ce6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d25e8f256a95d632db1dd1ebab6ccc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012de7b0ee297870a98a6d4408c2e331732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5a4a12a87d99b144a35956015909d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f3e0faec5a76cc2fbac4770818d91734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90690d9fde4f2d86df81209b0fa6081735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4a462c9dbb351c6f2a8eb574a8ed6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892514af696b4ca6ec2d1f7cde68109737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe3d97af81244829cac30016ad2f50738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2eda7efb989156b955a397e20ba5c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2d34105bac0391a4532beb8ebb09c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1002892167b9671f10cc4108d24f40741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459b5832cabfcc4f3efb7267a4d08e5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506e6156e8e60097e8e92cce90a7fa3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f17529e357c7480452980ba198290c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcdae538aabcf440b54abe573ce5f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f15bd8589fca24c85f0fd9abc67c4e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752364f5b75908812ce5eaa04ab59374747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f7f841651c4e6bb46c7ed474a9fb3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c986c96611d725441a190e213f16b3d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9eff2c8de73f0216b9de99e8f9570d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f010ffea09edb8058f6ff556660b7f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276a7ec091d7065fbb76fda1f093f0c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5a5cfd0520df9da39644950fda642753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c344a01297beb5b2df5398587beb13754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0cc9fad2523c22d6bee1bac123bb3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400074ee4609d89d4f8e6a31de5883fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b3ad162d7eee0f8065633f3e6df34757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030083741e0f67f74deeb1b20ded741f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5556acab02a23eb96c54b68630999759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069caa640ce66d04579b2f631a83146760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974696de8bcd2373e75ebcc73ea1cb36761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7ba6172e8c98c12aa913ac779b90e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d95772c1fde9dcf666a7f49bb66bf1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb892d2e1840003a2a03e5536d161c8e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca13dac1b8332eac88d650f86209be765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc690ad43a1406e8f659a539f7fbeb5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a344292f2bb5cff09e324e784201fd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1826b01d0b00490b8ce73a74b87e1d1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c150fb57aee697180a424f579b941769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501236171b9636634b870724b2d863a1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a20f4cde9def40e788a3bbdc04098771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b945dea7856b2cffc5b81b10b4d27ae772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e499c5534fc5bab4e0ff922dfbcb86773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab1c19f6b2049ac6361edcc3438b8d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efedfa44297fe6f1957268caa7fc453775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3ddef1dc67c1882dec5a2e543436f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26971955d0d8efbec099cfdd3701110777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89439156db1b14dd6db0c1cfcc3b9671778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88c72a79e61e108e6c5588eb153b52779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb39ca6121fd386102a2125b0f9c938780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883b7b9099626480afc8b4e13636015781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74789c497c81283a1da10aec05e85e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae2b90f1003f43eac09f540066b6b8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93e9dea4549d55232dc268e27986af784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1008f1f40ec3d67e658a1564dcf2400785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b240d4ad6b7e5e8a9962672ddd909786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c449353ed955523c2e11ff39a1ea58787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3074c2b3e219ed0cdf8bc70ad0ca5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949666cb7cc09aa1005bd5756faa4b9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8e80eff3f17c82581f59f54899501790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ead5208ccf44f091bb3ea8267adde791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94512b1fc7f5d2e509f3954844ebc21c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fac443a7e8a00303b9722e93b45cf2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775a70e5067e734ae0b0c19690f2ffb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cb980a3fb088f796c2dd06ea1437a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ee39c89f51c4e210b77e9d33f7b09796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0caba3a1610b12456527f5b79e53ac797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb289a6b89c89df4ab5b64d97b06c9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91716a5035db1bc16bad59b7643f1a4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31963a16b8f0fb8daad90276188ba5c5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d8a8af3edcf8b49cbb81ecb1014fd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e2366bf2cecf42186fefc52d1e9ea802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1377b68b572ec87d900b67c80183f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5ac265c56033316182cb0280ee647804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67746f3555bd50c011fe7e9220fab5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c916d679250f5d51bd1ecb5beaf6601806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf19d17fdb08d811101313a08ea943807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285ee76240b20bcdcf5bd4b7ddbab04808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578663f8a5c4de20e8bbbeef7d6e402e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37b2faf3b106a8d5fcee1b1c748860810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60749d7b6e6fd60b9eea83d65bf0d4bf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabce24ec00cee4e713b4c97be964f8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82d5f73ecb60941c9dfe287f4bc427813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89686a78753e3ae9b2d566f01e28487a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76309c4eb87d5d9697b71f7e50e803815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4443a3ecf81392938810fc1b305e7c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba523dfa1db95c1e12c372c2922d77a3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020685e27e469f6d5ed4661a1ff2932818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3534ca84b2d97b9a021b6a9b9feef2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0dfe848509b2c85136fd3cb2a995b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5a21347815c6caf3b242ac3380a47821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1297ccb58f3e429d92d51a4ccecb8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe8093218ef8645283446474ad8400823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b78dc0fb33d97edd84b998a23b9e96824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0e2d7fad431f4d834fa224788d7be825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40ab5e961ddabdb9be0d8e6b7975f3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf436ac250417636a8dc069b76d3f60827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d268cdef54f86d287bd2ef18ed5aa6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf72b1e8fb90b71441d2f90af8320d4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0311a1d6ae50ae3a58d7d0bbf5518830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979c5a95dc4cc8b8ed87e66a9e16d36831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b2288d989d7422e045a9dca02403b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe942273db11f6f89d2fa3aa7dd949833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf0d0f7055dc03c14864f5f85e81f4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8a956988dcb64a06bd8dbf87fdc00835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539f8828e129aa226148ca8f9cb2672836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39cbbbc7d52d591b703a9f28824e1f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1da3a4a28d2612e59945f7e958d197838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579dc8061e597cf07cea244116ee97d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb2180c31e68d23f1bfe8511bfa7e9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76be0c506ddf0392c0db0853ce3cba841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b6ffe64ec88588d8bcdf55de39bfd842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bf8980106c882f139fa953e632cb6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512d5d31303fe56a6a466748917539e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781d5de184662509c65972c49d9a746845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd45ede7c7493d2f32f09fb22b21484846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a264e793d3b3798878c0c54176bde3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d74eb5721941c4de179e1346dd96b2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314a9764e1ff41b5486b3bbeb26d084849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239e2d6b62169f8a14f975047daef75850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d698b9574d6edf3041a0149d98dfe9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124679dba456cc0d7de35706f5b8c61852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbbb97d2d38fd9e8cf5c0bc4dc7c69853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f13690bdf32e22baf3cfae335152f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd258f28c63d49e9b92e605d10cdd186855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf958004d1d1987b92f2ef169505db5f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf583778d970f9ec2894227b40efd35857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739b923fadf029abd6c3dd94c88dc15858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76c0c7ba77bee14d92aefdbfce257f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe182dbef179049d801b7893604ff2f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de022d80b5c5d20825ff83ab3d262a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e125881e57cb28938b5bc161323fc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a7c5e8602ea2deea7e6563718f3c1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d87f78a53bbb096b67240796fe3b3b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f88a0719ede54bb1c6b112c04453a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3e1ca9da49ea081941833adf05929866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff0ed0dd9da39515c1653ece91a085867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f70bd631d90050c414c5ac70481c9a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923efb4011372ebe50bf365737317843869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92e056ee6f0bf6070ae2a8edd395d7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c13fa93ecbe9b55b45ad9947a4f0f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a9b73466353fd349d927dc2866e20872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f942ca2591f416709d774850d2edd2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38c4aa6309748d81709e830945f972874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d938f7caca5eff4af36f60bcbc506ff875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c0e9a5c1506998e7ea722b39bd8e1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af437d5cd58a42db132bca2df4b8e638877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20392a2abbcbb0d84aad6fd4d0bb0e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d4621f5ea4b865f3db0d632dbc764879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d71fc5f649eced674e74077ae2371880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac977324c99f4524338307b4a0983f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43adbfeb7a394ea196927071f74e327882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3611fe19a8fbbbc1168f70026e3a6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38d2fedb04a6028376f325640fda24884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabb871cb30ddfab4472eeeefc42ed2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31031d0a5edfba53aac472c01ab84826886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f95fe3e16876cfbe205597100c713887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094c75e93244925b1ca9b73d33e7f39888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e826832a924f0693e38d06d0d8f25889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be266e8423daf2e8a8b0a40be54e7fff890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b2b2378dc35034c0d038f75708d66891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494d243b39e4c5b424be0227a24163d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d100644b23678c411ee7a74332de3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a98ee325d4dc08a8cf71a5b2fa18f2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f360ee22c0312a5f7523df1e45fb3f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49aa7d7ef3f3ab3c446b565b9c296a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f0e34ac9e4e78215dbadf0a68bfb4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2f004349452beb7b08058c9fb4582898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a40c5b511247864948d8f38d0560f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2ff13909647173a0c4772084e953d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efdbb3e345e0dd90aa5cfa2bc560b0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7a0f13a74dfb240aeae5d3976c430902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34443e9d72af2228a6f3bbf697bbc05b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23d20d65dbe119d3b7d22642eb0e54904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cdadc0d8ad5c15e799b9849bfce48905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9d968b560a0f7214094092c19b1f3906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578b397fe4099bdcd7be50580a2a4fe907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9509d9ca9d754b81ce9504295b8ad0a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc202a807d3c8edc15cf37b6bcbcc50a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138301b572c754706a9bd7207f198b9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ecd3ddca636212ffcec2efa14c297911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b7c8029e8ed821bd8ee020138df3c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c001a02924f6784c385d7d9d8c586913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291a64ef6aa20e3da433d434a924793914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345e820c119f92b9f07fd4f14265db1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220463b18647932dc0a5e861f5e9882916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c478b488f9e1dc3b2cfe1de6e13da6c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cea70cb4e57c536e3dbacd4bd2417b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db5dfe781d047e6a2622e193db05a5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241848f581d2f271ace8ad98307ec03c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2d9859bb26ed4ca86180bd8ffea0a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8f37b7cafca5207edffa2d1427a21922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2dc153ab630d324dd0dec81a21a2c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb47008ae51baa075671233fad05414924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd85240d412dc8132fd674b954008bb925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68014abd0cf12cac742b9bf3f2d53fcd926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a147b97fb7c62a0dd56d5e102df57927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406739539d34687fda232c903e9f5fa928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f09e22a56d30a8c3e1022d4e53dd2d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f577f559b86bd8105d5b053a03eea4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3dec7423b27327ec3511d093ba30a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb99f188054b6df608622d018697f5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70404e41ea6a5d324095b1a029ff5f8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adde363b3f7927ce0588d96f8df33a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f34b617ab0aead26742458cde6407935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459531fb0c17bf47bccafb50ce1acf1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc70033e2965ba212e51d4e5b79b49937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96456fb5a6f66a50038c4005b5b328938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e27b01c660f883cf933f07e4ac4c42939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0036eaabc6357db4406ee154d2333940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baeb1900a4d7cbcb296cbf5a0c26d46941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd6d6ef5090a64b45a26bb5c9e9a16942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb78fda0f60237e3dfd1c26b655e67943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ba60f1ce30e590240a92bbf376198944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fb0f8e1371f7cce7dcfabbd31e879945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909302bbf818ceead59b92699235483946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fe913117108122aa40c7a86773b07947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe52ded38486a15940f8b9c077a67f3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300338e8ec0c628b50adf0f6ac93bfe949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37fd204070b26bf4c0b4ddb3676fc9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ed7ffb4f87d29ed344d68ccea8131951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe804b3e69724ef99947e7b59201c11d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffe54e9c3dcf99b3e720e361f53650953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af601c2f70bedd236cdf75f3e2e05ad954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b267f76ee6d7427005009a6180f27ac955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb9e410a3ec527c16d16edfd3d534e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee0ce93313bf461a24e086ac2e3094957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f60df829ae427e65e3334d1f8e3c9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ecf8dc8096ab2c8164afe3aaa3c5d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114c58959119617ae25840cec91041b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e610498b4a844eabae050398db08354961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c036bc95e97a65bbaf12230e72b53962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21911290c653ac94ef434f58862ec45963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc725d88456f1add306a7c6f6382bc5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282bfa4ba3f3621a7ca8478fe6db5ce965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e09de9018678f7f70ce22e8082777966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843b30ac69bf12eccc3127e45faeee5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8a981e1a71d9f595576fcea541c0c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598a32e342cb76a7feffae7521d5ece969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dd69911406aa6552b70a8b08acab2970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fde3d0b82ce654be031ee1b56e8fa971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699c3ecfc62152b7e53db1f857feae7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b930de599423c897114cf0ae31a5f3c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482ac4eb85e98cc66fed3e163942285974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06d5888a7be056261958fb77fcdf44975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed25a8323a221d4faa2fa8c53cc9b6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8faef45efd8221ba2b500224e6215d977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa096767155d094ecd12abc547456821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290aab95977f634bd1debf6da1976d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d1cdc7f852e58887109e7926f35523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2594d25e04526f3a822bde802c29dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55978c7623b75acb80f0b46119e4844c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f66efa491ca4e25731d0b188f5898a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8fd211a11d9c84671f56ace8936557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089e010ebc06fc3885acfee304036758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae27bca6cac77770dbe6f9f479ddf039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dc67fa4158245b73ce10e8c245d8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c544b6ca91bbd2b2e2948dc997d7a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b11fafc7a4e6676a29d78da60d47812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309c4bcfb62887793971264e6b0bd1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f280bfbf9362b6fc982829808370214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa689325449917261d302cd08a1ccf3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332db21099b7d2a4b536d028ad190af716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ab7d26c39f2ac4469c1e4b00a37fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b665ff44810107e2354a222107b6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dea09068bc3f528e05cd146e8e19719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284182e4a6352dee535e558a943408720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2b3e0c1e80fc350708b5d9caf7c2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fc196da6f90d0131dcba0aa64248722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a80ac53ce0d11ef6d906505d6eac0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35d56cdcf8dcd04a64e308065540e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a6c1bd50beb4057b28068026214ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62894f5984651b1327a2147387b8572326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f7eb633d646943a2d2d3e39c2fc2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0372b9714f6f1988c19b440ae039128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b540e399250b95d293f533003135629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67388a815822c5ffd84f03ee5b8fb86530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2fe8568a7d245ffc04650f7dde2e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d2fd6324a634b45337f679f60566832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f6f76dc2b8f34390fa1f1280100f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36f0ed7da943757c1928854b7f0c0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a2185a0d02382b475112dbe38621135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9289b0d62ba951d05c7acf1262fec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18864143b684591545a6b36a2a138e4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0484db0ddc3c2fa0ac5054ced8a0238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a55a4679cca7a7777ed172d1fc00a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8eb695fb825d9bdf5173a2fc5d405340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0b39cd430031d2b24d41e53f6006e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb86568682e2b798dc6444b547d668942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3487ea703714406eaf76c7f249a52d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f538fb9777c1446b6edeb94683ca644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e260adf53d24a87d452b29b28c9eac045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5718d1eaa62198656c078c3bcc2eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b3971dc3bc0e162cf658591324bb247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cca80d882187f5747fb8dd99e4971248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96b969a3bfabbcc201d2ec1b18cd1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d6dfdbe421203deca68c4440635af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad464bfb73e445301bc156a13747634451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b995270b7e59fe1e1d93b524ccc327552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed62613c86ab4cc80eb7e11ee8c378553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0d2750712cead3bcad4b3658fdb9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3bdc2a45334258b8c86b8f9989d5a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f2a0268faf3b634939ddbb567c80556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90ede4c692716f656e066f3356628557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9546f37a5b7d043acda15e33b05956e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7df1b56019af09aae33435bf2916459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e82c58a2c0c285df01e1e1f5fa40f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef794bdfa3ece22c7c55f4f46271d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606629d82a13e4a6455d1940f54158662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb925b77695dd1077af54c09d9f8b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11fd6187dae810128524e163e77ba664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146da1c4c8720d07a76f4b3d008799365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effb4b6164bd8b04f35e7ede82e703766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3f4bdee95666759e0272e4944497467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd571872bf448b4d06c4d2d72bc9fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57166baa06e83a265a3829ff0d87dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714107b109c1d3a77d494c5a7c204c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24613bd63a0c2b12b1fa497b06e289c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d59041d44d36759454dc48ee8ee7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a9a9275be99b6b6612e524a58c42c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837533e9bfcf436c2ad7fb6370693bd674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cc6d399b11eb67d4cef97a04faf0075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0135fe6832991a20e4a9a7a329c0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40467333222cd1b18a001bc29dd8022977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d84d6b57d6a9446cb94eaf48e105b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa69c2ba6540f326029ad228a75fe779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13525d1a740021a5f0d53e4015ca503780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecd4b3568c96aba1adbd68d9aa18a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba109cedb9431848d986678659df22482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cf39dfc4cd54e370865642a534b9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e5c2c86487ae54ee70f9a9da2fa4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00049dfde3780b80e2618d030c7955285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3a93ee29036b7a98cb4259987a51f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85cf8a3e81471e137f81801183f01587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc869c4bfeb849b67c2e9b4ed8bbd5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa8ffbdeb4b774bd9325c5d4b4028e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7fcbe05bb5e54766aba264e21d11190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3ef4738d01ac88443ca8bc8b4db9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab287d66b0b9db79d3e67cbce6575b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecac0ee7b219b7d69b3567886bbe7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9efa6126b3cfd1761ea38f7adccf994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fad27e92bf306bdf93d2f5b715b4e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18032d477c790eeb007c8acfbe735896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863b74be98a9e53582ff55116f557ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ee13a0c6f452d0c3971faedd443d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae98923e786bd01311d4c61b0349e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596cc8c73e0e54dc640a858537937c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33ec16d646d1e8f113b6a364d2d053101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb78f89c856d0cfd40fcce5bb01847102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345e4dff9fd2bc852e42842401e68e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2bdf6cba683c18fe3a0e5719fddc9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a5a1c198579338570d83f2ef9d3c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c8a5ac601ee854af0c9eab68c5fc8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac897f00f21cde8d04e2e43e16eacae6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a71ae2bd7730102ad21e332f50eb4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c2ce041cdbbb0303e56f51cce7fc4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed66316f81f65b861488c3c1047fe33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc638ffc211795280880e2aa8b9a886a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ba5e488cdd1da52cff8c1abadc23b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c655e22f95af32ea330ec01bbff58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e2d24321ee37566f788d6e82d565d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56293ef77b9032bc1aafe8f1279edf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdea5773b9ec046c76bc1e4e0984885116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1f5d44cd4c25cd6b0db99e16c69b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fee94fd21ed038fc7f2e7ad9ff753118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2a9c36ca3097fe0b789ea3736c368119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7c6374077e0983c7933b600c5528f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1ebab18e332924b95b543095118ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325fe3a3725579923dc7bdea4afaf44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec06434a4c9e5046069fc64342222cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d3e7aa43547ea477360451f165fad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc0cdac6caf11c6372c486d8606b27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170daec5fd1014fbeac7b7a17364ed78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cafc2ba11ed17b95db443343a7d7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965b49ac71816229826dfdd8c9fbd52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34c1cb29dc4bec0d879b069fe58ce9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e1f407220ccb112c1ced128f3afa7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549c161ef6ec5cafee22c2183e9e929131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40329d7b8fc5c144925a764a14caead2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1b808181bf03c16bfc3a205f9c9ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b6955687f63676b8dddb5888195bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3c938b7dd9fd65960defa5bd07bb5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347139f43f036aeea01b8238ff6e2f7f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74051ae5e9001c59a010c825efe0e31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be1d45081d4ce6a53ff9272e72696a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18531a5c0fa7edd6dcd7056ff8e8eaef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0282a2f8df56b636dfa9fe2a02ebc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af414627f5b99e2d28e521b4d1c675141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6a57280ec5e11a9ddb90277e4db7c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab7aa74d25688f240efbb0c8ab84b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03c820446d746d2c05e2fcbc73c5ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644faad9777227fb6496f3dc2c59978145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e0530c1346ffbbb94685a0bf38963146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc1b0abc85a23f4eb2b26239920dc4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f790fb0f4b60a81d686da240e3688148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee3e48902b143e63f4a324f4b0015e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75429ed6fb6b9b703cc79cc642fc84de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf0c722ca499b1ead2dbf77cd4df7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690700cc4a263cf1f9a1be8a7b96498f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33330800e48ffb62034e52d3161a83153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c7e8c5234cca2f519d2d097e9cb79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0dc0f5272a0b96b77da64932e3a8c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6d25607bac6084ffcfadd81b697ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0b1cd8d79df594c9e0518ea535446157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6a1d406add5d30109de1e389694dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbda72dbb62a6ecdc5e14e8eb614e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f427edf57c9f7b547ec4e1b051ddc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a9e9613a540f4cd64003371f49d41161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef083e8c762f5ee8a1933e607cc677162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafb1863b8ba6fddbad4389f45199da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17669b90e1c3493b699b61df9b10d842164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b6443e4b2ab95dc9ee39c0c45a2b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ba55a45bfee68923d97d0b69a981d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd299577867d0663210e33cbe50e5cf8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f85d9867e2de5f1307e1a0fe89d4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04d4839f17424fb01dfe24e13216eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7e0c557dfdecc702a9e8506a17bfa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d83caaa0c3b4fb2e5fc973465b6cf2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a1ba11ed2b5d2bb19db71aa1c4445172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133fc077d28f0053dc1b9bdc52cdff5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf32881fde820efe5d29730f29e13b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00135c48f1925505088fbc847bde8f71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984803531f9c87baf078590632e6022176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466a33e8f1274e881b5f14bf9758625177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff0d2f84da3012b417b9899f67daf5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde335d3bc5ea48c5de72a52ea3587f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc440b9113963f49119f6c71458f70180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6279f33d3372537a7c44066e44b80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051203f8627f03350251c823d838cbe6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14a6b70de8524398de85039c9eec17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01127cfb71c0d42f52c1a8326025fa34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5440d07869a99ae0df90f9553e69a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bd2b9bd8a005614e23f5a28dbd94c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ece561a4d53ee6c7f543a3e8e7e2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e32ac4ee95c45d7534dbdc87dcac9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c160689f36e6baf81eb4a9ad45605189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1b8aa864f1285eb2189f5706ee2ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6288362e66e856316862dbaa4b6468191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e133fe88e7e25e1ab7cd3c2b481d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e77346a6496a1be362392024b7702193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662a1f1fb7849186d39646d70c40593194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dc8f567fcbbbe83a09fa78355bf5b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d628cf27795e959d976c0060baf362b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256e53dd4b85bebb030fe5651b02ed6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a23967a88a14fab0b73a32219c5d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654287361aa99cc72b173c15aca45765199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dedf30e0f4d1610b0adbffcc62af1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c5a90c0bea85fee2e7ed0d5d8fdf3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8217d478bec06bc08c25a95225403202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16d3356469ea69e1dbb74c400d436f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8778638b0ff6ae7f582aacbfad094cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8d988992aa9ae55095952cfcbcc3e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12747a33be36cfe5910b35f6ccd346206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d45f013c88d7a5a8fa5699dcdaac3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251123e7d71ab355ff4d6d8ecd90904a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340642698109af8ae924ea7cb3f5b305209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52321e9ede312009eeeb45b532013146210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751c6c04167f35a414f2d6ea0e2726b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93892e8b5296fd3fa9d392ae7b4c9f2a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883190d971be941c1989bd4eba7c158213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9173b21939dcc6bebe824a1c3bc74aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdb3a61f1e82f3ec965a3a0c0f4176215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15be921304430996a6b65b17e66bdab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78410077a3ebaf6dd62af9fba5be7267217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d501506277559631d620a026384a6d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204b9c8940471f90f4bca3160d46252219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a4b3c76219289c7fd16b5e8f88a2f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd5c798c9bf20fcab20954c1f1f792221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906821093f4c35bad80f668b5f6aace222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edd83d721a23a43ea7a39f8363ac3d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be89adf73ea630d2c23c24aba9bb0cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cc4d87044afa5f2c15a617ad46ff9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64128868f8583cad637fc06080fa2a74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8491e833ee664d9e3600749b47791227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae473f6b7bc46473810ba7538f614f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea23586d17ab1193782db1f54d43e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92eac6f62b0646b0a961697a7ff63ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e1e60dd744fb18df8f83a97766ee4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73cbbc473018d0422fbb1621f28e45232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd0c4a6d3ca292f81431de453786f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a44acd67f017bdfc8446e9fed6fee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df00f540834453033ca728847f92e75235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa669a07b10c8f457ff3d3ede6054a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84536889964472953b3d9b0cbe21d409237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89b567f0ad6eebcf37c3698dc8d459238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb417136b1ddcb0924509a103b0c0e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77704b83578253867e319f18b949ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46d546282405ef42dc21c1122fcde8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd787282166e7d8694eebdf6831f5e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaccb1c19c20de7d2dea944ca9ea8b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff7c12a99686379376c32547053376244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551af75534bb9b4c2c217e663a1b7b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688377892d12488e2ee77c7f2d7d9986246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e32b73c6a3d6decbec36b5179cdede247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb5538785a7143ca2ae16825d238af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63dea2b1df9c4978197e9abed6eca0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b48d1a9ba9e3f8a70fcf70d5b8155f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa4f965a8b28b6ec51de6296476554251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212270ad211a4645cd6f404056e1a6e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc944348712578b3791b9052457d03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ec63ffccaf6d346a3489bb399b63e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07ab547e4654939dd72ea666646f1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8615dc50f06e16245f6d87d1cfc4dca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57afe75ab43ace2725d034060e164b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac26a9bce0f8677799f5f2d6a8f78b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c4f51e97a689ce855132f5e702de0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e44a33ea7af4674281d05962ced62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e23c7758b0ab6eec5b27b4506f190261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191df27eaf1cc2e36caae902b9f8719262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b99b9634d8edf5217b8670af3b54e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a8a0f487e1ec8aea6a9eeda850169264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5024a99ffe07230deeaf2513e940dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd6b03ecdf9f221aafa834873c4bef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bccec1caf548fe3d7d98503dee4882267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8488581380c6c1892a1de5c542ca48e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4772b37cb1098a745b79e52530e53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bfd3928072a6cf3dc6d5667f92a70270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54efd6fbe11bc6839aa73785382769271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb8452a1dc047752a789e4c10542da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59977294d79fc83a57cd2154fd855da8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07413c39dd1a5aa2bc70789a5b59e766274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64972e73d666fce9f32f13e3595a36a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ab10ece2801a75b1e69303d9309ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b921fd23f14dcee890b78ab2f5cc7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eeb37ad4f38f97812b585fba9f789d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde22c8bd2f6566dee54592ce5100db2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094c62897097a7fc0a028bff15b872d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cbe6757476d7fe2ddb5b1f3b0c3d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297ccd2ad408ab83f5865faac71f0a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77264da3d845667097f8ae9c8a6c88d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c8da9e7439053b10f013c6ff13e48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc61675c453d78553e6935286a1b629285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef526f61214beaec6bfbaccbc7b50d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434f698d91df5d2e16036dad70a3684287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3798b242c61eef08f730a496576afaa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee8ea3036d977294e05d5159692144289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a679cd8fefdfb3e3093285e89fc238290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce8fa04301f08909d164be10d4b912291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728699fea8901882e0eff2c51acd204292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40635b38f35d520b20cb4a647255bed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5f6d271f486379dd1e1fb5f623df7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57037076acedad7e8b015ca8a1a53f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b6014237bf8cf1f907248554bfdca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b739b18d47d25f7f8d0c8f61d264d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dda100b104d2813157c6b2c6643dee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99577393ae36385ea08894d25ef13505299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb2b415801d4a94bf57b1c774d4a2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d3c1caacef441aafb45ba7fd53cc2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6873cd020f6f441b31082197ed8b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174b7d9aa157aa2bfc6210c0b4fec42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284167250a17fd554fddba0c048143f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543a93928b9d95c77305dc3c07cd4e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc120d6d84e1d548d4bbd1ffa671f56306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c159050df19f41f5dd874b716a634307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc9be8fcc3530ba5ff2107ed4ff9c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25652b3c54f9b87487f458d471bcb356309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e15bf414de4f9bdc4757b0dc30295310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b080aeb2d2856f9b623302b939cbc03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da5bad07281dbb4055e5ba8fa2c583312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea271affbe5b2746848779af44fa33313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306bb881e864645564ca8fbf604b209314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13576adf78f48f39a4faaa93cad03755315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ebf027658b4a441a9a7206d71d4d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a1db99e39d2b29535e0bf8a12ff3b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d83d1bf2c0ca91f42cfbdb966fbc2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13c709f408aa2e8ce874a3021c3f5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29053fdb00bbe6db54fec7d26b35ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b31d5433c29e08f1f7d857f316140b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b705ed0f21f9b6581b2d4a4c71548f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119a9e6feb27c7475f7519fc6dd16e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b641d3dd6c99cd1a994a8e57a9b551f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056e9e3eb67da4809bc2df329a75566325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db5ef0ad6c0f6da43db157ce0f7ebc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31785e9aff61d3f4ce1cb26b66a40b5e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f37a5ce825902d21c6cf99888f2f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258f9aac50f1aeb115a01e7dc9d4115329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ad2d39dfd7b72a49ada40a58264b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a650c9f957ed172dfec6d682a304d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae93779319b99dc35ad9d5ec8df513332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8564dc5c9e0f574df2ebad89b8fd4c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e78cccf3d6059ad11fe2c74b41230334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dddea5f135bac21821f788ff29cb4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d051013510c7e56ab83b14980ecfe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca2a0ea296476ac6f2e71fe8bd2a76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb0d69db8795aa3accd7d32be44542338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c248441af8fa5f61f6646a884b49c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da8996c2866c6e96f62239b0eb9713340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b0714adca09a023ec863b6e7ae850341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059ce2947b56d82ec53b3cc1594b192342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992b7c60e400f21e31d9f936ca095f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a9d1288d6f1d932b2468503966f43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6480f10f187d2a0c4a27d4751e0016345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b638f76066a007cf03f802e185b010346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e0fb23259feb8ff68da3d9b9cb46e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a787a4c311d58e6a9bce6cc99652b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb7ea7c6c1140fcf8b1e614c4cbdb9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446361a2f8fb84f37e227a14c939143350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711d031de25a1eb92504b812abed870351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aba32d23b48627fd468474d0ac0a93352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7189691e4ba48c4839d07b79de54d3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48ba8b945da9f773a3bd1fe9e4d012354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed14a9b5cbc329536b3754a43dc3c8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429a0222418a72be00f400ca3e6e90d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b570bc78515d769af6ac0253f755a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8227c044428b3c033f97bc3e3a5fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de759b14eb4afeff2a5f541b9e2a5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041d681987e54aaed2ece642a7ad516360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a061f547295dcbff72920a9d6b062361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c9f83ae468150550fdd88e904f2f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43a8f481ce5634fc121a0421287625363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856efb99cc0d4bb77bea4c4a065d8cea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10428caf1665df5455f3902a9d99ccd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448891449ebf1049aefca88c4688a39366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99e704de28a9c76841945928e9ae02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b9e0c67a461bb6f5f70f866215f6c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec8c9504770020c446594142a5b01f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c0a8ccafae18914219541dbe55d49370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26d20dcf9c0503c16bbc23d13c3776371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3c0b4fe2ce4e370fe1f3452ed3e92372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ab329eb50cee43ed6198138256369373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7180ac59826229b8f19557f9d25085374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf64ec6021030b99564ba9b2f410fef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821db2b51566543f1264dd6e54a530d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a568884e53c0db3063f858791c853cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201521ddd6844a4ec372835d0ab82d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f01e05ba4eb4673097956d73d7f89379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f0d9d6535ac4a8d1489ac9ab3e5c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153345a7380eba40a4c29e7217f71815381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b910c6f6067ef3801bc5593d562b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b32f4ecae7c27094dc40147d5da8e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96272d4f7f157fc2d544f66127550f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa8ab60e37792d4c6ffd7274b3ffe2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90072683938d8e577232db2188c24a4e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba382f354c5c81436dbafca382d6b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c814495b58b08e4b2638b48206bc10388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9044a1fffffc06274434d4133ba6dc3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e5faafe0b8d3fcbabe6050139c6ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735be6cd88c45197f7592fe9bfbabe3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd5c31d008db99bb9925cde5ad223f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea685603b08c9a03b34ce50a6e21ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d8f4cfb8d8280ff8826df3b539a8a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08870a3cd44ecadc715cc2283e993d1f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef516133225e787e9da09004d7276d1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645db74f2354feb2bc4dee4a5cc060f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03045fabaf1dcb4019cd295bf6eb5b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b232494fd0e0958adfddd2b7e0968399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9f6d7a9b861dd85797a79b2266598400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ea9d8fd937e1b4e6bd964084ffc2c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93452343588624279b485fba0bc45f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63645ab73a89e228514f345e6a6f01403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e5582885817e653bb431516cff173404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603d97038a0f5ef4197986865bef213405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba9af9f76b10e6853acfa89ca88350406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645a6988eceb20f4d45f0f36bc14446407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38368e18daaf6234b90085bad066b120408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f562b47e3937df928a1b231f5d7fc5b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91dc56767470b4d6aa90f3ef6940797410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412e057ce330816c32114276812d0cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f930e84e040c80b52188b142621fc9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0196ee29a57dfd6ca6ebdb609d0191f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10676a0c9c202a5c55c892fe7d21481414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddaf37885334761daf9058071e29528415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00ca1f73e1a3f7719ad601b0a186b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e29f749f8b5bcd3a8ca2da43f43cfe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296ed70fffb90dc69195f854ffe44ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e0b0e6f50a29b037280e27a97541a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028016c1fb2d99c8826ff2ac3c2f211d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d66599e4bfb86041ac7bb204777fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0858c1ad0e5c717ed8a851528d2a047422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d09fa37a174fc5a1a28fa31a017a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fd85e6432f72c43fedf3bc269dfb0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53677c19396a31378ff23685f01905425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af86f77dfc67faa66dcfe814aff253426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecfb0e568b831c02e8e04ceda89fe8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23fa7b0b51bad1a3194895389ec8f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df82a5848e8b06423c5abf9f1c560e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a8a2754a36f712cf8859a344cd5b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831c84549fd123dc0aa0e7b8377cd41431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bd72d0720f5648736618b9a91db08432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5790362b775657597ba95f84ac2fb2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcd267f362784aa00bae5f2441336b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe4ec98831e94e6815bc6a46ab645d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdaa30698c74fd3c14e37091811e4b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ddd76ef5ddf4fe9c58e657dec522b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77daac25d208c6ce269192019bcf77f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0660ea3f3c35ecee2655842d96a8bd9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b2cc20f58b3d52d668f4102e8a618440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245047f3d24a9938f341d61ddc86262441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ccda56c5d77e6b2ba0e0c77898df6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31044e818c019d63ec581778d62e71cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec8c4bf3f28afdd5beb2e5f85af9c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e5d49e4b1bafa249c1234d614a0cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d5fda6d821c5e776d69258c29dda2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d57401204c1fc247ac946d58b7c034447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22febed0894a482eee97e353d78e5e84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2251ea260386debeda27d96ac9054449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8521b86ad2ec295a3daf88a3e0f9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45872d1c0a545e3fa1a34dcf409c13af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa69ed87d1ef934863b712fbed080a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4b708e5907e7090387b232eacca7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92133bfd2936553f995099f0bfeb06c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22f4b1c7022d55b93b07cab83d0f39455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ef077d3f87a9ffee82e801d0a2101456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cee96fb43bc093e617edbdd703788457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82964d00b7b4d5072b45f89c45e40c65458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35299a084140fde1749e188e87f593459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893577ad3c1b45f785f7052fb4256e3c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e607c42de3fcb32fe801b38be788a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e003f69f60b936f25bf9746c18b3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e6827d21f950355ba07b5a86ce64d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf553c60aa6a5eff3d82fcbc2ad417464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae353baa1aaee00df91e605a6990f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41e24f5630ad12ea38e294eee46ff9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39384ad89c996a8d8042bcb6b78d0d6c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443521f1b9ec0b0f01abb8006036a14b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da833e2b04a053a271e7dffe5ae140469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96fe916928a3d7de50a4274b39da1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee59e7d8909e82798e25a3adb4fbe08471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d020638dbc93c457109d37ed3c93e27472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702a3c1ebabbd3cc20acd9d102bcf97473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24b454f0f8aa5952393657a6dfc4f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860f862fe324d701aeeec5e96303ae9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325eabfceda030190b91d7735bca7743476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5637e83d71b4d2d9b67e140ee395f72477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959aeb4e7f1fc38aa5326019c9f50e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebf92872c628f750be9a1a52453ade479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80a71f375c9f3460ff785f248c02f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f69021349462fe58f989e709a3d7b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30343f8ba3ceb30886eb1817c98c41c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbb31311e1b6888ef3ca119af04e04483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad361f3e8d30ba2e005ec7008919608484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca7beeff8665de8d789398f17bac84485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de882c8ddbfd673bc962facd08f580d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb7531aad34aef7ad11b0ea165883b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf860225920752725ecb445b748226488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0a80c66df7d1d2e76c1560bf76d6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011940f5094b7188baa338f858e56ad1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687f98649c2605fc5d1e2374c89e7dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6cdcd3eb8b369743deaa00c20e060492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed10c475e38a3ee87c355e247af8c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a54fd791ac001182aa6e7fc1215fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49294686ea515af9fd782fe26bba3c13495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cf1214e9a8edf0c25c5771774a613496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930c9b5b52a02303b05f8f20fa87baf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a63946401c2861941ee883d625d9d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93c3e3375088e0571a3f8dc80e7719499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a707ef15731cc63814d45482a535f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db843a752615b8401e0ff771fe66de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842ae77e25b5ce520b8965f0d893934502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52195a5cd81aea83988bb0963a97c0f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a0c885092a8b322d97c51ddc16a9a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338202926e02e2a2ac35cdb446fd7949505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031ea729dce9ba7c7674f912e69af58506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ee55c895b1b8522fa4b3163819423507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a744af0ff08f1abcabec89f796ad8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54a31db6fcfa5b37c4201ca893bd1d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c451e9b87a0941cacda64178d15ecd5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe9d58a456894fac377f99648c0c65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def672e6e054ffed0feb756b53118fe0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a26b49c8549c26c778efe5df846ded513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaac403a012ff8b1accbf60de3bae8a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8dc3a2fee5e5345347d99d328dc1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe301a060ed4446fc80de4adc2e6e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22115a2a852cbeeff48cf27fbbda83c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993886c2200a85fa838c42f8a5e14457518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7e84d9bec849aa17d38dc4cc94500519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723f80de3baf6a6ac27496592cdcd01520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fad956e3683ce8e384a62d77de00e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadff4f44bfa26ba903cd523ebb1e33522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026685c09ab66eca4eaf49dfc762361523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c13965bdb9b23c91baaa8a037cca1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad050866378c420165fcbc9c17a0c732525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9cf2719a6af7e8e663a989871f0ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d44df6ef64e9f5f9aac654ee78c058527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466b2f2b5a3ebc512ee94d501131aac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c62807510ff422efd0d25eb132a52529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d757fe1a21c9e91af2471a951f7134530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be69a1bf5448b100f8e5d7d0586ceb8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec44dc6502cbea9f04d5c0a1c40aa5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcb6e2dfae6cf9550f8615874dbea6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ffebec22db3ad07358ea12f6eecb9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660c8bd6ceae7d5c710fb6fece7bd32535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a3bbb00e4c024606c40ac2bb30242536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc9e6d4b2e1ab2ebce68e62f49dcce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f9d95976601c1dc98aaa35d0282da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec0a8fe9be05bed4dc1eee367a2642539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed55e47a52d80d06c5cb9da8f7ff40540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd512435cee600bb650932db7d43e1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e0347a229ccfadd63097a11ddff49542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0523be81d4332dfbe64af32eff52e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798702e1a7f831200fe9dfcab64f75c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecbdc0464dca3041d6f8c6d68f6d5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6e3303a04a94ad3f676291191b188546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64bda9d413aba74247315ecf10ba34547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3500168821df2977e27bd8a83a11ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a24d958803fd14a5479c5b9f61a41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd95997b25df1ba5a16983f013083b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be2eb39af73f7a8d183b8b0a6a6977551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1891dcf06e0a0c308d7993f1a7bcf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a72172adee00a3e7155f019431883f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c790d2e826f531f4127a75eb69b089554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e5ca37682498df66f2ccd1d3838f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc422ce7568f88b15ebd4d076fd7bf2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6b43c7a16463f6f91f917eede3f6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc463840c280fc32d31d3d777bc0b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa715554b919e155887fbe5b54d8f2de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8be3f0d5331f2335136a8c2698dbe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4f282097eb376ff4ef5af6c2a9aa9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d579196ecdd6d59ca4239bdf96930f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017de32bc7563d08dc5697bd28c1be7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf707c9e3a0c9d787cfb82b33beb484a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabedc46334d57f2d1dd9173c05d652565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03d364b510a5992d9c86408a1869b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b7238aae0b8822811ec3f50168cd7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141bdcab8f8c14854ebf62ad81075cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c117bbc4f5cab65ab38e7cd68d18b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10622dfae468ad923b2d2e4429ec5760570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914649bff8212d7f7ce33aa2cb4dcaf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4f98c2c07f5c16225c60df6e7f07e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827015cf08fa83dbe7390b8c5ef4b0e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4786b34f69ed3911fa6c34bafb088574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe330368d1f13d2bf7e8feff36cf81575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e4c12134119ffcd9aa14b91e929b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f376e5311411cd09fdfdc1f22d38a91577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182ae3246865a80120cff82008c8bc6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5a36b9016094fe8d82f0c0e6cd2dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81081abe0c42401aa68c3a290f08fda7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae5316ca521bdcc861a6dd9dd5be19581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9c9cb9d880acb083e0f2cfcd50e25582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e55b652b060961d7679bea22e62aca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b422ce722ba60f805912f06ceb873fe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf9cdc254ec6074f4daa88902306c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cc7c369df53cdeb9b56b37ca90122586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9275ef939e521d1a8c221ae883422587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15727e36a9df655e5b5753e2dd8904b6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79454f2e142f443e9d9d5701c8a3196c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506bc5c8f00f5b6c874be8037dc5c42590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647d5402c849735bbf320b693704436591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba13d44e5e12cf7f1f21d0254bca6f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdd751001466fb8fb577a9691c89e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1da65214c5222c576db63b08e44e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1543267f09cdbaf605e844095aa6b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a33a04008dc80086bbd26c4eb0f35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb805de2eebd4d2ddc097ded2aa3e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536e5384c9ecc972e7717690882dc37598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699a20e8d87c94d3bdc95fa6b15684c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06181fdeb8e9b61c67ba56ce9985aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102689d0575f10b28e8cde28140869e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2398a38ba2195f6b78325461dcdd45f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aa7449fb71c03ceaa684a14b2cf94603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5791f0d2851d563c54b08adf3ff590604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fa9b3d2348bf533c04d8af80e9385605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4fdcaa6a1ec5b47d6a784cfb4cde2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118a12366edb69ad75f1aa7fa733ba4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872068122cf6044be77c9ebcc884527608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcdc0db520aff737fe11b6a487d239609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3cc4fea1d463864421fac98d9a11f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a59294968fb497c5ea80398deeb923611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6235a16066dc01cbdb6972510115458612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525555f084233f5b79550a71db0bd3f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a5e1657e45c801f9d442277e52bec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96467bfde715a6a22964e95232b539ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fed14c82fa17ee17bbe091ecb3fef8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f904628d6fb9aa97b9158d3e7d28c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d51e2a4bb4c606a038184f01d10d61618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307a5a34773357c7bff573b3873f0b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52bd302caa1ba7d05997ed3d9fe77a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65711b00beee34885fc256c82cc258a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7813a2768ea7216492ef7bd5951ab8e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b6287f287840650dda3ac4265bebe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cb4e67b06d34254a09526437f68e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87670499a0685a1406dfd65e6909ada8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae595c8cda43f7dbfb88af1513f7ad8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68530152a53cf885cdfe6c4291ec2599627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d494ae315bf8dc0f5eb19d4ecfb5266628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359cd12930e39d47797ac90b59f3a7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77bac7a2334615f306b03d5a56af75630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e87b6011cb55abdd030ca21f87e1fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378607a5b6a7d7b8bbd0d5dd09333af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbe16901360e88d9d6cc70522697b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45595d3befd5ecc6a0c3b3953d792455634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff524aacbbfaaaeed804c426369f2d33635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bac62c3c2e3a430cf7ea572635b256636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6fc67489bb859e80e6507efc1cfc7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe891d38eb4c46dd522d8e68c88193ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69820efc622257113e59fc18c240fd96639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0b6f938a025cdda5d32124bff43e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed599459a3caa1a81caf1c570e8305641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be5fb893b5488cf94b713322e580cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a445ce1cb2effc969697e0bb1da90643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7be5fc009faf49fc825333a2bf6995644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc137c35c7f2fe590c4bcfeb5c5ebf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e31c633f089b4af9d84dc69e387f42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9dee1acb38efbec06db2a58256e36647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ab998e53fdc9403a306ba4b8aa93f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d124b73a890c186b85643e1884830e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159bad39a42f3008ec7687e8c12b70f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e261b3f144636891c904fec0291c34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab156771eb99b6ea10131c3a5535ee8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2732887d0e9f55f8ed0c8478aecfff9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d09efd9171202beec6ca3a81b2336b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94e2b4f31b48dfeaf638418b2531ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035f310ae637fb3e55ab8eaadc72980656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f636f1ff53ce1812254b057a05ab0a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b680e393928014092d7a5e9d0fb2bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef13a03c490122bc2842c80309f79bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6da7a30c7529307bff711dd6e7842660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad940ce91969fc4b7439ff9a5a9b17661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d41935ca69c4069c44b92471bfd42662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c2140d28559260ad22f2f67e8684d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bb695d8eca2e2045e3bff3b755914664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b48313cab53581131438fd62c3b1cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964353706e5fb84549bd015978f2753666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d65979cd28d3eae77c378db624ce1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11637bc8e6ad61649e98363ff475cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e1db8fee7642a7b83cf55da771f2f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd90e4cffacbd064396c49d5cd01aaa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d008ff6c378f7bedcb3050c006fc62671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a311703ffeb1d375f042a264286f070672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce594711f66fcb3973691b597ad8d26673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a72926a777ef9623bfa9d17072b466674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854fddbdbce9757d10a79c4a2e8a3eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d339894dbbb40b0859e1cbab6edba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d16ecf2594f19366a6ef71f6e1421c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dcb5ba6e878f13bfe0c0744fae787678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36517a631d13b506cfdb4e3466fec4cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ccd60f450e1d27a215fbb922df0f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df823945034dbfb2bc3c45c7d2a7d0cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c6a31a3b0beaca90884dc7c460e30682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8153c5bcb566f785f359dae74d3469c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62cad91c8b42bae22a10501890dc18684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a03231f658cd9a0fd193e34397689685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d1ca51d3fdf346fc214297f6269ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74c97f43cfe10714fda0551ff7469f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45355b806e7ba29aaf0118f70d6239ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedab3c65f8ea6f5afaf5f53571cb5f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05f6788b9cecdae3ad67f6404a82f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a348ecb935fd03216f6c7f8c03560691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ed671716c352eb4d4cb06b0492fe4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510437e04f9d9f07a1cf02507c7c33ec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152054f03db64a36176399d28be599e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ef67e8d00c1035491c55608787262695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f222e795397f489bb2f241ac0bce733696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7637c42b1e14cbd5761a460cbffb5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12636dab98d797edccad317dec29db66698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd02a3beab9ce7e6f2ff2c6440d67c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a000def1b92896e8d7174bf5c1dfb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcf664c65fb61d124e0de3f65fe104701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0006d55fdc13632840f305e0ae1b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24806ec2c5011ed1d7b78c779171e8a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c3914e164ca08234fc59304407666704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40208a1e2077bf3a6b1b38c342786e4a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9c52fb1a288994e224d44c719ca54706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afdc3d033e615b9a4014d3fb7c3691707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4a5505f4cc1c24472bdcf3cc44abf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be6d559f40482c083a311d9e3fbaf8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d9dcc147ee36b9824f94b0acd607f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fec10c72c06461989e8225a7dca40711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c197f019d8cfecc93bd83d1c80ced712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a989113bfce931200d9d1b4b176eac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc9f14823d6f5c10f24f4b70288b52714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7a4148eb2345c32ea83e6ecfb9b87715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8194495b1c78a29dfe55d5054a7ea82716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f934a245346d571b868b10897df13717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca396efb583acaaef81e4e93327ec27718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55b2133f7b5d7b7a8ce357180c44e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21714eeb390249cb880e6438042e4958720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e87e9b0d1ce3184b0b8b2d85e45935721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e987c1fd732479b266d9d985108869722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d520b603db5cdb2567ffedc683f5175723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff5ab71d8563cf33d24ed1d4b1dbdd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd646557a13d43c14e826fa293fb48d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5fe42400ae7e3c77737d20faaa623726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a265476c806973537032a76d24946f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c91d382da039af4b69dba1e1d33b51728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633696329f86b9bf5c7cb7f5c0309340729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669562a71313a3c4bb53b9e02d7aef72730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8d083a19a9e29502b3f6409365d56731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b95d8cf04962a72618e37924e7caa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c12de1ca60fbaf68904404436261c7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d690a8c103ba136978239b03d173c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02768b69e71ab4350e82249b48dc364d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9855c1bd0fb0f49c7c8b847108bc02736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4d0a092b0491ca08cd1d8758a479b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152c99b99d8d412ec3268abe4b791d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cd46f59d37883d986e533189363cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55ae5fbcbde31226bb84e1d56fb6a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5c1b5afbd6f55f73e2baba700af47741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe53cd633873a0eb823f160bd68c119742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564699674ee3d09dab8cd1b288078f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da21ad17e3d97ebab0505299caa144d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbee89245189f482c2373faf6f7c374745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c4b015f98fbcbee6e1788bf591e9e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09ab05d1b80b73947efacf86f770fd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526c3796a7a8dabb765e9d36bcdedcc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4590c36cb5d79ba7aaacdbf1082a7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25ad26fd5c5e000d1c62d9a3c19568750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa8cbb1f135db94d1202c580c6e084751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f8b46f7e8be3ac78368d2c9adcfd5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab060aa19eeee4a531b2351f0acb20753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b455062db112ca7dfcd39562df69960754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fff02917c0887964668dda4b9a8c7c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f508a82cd3e090d1296a91ad0bb52756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a40117550f69348a14f54ba02a9da757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a73535e1b4ed4267564b44958b15d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd8f812a1a3d6be3a751cb1da928f3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121170b6a20ec38e5a0a80ee9fc85f7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957de8aa72d1ed379e974094aa7e6c7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972619aff7817c521751c5d3d80885a5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95931bb81de2e8a72d96c59439bb066763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723563e74f538c90a82c6c396912bb34764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc143e432d0133620aa671c59dab40765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea12c08b91862c7ca7b3489c1b27a5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4168973ad9aab708b2a746e7b3f963a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8dabd4edee9a7dc9c49420fa46ca6a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d5216b697f81e9d571d45e2fec8fe769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b397a5f30209b1a4f077b832fff290d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55725286a3a21b5ec6dcfc053b12ab8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d9063549f15e4d3e3ff2ecd41b7cd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab343fada8778531ef6e641c8c4ac670773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a471eb328aa8e55766ea6a35b52f80774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b772764bad336e46cbb894d12ea822775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bfeeb0edd3f2916926971e79194b4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1c40522276bddb7a6ac376c5e8ce1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7d4ae888ba008c78f9789d1d4fecd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9faef15913fef0406a82e30f554eba779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac589385d2d6763bf09ce3380ba5e100780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312577d8fa237aff03dafa1f7a72189781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e91f5b07175a6e547abf791ee9c620782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3ddb4b6cf967e00d5a61aefe54ed9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f73a2b6d26e926d2a67188ddb9a66784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ecabfe56512cfa43ab03e57996877785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cdd215cd6282e7eb03563fb9746a8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0ef81244d6759a52d4b7ac47d2739787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f7a757934669136bdf5ae93c40595788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda687be353e6b7dbd757a5bdfd5bbbf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037d5d948406d72a2e11555dd544e7b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11786fc532adc78945581c219235d719791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4695343604835ddc84647b7f383ccaa792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6602d82915d9b1af8c361c33a8854793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a2c7e9e91ba5567a1a08d1db1b475794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e5f3b0fd7f576a2d94d81dfa14e3c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebba75d395ee860da46759190dcb7b0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa70a2a316a4ad7a21cd0d77942434b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5e253002ea653e9e2562593aece87798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d863f09d256727c73a6aadf1bb466799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ea7b012e905221904ac029f1bd397800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5e75eca607112783dbfc382a01889801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4366f9c5b2861a31f9c76e8fe1d4f5f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44048bdca573bf6c24337c380e1f27b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c65510a23d3faba0e1902b6e9916e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3563aae1090c251e93faf6a40ee56f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dd3f3f65613118fc7b6253b409546806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113dffa6c6aa33b5b90095ad69ece80807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f111c8238394849abe8b328d2e9655b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb87f9f01b6527a39cb644cf58b828809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03042cad7c2c4864473d368a8863747e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17aca48ceaf1c738b32bfabd0ed255811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2397aacadd5b30a8533cb6c569c346812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c55595fc3a8f7363f69db939e057b7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276843451bc32c1b2eb20d0abc1f5b9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6e4f92a8b98e7c80be96b55ed7955815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c76622e0f3caa1e284713fc02f7dd8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc9066cf72064367a26db8769668e9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bd91bdcd559a9093889ef27062c45818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65ebe017ec22b459c8191218ccb99e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170cca7d286764bd1269b20fe0ab15e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ee6770383bf2090fee324df6c7621821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21e194034f3709a0d4abe7e28bd245822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224fd124ea7dd74d217bb856705ee01823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624c878460b9b82065bfed7c7895395824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7904395735f67b1f7e3d4b31c3c24825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade01d4817ae34459413c014084e23e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78a96bd7b2b4b01fa3e8f98d0b2555827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c9a0537fb1e8017a946af19ebe7ac828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d84170b5675d26cfa1ee0222ff408829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d728db82d55e3361535f3608282233830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaf5e633c9305afc779ab64383af07831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb00a2ec2cc883783b07d0c0832e741832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ee3cb07ff929bb001bdbe97f24b8e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b483e85608b147b6980fb619b3d05834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8cbeb81472bfc6117dbb3f80476d9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98368f7ca66f6078434b2b8a8ef1f49836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1552a8bf33f684aca4072fc873de3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57791fecd49cea8b0b526d6ab78878838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064020d839f501d4b96a4732aae63f63839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb3ca96e9a02e134f63ce81961460a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ded3067b23cc4d36378ee4543b139841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c6fa4c89e09a5beb54ca0dd81c89c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408a4fb1c665d760bcb1014491176c6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcf4f744b258891de5b82797ad4ea5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07c4ebd38cc798a70105a9482f1cdd845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b39e6d9113331cbc618af821880b7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c2dd36a0e8a8f270878e3f68a1918847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172b9575f53b3894ca1984ca3a8a8b0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19f0828b08195b8350d6d6f995214f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c43bc2bd01ce5647a4c6e68f8897e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64958442f31997fe462576f621750ef1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b187b8acb2e349a2f12f30778acfa852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505983af57b81f351d7eea281e9b6991853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e648bf3ebbd4816042b86e505927c9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e4f568bc28ea88e56bc16cbdd91be855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c367804329e5b8127948d3001355d5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f9c90c43c25601fcbf22017cac732857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb734ee5509414d4ddb22e11c32c45858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f33630a47bc7b433adbf51decf70c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11756c67d11077376605b1f8e13cba6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dda6bb879cbe759949c9960cc52d53861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fc800bd2fb07fc46e1667aa5a3179862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862098fbc0649b5dba7d98123dad96e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ecfabe89adaae6402998c3b4d0841864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829655bea1a96f04995a296a09c2c8d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03750a13423df8ff86c2e108a4c23b6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52207b198edcd530633766bff24a42b1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f9b766d31c9abb11b655b02b9fdd4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ccb3b321397d8d3267508e975eeaf869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4afa501f72d033b82a8db55217956870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5aa26a2e2cddd40abb06415a882357871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7cbe389dc72c33a77be788b29eb59872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28965dcd157c6a9a2736e0eaf0e281873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f920ada4380df695503445fa6b46aa3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dd1d2e03573cc9623ffa1eed100c2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ff6dc8583ca753abf6f7ad45956f8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985b8247b417ff62ea2e942191fdcb6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b73efca7b99b5615a36191396272c4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9bc4b4a45196a74ded02e5692d54c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba52c55ca586ec1a348a1a85cb34eb880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb963ce4a8da9224e0657a90922ddfd9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28803d2bd53da58dd9b5fff54e258820882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65887e41d3fff44056e1cbf8c527ba883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd410a3d170366fbd667d4feef0915a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3ad6f8ef2b0fd96489278a95988af885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4edf547c36154d7d7f4ff174631a7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c1855c69933a9a61de004f10f9f88887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f49a6b554a66700eaeeb0ebb94423c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c57a75807a93b5ed893734e0ade53889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383c0c953265b901aa48fdbc4b6179f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5541a85d8a893a3f7f9db433c0a74891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d822fe88660befce09c54f59a976f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0c739693e35bff1df2ee8e48dbef0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3d85cf63a537588717f330b3434ca894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2498be4083c86fe4d0840aa03c90d3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09956d4a57a8d751bca588e55662930c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b1fa8c9f57fd36581b15087d3f2e2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71eed2c606e88f724a26d5fe2c04193898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2d14ca64abdb14f33262eb21b26f7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0295bd73f198f861c236803093bede900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd114f842b6690737341609c3d4c15f8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5a8360fcb44e18a3770aad3253781902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220c86f981e0a4742139d72689f3ccb903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf8f5a71d2092bf70c86d7000db21f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc78a1b65b79ae505210368ce287f92905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c208da730c8502350d33dc06d129ec6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf2c5c7d91a53e386e23d0fbf5835c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda106cb89d7ef512e52928ec5e6e15908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b575f4807b03aa3d62f024c3df5282909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f398545d26be080c06309fc8ae8e1a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ee59043f442b8448c3e8f3bf7ebe8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb523dfdb63c804b1755ae394acfbf12912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebde33c1c60d9d57e0fddc462ac84fa913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc43a06de093a5e1456bdcbb1783b0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1ab51b29ebd109148f6eee4f4976b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf422333bc326077c41623fcd7b5b8f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4513a9bbeeb4f3905ce6cfdd9d338917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4402f224bfb1699c919bb0b02ee95b1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95f54715c772415bca0a7b09a65356919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fb1d9a74538325eb83155bfede4d0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7284e3fc9187fa8cb5ba93929ebb919921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c390bd07119717597669530461aab922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b5cd36a60bc3a71ad6ba6131945f9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cd1e4f55812425b972c2c9a0146bc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b7326fc47b81da1c404fe93ad633e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdadf7d799cb28f482daf611b165f35926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc7a1d419a369889f716def9b2a20e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bfc3bee39eb645b8e2a94ecd1ffc1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c59d53831773afaa0b1a11559099ba929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593d82e307b8cac2377fcbfd4270067930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f879be10332ba8297dfd912b44a4ef9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f4af6480dc78f090cd218cb993631932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2261d0c1e7eec4d98e168ede6fbcec933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f6962f36fa17f56bcacf4d43766aa934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005cc68ef389c6e83a0de2294aa2008935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744684b257ec8397e7c292f323b2838936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf83b4eafff115ebf750e9c9663347937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945d485d97d9011f31f9a16d6295afd938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176346c16fb675a8c9cbafb572418a9e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275c69215cb03e6226d12050eaadd17940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa20c518f1dacbff804b45f8ca97a7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff42e358e1172568831e9de3e57038942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607321a804c8a008e34e97c21ddd8fde943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d84fbfe371b913015b1d6c4700f46c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a80cdfe47a6d0c47786388df558a9d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1ed7bbf788e59c0f6a432a4614733946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faa13957e325d5e83e41e97ce68e2f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa88d05750253be7dc63a3c948da37f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122908ce894476d2e3f56fc6e46e9063949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4db438db26e390a0fdbc82aac15699950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1038862868872b23873c08dbba472a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241e9c5a3f59eed1a4122623e551dc5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2f3f1cb5f99959e875db672edf17c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590f25e851c224b99f3fc9c66d69014954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62684466c039d5b9c3bc8d11c4b3ce955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d54df3bf447d29ae0cc91ca9f2d7b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273ba062e9bd8d337a27dec841a218d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122054b358c56a0cc85e77c03e62c6a7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c7e5bf7a13587599b92775a683774959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e106f5a197ad6429ccf30805310ca81960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705588d8db970812cf75bf610af439e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc7eb962400455e5746193b0996fbf962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a26f3e84216ba65e919b53e5866af963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75616067bf7835fb2a7f96b7730aec15964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8007c55b54863608c17dfbfe0d808f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8f0fc126388f26d6fb9a99de4fa2e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679126dc8a3a88fd80367be509800589967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e409199cc96b57a955408f466e15d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29266f88d004976459bfde01e1877c77969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c21793c01145f55e7601931d9cd5c8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ad45d30b85421ae3862752f25b04c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c0b8bfa58871ee82fd62a6e30e4da972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4172372ba886e4465454de3ac7dce8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f87fe0c8964c461a9a9f27f43aaaad974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a55b53fe47d0ae8cdaaa4dc100dfe975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521ada0ca7dddbf7ef85ff1b5870963976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227fa414d2220d1982f3ca93b9cc721977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>