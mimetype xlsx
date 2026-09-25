--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17c002476a297c65f72a2722480af91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8da7824b041ebbf449a9bffc5479a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910f92bffcebd0cd456927ce2b4187a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a99050ba0d3e93969e7e98a765c2de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117c97c724a89dbe64a4e44244a72675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb0c779f1bb818ff1d003d66155ddf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5231370a625b72941be6065a5b45bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b24df81e5b4650548494bc219c8a0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35943d1cc41909f7101b68879b0828d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf5e0beb506154e6013c3c0d9e31f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446b20829afb6dde1219c6cf478e35911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253401479165225eaa07b598a1b02d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d29ed2f1fb4f510a5c40505e24c8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9f9007383484564cff59288f374da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee390ad650cbf617edeece2960917b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2dd5a7e8a2be149b2c40f5736a92416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6798284f5f4663ebd95658b64599c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32918c4a552990781ba3f54f93f4349418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a7f0522185e5898fc72f0b611964119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e782c245054c02d17e2806143cb09020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50e40edb43735adf059cb91a76670821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8370d3259d2ff1a20c51b9cf375b30022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a935520f6fc08404e1514686f2d904223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfd213cc95a9cfe0d2e27c70ab4cc924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c79ef43a7fe16848bdbd189dbfb7c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03652e3a6e4947cb5a0079e82d5bbcf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fa8813fd586bdeb899b4db4b4eb5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1caaff246c92f8f11578de7697c7ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207ed312f030c65f3713deaf0b0a12c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5606797b3e70dfbbd39182f8563343030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35bbd1789080d8af0b1a674c8841b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81144b29bd328406dc33f47da015218432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd78091a843baee12fc08d861c0b4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701f0a8d713d5d826725b6c662f659b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bac40355e602ca98d33fbe4697675a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806b59b2d13113f6a1c98064d13785336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cebf054ba4eeced44aa2eef2cd9fcd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdc282cef6f58027cf25630ed20be038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48e32f1d83a3bfc699238a039a467139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa71b048414ce792522647e6d70702b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad78c38d986919ced62579050ceeee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e88b4c11903bae5a61b4755a6a81e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367e0f65670f97996e065e55e9bbbb843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04740cc4c0992134d9d5b77d05570a9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e888475cd0e5bc0dddb63bdf457901e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec028e88fa0fa99f84bd7063b216c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075caa181244ff0e74486b2bf394a0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd0a9e2571907e0925dce3b61bb12448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60f79183ca067664bc7f1077a1bc1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac4c0598cfd00e727cb8b2d0cbff1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9a231ab34efd26cc73839b5cfd59951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf8454f27d6877281452199a08fa4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e270a305b5b49b4ef8f94e9982cad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f748cc2d442b92ce3425a2825a0b94654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a226e04924c3dcac9578070cc9a901755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc46eb98792b08df56fe32961db7c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7662c23edc8307c97dcf287561fa2d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b941f0f6dba03a56868ad22465d8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac332373db485b5c7d999eaaf720b47759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe3cea052cbd30a6c6a5a0dbdf06ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844569ab89bc178571ad35450cefec161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23954a0c78a5543ab27fbe592620f85062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27630be4143c6159a08327ded84d4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099671de651661be1cb0ae824ccfbe564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb823b40ef61cfcdf5352cae8bbdf365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71ed2e53dcaf945a91e751de2d857866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9adbfae0ad56d88328f0b44ee0efa767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025e59236424823e846eae82b1cf6bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093c6c856317b1443976d2f4e781fde69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60378b71590fa1eb4e6ac4cc349b087870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1fcb03f9be5365fec9747ee04604571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efdcdaf873d02ce7272256e36bd03f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17038bc434ff78dcd799b90618f9c20c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d019b604010279d85a3189b9b0df8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e069cb3b7ea23bcb09fe489d1976575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a0f2277ffb3041490ba545bc3402476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecba945b2878a68fb925a8c5ff3699977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c348bd48702b8950ab69496bf4553c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4af804e6084c6252d42498606f60879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f0536ea2f22e9a67928329463d57d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a99be359cb21653dda0f40a9d1bbd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21297a81068285b69acb8caa6ebc060c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3a766a57236ac3aead4007c499da383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780efe6d6e13103070bb67168ea602384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba8b4fe94404d596c078e7f0a4e03285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dccf6418b0539eca84379061d3ea4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f7a4be0b616a0b24cbea97f37577c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ce3348cdec5522ae020ae20b380be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3fd53f1b35647c36d6e019ddc76da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f4641c1b29a7d45ebb87b4577a3e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc48f26b87bad5f246b2c7d399c064f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ddcab4a7af0ed3e4da69c80316aa292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b319094e9989f2471c682c9759613f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9acd0b22dc36a028013860f4f63f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a33c29902129c4350b2302421d89a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74780b5922582e210e2327eec470a62a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93fe9a855b4c1e07d873b9130ef67c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef2bfad26f64e5ffed2ba635e07ecf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b802a010a9c403c19d3221b758c76399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229e027402e6ec77363defcac80aae8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0653acf08dbab5674d63929c774f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b642960fdac7cbd8aebf03ee724de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df186d2ae2a90ec0758c6f67fed461f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179bea335eae9c885a2a218c144ea01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992442b09c383927e969acbad6aa819b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2012996b86ca8eddd65539f7d16e03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586cc39c2827560608aaa32643ffa50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df7b9d212bc65bf804d37ee9f2c64c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d2ab3baa9d9f56590ebbfb2a4433a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ba22e5e19c7635edeefed58bde92e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23836dfec1f8c3203d3aedf5eeffaf6a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90941764e9058cf6c61bd015d63c4d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688ff9572a8195b02afc31994eff67c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976aee50c89bcbc3e1212ac599f9591114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8586bfdde02dba7795310407ee5f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05eaba1b1b70ea698eea3b5afc8339116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968b7948b9976aeea892e8afca70c86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baac9d1eb342d998e2c4bbdbf8e7bd2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06b5a818de5612508c1949ec4b3fb5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da1e93226242535fccddaa0b982ed5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ef1413f561af207248aff2b3eaaf2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b93cbfb5ed10070ae1fd94327cb340122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9d8082261ab4eb62efe4a12af5dbe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f028d1c3d5e0088cc52931c461df8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377e2f19e2b2a176acd467b4b687f7a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6b82311a496dc438c67391617f2de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a499c54d6b74b75e7ebffb70190cefa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a2c441ee9fb7e89add6bac9123070128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15671242e4edc3885207b09c429fad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8863970a7e4fc6c1305414702bb516b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6a32a3afec78208c6d7e255b17fe6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31454195b799112dc9ad0e3ab5244cdf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc2eee8da92f809cb5de68da2f474f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764475b44f4716781a3255bd2d83022134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605740a147a909c31893edf629edcbb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0b152341de6f5952d67746941b968136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94677ed554e6bd1ba801c2a48cd292137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55482cfc30165a0d646138b62da131c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e9042f8c29ccfb5281067d93badbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3e388a21dc884a2c914b21cd876d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80dd28f0601803763ed5d09bd95d36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043350310d4962569f5c432918a6e882142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e65eeaa1326cbc0b4ee7cef2b57c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193356036390e2dd43dccb069647f7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec839a8866c3e1fbbc0fb2e48d446ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea4e2be4eab16ebd0bbcb259f5fc55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de45acc3c17414c752974a9b87a06b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c424cdd6ffeaff0e62775ed3b05f1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378d296775607aa25a7e7cc595249e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353214a6909f694777cf7673972961a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cc6b238e8f7eea2dfc974dad0586a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c04e65bf086800716bb723a22890b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50203eecac3123429640814037a54b79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a3c1bf070918994e9f7cbb7a03604154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d012c81238b73cac5c4b6a4b62f774155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3a285300e401bf70350e9ecadb554156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a1ba49522dc61114a7b8b9e22c67c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb18afc75fb057b8a027740501ddf1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758f3833d7b6d299d3eabe409c34385159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a2c293b6abdf30a33240e00a351e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a719f16fbc1d7e93b2068c3bc35661c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c408d0cd63e0714ca72da9b522ef36c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10283a050e3390832e09db6b06e50602163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dec387ec5f9da045c7ed4197e53b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6b15f91856ae62b3a819ddd542095165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbc8c9651c3ef0b45c7bdb9267dbbf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53da9882f5bb89200308fee83178fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea159b60b823abd61cd207e0b69671ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cbc936cebd3b27a1749ef1bfe20b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f88136cba11d6d0b07d0341ca98dea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8924cdfc5b342b2ae93aa92211567171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b85f46793bcf0ac043487571b91eb6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f91e5cad066284b7941893efa2afe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95817364f0283fc3e2047a4a28a58238174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a7dd4e43a7f35cc2c92bdf771cd4d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d80a42335c8fd881be021637e6f279176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f3c7ee94bd42f4fcc14c36b39a9fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504bd98fef3a9352b699d9e024ceb17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9dbd8512eb58d54f93ff57884bb67179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79730a2be955370f140edf8014b4a4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b74fa5bde023c33001ba55815220f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69929eb8e8104bf391e1fd3fc0f8a285182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de2ee7034a5e494eb3f846dbb2c87f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab3d008d75a81cbc840f64ec657dbf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95397bf4f0b939213acaec02d8b875185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1708ce96a0851925bb0f709493247e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9164c74becc753fc0666a8f280735187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898e878f829229894c0d354e3411a7d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db05f47bc7be9105dbc7f9deee2da83189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82cd61ef2aefc2fba8624f4ee3e444190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30944f031eca748d96f329cb6ccabe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c3faef5261b2c68b074bd95959441192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b794e38fb240f6b2a316953bc88840c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913999523441a38b3aa4e6e51ed9c12194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c2dbc738446e31926642816c42420195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566da7a28de0f3d1f9d0b552eed4ce00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff45ec005214c803a521e2421b288d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0a7483d55e75ad3e4e19eb5544590198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8c3ff7a13e6691771547ea47a2512199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76a2da70e5a89dfebfd05727aac5b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dea7fb85da7c37fb2e150b42acf05201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d49a5a3cab3d20312f320a501b205202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d266994b17e3c3f1707e9db293f1b0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14c8d9016fcb9cf8d1e7a88112d4a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc02e4b9079dd28faf3f37a3799aac5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066a87517cbe08576bf582b24fed59a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201ef60d7c3c0eb0fb79fd5c26972ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e60a0ed4603cd528f70ffa38f2d4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa5974aae2ec27c1997cfb90219ba8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f91cafba9db386488e0a981273ffe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1967b14ed65043dab9770a5cedd8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fcc2615c1702768997ec26a10cc94212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8a9f5aa05a955d66a82b9809ead59213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab60a53949f89e1cba5756c0dc24c44214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f323e4ec2aa6a2570c96258026085215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c01c152e28c0fed68776d631285b8e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b961999eff102906dd491483c3fb9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb8c4fd6c8a199130763f407f2fa8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb63f493a46eec8164819ab68a6d80219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d88d63fe3d7e744e66edbeb475928220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6fbb349dee033c0bd61cbf618b59f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c7c6de51ca12383111eb772465e04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fed7cd63a457eab82229c9e42faaec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ffc4eb60a990cf71e35dcf1e0d9b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939cc197742731cc6f1e58c516cb0d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ba50bd0291420ca37756337476ae8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0003422797ec4ebaf3498378f72cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33490d86a9b7741e7953fa76ac66b775228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d7e4d724c74d4577579ae95024b8d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cf72d50c11038bd6b83e5b1fe4d8f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fab504cca16a5608673a22dc4d4241231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaec7d44669fb796ae13bd1bc31d59e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a422194f818c1edf7a20e7f135a5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf197841e0792f13b3f798fa9f092c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2912de75ad9c845fb9e6871497f0b60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be319f2904d7d35c16afedd4ab64fd00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fc215cef59a61e0a9b711f4805703237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c31b1f4cc49b43a21b783096a5c01238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc62c55262b6eae57d4e47b7204968239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d3787211c7e1a58b2b40f1e8d8b84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00c47d8989e21281e8e8ec61aeb603241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcc674ba0486c9c4150e8275a0fa71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79531cf579db1ca947bd890ebcc3d3b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3377f796959d05aac942a80abe4283c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6d6d43ae571a57bb5b14c71eb11a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f52126afd9d8b7ac686d9094cc7231246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cb6eb7ccfe396640a1d97471d8aee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768996ca1a6d172853c0e44dc0ed040b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99aa1d5e2bbb2307d11978166bcc35f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310697669c12608a63ccdf02c29db2ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c55372bd587a7dbf03ffa1ba1b04b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464f9843d6cc2713a038e5a815b3803252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8cadacb253f8d2e28f9d1beba7ae1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf1aef21521796fef22ee0449b473c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324273d9c0b25cd63635bf502f9dc64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9136e0d9a7e5d2229921c5d5123452256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b389dbc1f11cdbdad415f588e2d8edb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141ecf785e061c11dd9f5473294d1db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94acd489118b935d5c77fd338f05bb2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef45b1fdf13c6c1a55903c2514583b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d62d1333bd587345d979c2d2e81214261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ced7d009e8782be6b0c7e6cabbe791262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08a88e15fa69b599c66c3c9c36bfff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b85a7bbcc27dd0979be0a57ad249a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d69e40e559e444c8b4a4c6a4dfc1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783664e1fbb3acd2e9c68e8d2f9a1b05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b00bc63457d5d5f01f04b9c22f7fe2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ec6f07ae4190f75bdfb7a7d6bdfdc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508db5a9b2f82cde294af53ee8dc9ee0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bb60c59fb307bc16279f13cde2c3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64304d5e83de375304a5bfcba9d22453271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94920cb36f94c7a31cfaec0c79be6901272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b84ea28da57fe7360d0d8ed9461470273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32e5b151b737c96862eed8b276ec44274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76e613750725e7244f72aadd7ea787275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30317fa35fa285f2ea307239d638cbc7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b06113947cceb60490223342d3082f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117ee7b1f0954293f7d382c88455b98278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fdeec1e4ee4f618ba69a7c5b2be36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c94269f45d7ab38abd09fcc55d40d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9d6baa7d87d4a3f1f7af137afed8c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44e839c4c00eb78f7134c2156b856e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cf518045ab959ad3a1bb93b57a46b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7bc4eeded127f130bdd055613ee37284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7500f6e217ae41ff5e5f4821803c147285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4244202c14dbba067b2f77ab809336286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57b5ff726bf4d6cc7c92bbca999cd1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9917ba068a917c9115123ae918bc17288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6e453b8934ca2eb84bbf8f2b5cb62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943f8f43b792e03c490fa1e435d8d09290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77bd47ed6ba09d5a6e385cd5fb257c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152a9f432a21e45c32518d01e8f3436292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6db380e062e2731dbe16899fe4f6a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233bcfd37a259e3f5bc830f0b6c7539294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84463e703fdfee7472a17332ada55fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1c132a9a29b6f2c1ab3166a132b4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916754a0f2b4dba6c2bbf84b0ee97c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055a6d5c7aece5b7ea5765ed6b10b50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae8b3ec0024937439958d4c198065b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4f860943d3c16c95a98f6a6774dad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7809951a6a982b4258762e614adf56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9fcfec1bea51453d08cafa9650533302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bcd2622cd51196f3f0beddad29d18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c70349d307f86c99c1a922a357041304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f979755b641f83ae8468935eb51f32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b42c3f6a1b75ead5927f68e8951de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e34cce84af958c1995b4ea2233e9c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c1842eac972b4f08abbd863b555d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e5709f4f0251b01fc280ffa6f0aba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877321b2ab4ca6a4ffe7af40aaa60e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f6ab1f5de6636fe23f307b9f1968c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84505617d98b48e6ba78025d6a5c18e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c439c11d280d564d7d21a044be38d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f505bca640a262fc9b758444f120dd4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fe5a0bcd15218fb70023b736db3b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15f78748476a5fce674a74a4d0b459316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc69c1e738a30c122c4bd150ca76c24317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596dd6edb8b6a78fa7a48981e614e59318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7afe50b649b58c30988505eeb0faf4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b33f5d31ccd7e33681ff1861462212320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865420f4579fcabb870cde45f577df4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada5225374c15f82fbe48b5bf62f401322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcbc7d72b29b4e57ad47294773ea26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4f1c4b26a6a5052cf229fd2b7ec92324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066e285f2cfebfb5c17894d88e81559325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024aae1fdd5687bff7db8f69cdd1280326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829026e6c7306ee9229c58b00a4b0800327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc5bfa2e8cec9cd91da9b28ad5bf72328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04120d56210e1a1f54ef174908b43de8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a1a08dc639a857f78265cb6843675330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32b4ff76a48f30e68526a168b1724f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846417fa981a67e3b358f64e22b5b495332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735da4bcb65afdc3dabe3d7134c631e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184ebc1bacd21e87f252462a127fd67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa655821d064d43b347f2fdc4bc51f9e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d83e1b8ca7673407798ca3de73061a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09bfd5073008100f6b67758edbcb91337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe234c611ee54d69f632c1433eada2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa32526887cff8d80b054f5d00c980a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019cafec01ad34044fd72c3c4da29a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8203b9684306ef882aa90cd25305b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b9a2e0bff18175549d450da9c0fdd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab618f8c4bad177ad29840a4df2b54e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c39258a29d412de6c2cd63e0da381344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7865fe5c83a733856d86f25a06228ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bc33f6a34e39d02fa9d3571a02731346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f7fbe6070be704d0f90b21ef78a7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f08525488e53267baef6be0bfe559348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8989622d4b7ae56b6571294b8fad4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83573d44f25af8d121dcfc66a6383432350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba988316b147963761d5608d104d3f65351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf13344141a630dd599a34dcac1a2b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2efc5d79cb0423235e5e2515183cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28436dba8fc18218a5d440887a41557e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bade08d48c5053ce3a26127171cb93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe9166b4b14f5ed8b1bf014c993e3e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744e466cf7b7f810bcab5009ea92528357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f268d39d50ae30772f2b4059d60c15358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eaff086eda29b1d5fa1740c7b57334359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba3b6fdaabb115cfef3cad318c5761360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bca37ad16cba19fc6cfae26670465c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f470af478fd6f32b8b9cf2c826e6ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652031c254d226210d647d69ba95fce5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31d4c6d29d27667179b1324f7945aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149768f073e57ebb09dacc87c1c0c7d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3b8ad17cca5a512a45372c62bc8b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5370e16709e660c71a1b5f7291398367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94586dd905ce3a600bafdad71311bd5d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72822ea61c2662a74ccfdd356375fd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd335724d6a196de047a9c56eb576f7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44095ae8ebf6c5a76732e389a6ca4a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025d36455adf839a08c4ace9a0fa4ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549f8e3e234ab7166394083621260ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1643c67846f6bcaaf795aab1bc1c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918b36050ee8d475fbb81131ea87f31375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15f0b386f4471f859cb8ba7b8003c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb85a31ce99c9cd670867ca6b3b90d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e4b80026cdcf028d6c3af4eb1a1b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f48502790c42609eacb67ee681262e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e492737eefef5fae4e365d05988c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f0ff3986f3a5c8c43051e7e8757d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a11d3b0959f68d08d12ed4f443ae3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181e96bd152cbcf31488fb28c0bb47a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e5c9d2c2bc5594df19d228b469a30384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67093b34298cde01044f93884d26de73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832662acca57240b77a1142930d240a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19310e781e46142c3a692d3c724a0c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cfe7491c79de38ea9011e6f6a1f94388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347f33ac25e2e075007fe1097efb7c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2310f96a11297b04f98c32d31e4e495390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8a7143bfa1a73138542939881f13d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d55e1c363e678397ad373b8794b9a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb8de1feeb052e0b443975d983483e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1a4f1f327f81612ea2cb7bdc21908394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c34916bf3d12958c0a99505aca0a97395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff1ed651778a21236e5fb63b3fa0d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c7420f348b8f93cf405d264f8ca50397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b437f1576485420e8a6580934b7b95398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081022674c9f7f2e46bf7d0b98d5135399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9bdc09b93f8a1bc04b352f9989c7f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6df45541c6d1c4eca37a0451041b14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39cee7ec973f04d95cda3b4bcc0cc8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630efa660a582e98c20002fb06622e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c883f679dafb7b29b80cf231a03cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3927ef98cf44cda7fae99bf2c83e02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a88ab96afb65b536c70a422e86ac6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043558f360addbe4bdf8016bfb83ac0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec03f55e73c4b1f1a16895c78d1584408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2f781500d8662f92de129ca1b28ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6ff4284eac23a3e2063a30427fa8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b4e36d8103e71cb89e20d371ab472411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416e25530136afe2d07bb4e214ec525412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102a189a17e1e7abe999866c1abe858413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e793c0170eac575cbe0bd63b574420414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c50119caf7abe3669094ef0cab009415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164175fac3268608477f42a8e4321d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529bf66d62bb9ba7f66db4a92c5fef9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac1db7c40da319f42acb5b43e6d1b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bcf1f1ca23127bf4a74b0b63f6e27419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bbb1a2ba77e5f939a72a7348f012b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54522744bea38ec9121ea6fdbc31efe0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e43486bc8571d4deb97419189cafff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dff871d053ae989840c0c60af9afbe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35866d96ae69ccb1eace57f16455ba9f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae817c9ecc44e72aada5f52ce061f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b6843f628ed60955cfa6d1c66b93b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8f7e808e1c363dfe99babb0c52054427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af9fc11f94b893c98a6d8ebdec8cc9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01cf2df570c976330ce9715d4fcd1c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e4e77cd08e252bd57439de27a0d7e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c12be18fc28754b67181fb535f1440431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecf510445ade10571d262fe97d2d68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b273d53620c3c800dec7d4045bf9a5c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2fb1cacdc4fea4ddb86205dafcee1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a52421a3c374fb066e31cd1f990dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b423e8036f52ac940ca02590d737b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b177f55ff98fdf59fc2d4c9c53e4a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca9a7a662fe175597cf4ae65eba4c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83dbe192fcf81d0d213516ed44f7b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d6704ea6ae7604bdb9b2cabb150b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaf2178b4540d0acd21944b85e0004441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a2caf3554b71a4cef1d38131c2e15442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410cc9afe18fa13d349904d446eba5c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b3f5f71447e86f05db8bad817026d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b586452d3dabc8cefef5179b4ca12445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b42272616064bd0bcbd5ea7f440579446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8175c272e930c25710762c948b964ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22071601c9ea01fa9ffd5247fec7946e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47fc681c58ca2550aee41825ee1ded449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8452fb63241ea321c19c152b31d1f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4bc7a34bf2df357999d9bc617786d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1296226f27aae1b368e23eab8c4326452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585dbe405756dd111d87c11b47d5924453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c8e9203b1ac26beebfedfc23f3306454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074580560e97b7550f24ca783d40322455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e600ec94eb81cdcd42c3499e330b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181469b0a340d08e995a6e623b17ea3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a2d4c82cec8da17bc6b79ad2c138d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583193f7f754d8455a985bb53f2c345459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79577da537063fb492a0f67ed4229897460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd2494e13351537c201a558e66c836461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8d9cb9a49879034e2267b37816a92462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a05a3bfb1f0a337ae9f30daa571ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655462a40e6420f7706c27f27c13160464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccda9ef4faccd4746d56f8b817b978465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fbde347b491a3b904ad80c2dd940f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb89199f5a9bbfc60041e785a59e89c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020dd946e106ab5217e802243221901468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0227c37f7aa307c1e699d1057e523469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed30a36d291372ad8e09bc11dfb21b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16646381f48e81bd27531b07ff1ab900471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c791c821fcdeedf3cf5b6afe5be25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa9f254246a48e399064e9730d61be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24979929ec8b73675568f7797ecfbb3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d06bead3d00af62df9b97f096574d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e67dd3ae7ed18ea5d2be4dff2df845476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d4491e527d30e9f516ddbfe94bd12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83f7e53c868574c31534ba2e008e70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183b4c92d997c8e33fed8b97b7bed7b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20e42846351234ef4d49ba6fb9c9d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62721bf38c4e826e95aa338f023e8ab6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee35cd9220998f16905b3eb90109d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd477be5e4b7ec7a7dbf6ac2e0e8b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e1038bec65720ac4bedd9d561ceea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c357729cb5fb262edf9618dbda45bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b89318b82f9e949bff30fda491d90486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ed1ea67940028906a5901afa51566487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311460c1dbf3d63e488135f8425400b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44476c1978226b693b5042a87eb8b920489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5e39f5fc11d9a815a5b6ee6a13944490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b517ab5db4ff8ef4b81c0d103869f02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ab2847270e1e299620401ed5227cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e917b16d19a7ddc0d95a57daa609b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de9f307ee5f384b06e5fc0688c4a5a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3041793b80687f4f9bb6e968f3907495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4765b338816ac81f3f975f34d56dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa008e60923b2848cde39e5c508a003497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301304368cc4534f8e9be9969a916c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7b216f8fe6c545729db8f04121582499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b62900803f83338077e2749105d1c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5abf83e94838ab11a564d00124e2b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d8a93a48e32a5bd1f56607f0735a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a0111009106550e4ca7d7d20e886d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0b18c0625f63be5136f3f69e9c9ec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fac9f4c0b831722dca64b6881884a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20736552160329fba9d84f8cb81b5c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258898f9f1a9a10d66ca80764709e20507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed772a3794714d1a025087c42934c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fce13e73cc3b546092e7b2fe5a6b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e68658e187ea3dff4fcc1c80727e55510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81031d84b5550fa090c0977bbdd265511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5e5acfd3ae86b5910f7e753d4f7f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0d7728e0d08e6662a80ced7cd1dda513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbae9515f23992d6bb8f0a910bb4f5c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063784d0078fb4d33d3da50901b14528515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbdf40ab260708389bf39280211c80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d2f2502aaf16ebe6631517f539b06517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1de40a797726f32196fb149b8bb8e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d614d71f4d8cd3cb85cff101a3c6ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5cf7fd68974bb92a5b8b3f3e915ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d93b2e66af18944010aaaf4a39f09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea21f5d133ceb14ab6dc822493a0b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d627078690800158ba3e3e8e2d22bbf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490533b31699069c0b6da3a4f7979ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fbf995f9a65452ae3c1c059eed587525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24637633b72c0e0bf9ef9fb088d9b313526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4300bae0867ffab101f5ae1f982216527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b41d4d5e0d4842e8a2da1fac30df02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75479e4a8ff45b2a6f98d1518582e8eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee29850cc797465f0b079eec9fbfccc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfe23cd35822c6a9ccc94a58bfebca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc1360ec231828ad866db326a4a645532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2a93a04f6e77897cfce61f23560b8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a32ff735d72405236371af6491f7e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a07e0e690e52acfbc0b32f5c4c513d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece4dd623d003b145fdc9ac3f783012536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8949c5c0cd7d43612e60e41c436920b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ab988596d58383d54faadb19a456d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c46215634df3fd8e307ada09e70c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7aeaebd206dfb990272abfed9fc4d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74069414a761f6867686adecaa8740f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5676949cf9bd33f412f06b0b28339d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534fc4c087ef5d38a11c8b7be29ae83543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e4c6b50fd79c56974e9f667406994544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5541810355a04822be6d671c5f83d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209baffb5b4592b25ddad8d4780af32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b2232af6a38ef101e2c87ca22bc72547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b34d8890b666f0615b352aeb8f1e64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f7b35d6dc379e03706ef2f5b71710549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bbf53a72f7cffa4d26e337e1b611c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f0f1093e75d02be17f7dfd49f7227551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c5b5ded86773134eaed52a4a56f57552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a59fb58b227c8d9368cbf49a6fe78553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78176d645d06470b0c749093154d0c50554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59327cf12c7569eb84caa93f648bd6ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d36d0c11fd3b292556a448f6207e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27494f87cbd07a68fc7fd66c6518ba39557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6846ee4167609a69b705ac676fc35558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fcf2917de66aa5bf1e398d1eba22c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60983a6438338ea4d4235d54b7832d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c706cef51c51e39d278c3d2aef88de5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b65c99af40e639149541d6371ee6f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a8d79ba9445a6c3fa68d2f157f348563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f67ee6ff95c0c75aa01128dd2db0db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fc253b2bfbd2726a715753d2491c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c362f5bb351949d1cce1f0fabe6f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3ceabc0ad9a854636a6350554744d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89581d3c5c786ee2e61f3fcd31df279568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e3c83dac8774da2dcf50180118653569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25b4e4ce2b1ab7c43825fb05cba73b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea956f32e1dd31b570650e20a7ddcb1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9fdcc04a0ed0dde08f7bc62137b7c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef06e92cb04681b72d462a21832b4a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5c0840e63cc7a011dcf4b125d22d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d688dbf0fdb23bcba252eadf627c56575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2de54a185a5f64237ca7861022d796576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca47333cdcc54cc8a810fe141bcf62577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69003e782f9b37a7fce50dbca76a862578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552af67e9cac60cb46bf9e5e14a85aba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798a2b8152c0457a0d515c2bd0e6829580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecfa11e0c7b679dd5c49934b0d13d3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df53b177d318e04eda1d542dd3625fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577f6e05786870164b2b017a944ae5d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e23828a783611eeab0f477268a7b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52842358214aecbfaa4d05075d4c3976585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6441790c938af841a28ca38e1e9c36586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c6a0ba77749d219ec2e8c669c1472587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ed0dfe4a6fd0d9d9e6ccd2936e3df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9cbb9288451aeb7ca4b9ac3a1de86589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da96361076c35ce659a62df5c364b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac08acdca9930fd890b181564b1ef3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983380bac0a0cdbab68b80adb64faace592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ed702a8f95ef7aba270d3c202efa1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06ff39c96fdd84b805e2ac13539a7f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7128983b05a2f3b9f4b6504ab460150595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822000b6bd9dbd881a69dc2e13947d62596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84f7d01b2bfa94af85f9da1a5d3749597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0b25c8fca0fa83a4bf3df2595df56598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd071ffb0b901b3a23af3536ebee03c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee5f868ae0aaedf3309c5eaa522f21600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3616d6b2709c697d1a23c11a1ce0f28601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d31f2c77daf674346ed2d94821086602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca704f0c1e6c276780fabfe215ac00f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf84eadbf10613b4a9e13c015a5596604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f81796deb75cdfb540b3d77854b13a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b62d1c0fc19b5c0160d36d3491481a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9639739618055059d0ac77bac4f2f50607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887039d5721bb167fe7c5b227833df97608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4d31d3ccaead24d329262a7942b72609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3288c655fccebc20720c3dd0eca27ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a7bea8ce13cfab03d39ed067a70a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4c65a89309a092aaaa17cbb86236b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70063392d57199409aa5a84898143342613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50b58df96ef86677df7d7cc0bfc214614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bfa6eb87ea9180f52a06b0e761438615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dad4c6bcd04fe37854f54b453b7cbe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977bdb47452792398c05a020f50aa33617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af572206cc2fc2b2cd9fdc426fe21dd5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a3001c2d71faaa91fbb8f23f07cfb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60262a3de006e2fb8349b60967e93d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e170c693fcb3e9d37f7c245633f05621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289cefc57c71f26d761e1d718bd0a81622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245025ceba49d81f1b74ecc18979e0b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cdb7c6fff78250a6c8cfe67b1c72b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0c791e3bc380d0263b50d2be4bb58625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf449f49088e8d953dfc1ee4b96b01b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa81d7ec5787615e40fde220484713627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d364df0454ad35e95470d2f40bfd3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba71121a0ea2a19d3d0d91c023f957629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60689668d2ca56861a665f91fc13ed3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff4263ec6763ba03a82dc7b266a8e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1a47a32def6bfbbb0c215693a35bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db498fb13a9f8dc40be81c02a0edff6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536bde056c05001045b6a1d21ca7206634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900ca01a74308e1cd066afa31476ccf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502932c63c365008cfd947441cd66ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbfbefda335ca75f0d1a058996e418637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f5e7d8e3229c326cef8ecab79118a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b732e800651e76da764113e3e7dad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2804c7bdb0520fcb6e5c8df4df5cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25ca93a338f1d301100faca87cb3a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21b5fe0c24f313a04c06e69209b7bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda77ead8d35ca43c87853430b305e2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6043209760d93e0773dd80656288faf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a1c66310a0b19f99b9639d2433f6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab7fd48b19ca62597a5df387abcee0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28865a4f9ffc22a6401c126cb4b14b16647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209625451476150822600924c1b66801648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505a37c413ae4722fec1bad0d5c984f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fa28f351c16ff0b109681951d160a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea84e88e18174489c70a376a4ae122b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6530b92e4da1da38d101be80d6a6b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9139f9728bfeebec1a4a6b31b825868653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce17a332f5732fbb9b112438e96da7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89e171e8dcb8062b36f32e450bc05b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781edbfa3527f63ef5615e71a40bff1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767aa0ced9596c9ccb3af1aa22cfe31e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb2a02b5fa2a13618b2beda99c580f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed97ba6db1a1a78a542119495f3b947659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada95279a57184770c7790e838878471660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7bce218affb03e44665c4ec3cba45661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5952a2358638aeaf36dd7852f2625662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70aee7e281008695e3973d3af4872c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d139920e772c476d2f6f9387e543a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7e9cae853738cc5749f327f9505d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05585b907e021f422b17c92e98b489666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a629666e13a66059192f6553e3a47667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d55b459011045b101d2495717e197668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1846714e8263c3bd1ab158a1d3cf438669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76d3edb28408fc9842dce9c84de4a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1879ec72f5e571aa033912127f2b3e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9255ea5d3fa53755fea1d443e3238ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f57718271bdbfcb3b6466816e1c715673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205d32304a9da88c6c8d1b4ef53a88d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65720ec412d117eb224ca8ff01221731675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938b193658e425e307dba016c9860db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08bb6f620f58fa6d76051d8c7315fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879756f294d9e80ef1ba4562ff5c972d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904a07c9449f7b1027711a8198f738e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b207b2172313e55c15c3928a67816d8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd7b0a369820236dbb406c63d8dccf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d85c7306b28a5743e842c9c8c14c40682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8246d07d38c6b472b19a451fb590e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fd53ddd2d3f795db178708f37863c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a82a706e00fd7b4eb02e9412eef1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8e0853322add9ed76ff0ef0ae6566686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e8e59a2af1ffee463dfe03e03f8d8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e0afc926f46099ba530022bed369e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285e4fb316ffb778cd802e8783bd882689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aa73b3fa18e2540c96fd1c640f527690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35a625c76f9be1c20fb45d7cffd011691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e26c12f6ee46741ca739727b5aee2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb62da07254f37cb742d4b255d225b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25a6c2ed0c33846b9f2b7bcc0973e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b7849876c2fbf666bc32fc72fac78695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9359ca28df3f0f8c28b718a1b68ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77b4f122fec8e2c479104dca048e03697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f229db3df882098b403737187b08de698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b377ed80616522de9fdae2e93a92c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8df7a9d6c4d7f2a9af8b0d4d89e42700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21a7a0ad28aac46679644228b562d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547aa227dd0f554e617302cc3111208702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ae827d0af65fc13677372a6144b6a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bd18808f546230cd062114cf3beb2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3094be617c705bd0d32176cb0164b14705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dd2ffbe9ff7301839614c63666d98706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f846193bb2056766da52cc57ae76962707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946a7f0b07e5667a5b370f503267ed6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a81c3bb1445972dc22a7de765521e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c953ce2f690f94d670551f8507d6072710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c0369f45ea5fd6c7356c78b9d5fa6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f4b269ffe5e1d764aab85c6eca863712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d26d93e779d0bb68fe98019500fa8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d749db6207e6d7e33d1c73552afae03714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a033f867bc5f2f4dbc809a9cf1291715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895079cb45fcdc3a14bceffef22701a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7deb0c1f983823ed5cefb4d74850ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b2ccaa3b7a82fdb041a5995bf6521718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35121e4099647278a0c9cf971f3de9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a3d424d56615407140bc1e5242af2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67629b584aa5f5a683ea1ddaf8eaa922721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea22113d13088585d3a50b116fa793722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e4786fb551446312a0731fa313000723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03249df8bb26e0a7e3d1bc2766249a18724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f0e2f460d223d89912903a98609db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd75706e015223063ab89c6999376a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6931e59677f4d6e7218039baf29b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdb98b667d46e888b05f8754a7b25a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468b7d4b6784003a7383cd9749021a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5fcc50a99615654b40e0e0f80e63c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949627005f0585210fe17081e7742f35731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953041ae7479e53f5d89b22eeff0914732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3d1489074e0be7d1eaa447449cdfe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255abec46b2a604dc15dc32c14d5e051734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3c8c79881b54f8565a03743860761735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626aa0b4c722afe164422a55f0de283736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee405171df6e1857a1f0810995f403be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6dd5c4c8a9e5929f4647c41937b74738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d535dccd196e53ceaabea84c33b9d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d94e5502958144b95c3f88d4cb700740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d936a7b1d0a2d295063f13acfcb04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84978ebab45e99308a3c9f4de36f00c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ef86cc69b839be381523dadbbeb54743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5763e532a03fd4417ac8731fe3cb8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63d075498b754e87d33b64dd93a989745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5a10646572826c58ddb6a8f7330ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d125845cbd0927f99c16d265bc61317747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa71e96ed5808f5263e29527953762f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3839efb2c9e325d7c28560640f48ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7a07f6a14b777a9100d1c00cd0d92750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16717a59bd91525f47844672e8dbab1f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95744e5f7bee5af4f020148af0f5799752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761a0d04c18e680e261933312c15b86753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881b4f729d6913f0a52ab7c885e9898754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03653e30a919486f7485bb98c0ab8d50755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcd5aef07d795d69931e9668a020da756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9eea487fd9cd6f3abc4872bdc0bc20757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b3313ea3aafe6399c073d86260cd4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc18b2afe3740d6c586af313e452e7c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7168db1a0a1c5222118c85b9c63a0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d29be9b78b500d70b0833a2b046e4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215111d221db33bab5e72dd6f4e9cd5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80863566eae030b1ec3183b8d43a64763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8c9304a3142dd2586c2012560a3fd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d402c3080e9c0a75383fd11d5178b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e0d13b016c4e48c1c2bed46c4c1e1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ced48937df58c81b2f86db7a3e42e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494a3c2538777b812d27172f042fea2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952528f04e03c1c7303abc85ea28bc3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fcfd170f3b251a9d75746a4495386770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb7ef65e43aaa1f04b42a2b2d9728b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e593d476563b6d99461cfbe96a2b755772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632e1c6015c7dda82ba3e46cf6b52a0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3c13265386cde7d32569be584313f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19408b1a8d8ce615d54073dc0d8de4d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362aedc1c8d7800b27f1b6386eadad7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cbf0f461878349a5c743538d1a43d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4897de442a8ea0cc872f2644521c40f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614f1b7c5398ccab9337d9cf005bdc4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696be451d6229914e7a9990ddcd59259780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a3d64225987c67510deea56e6fcb9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d30defde81ae8a77a7546d77813f16782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9557811b89c88a77504ce30c3f543783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dba1e3bedc22725a7bbd5f806bf023784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17499fd73ecaad2afe7a19db0f02b8f5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7b80c54f932e2deb5ff4bee16eaf8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de785352cb3a29627d7b62cfc9d51e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db78a60e714911437504a7dfd7ee7a7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29291eb7400424270fb2e6eba213d9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65be35950f1718dd3967abda6bb18f5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee660349896dd7322d5753d2797fc3d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186025ad03d21403d4293fd5b275249a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf5f081ea2020e72bcfead7b6e9e9a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8322c86ff6d8fbf583b5cd479ddf5c6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d32bd77c9c12648ee14533e97069d0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f813dc0975b75c08625ff5e7ec8e6f3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f566ba5af0574bee5e30afbb20fe4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2c54f39104cde56bd8f78f8e213e3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00174f86169978041d1dbc51a63b445799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38eee8359ddf8a5b3e361be0d8eb37800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19282e5b3fcfb6f23470d1b0319f12801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463ec3f47e1717fcb41b1d542b525f9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e80b92b116ef3dee9ceea80a9db8d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05519b252269933cae264fe6611386b7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadb06dc206632c52dc26fd3d5ef56a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a629b317faf2486418f0e6e3d81433b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbca7fc1d1296a7066798682c1a74c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833d0264470c82d8d5472b9a62cefa3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf253b0cc6a03cbbd4bef05c3231f97d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bafc993234daa4f95532404f93d7ed810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958f4c1e6cced636c8e3cab98097380811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41cd45f33d17285febc71b02c49d2f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba3e3c50d97d665c0b580e61b58d17813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19c42422fee6e461b2d32ad1d9c34e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fe7d09e46fa86fad59a64c2750a2f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c9949ca7fac80eb7a562c9e9f367e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5dd836d6895334d18bbd65ef0cef2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65306421254ab4ee4160d2051c60618d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad52ea409e56f78e8b3e3cf1fe14e6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c3b9f634d488567e0520ccd938489820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fc8ec6da12768e6f762448bbbccfc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb36dd741589f51eeb1cd0b06501f3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0064811ae1d1f16be78353e1c2a81823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dde765665f78beb1e412a7d3c0f42a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a161cf2242dd0a36bbd87629fd7c91825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811f855a9c69aed26c5691eef9b823c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437156c5eb6f45702d90d1e9e83a59d5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb58d2f7a558551a614ed3f5583065828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f31332c64362bda0798555eb8b39f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbae4970ee2942c0c777e88e280fa72830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a19052ebae2e4ba072f2b47974c4a2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca346541447db28aa968bc5e0c4a0f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e060202192fc65957bcc883abf306833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240afcb5dab91371d2167de19dacfda834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab24e7d1e02c4aa421b0c800c77464835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0113ad907edd15de69081cc2d310e71836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6b065f72cdccb106303372dff22e2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64dbec864fc1b0bd594d0553b7e301838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2ed7ad9a2de61ad511741dc6645e2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad31d4e91199c181624d3a415490fc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580b41416c32b2561586ef3a1f910d9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cacaec14b3b12d06d0c523703301be842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20d6519f457907dedef05d0b848197843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a987e7e4986c6b9323c8f1bc7e620844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79087715de04cd4292513d8dd7431f2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f348b9cc02ccf06d575bb7e16a35a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05da7aa875ebb832ea0638a45b09b83847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78261add0dc229368206843e603c7e42848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9b1d939667efb1eadab8e94e732ce849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb184222fb24ad4462bd956da7605a6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc3e265982c890d70f4e59976989da851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686b5ceab7b443850252e40f26fa2b0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353f6e8788c043b614ccc1ffd94221f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371571ca6f3c484aa641a5d58472551e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af3b9f602ca7e1d0de3829f8d2cb39855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bd8ccf22791741ecf88d0fe41b9e3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d42ea3b40facdec578b673fe9200fc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19361f09f165f96ec03dc2422386a008858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700b42b082e4a85a495e124b015cae4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59fae79f6d75a4cc63d6ee61000171860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9626573b44223000e57c88147baff87861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7aa5f02ea66199d135c66cb6aa08a7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04c6ce422d839338b56e8b336ce0ab863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4eca8872fbd81092ed62361421ea8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e6eb683c148d4ab70c412618a7d01865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111a6eb480d5c0071d69ba2e48efabc866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f20237355be93a1a11761ecc9e589867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b5711bb9e7defa9ef8801f6f8d6f7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16749c1d5c29e430fe466b5aa2a72f9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c13cb3a9c670f3f83434b3e574202870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a2291b5b7d715e9a5b6e8ebb50924871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c337bde85fe2cc798fc79b11cff93872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1115c2cd0fa0e46f5a8065210fa48873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136408a7fb0588799e3efb69de7e32a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301b5ad602e00e244341314d3341587875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721b00e63fccc1f632efc6243c7156c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8db3c0b5f2644a298cc8b298620006877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dff94ab28eac753b40967f906dcd8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af364abbcdd48f73e52274f440c943879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd9cd32fb231c8692044fa64e267b9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348e9d0a26b55ff7ff4df242b0abadd881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba158a02050caf0dd4cd53f591f2be4e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b931afb767830adf88cf2788af37f0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba5018e9199b413fdb316d4bb4532a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa123067e0d8d07e7930c3f6974ecb4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a7e61c76802f1f32eeb7ea6c104eb886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21475f12fedf77a893e197ee6ddcedec887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdcc9b3cfe79425f37145c31a1d622888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df2165da99471f68fb1ba6412853c9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f555f1ac8879591d523f5b32bac297890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408a2b9ae2b98277d3f99d7936a854c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75958376fd8cbe3b8dbc9ae2b80f7774892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c9a98b8b3628caf301789215a7636893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3582149b41e7c33439fbeb812acb68894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d357ee910a326ad17673f58820a35895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d044478fe089564302d0846f580cea896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95071f20d0d8cd2b66e9316efeb180897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e4f273f2be03aa76ac97dbbc6fc14898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fc2657e4d4aad88e01d075d24cc8c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade024ac5b6fa7b1d3d95e9fcaffe5f2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dba106b229e7170a4447c09b91fd97901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4fa104f15630d04a5f2773d3e0444902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306178471313efc3dc57aa6f9344493903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c933dece062191db8bc41258add20de904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1d5f012bc280b1af900f291780837905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c80f2545d6f7660e6adf12dc9d2b40906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa72c90560803d4d9936eb6d0f28e5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726f8b7315f3ba9ade3020629a3bf50908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e615cb8044538114dd42dcda594060909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707943c316b4264be74ee19c3735e3d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae162086c1cee618879e37b00e2d5ce3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e37000e0ac4cbfc70fffd4801b27d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc70752a50349f7243044dd355ef61913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92695bfb521ce6cee7ea6aed66f0cac914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864c75f404a1ad41397e4fa99f667cf915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7d5d5df976d45bddcad739b74b3a7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6099fbf849fcb7edd81930d89f7dfeb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d55bb755a0daedc6d650126b8cf75918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19a4c8c74ae1201556a683c826686e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ba93f7f0e305bddd78fea0bdee3f0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f4cbfff24940e1677374ea6aabd02921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126740a55a1be971ec84effac978a510922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bf793aefb23bc150b71a8de5c038d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbec7a58e0c69be419254fd13bc6ea924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b58cdd2ae880d0d8c1c1418ca6949925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7051e6b869f0556141da4e32d1d36c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3602004995dea159717754e43d74242927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea506740fb2b9f0ab4ed6bf987eb28d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91eb010bbf0ed05e6c714b0c4d9e46929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03c091f6d36df55c587f1225c96e6e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c716c202c6148d6bfd208683d241ad931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de5b0c023bd382216873e19a174c8d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c62fddcddb84ce85b6f4e5c7d852d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ff3753763fa59554131c8a325cfa6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6863e7432c597263a627f9a5fe6211b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc493f321b514a875f20ba2a5b3f108c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63261bb55b3f09c5be64dd44edbfdc0c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e06212fac58b3b7104b557b0a84cea938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d734e17782e93cd4f39fa082a342548939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06af13544aae8e38f606abec387db3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fb83b88bbce2a569afc5cee5b3d5c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84222bc4615128d1f5f2a1875aafef8a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65485914346ffaba5846c14488d4bd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306de4e496c9dad46dd6013f2832b25944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639a2e98ceef33e44bf8e5ca8075247945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f594b8bd5354e2b7adc2672f3d79191946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f81468f83ed5aed49ca9937ba6e7db947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33f5102ed1e1774561689cdfb8e0fa948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbc3f2a7373d3f81e15e7a44cc63c5949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab146b9678da2e528f981260cb0dcbc3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a094e63456008e61f80c2ec849f2a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf246ef8bd6bc5efe300ca6515713946952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b59ec67064319056e352c987e326b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de08b29b7a4eff08fc67dc4f48f2cce954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675716ade7759f49e656c956e19bfc6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bdc7444308fc65b2c64d9e199554b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e40734102953bc90014d7192853c8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3accee44693aa4de013bc761929bc3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9490f32690ae74f419030321fc4bb3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4099741a1d9c0976be7a4f77b4846960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a235c6a9287048b6dbd8583a646db961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90c667822c63361bfd4ecbd1c54dc5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea78f1102329cbd94a4857c9d9a6ea963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8c7c31f08ffd5444d4ee005dfa10c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad622095b39a3bec809eb788234cb348965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6090164ad0060cab53041d2540ca40966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6541559b30fd755e0e7989ad87f008967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db664b9347e132e6b55113bd1a91ab968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39134d9d3fbb08b8c3eb9aa6a183eccf969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ffdada32f6192dd8e33655d69367a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa450949e07762b12f473bedda45956971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc027a3f00e3241c64ba9cba82a880972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0042d5f94a6eae1ab3fcc47462c43973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af042dc9debffea8f9bde16f84265779974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976224d425accbb64a57a12b9ce76ce975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee9dc2e1e968fa6adb73b7a1da082a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26793fe168fe2a359592d6d5746496cf977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093a91f7410605c91d1f6baa3b018771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a71339bb4a76f001559e9e2daff222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e258d8fd2259aa9e0cd60c3c2c16fa53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5620b0a8c8548b802b379839dc33224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7516635e46b47fa121075132507815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa48225018afb5a3b9a0690c2d04646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbeb517b8cca1fb0f00ea1be86cfe37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86802ef4a58480a7ba07307f893cb628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a660afd0374dba640650b92ef22d5469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82de66a8a1922f7e006ad60e1d31b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ea8b95a2a0a2988dadd415ce63df211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec3fb0318dc15e8e93e0834801ab7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636798d1870ca77a0510068b9b46f67d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8191e676e510e6180fd3d6ce6d98e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b703218ea339114832ed17f54271c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240d9d875474f26918ae9fb6a76cd8c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb66559482611e1e5e44a5cddaec1cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b31fc5eba1d44db9b4c6f03186a52218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb192921d514ee9e32471031b71c2d2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0687f7ae66a8e2b668776672f23be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3473535fb71e7e7e7b186d9c5e2f2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126a53d4909a4591ae60bcf03e81b9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ea5e0846bbdd27dcbfb9e8ad9920e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d394a2373bf9bb2b6ae4cea4a78b0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02156b9b43d2ba2932bd00d70fe87edb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a55fe7ca8f52f23b9431c5aa2d27c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa4631e9e927862c5cccbb9ec8d18e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1aa17f358d5ef0f6b85ca637eca9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ad4815604347e5c8813f87dfe576c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bdd48514dbe2e5e5fe3e33b7d3c3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f3869965a34f935a4bb0e7267994c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2125f6809ec4b09f039f275b3e8f3f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cde11aace18325315bb2c5e7c06a5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65964e9f577c74a997e65964b18b9ccd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b3b89c782cc34bbc7a896c6b1e08535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bff75c4e4e3bc9996c9858601a98bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c9e157be4c7d5e8420773362dace637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5218a33c1e13abe72cfcd7e10386038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e72819ec3f7ee8c8c2e49a98296f3239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750b935716fe2c64d2f9feb0088144340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9a1fe1ded82d0e814c0d9daf8b82d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997c5460490ba13bb96fb519d6bc9fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dcdb03d957c6aa8b0394920afca2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13105135e4b24346b9b766b570c47f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3faf9b99e035f570c2ec1ea89fb25045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c47fd3366dd2fd47c5305639dff0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca415ce81757557a0abbbf90d7928dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9137208f6cb9353e3cfc5112bd6a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa2f3d954f1e5e32de99d4fbaa783349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed893d7bed28a1044e014e3f807b8050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468f06ce5135b2ebd83f56ba198f53a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ab9c9125bdc1ac7946a90566401be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb71842d875bdf0d31ecabca56e53b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845d2d63b6c3dbd588e47ece498ceb754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404886aa039f0d05037e0baabb2d4b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebe42fd3eaf11eaeabb08b7437caf756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581159df69f2578d9fff3b1894fa10957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88034db3af11b3324ad0616405d272a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02e8bc00fb8269601ad7af6e001de259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d988be169ea88fc05ba75ca5abf721260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc32b0d4cc6e12c0a6cd9c1d8f6189061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213350fe6fc1e8c80be4cddd948d8c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc478c5160e703cf3ba0e50336f803da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722c27ead8d7f64a559696e6b14811f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12622c69902d780717ef1cb931ab3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919701f44962587c84baf973f01934ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdba6b3c7b6154521bdbda2a2feb1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84058c49ee2e38aecfdfb26378c8140b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54539d4c548187859fb9d92a5d48df8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3a7513f251c9972af3d4fba1e1aee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd607c1889be3d5d40b58d17a947948871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb19f224d77b2a4920a4d0dee66c44172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518df1877ceda46cb115288c9551841273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a421577fa001738c86d9dbc5d64aba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80550f026db3a37316eff8c1defdd41f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfa045e4e881714564123d35e6f6c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9448e5bd6b64c886511b144e1adb17277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe97cb57e950eeac4b94c3aefcc621c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94151193ba6085195e13b9515f23d29179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26bceb4fe97e38b973aeea3a312d5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10a66d0dc0632c60f94df89e13120681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270d9dc311bdf16a4a22305c4e8755a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d124902032ffd42125c1b57b72c7fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbe3a8ae27f0a5406dadce3e5eef4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df279afab80d658bb5950d540522c9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ade4bc2488269e1981a4cc2fb510f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df5164065ef64f50bc23b5e62ea30787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296c139b553806d7c04b6863db2205a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d14258944142a83a37c1943e2bfe5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0290b6591f610c49f53ff4dc6cb943e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba83dc8c8c4a67ebdd225b09490e72591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9b15ebf423778d0524b59ca9eec8a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0fa9725ccc071d6b26022a8bdc0b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f829c1f5dae56715411a55a82f5371194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e63839ae9443fa1a9987fb4a43a1395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91c74517118047200c293f8235d59996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05812df37d1a5561a117aa3905a1f2897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027061bb0ab29840bc0be602134fe4d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead29cec9384d15d9cb9b37e251348c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca30539784c977caedbffd7ab2d16b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869a237f9c7e979c4bcf6fc90442823101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321b9a6e073a5d77ab3aba31c7cf51d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4873922fe36e69c9a27daccc48244103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f4fdbfc5b48c657a056eac9e3d903104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa79390ad69b1546fb089aa4e49885105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ebd7105efd34735db89a20ea346e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4518fe629709ad85fa5339ed28c23c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac45269afbfe132ffb6876038e48a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd49935702f0af80876fdce88e8ec5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0c12e44f8ab111efa9910b853d3c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08e2717168aea8e68b1a3c0d93f1f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e3037790aa63d563d330938a78796112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e9acfcf108551aa0d7f2a3b19d07c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713188f6fecb903ac53e8d8d736236f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5ad3c74aa9ae11933d7d81944bbbc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3fd261ff85833a4858eb3c9e9de51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c207a57d0ed569dc58ef8e9118539117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27207d2de30c0c8f445f580cebc0f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c987c548b125a232bba9d9897065e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954be958399633cbe3a16048745f61f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3d490a26a8683e70a7ac231f58c3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e37aad4473a242a7ad7d3b5e18aea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d6748df365aa473da8a675979b240123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d234ca21b6742da6d72454c4309780124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01d1f41d9dca192df4a7c78d79e087125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c9ba72313752eda948a4139b9ea9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682b18fdf4bab85727e8a24d4d0660f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc9465589945ce64320e0c30d38487128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35288e5254bd8f2876fe67f529449e4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1eff0edf0f502185cbf8e6071ed991130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ff7c0e8f800195de7ffa9de971cf2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50271d3e4056ea8cd985d5ecc6bf9fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30445909c0afe5596b3ab70877554a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4b509597ba3da3519f4f264873467134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22499033b12f7c2d3b14c9c217ee5cd4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097a8867e1ef0a1a4992735182f523f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115f947dcf89037d313062d03a6c87f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1740ea7c04f5120bd0f29e27876794138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf76db706e21bdc3f3fd6d404973e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcbea6698c8153e5c58bd0b5214452140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dab53d072be514689e56be87f31b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b056225fe64dee68948b28c1aa821142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0136dd00ee94616feed1ca7015c93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab40ac881f8c97d4ede58ca44dcafb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a10306d626c8ef36b8c6b329f2e27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58967bf9cb639d0285f9c4d89fa65ca6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f202bfe41eb25081bf78255e71e80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843c3775e905983645dd67f928a30f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71378d4411e91c36b3fea10a3d84df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230b6410b785739deb6c98683806f75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137bc8a3825a91fc9991c91be3a2bca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb644204210244dedc42b8f7b62e38eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92486de9b62703a1a83a29dc93702f0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745a288e4ddb2bcdd9ac0d93c716418154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62f8781d677126db34e0d4bc7c31be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace225b9c6b79d3ef5ed544994fe32c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22c4dfbce1391a0e5e4dcf19b060ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7cc85dac10e0d2a93be91506fb79e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad3e404b934121adc8eba0566dfafc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb7f3d0c172b6981c0e2d0325f9430160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74466520d10928ccee0a56ace2e86ae0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10452163317064a812e9e1179dbfcf2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816472fde1f68d05a7b29f44aea06bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74f5f37f6dc7afec87228b5187542a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c84f0ac772f29c7b048fab97524b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c197b80774421f59ff510770a5c09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62655708a2bcca1b13414ae4ff6d76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd236d58b2c878d5a66c1d0f7354f90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20b96ae2a44cb566f8af81ab462bb6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e1c6a177307770c583220d7c3bee6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27298f8974bf2362f970ef19a11bff01171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912c24c966f0d7f9412fdabae6756d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef21034a35b642395eefda9c4638a06173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c89a6d54ca1ed5984b2f5b8bb72e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984a955024b9da88da245e0a759ac3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acc0001f80841028d3a16cd3aa8691176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ee883f88cd8fb2bd502c0a62d1ba7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6950ff68aa755b0c91569dac19a8d62178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3a840d16c1b6d38f23fc34b61fd56179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdd1963b0e64a60c267a19f9ab94b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff14d50b6f897ba549a4abd26a93f94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9cfb3e6198f492998be5409884e29182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f5a851aff85a6148eca0874d17fbe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99798ce8535a5d91ccf8d5d79e9aa43c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0753d6ce11198df1ebcaa82b70f24bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a369dab332908e54616f24ed01b3c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03a8a521cba0e9ec063243dd23341e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf5c3b6b556b3543bb37b65bbba1f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd49b54d0c7b91785945aaab272551d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ee39c3d3a71fb19f29ecb92184e1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448754b6304df13cf107a1da7e71fb10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b88b9d5361c0d70ee70597cb11369f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ae1256cda2f98556bb0b145fe0646193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77787b53644230926fc6bc03aafe31a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cbb3baa3283e8c985fe54d918c4e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46dbbcca607b856f1f6cc6468b6856196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b7de61ca6928a01f8f11c3bd0b29a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba744eb1ab132862d3b2af15b6eac1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53878f22bf81ef751044ac8b1d3f78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f0a690f7c7e09567865cad99b4b84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0f1e85f16ae61e5a97bbaa3e4d3b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518b045482396e2b7f170ac16b753c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5657808025a76127ca436cf3d4eb13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d8cadac453f798e7287edd4d7e4d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c80599a75b9de11f1c5144f0a835b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881333010ac73eb700279a2a0a7e710206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d5e67b7dc6def0a12db5ff3cf3416207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65e5fb30d908895c2afe6442ca36ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e83609f9ebf8eae6670e4b5e9f3854209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533cfc353e20a2fe1e544e3de294207210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77db029b7185b91f9fe90d5965e6057211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c4cd6f4f0170ef863904a33707813212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f23369417a877da1318f733303eee1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d750b83290a924daa7c60370e320def214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71906edefd5f4527a539a929d0812dbf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1382de2ac97fb6dd42ae3708e98db2e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a0556fb1b150ff3c9ac3e3bb7478f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3737a333ef2f084770cb433942df60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24ad9eac0abda7b9d0b3b248d3c428219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa90151daee35462653cff86a5e8b77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebf178e38743c3ddd28aaffab79662221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4746d5225c97ee209d28e6b5cd3f70b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dde66791be403974b827a38a31d1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46212694c44203aefbe6568920bbc9da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cc552d5c663853c506c53c1fcd076225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87149a43138210ccf662daf80804113f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24567ebed2828d2cd5d4541807dde0d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467756b6e87af91f2c7d5a292197963228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b970d3d5033bb0a3104d9d1ba534a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f2b3ce5e249c95ea88f38fc47790b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57a3db0bed9453a25d822cbbbd219d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133e31f40580fc740215f39150f8d11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b7325496dec05a008d71faa66290f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391c0808a3cbface8d9380640149036234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9999c73ce32aadee83b5cdd9ba7276235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce0515d338490af8c3f9c8197d909b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf612073874bc669ded1289587b6f32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94851c2c60e61def58ca2dc6262fc8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd4d46108a6fb3d454f204ab8feae1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492248ca6f7ef199a7080e253519c79240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e281474665124bd2d49b59e260034241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a47edb2e3455defcf133c727af793242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65707d48bbf0a47f8661665252a601b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2beda93ace9f187941ea69778e65136244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe35ad6aa70faa2e68a0fefcbc59f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a711874ef46fd51b9dfb027f6d0408e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4701b579ae02724460a2b74bc91630f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9e6ebe60b00eb4d4924f260a23b9b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dacbb356b10ca850166b7a2032619f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824ed3c950f6faafc85d85582253703250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90a68345fd0f1615d86541c2eb23dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc168853850624624e184c2cfa7f44e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d80b74b787f661b905683ed8c48e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886c4c436d1f5fa5adff8097b9671af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f2744b353f7c022329ba065b3159f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb07d669dabb7934e4556d00216d8c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3d8441970f926ea72de69638e7c56257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e226b16aae532bbeecfe75612ce1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2535d14b5cb11a1f060a8c1ad708fb8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9d8bbfbd0940e04ba6de83d976958260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342740d9c224ce1051fa68901bf90cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed90a43180dc5dcfe2b02d7c984842262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793565a0184c0bd3fdbcb2b706832b91263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c930acda8192f01094a0753e1063f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53acb5fac29523fec5ff46c7be5601265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c51dda4be802133a8fa3988701db50266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86293adb955037788c11bb171e680a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176e3d18e52aabec635a927f5ea6e22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29bce8ac906c15594650ae8681e0b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f1dea32d535550933853920dc66b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3a9909fdb02cf62f02ca0a915f801271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217aac5c01f14462d4cacf0cafb7b316272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a78e76abe6afa234032c9a889b05bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25511d70db181d4c628a0803e1dfa0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5079dae5c91cea677bfaf6bfc8b7b3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d25382373d10500fc74888ea175abd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9b66d6800f09c687fc2ff7da374af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cde569df14375142695ad747f19b41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee237300cf18b0e856f6252f23b57dea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edaf93026a710670864f69881c66f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ac6c5d00a74b22a283d3aff5680dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac579aa461e2ab50406e42a760bfddec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e787df7f64dd538dc05c5cfc660aff9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406887767354ca129433f178ed55e06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17860d4dc3977a06b5e83a4f4ba5cc09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1d3abf6c8331e1735bd18ac094d5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f774c07e68ad507640df1240975c829287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9c8863c33a8d29d66257e56f58592288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302df7445a00aa6a5787f75ff01bcda289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cc87f1316936b008f819ec7ac868f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0959b95e821ed21310d55ecb62e1cf1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9e22cef2267615cc4bd799e23f9ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760ebdc31fc03a1b27e5e534d14fe77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5fc558fae5e1a5aca1b82ddb60cbe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd147ff4772bee4656e06782d8111fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ed120896bc94760e1d55997f53868296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679c8ceb4838734bb927462096d3f5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630a6dfacae2f7a2d3ae10eb6b63f89298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45cf921cf73eb88d4b3ade275794fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df22015871b65e7343b49a554c3e6bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c8a9e3deadd8ebad1b84a54509543301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b8f075e4ab4b57a0ba84cc4fe5c1a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c28d9489c03c3298cc8c4d04b680a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee7e5e4129bce963eac090d72ed00d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17feee6c89610841b1b65c4a479c8ad1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce89f0b7812042e6aaa9ed48b42cc6e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64375503bfc352941e9bdab36ce3c7ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d4bb73b17b76d597b37a634af5735308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285166a8b9a6c647fce25c6483dea588309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313d183af1db9596d090f817e19e98c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399ca46dc7e8b3878b222c0f2408a63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34376d34d73eda5b3ab59f427dbf46c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887050a6e666202acf5ef13cbfa4788313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbd36b979f6d0e0851de5a2cc804e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278618b275529e0221de9d5ad26a7aef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac36dda2525bba432a907b89709f007316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffe6f2429b723d2c5152f80a621544317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f091bff2e86c5bd6df095b348ce138318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae816413bcb93cba37665ef3eb8aecbf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08610180ea6975aab809d83d7aa35fc0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fad5ea703a5b19824d13e65e5f2346321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fde936069726b85dc0691e40e515d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b59c0a2ae33dcc6d0cbc34198dcd1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998d254f13b637a6acd535351960193324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dcc3aa116af00e724e463b985b80e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189291bb8ad105d6b7d91e6e8033cd91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d23a6ecb6dec2b2279c78858a4df1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923bc9bf57f3925a65dbd2cb28f7713328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6b9ee1afe49fc898d3335b73fcae0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d8c6a3b586e9978e93fac7646881d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f05ae6a0a678e7f93e464071b95535331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0703324242625b46b0ebf000f7315fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c058607447dd26971275e80bd6408333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c89066584f646bb41088ae1f5bfae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1f344af09b6f97c9a20ac4d7ffd32335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aec87f7893559084d7cbfaaa258fef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c554ee4a5ed331027b4cacef9ddf511337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e7e196d8a8b9f80e5ef6b6966f607338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e46819cb0c7fa4521449a8d19d43ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14389a2f8db60a99ae2b2fa67453f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30b64c6bf1169fcb296298f2f5ff0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9664c87f6a138174daf109561c5f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fd400913fffcb8152311fae785f8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b9e0220360a99c6684b6ed9328300344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6326dd10c2f7f4713b747e5be8e54c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c63b61f28d86887e355f3e817df36346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6da3163d957d483c8ae7c489ebf37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861efe5ba240f830dd35ed773014a498348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f82d523f29422a271264aeff672ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e941cd5e6ddf06dc6d97005fdea926350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271ed34e20abd6cd612ccb2b2484dcc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a7452d1a3e694d6cbbb3e5f9474b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45231619b154e96eed8999a4968bf1e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94713e66f9bad40427ae9059426b039e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9dbc30f138478fef6eb14f249c30b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e56fac26f5194325717cb29184808356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadddcbd159d7bef27133999703fe536357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815895dcff97107c7be86c0754da490b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2d179e50daf1b582236ea8eebe0db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d187e297a3a6776a6c82bc6f17e72ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b236721ec74d1db27587d575c9c48b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fe95746e042e79d9dd38d2384208d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e49905097969c19ba570fe814f365363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507f53523c6babf23fe2fc38dc207d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f27db3a06051da85aa71580a20c85f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40bc3f83b256b57cd270cc7deada14366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfda2e35b56de93f148b6f8728a365367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c87a85c5170d9a4fc98b34ed0adc7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dce960131805c2da467567c4a106e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d2e6072dd9ffdf7436ba8e94f5b65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257ba1038f357ebfedb57e0ea2be3ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05daefde8f72610dfbc210397ee63f36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a0a2ed72390636f3503010b98ad45373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d55bf5e0a885b880f7bf5525f93812374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b6657035ee6d7e8fb841e07a8a5f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c08dba07fa9172dddf32cfa638735376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44445a9f75f846de2dc02fa287916f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2325fea224b398afb0b23cc46967510378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d21a0232a42cfdc84ed9767ab13849379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15c35d444269bedf5d773d50c10e45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d344f95b34febec906932fe0fa765c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2f4d2acb803a53776d35a444ec68d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1c33f47bcde0f66865671d530fd91383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88748f6e654a7f3505b7af5e5bd6d4f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ece413a34af6311ddffec2d25361c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfbf7b7720e3de8e1a4f780250334e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e596ff3c36fabe7012218ea744e21d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb090175f4bc5c10737278b4d3afe44388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4346c748d6e68519caed0ac403e731389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a651b5c62df61fc1058b5e63d395385390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bef2197eab303bc10f2b117d049b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dc5051aa469226b6c508b481d741a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bee1c256ff8827beeec22dadef2795393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b7949f92e7fe5d30b120d318b959e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f52c74a989dc3fa8b637e4d459871395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cef41da98f306e11306a31793a121396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66838c7a4202e4811d71dab700497189397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c918b0f9b1abd8783510ad590257b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ea87e60ad24020233dcceb6108996399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc748933457d454a51f2640ddee8cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef8d416939f91b256fa821fbad0db0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1d58f34bae38577ebdb22fb669208402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061b73bd102a7e415b6ac8826819b22403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fef6591566482b84094e256e2d3597404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba754b79c8b705467bb15ad6a8ed05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a7f710bb6952214bdd0b87b8cccce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62803eddd9a1ee62efabe47799874ab8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfd9c9460e82a48e2240ff8d8114e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb5b85352c2ba8b6d653af326625d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f64bdcfa6a24c1562a87821a1c48d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f72b7b9bddce98c4a1939937a870fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ad7cbe7d5190808b102297746cccb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea7c2de221d064bc4e4e96b3713aa2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab51eb33dbb2f59134d7dd8d97ecad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cf98cefde88e52166785fe132fc0d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114947450fe8d0c9afac2abcb91c4ccc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c007a1cb4d68b98995a8f18a2e9af01417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9300e1d0bc3fdb6b8fbd07c016695418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7173b291b480eb683013521a7f901a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a8b716239f53f296a70b0f0f81ac9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bf8f85c676b03cde50c401b33a0dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0b0fb7c415926babc1378c8f83397422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c6eeddafebd6a94fb68dd14d8c6ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d80ee3bc04fded8ad329374f18c88424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e7ec3d5f924db5391223818d1b726425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b1c73fe60bae86f6d01a573e87ee7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ab45cc39f494af806c1167857376d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a30b4d9bcac60ec3fae436cfd4d79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53489aac48997b225db964ff588ae3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee33fd87fb73b7ee720e7ee4e41dc24430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67e22aa7433eedca779f2c7b61feac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e86866c474ae18a58c6e1d122b28a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e18dc7106009dc0070fb7cbb1fb245433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a75777a8f144fe4f1aae7dfc4197ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56411277b8bc6d2cda2b4d9e472f2df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d373880ce5de8e2894bd1838f569aed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40e080a7c9f138bf439d69407859a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41bd49e688cf0080056c6d1b1e2e8c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c26f26d4e905b5b0f45b24293b7c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ce8ef74d430bd8e643554428bbe06440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411441e05ef794056cd1bd4b12e1370d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf67867d412820dccfe9f498c1c391442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca7789d4704cc37a77f8b8cf8a46e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69408a7ac67ade8bfd04997f16a570444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebd53772d1804bb335066a4735913e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c143bbf1c1a9b6f7667def4443713446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948b7332b46fba5d05713ff4ffe9339447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd48a49bafba3248cb26f753b53d49a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d785d22f310d6ba874bd71a85ae22a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597af3682519776a84381dd8a167a4b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e756be251e5eb49ff83df7a0ca2996451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fff8a18b2ad509a5e174844675409452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435df49206de6b6482e6bdefd3a17bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef5aa26a2d1291bd02e3907d634183454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577df5ac1006478636b53bf4865a77dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527aaadb3e3b3affc506cd1fbead73a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ada7f037a68722d02b17fa42835905457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55272a2bd70d10a84893c0b1d16169f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89417db34c394e02f3eba212f00e8be3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526ac7bd2e7f05b65dae42ac9c4de81460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f9e44bf11402d3ae559351c4154ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc039bdbd8c615c8a55dd2bb30744a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95e22032a70662637151c1baf0fee0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92d06f7669327bda38f4938dd62932464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e91175315519972fe79163acfb51f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddb1533b79199beacb52139c45ce16466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbff441a39146a4def5d509c97811ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68841fe12331e45af4290791c22d45e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5ad8d40fcc40144437ae800195852469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e709b279da6c2639c55c89598e3815470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd10c13cb436bf291fd97f6b78c28a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155f159266dd7e3314e86373ff3759e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ec2b4063ed6e57c049bce48791e78473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dc0fabe4b68fe4061e0d0c18e1a02474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1318de90e466dd6c66f55442e42fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612db5e45bd421c88b46591c18fc50cf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbf0185c2e800f03c84d4810cfd436477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14d3c2bf42d9e64f09537675161ad7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f763d7bb08b9b269f4ed1972511bb72479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f339217b06a3d38c305715aec87f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77a7e0719ff6cb9c2c7e5e0be382f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45aea7aa50584d0f1c10b7dec186c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f382cc23993744d191f222c7d4f54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e46e6d4058ab6b7f3d6c3141426a39484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c7c0bb796e2a4f55b8517c0957b94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da0c91e6cab6730eb63f25d8ee8b0d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8eb01e0a307b3e723d5a2b1bed6127487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4aa90978a470797799a47dd0e60589488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feee11be14dca1465bdcd7b33123754489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b31d74f6cdb06a0af132c0c478f55b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab42e36b60fa988112663e70880bb81491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908dda7a7efabb9184a36e5e5fdf999492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d73aeef82522f6058d8055fcadadd2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023efcb0436eef832715c610372cf0f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003ddab6b2565aba63929247053139c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad834ef3e23139a86608636a990671e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5f9a9d6366bf4812bb8c63d4c9136497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cc0c85f2db86b98c67fae60852f7b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ed3504c5cfab5b4d8cad31bbf3871499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f5e3309c31ca3469007a759a0867a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f66938c0bf3afa1548c76d39749f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9eb9b8fbd66373804c446302781791502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133928296d4ae3d7e7c4ccb219a83ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487428d7d2b872068caff62368dea73d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895bde3ad475c047979d9294ef84ac0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d35af11d3debca17d7798c68eaaa39506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c1cb5fd22cdabf3366706b4fb066b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37273f31a1a25588299b042b2506c052508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31426b90c9148ea2e1f27327198c058509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2f6489a52ddc9d6bb887b9448bb90510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022771199affd16a926551025692fbb5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891046dbc8e0416e3fa6093fbbca121f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03256926b78b83d674b221bb8fb005af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff92f9ecfd4d1133838ada080a62c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a3308ba050cfff9ec0ee234bcf66c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeff081a0020c22999099b6e529b58d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d80a30e16c623b41413b291f023fe6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3701bc4c4f3f48d8d0e2e42724567fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e872bc4228dc8e715afd40f68b89d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29f4b181979f9e2175a0e30e9a614e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3aea8e2400288b412f3db933fadaae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9e04ed7b5d7fed4f22f2cf00d96b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485c555def227599079d493ce3cdc02523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba566eba9d59556fa38886cf09fab6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ff2eba0c85077c5f6d01ef42718f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539786510783863c92b394f74089b0a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4933e6339821be98e7258ebe3a689d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581c6b83f9352c1f2c90aa7c604ca5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d292e91842e4d441d72a1ff9f21299529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74e465bcc190faa036692bc8565f02530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505772662c4a50e0e43094d7ab03494531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35be395d7204a1bf6dd401b701ef73532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0af3b224b982cd42d4f55a690a0311533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f28efc2d0844841faaa4a992db570a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5324e0a11df0a9d1d3b6ade8a4240c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462536209388f738057e865df5f39ae0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19aaa8f38632adcad64e87964fc6416537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92721405069cdd0870e693b2dfe7fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdce0515dc7a4a4fbf7c447359114e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0876c08a09660d4f3a7c1f043b13b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1583cd79ac2e502807f3ea020fa49c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7d2d883b4e0217417b61e0ddfba9f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8069f8ed55f713182c870731990924543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29542da34ee48609fed84bd72d5451b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e674fece1247afe8c14238032c55e7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795093fb99f6d9159ed8864a96f7a565546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0a5e79611aba61f09ba19fba30a4d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860464d8d247b01c8d7d28fafe07e75548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26cebbc82313ebefb146311ecefb0a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c511c72656a6157aa957eed4560ead550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f0a4245b0940fc3e3a48016c43fea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807aea2fd1660ec6474cc372fc48084552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062e20e4952de0bfb3cfba1dbec3b4e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf990b9b7744c0dbcf199f0699dd92554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc33a6a4fbab084dc02c26eefebdb1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924a896059af146c92b53e5b09cda2e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de475cb694f04df00f76512484a9cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b33bf198542a03c562cc7a53ce0788558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57969e24c71975e4efc9701bfa03091559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece6100b1bbc1cdb7b55eb5189f3ee0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34eb137a2cce9ac74d3791f5873d1d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c800a87b8d4409f08fb29be0a11f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3ddfe8bdfa7e7d0e610d424fdd489563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3948267a57a07c513db1d938d050adc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602394472719d9b2fb229599eaf20602565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee05f888575f30f424056e6f45997a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e56e048b8645a0ade87f97cdb56cc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256997523f4ce624f188cb6c560e3f2d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa05dd9d172fda9be147678bf84aa2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d217718acfade7a7d0b00c60cdc75570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697ff4c20d9fc4c5174ad193e580e1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7bcf512b9816cd8e9a1add6df30bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b7194839f2c4bcd4616cf27746902573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318f3905c957ad89186922c6898bea3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4027fc470e0fc558c0a7c504fc7b93575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d1d103e6ae59fda0e9760a2bb1179576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7b9e27ebb7164087ee7babf73dece577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edd93baa81c740c3ae0381ecb708cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e29e3c567424169fd246afbc3a05c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fe5053087bfb43fcb23f2b5482f85580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dab304a23b6892639a1e93b5bc4f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7637d0d72fa7ad787f3bcb5d3383e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46c624dcfabd79ab336f8bee29a317583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bd56d0b10c79647180f1922bd8aa3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab43dacb2b0b88594e9a1eda006cf81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd0bfeef3a17e054500cda46f49512586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341776d7d0f75c15d79b5a2e05a25702587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881350e039b51d4e1b62959a2c02468d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822892e566f141e1c4ddb01de6c300d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438bf9c3efba188837e28f8a69d3651590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818cb912077d5a51a44802d338b572c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73419e5f09817e0c803433b02766eb4f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eefd47d4a6b6471b7f44f3d5c505d9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6844e69dafb3ba10279b1bbc756662594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb6bbf748219d9283aa9ef05a5224f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e33902140fc2b9126819fbd226771596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f3835f28289da3438a55ac8ea888c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063d1c7c0bf4a82efdcc55cb1ec088c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff23b9cf6c4f82af54e1b14615d56e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb1b369f15a9c4aa6d43c46d15e4f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70215fe87f8672868a51c9a252907f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f6a4ea50727d4f40afc6c387f605a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf82925ef0890e3c61f2d75d7cb808b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02771fc3f0f7cd1c1d12207375dae11604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0d3469ed5a7d38b89ce9a979f16e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810e68efdbad314a4c320e031043874606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f7472d85a8d2a6b23bc0690955866607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec926204d67c8df13d0c8a89d956dff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261b9e52d4dfe1267f11ba8b6615cc9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14489119167780bdefbafb48ca35e52610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96e49da66635d501b59af41a18d625611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fa33db55e62e4f60d86e153c89bb5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca463450087063f0a9dc31bb8de0c5ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17b481247b6b2c8c027612a9541f6a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fed606c116fcd82073c81e1a027fdb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d47e27fdc6c3c5c48cafc880e63ffb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7935a708974f224aed64d8337f8ca0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9d11493b4c714d15e853a83455a9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae385f68b78c19d6b93ca1e41fe14980619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665f999668d8fced64c073c51b9a9ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05120a904c71786d25d33c3ed93f0373621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1993192a878d5da118b27a8bee063622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96021978c1c6cd5c6574a2330ba2d86623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14a29c61c30d01b28c23e44176591c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39755b0c3a0fc455be88b227108407625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72033ea437523710d3aaf3fc7a1a8ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e80b236cd8c6fd72aea8ac351f8861627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665212bd7bde77626ede16257703b1c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2cd16ac13bc2677a863d9b64c56b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529601f7ad8876a455cabbbb4fc5be4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761d3c87aa938d22f272bc842dbbe7f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055e04a172fc364b35e487b558618a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baf9ac0d1829c0ac9744a2cc40cde3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb63b3b4b7d829af74ccedc580a583634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14fb5d937a749950624f76537966c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3ad637de6f773bd939210505ecdc5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e60eb0b59cb37e1da10f13bd965c44637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7fa8d216e4814df7d62b76813e70a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2d837833d1402c4cd222edd2858a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c07846a6a162a671029325760c527640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d4d6cbc5450889455ec3c343536a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86c6246ef0a59911276c93192474ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd4d1f3eeeefb3d6547159bf4f34f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c90334b214bc7476bffaa67de0d2ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aceb4b4a18504283a1b0af39c4f9dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83344c23ffcb71ec31208941ca883b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2d0b5a8178b0d2af8bfc0c28ab34a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d24331376062827ac7b5b42720aa0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b941a66b3ac08d50b178045b5cc040649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19176d2ab7a54fc55313d71704c51e0d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132a54ac880769da466afc85bb2c618651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007992dd71c276b05bb8bbb3ab3dce11652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76b1c7d5e3644b34f16330a907b141653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fee9acc7de9bb761c5240f872a7798654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381f7b3c529f3390c176a42837ec652655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248ccdf94894c25937fa4eb6a8f51d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459692d8e082bad6e75f026d6288216657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d925021e379ea256f561a595553f7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e97c819174b87a63a1b8e8f5e1296659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732bc62933bea6de5ad762e3c61a9df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0802011c50ea7e62dcd04ba59b91d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c9d1b9cb205932c15cba3b04fcad6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bbd11790c202a09cff0c69a657e91663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48b8465bdf90cdc191e5900194e867664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b15b2f8bd5e72ea3360216740748c2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687627e9a1c8c68487c45c29f2cbfd1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6d64879afcae1621777d86fc517f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0a703a9d0f67b4e375b0358ae2308668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6ac43d1952b9ae53176a268eac9ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db157d94ce0485bf8524f8d1dbcfca40670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989879b22d25520ce80472fb822b49a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f39125db69f7cb2c1fbfad0173372672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6361fd7227115de81c83d929ded317673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e2a6b67b7c845efe6cde15835326c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1250a897bf9ba857f60ca54266ae4a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524815bc203f09fd38212582efe2b1ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a1e26f166577b6bdd0d16da199c97677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5b744562a1228907ce4c2e64aba30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368c24b754435c86c75d8fc710ff2da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11602dc61d64055965859096bc651b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c4a30a9215398451e40f16c993e4a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f85d0cc69567b441230de30d20a2d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0a639b51ab04ef53ca5aadde02ba3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335da03a1eb35c8164711fa97fe4cd0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551597b8be08f1d618bb8d75a76df3a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922ac156c1be9299ed6082102631936686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bad88e39bdf3cf0a0f1eb3d6975c7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3af989d9c6c15365a704d27c7ba66a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05039c43ac3dc484a8629ea817ee1d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb4fea2a668e3684f83a46c9d01326690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0fa933076d210a2574e85834b3381691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39a648f8a3d7123d3021abeea8eaa4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4bc92fe7b89372d7198681227bcf0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519f68d8b4c412b2d4ceabff1ce55e4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7ec74d7f8445e3dfcd70df22fb70a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe45b5a9da7325753c2ef8fe10cb09d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fe574cb53375391cd40d7bbdf7d9e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cad305ffb2ad38991396c9624e818698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ce043854f69d48c97d1a1b939b6ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b556c4c5b0d283629d6e747fa126a1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f83756670e38489e5ac34c3b15a84701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d911cd2a8ecd63f0608e82be186d24b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339df0aa6a40debfed0de1a11384aac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8464699f40514c0dfcb9257d62d026a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7c9f0cfeef23f676cdd3c5f6dabd8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f10ff42231da538d951ffa77682011706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c3a414fdd450d5f2b03ceb37e83ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068454cdb65b63d61123f3f2bbc1d1b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcd8430ce000340b1249d704c9cc8d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6df55b1a1e7a24526cdf4480a141ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be825a3bcc51cdb214260d829a805ad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba75b8567ed9dac6652e0d24a5422d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b8433582af5a0b41d9f5c85a7ebd0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6106c1422db165b7d1b0afdc68973714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d1084522290aa80ec3bd7f3a60058715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4993463a34454b39702c5d885f32d1b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b673fd23cdf3523675d16b6443d2a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b56d12a5473e8fabc11d19a5c2055e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c44cce03da5c378b914f9408f966d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b397c5ce529fc0b86dc17b8aa9857720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6d371d1e2ed56e4fbe8b2b8081125721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1281a2944f8507c407c740667dee8b1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196b376a39cc50bd07e616532eeaa4d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2731066387b093fbe4523bf3298850724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ce8b9fb3c961ef96f25e987b44d94725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9df4b9cfa240990dde8b05bf8b0748726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1abdefd2b46d21b0828339d4db1a86727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b84cd2ac16991810d2c7cf17b08178728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4431555266c27af4a4ce17ceb0621729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10aaa1c5ce69f1118d067b5f98c24f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8644e2763406b08f3f5b3ac139cd4f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f5a0e13420142b7368cbd0b7ee871732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89705f7f941dda81542c7bce07d267c7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffa2127654f231bccd3846d2c9e6f2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b2504cb5e14dbb9d71e22cd7872e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982828d0d0911b2af342a23baca9b70736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce30cd388f575305e8d3b817e818e7d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa52009ded0f9d41f67e4a98a0a877738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb54140d9641c05bab09c5b5c78bf07739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40652d6dbf54ff2f9c262f29a41dd489740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6538f0b58b118c487b6a290ebed90741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bfeb7d31b06098f57187fd432c4d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac334ee923f6cccb8161d2fe5abcb34743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f17bb036fb4a49efdcdafce0419f8e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8306494bc2084c50e5afbd91888ec93745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dacda9ae506b8ff90d930a8f655af6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad067d8dce8716d6292631a144b74570747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af6daae776192f260c6204c6d0742c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158399bb8ba28064ae9f61945f59363749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ed356f97b2e170e5aeb70ebdfa2e5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32341bd1913dda9c994195fd67f9508b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cda46fd24ead61c36df1df0712c5d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd61eea906a785d1cf6983ec88a101753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9cb1693df920c4474b1b5882af737754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba99bf4c3d026e379dabf0da69f12d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf51557fdcd87765137ed52ec3b827756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466f84b2dcff09ffe80110ed4cbdd2e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64c8bad285bd1b35140732fde9c01b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193209964deeda7c802c0e8aae582142759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510916e08090a74fd8e231f386240db760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eec71799bd43e3c332fd41fc605817761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8957632d56a78e5cda2a84de33a286762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be54c40f14d785d3494e5cb96db27d8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7e3db902476472eba68cab38845fb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4fd998c75910499cb96d8fd1d6b48765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446f00883591b805a9dbcd65cd3c5c8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d1fb38976e5b652388f66fbfebb64767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892c7df6b0c2f2482bb1ed2d2bd2f95768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819400623dacc08a569308c7a6739df769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c855ac9742970a03c1df8d3a50e24770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc92a54f833986b5d39b492033618ec771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae39bbd17add6a896e4d7d7072c75c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11729c7639d9a462b19af42b8d4c8e5b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13b4e6ced9e9e39ffe62e9e2168331774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fe732b5867e0374c82834b5bf4153775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e255e64b15766eebb8e2ff8a765c48776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d47eb94771d8f08c6542ee7199ac11777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dd2868073267cf3972a7f449387d3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bc79817f6ca3e0e786e80a1cdac5a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134146a4c745e1dab0eb61114cad0b46780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582f9937d20c5213f98395a808abff1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaeeeb99384aa0cb5b24c5d11d2863a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e107e17ffc6aef42b75690a5e66a282783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc766277822084a1162e7d132cafd3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b43852be2b8039c9476bf940f9d8d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dada4c9345ad60a13b9d808db48eb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b2affdfcae0601fad4aaa950023b1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ae5b118d6984d444c83f083cb75b9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ae562baccb48256cd7798c5933845789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd89292f0a51591b67918df4022ad2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcb86e6e0d5b33772c9283054e5924791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25809dc47164b77cb2f615f2bfacd6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c4b14a262436965c8892906b4df72793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af33942811461bed3373e11fdf52a2c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb89e98c8ec194d9878603b97fc68c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a6b4fe6155ef36aaa6ce85db7bf06796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ac5e5a57166dff3b35e2ffe4e2f65797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5b25269033c0231705915c01e23c1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8aa8e2d8e49f8d9f98683653e72855799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e783af9fb0212ce196dc7cd6f47c527800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27729a3475001c9872c7b0de536c7929801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633c56d47b3a39d2d746bfdc1947bb1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4812c80b43c74ad2a499b2dc591fc29803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3034848835a46b112aa39997f72ad5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6be80d3a9727ce1e501980b609c68805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c271fc57a610da8423a41fbc5f2a0ae806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d021eb78ffd1c9042f7dacafca4b1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac06f574c89e5efc252cecadc9b86b2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff806b0f65102cde07b239b983e3d517809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cef37a5eabab9e3d43d74d95c8eb93810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47906c7fa41a80a69f613113fd8d29811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d4a16c38e90aa13c654f55f3340bd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c422c9a57ab4e4770a2b0551e5fd8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e859c428f51814313dc6767b734fa0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dd774d8d5c59bec77f470c9066a51815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e642f1e12d0f7e389f5b54ee6b53fc3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb697d3517b2bf8c0249e13f2f6b575817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765c834ade10c1c7bfa6b7df2fe700f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f2f13a53b8e4d1e707a42c7d2f269819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bb4ea064da6bf212b9566d4cd356b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09269b27d25779d2de291c3815e929a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e2584a24ca40a27c9222d4cd269b2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2412c5d6868da71c2aedd110290b2f0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9005c937b5b08620446c4c201fe5778824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5d9b85363df246dda0967c03e5b35825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a782b199a888c11b27b9df9a4d1aa3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01852e92457bb325478ea0017a35326c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2a16c48f5e132a0211ff405fbe7da828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0bbb526afea934f1440d8bf933a86829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab483c3e61ead8b9118bb0cd3de1f3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1550ce5f527bcc9598ab779c09d7217831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200a68572462cc0ece719c6d866df4a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a063dc7bdda45f75b31fdd91e99cdb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6394be956c3f3cb0cdd3afcfb9fa35834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d4e6a719accb756227894560cb70d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b251069b376308d50a753721ebfdc6a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bbd7f543d4b9fed26913398dc4033837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab522b7abb07b801836fe3f4898300838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17427bc21b8b0840c52d3b09f55c6c9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d8b9c13f444268a9c852428fbca51840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2b7bfd1cea25e13bbbbd9617ebe2b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f76babdb46b504d7e84a61f3568a4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d93347548f8f21de5dc33a0124ac6c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afca12e037f41dca8e7c21137a059ba844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699bcac72b2987369b204773e3f2fdc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae2d9c5e9255b6e8a4e098d1ffa855846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32690315dc91d5eaeebaacfb079b8e0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008dcaf1510bd3527a7a64a54cd9131848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5d70f27df407387d08c821799097b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634953b774a3d2c5765d055f1a9d07a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012f09199e531a998ba4de52f8ad0be851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42293c7fc2de29c266e7c4e8869b11c9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbcf235d990171d36dab19235237e8853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520753e99076fac8c1b7903ae0390e74854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94365fef3b66e69a1c1528d078ac5f5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05f6c78d98ec5f4463bf45831d5bd1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd94f86b743a8796479ced1cd780fd857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3e2d4287a426ce1cd7dece402c97c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c31e7d5273670e17581dcf71f5aafa859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff055cceadb83ec6037c87e56f913be1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75330ef7d7df222bfa629c879623bb50861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35252493dd260efd2c8ea9bc6cabcc36862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f376338034cd020baf700f0827e6797863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f0de71753a941e3c8e00adf0753a2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fcc061f02ec506adbb4630f4b08ce865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9037d2779f88a91594075440851d6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9153f5e7841fb4937b5e00142c728867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ec9ad69448f717e390dee3e36dbe2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66569959a170228705e1d21aab48677869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdd90a86a5e790ad6a25e85628de00870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee0e84dd740c7e35733ad6c8e14462871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65c1f2e1aed98013a6f51bd2ddbb40872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c277d46e116377cdda106b651174b2a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904239178b840082e522574c4067adb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edae51378094903e346948a527738d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de76ec99a84e2e371693234ba4cd16876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91756b736c479fe8d3390e615cfc0a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db181c3b1ed38302d13b089ac55176878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b27f53c5c035c3245ef268a4d6552a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab4abefd1c5465f9fe8b8ddd0097c7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc011773a6c15837eed7a513ad6dcb881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56104560b87fd588af482d05498bb70e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa66abe853057468ff3d9f7183d93f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d7850e1ea58cb3f547d8cca9b62d6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c8f45575f2331a00bbb56155c1be4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96b8de5bee366b88c3bf6eef7b7bf9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca8806bdc7ea770ba8faff401b9327887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4438fbc3c174fbffee0cd94c3c68cb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66235c172f550bb9b3c99b8eabf5d231889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bed64d44638586a49a355434aed02e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796001fbd4fdf76112ff2a9c82f81e4f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab82f486a537e3e325cc593fc9f4155892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4b3bb6d5e81165d3bb82b44b524ed893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a950b74768e966f7f052df595f9c486894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5b7cb8cc74766376369fa9fd7dbfc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0caeccf2ba5c251dd5b8b86dc20fe896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7079392ba7b1bc7ff8f8e5d5438b93e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de07a5a08f0fdc8b29a1116c2d2933898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee969ba71be5b445c725408347bbbbb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec55733bb49e3dc0b052eb3ac3dcbd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c04b5ac591a03a2dc444e57be61a0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8e117946c5cee9aa954ee8a9e832a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291501d089d4d45d22e1456bc31ca019903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e78a841ce640f604b6d946ceab197e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc9358f451485e36c659ac63923c64905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2a349e4b7bff9e95f69f5c49fdc7a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbe69279d90ee94ced55a9dcd59a5e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e62bdb212a20282909555eefd8bd3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1c8e21764871d248a71b273d8390a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a7e3b484465d8c0b51a05840415cf910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e565d3bde6e8b43ce422655297925911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedb885e09abbe5d7ca4ef479c30c2a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad559f7b0b0f822eda5121acfdffaf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926180dcab6a884a4c62c557e1b5224914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c71e875abf814cbded38d251639c3d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeda84fcf1c39b54ac9c0a93bd2d944916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14254f7c57b943080b9910925fa1dc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0dcb228f589374e2755a3bd7006d3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc459d1bd912d3d3a8ece52057a6193919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8b690728ecf68d60247d5b83abf3e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8a7748e30d2deaffd776c1f444d6f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232ad325218160be3ef16c8924b7003922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce31eabf8daf31045667d6f9f71850923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8630cc197692810bbab3b25e9daa2a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9298b2f82ed0e4736f97550225894be925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c48ada18b11723ae08c0b996e39dc926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c140e88df7642bbde247a050ffdbb927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4bd91d0e5a58ab2d4ebf6150d9e4a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21374238edcf1b6308db215e4e0b8d76929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc69136b2c2950845ab6cde4bb8a303930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae44719500c8a0ebdedd6197921e755931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87b509092baa7aa9f58dafb70b7536932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d276951a30c12a23c82e7691c3bc29933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270b27bb22da1cf0739ef215e49e596934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad239a50af5c78b4afc4f248b6e5b2be935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a82a17638768a56be7b85642e9731a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9c2bacf6c65cdbaee2a174adb94b1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47151bcdf0d7fd718cc2af5fedce4355938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c50d610292fa7ee88debf06d9795c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba055b0c2f759ffe0229620ad0d9655940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e30dc96777141dcc7a401006d15336941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220d253864f351192bfc39620d592ca942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3917331d915f5ccac13e26872c1d05943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f883a4b9d0e9dccbc9572bcc1afd0c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee8b07751b1a76b7393981de3c36f2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1a858dcbafc2ed1e3e9c5366199eb946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067ed90a73f29294c01bffdbb7a8e53947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502d2d3b797f103f53b5f32d01f325b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad2950fdf3acdb4559059a47496df4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58ec4cd65ce1597b1682f631f8ee2e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa70eba2a19d0883d6ccebd2cdc6f7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da335a9bbccfab2485779ad8671f8d92952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a316b6e550f605fe0785b7731d740953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c44b5b9abfff523ce58afb9dac0e5c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762ddefce4495edcd5c83186e0ef49a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35263736bf9b069d996e76a739500e51956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763c84e5a4cbee80f4cfb2470522d64957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb0bc66800bbff747c26a889e33ad4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c6a7f5dc7935e5c7222947975a1a9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48517a6195b204773a8edcfed43bb00d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0f4c70cc9f2be36d2c89c282c1904961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f37d3f41839d1e1177d329579dd9d9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0aca3c5d72d02a1aeb45e1a70e432b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90b44b78941ede9da002c4dbec3141964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38261cea6d57ac0aae0afb2e9398b29965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8fe0329ddcebb40202ebe5a08803f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f6bfb8cdc0e9ef1d2d4cff2b9d2ed967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed98854185b3d4e71bfe1d4d49702d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82d3a404fa49eb053790d3fcf2d722969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eefc6aaf083e40b392212b408e081e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f849f43e069fe77fabad44f509da68971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57d705fefafb82fde7bcd5464385c7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7808fa27a20bc5c1f358145cff85bb2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81f7f51726bf04a624ed797b736b97974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b717a1937e758dc6dadffda5108fc975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe9b7d24415902400c67e3866e2f95976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c257190e09e33c3b85508f3347f7af977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>