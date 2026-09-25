--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80099e362438d94aae1638801056a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207e037fc0333447f1c115373e39cd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7338b8adba88cd6eabb9f0abdecedb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827bfba207d5557035c0e3e25f4addf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16840644ec24f8d1527cc69d46039cb45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e814c283068cce78a079f5e5afc1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522be47077c259ca3c26d7ef351cc537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba13d376919e2797a3af4ad885cff48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c9a13a968aa7f15da0eff6a3fc7fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ebd8441e39ab603e4424a7122ed7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1ff13e27f04bece47780d33f7635111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb66f49dda587aaa8e20121a9d229f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060fe4775e8288fcee720e037f8944f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a900908576115db23cbbdec6b40e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b4313228a9455163c3c4710939c9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3edd1ef5d804ea1e2b27799bc884816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee731edf470cc53fb5f44d998c0ba51517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f776441eeb0150a6852e9b0bbbb180418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c761ac13524779c61b5c90893bde219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c55220dde38986e90dff4ea56129e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4af0e4671283634e768209cbf03dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c747470a9a7e175efb96f51da0f9a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697761f8fcac7d21bbf20a80faa837a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc4f3d7e7f7816ec9081ca795dbb6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb0db59d345d9ebc865caae99bace725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9581d258d6bc888d35c92df2412bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd3ebc4a3816bab7becaa3d3db4fc927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8b8ad663e1281d0352a219473eb2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82db6601279c7944ba49b8723e51e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ff376799d6b87708010b791ca1f3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c056a2c39d1d8b6583c78c1bdc8469331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e13b84cb807ddc234ac7ee6aa5d5a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1a958ee8fb51651c8124956a8157033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cce9192673a3563c2cbf8499d9aa434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5c6742b703ab40406bee3f052343535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6334900233357246a6380403b49d02d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9292c54f51bfde722a58e5c95914b6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a74bdc53bc00c60513d5478bc1f24438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cf9ee41da36e013c03b55ead9212a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48066b47018dce7dbfd4b4547de5d79b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21492f1da22f49b75ad1fb84493efbdf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ed79ad1333ee8233035297877801242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afbca7bae68f3c72c6a83760cb507243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaf95ec79249428975cc2e04dce94f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfabad89ec216292b0daa741c17a1ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ff03f2eb924af23d12ca327ed38d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f56e6e22a9cbfcb69e89f7a08bde1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00615882df10ff879c2763329553ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f8e7430460d94d35ccaa93cccc0f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f52ab200fbb94ecdd0ee989ffab12c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c83e7b3eba9b12a847e36871dc56fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7abc83a2cf880e8a86fc76ce0339552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf8b19b62cf2bb8fb8eed20372f58853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c44fda5df5f3fa6de44a10f98569c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f63f8827002d657180d2a901cd05355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34a512191a393b1142b4c3d33e2b5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c992448bbbae0f4fc9dbd10bc2dc6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfff3767809c530342f9afc3c898b1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a5ff94dde05868c3629c3314b459859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955269a3a4cf9509d0ad1a68e62d5a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd0b7bf71c4b2a4676cf5a51d1ee6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa168a5ab2c22f93d0ef4146bc7c9ea362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21739919292685c5efd318118f4ac91c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7787f94e642f87c775f012b889eb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577e142a09ca4f3c86fa5cc60a8aa8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb984d268e049bece91a37138acad0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b09111fa0138af6bef6d30f35b1bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bf203ab8b3fbb04aa0296d753484d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb7baf45b6b25e8f6a7666902eb1c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598b1153c4a4035312e88206c1cc45c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ec9acad519d11c5e709212006d03f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe7ec37d8c82184ac9e560282b8ca672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702208d292189e81d67439e85393a8d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231790abc731b168e84dbe7c817555b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdc2e90fe4d509cf1a1f2bb3a74f1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fc0daa8db4dc25ad482eb6c0c32ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5102aec0f4333187268be58f5255f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f535736fa476cba232341433fa8d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133f8ef33044944785103eb8b8bb3c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f1a9f62d5ef94c1577b68ea4b613680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568b70d68e5062689b76de09ec2879881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6cb033e834ecb9b8211ceeb507aff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973adc6c4e58a4b374ce42c8f933c9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252aff46768f9f2093e1b29457f798ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfae303e3792ea31a033c0aa0ec12f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b7aeed9fa97e2844efc75431c366786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93955ea92c7afc990ae9d4b729504f0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917bea14b9398b1dc1543e9a434672088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b2303cb9edf03da4867c300952e6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248c9c4d7878887b45eaaa200a3b05090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b504ca4e877a10cfbac0868f6bad0791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d8d942401093afe5e9fd43b0a7c0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1ea8db7105d6d5edef25ff4e75ce593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8985559f97f1d07330712b08a91d2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307450bae4f88494368caa821b71d97e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf640770103f0dcd5858b9103766a1996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ffc390db2d4a6b7e6567f49b75edf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389c70bd96e7f628242aa78d351679798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c178b09f5a5ffdb5d6bbbf8d8c0a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b4656e81ed15fc980168b8d2376cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf68b2e5c9c8e31c64908fa7286bba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4a633f41cb5de2f3181c548d62223102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167e661eae75aab00ec4507706a7ec5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3158d442890a0e5e5173b1b68d395104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6f7454ffdf4a497a1fddc33043808105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f847049f5120c9f40ef6607f9fb9b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcad5dba18c18d95d4cd45cd981f11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc75173c543fd8c547e9876d458a85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb5ec1c19a009209a56f6a3e901e37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effc1396da2aadd94f0043ff0d7fcf0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629aaf855e744656d9aed44c79a8d883111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2651f3ef9b5f7cdbe0e9403323fb5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7a6f8bb533dd46f70712cb0663ab7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21491e2db10145760e90ebdba96dce7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e964baefe5548d28542b239a74c38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41714410485f9b1b9891b04f83934898116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47096b88a1a5c4eab66ddc3adf6cb9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaba5f2010e71f4466cb67f3ed5529118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b32ea4113e717d4b5353952bc485d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ff558a4f5a839cb8456a7424a73f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0586a841d32a7409d125452bade5e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ee5f37e884db696ae7caf27099bbe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e4839e6aa17d996b66021d660fc00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31d6cd8fbb1cc8c5bef4f26d1a0915124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a555c532ddb511b9ef33f9ea01a1dae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9b7b42a2d202380bb4374c3dcbf1c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733b1fb675bf7f8ac937918ebd1da9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5530eeadfc29003035540e6913b7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0ca8206b479285dc5e2f3c281ea67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e018acf32e3bf38667b2259e11f2a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0064626ad68bee7fed435f32500f05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dacb78db2967c524d886ebbcab3ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4cbefe7cc2d51b7b84fa46b748a8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbd3e9efe529b1732185da53ef331d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a677dd81b40cabdc24fb99ce18104e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f28333fb2194aade06d7d0ee7589f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44021bf013417c60149a64a57d927fa3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa06055ba47db690dc6b521d00e2297138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d5aa37224febba2fa6a4d1b3fb41a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4e0988d6c7e80933ca8f9ef4f376b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9e12db1fe25126c06049123477845141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285ac054b6ce1c73c79b705f1c7b408142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f805e3f1406e76bfc6539a82e18dc80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2e9d1d7feb0f890cb22d4d77d2427144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30219f405e2970d5a1453de9b377cb65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d1fc8d026c961f10b83f96febf7ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f56cf336d7a7ccc988695e7262e5d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26b089a7b0379cceeee4acec875cc6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452e1a6a763a1a29d76860abb05292d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f238adcaf10721f3a4aa7570780b49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9c6db956de6bcf389da80481f9b83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170163d1f63f90fcd291da01c80892c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdf27019320276e88e7e5594dbdef5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ef3d52e5f1fbc5fa798dd5f1dc612154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745e8afa8a59339ad84b4fd6181cb72155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3cef7deb071faeda08ea61a2ce658156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22940c7b608d7ec968e044516afe2504157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dbbc8a14485ec919dc07fb4dcceb0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b3d66b37703ff1c6fbf422a45f951159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbd448293b937ba96cbef32a7c98e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c799bc43950854c1909f5b890cf3e7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f7ba810c15b6e2bf815b3076ca599162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f68f9297d55e284062d83ea8315ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922796cbfebdfc97c6b1b861c03714b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f6ef3cafa0d78839f742cff7dd935165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b14ea56317ada1dfd4224938de0473166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b437d5aa115c63fd3e3e5df3cb65ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a778d68ee875f78c4778a12876228168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b02db19c8a0329cc1c9962de49635169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d45f2248e5766e4a692ddacb700e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a9406b20da6c86b907488d72f50c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41b3b292b009b8fc4b5afe6fe60c45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898a48e10acd1dddb49c65264eb2abd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746153b830f35525f98571af323de3e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52998257d06c01b007ec8e751e7529175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45a58af27de78dbd90202884aabc8a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574022134bdaf21a2d592aae22690d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3395b1fc9a3bb5daf8c193fd72ef456178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9106b4eb553af906b65932994a2fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c7515024cd873f8ddf1c5528bfda0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111db55b33e636c35df3f98c9230f47a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0ccc8e51525b59ec50b5b7a31f8fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c69ed364949132bb4437ff9601ec42183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde40a55d3b205706a047fc47e18e0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6f5b7720ce6fe5fb3a3826db7811e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab560b9517d0cd084848d62815277a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9c27cdc54107d67372c7d0847abd9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aaaacefa4c48ebdc7ec67d1b6378ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4858cea5987bd7a47a13f969930773189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbf9814d7265b466b0f79c6c4f92b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404ae01c186dbc6b57a0c64587c8e88191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90951ce6d73f10d4368e62690fb8aa8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f93698682cf4b42e63a4337ac0536193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7884bb09e75e69718342ba6195d94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174e412e8f7af4f05b5c4cc0440cd58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298edc2b9ec37069c7dc3e2d0501d6ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bccfa366a833dcb75e6db93fae3759197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca566e5dc56e75707390c0329b0cb4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96178116a023aad9fa8ff5cdad32e608199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9707f74d5387fca52a45278fc595a2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f32df45dd45d5850fe8eb73f3cb7c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726ed357cfd65400aa4542b9f4e5a3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625021a410d74d092e7a97e1604e65f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdeab1cebd62e336aaae0724de8a52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721111003e51d32f70ee451830a5263205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9db3f19b4c501191cc72ea9dc202d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5990ff0163a3ede79f4cbb26e985ca3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0a9645b8d5d676c3f7a88b56ba89e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b988f0a8b963a6aebbd378acead39b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ab882fbd0720b47bb796cf4cf4b8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9cc941f5a7087fa176f701bbd746d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c9991d9fec9d161c421a90dc3d2a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6dde6d3ef4aa5d0c6b6b6d2baf33a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a9f25ec9c642631e363de3f8a6a7f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8a623118153f51b5f5861b2921624215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eeb040032cc9c4372bde6fad2367fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ee517876651d894f8beea0724f22e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4559e68de444fa95981dcdb7169a8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9af326210297728d8b7cf4f723cc9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc4b7ae496ce71a52716d42c78c6e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d55af84d1b6ea80be4a8b7ff1cb0dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2da8cabab13af115b57ba88f42fa50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b99f0813bd155900e076ee26022dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12640967529b74312e2338699e04ce67224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a6e0a4152fca38f1f2a8aea1df37e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5c5aa163fd485e28a1a773e384641226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed837a2b488779cd0b3c54b40595868227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f867eade708c3a801dd868f8f710ee9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1bcba3926003daa8f0383fdf0d3b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a3e39b3525c038861e1180673baf3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7238fcffd8df3f9bb227be07c1e31dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b2e053bfdf22c09a270ac7528d43e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9b2bc402c9a35544244b2f1f6c12d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b56e082dbf9f442c0b809c4d289028234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfb88487224a1592f4dfcbc9b8ef9e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fadc08ed2314839a01fb15ecc2aa8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a3847854b30992a48904bff02ea5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99287079d4579c719e94df36ecbe20238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca7dec58e9134b2cc0fd0433a6c8a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55750ea632dbd983b98c5b0b3c4b9834240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a185a9ed1922851b2c2fc70f1e8926241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725d45bbdf0b1bafeb27f3c866f9110242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606ebf28a13536d26faada73e663d7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90922129907cb597780a710499aa675244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03b2ec2b7195d0bb412846a68322f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22deba1a6f322d2472d7143d4c93ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57763de4711583406567a3cf7d1be02a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef2bd0cd592bef2a9adb8a18a5a6ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1649b656b9e7731a2ef56f9b2c08cb9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0a07afa3285e3841bd74cae8fb5ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0640435998cf6c6888f49bc95c3b68b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f0026e6991a6805b3cd4277b0e7a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3cc85f2050198c325756f2f69a576253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c485f204631d35ced2850ff7dde60254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3c84cd94397bac2cd4067f734fd0e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086756ed5a4ad0e4777a960f2ce0273e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b5a0c05cf0891985002007b109ebb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360bdc72d9b31f2cf74b8b38e25c417258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1af89b31cbcab261008ad329691f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d34a888abb5005788fdc8de251c9cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef5704ccb98f007c61b7657f2581c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f059f5520bf6d659ef0b2992c6e06cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dadb762b29c2a6ba5bc7951c31c25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96edbd924c4af7ce135b9f4fe91c3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407cc5a1e0be63d1fe4aa1a9eac77e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62e912f650536023daf340e917b5e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f69aa346885a16363cf6b13fc7251f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b51c4faaef25801bf957bfd3cc5f0b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2116b6d3934b628319612cdf4e489af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76283ac2e707ea2e6f317de7c268193e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b308cd4f1362eb7d222e0af27d9cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6b354b11770660479e8dcae3eed06272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7687969186310ed148173bd269744f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01f207d906b155e3c7678dba495a2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f49264dca3dc5ddbaec5c55cbc9db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c87c54b414205a156a084988380ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797d613b36f49a56747d2c98d6626b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307431c43bf4def3f24eb4880345c7ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67303e53d5b33d2959652e09626ce0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e73993a3547bc7992397bbd159881280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab2e9e1692a0dcdcec20feac942f7c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82378728af3d56e62b9c88a1daf8ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f94ba2173712340d2ce27225ab120283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5f985a8e12f3097bf966e965b877c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36b4325b7cb152726143d05e41ba28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f774cfcbba7da18888c565dbe11b7af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f873e29908cbfad70c3eb4117798c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25f267a918cd6c91ee1da53c4136f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e15dd6bb4b5a2d3efc947d3e693415289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e9bbecf27c158d4810e4995d2bd22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e556fee6fcde37ac9e1079e38d0e402291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25dc2d2ac4647aba0fd86487ed07e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc236cf3f2454dd066f1de7b42a2cc6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06109f36d7ca27ec1eb9570d794a67ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895c9deb1db1ac7e92dd5e75fa0a42f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7989850784aa5083e4369586063b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aadc6d479a3b230caa083301bff00e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dff764b71c273eb30134acf58dca36298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128df40de26b2e821dd1926509961f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834197bd91cb32269cdb76c274c64bf7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c43261236c1ed849b4a6f3eb0a2fb0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91432fee90f99281869ccd201b9fb41f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34454f2d4436736e0d62dabbabfb68bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478a77e8273e27af51669b8478f4a9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99495af0320fa7311af7d7ca234b7d44305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80e09c3e53a093dff712d75f532821306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c435bc449152bd01b5854eb76110ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3eb3abfc2c971ac88a6755174bf2e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ec24b5a5289649d63812ccb355d41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c7618d0614f1e6d03f0be4b7d3a54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e4d2f538100474dcdcaf784828fbf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98424dfe19d99abef6690cc3c08a8665312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31eb65dea9a824c7c9f9c0f7988fe7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a27ecff02c208ab71812951653f7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e50b4cc0028c9afdd996695d4b516f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb5d7b77be3561ef812895f2d3ed4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf59168de2f2747f1c2577d20a55a31317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf9ef251554dcea9c4798434b32976318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec63b9e2a3a0f3a4ad9967c6bf23aa5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88861a9af59724554209a43514c54af7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef0e98586782a6909a50e97b85911c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382e32ec58ab809bd0fcf95f8a10a5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066218af286827d14611a12e1369e17323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73403c18f98839441cc9676e18844fef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1e11e1cc67b1454fab78e19d1ae93325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3ed85784d507ac59af07146d5a21e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45e993a5f8433455df641369e9be90327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03997f27a49d589af63675545474149d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea436363ceea4c0b32fccf32d31179b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44991fdd81e2f6d0e0ecba1d6e010d03330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351e541e710ef2b6fa4f7d94369c16e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c37f3dc6c321d700f1e245b80f4f1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697999a53bcc752af9b995c631f8354b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5522398b6450d4358c25c4d5a526a30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf8a965a22631e35f4439e79752645335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ae29d4dc81ab87c429f64949813ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd53ccb787f102141d546ede29f0342337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fc01175e41fc4c7bd0e91e5f63811338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac8fbefab9404e96c2e073bee6db78339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55735c1ee85b384aafe0ffe99ef848340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2aa3febf96b16f761ba38513f8e63d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20629ede5afb9655b42631d13ec726a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64be48a994c4eb72ff62de12fcd4fca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739fde1ee01bc0590214b2331a59278344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaf3e1a0472f66983042300cc82051345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39784bf378d2a62fd7b870057d44c903346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb436d7d77bb90d6eb15c17886b3c70347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7debf86441764d2f1f434c0507c3dbb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611e14d55eadfec23749d38eaf96cdf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde3cb7eb436a32598102f771b0b681350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf524075118407bca550f46e91b468c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422877d43ef790e6023fb680ff128bbf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c989757cbe44c40997dfc9542f8add353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23700825c8aa8eddcd143be0266e8939354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbafcc4f5f455a38d2c5dd13fe7c7a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e77a1f5cf00ad8540bf34ce346569356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52641981ac5b5f9173d6b29a7fd0537357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7b52321e0a5aed97c471bc6715551358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb53886cc041ecc57d9ac2028d8ee5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721fe9d4413e552799c4d7cb85c6bc4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869004d00b25cff3db45df7a04400ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ce844854b2e102053197f7258f50c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c71eca59baed52f62534c274bab53363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f56ff2c78b36623b406ce5efb4578364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff396cafeadcd68cbd1c4513163d41d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ea2ec4724c5b43d4d310662678cb0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55036d6ecc2122273c5968b553662466367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf05c6edf1fcfea55adbc696add4029368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30023d57f000fc7afb6a48a92485c7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f453b3294f2d7975e58d5836edc605a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf548eb34c77b55d262a9af31145fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268485080015940814268188f6d77c2c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08888a098e3f86fed3b05cbbac207b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef5eb76058a372263119ede33a4d87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c475ed07e86b12892cb921f1084e22b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d9927f71ec3f47264c5ead61f050c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b08b0409277864f684b44b4c086f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a771dfe36b6125b8c10e8851f88788378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b2cc9388a522cfbbcfe490dc2cc55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1769d97a144d07cade758a8aa47b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca6faf15a7521a3fcd16fc4b557130381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21843e6ebe723dc51c5b3e0e61d0f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd46bec68f1d3b25a8810fa23666e68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac36b2c48859ab896c0c6c2f99d783384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37383f3de3554f4cf66e9e0a5a21e174385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d4b234d7104b940816d0ea9bc1b52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5912aebab46571da10bb4bef673aef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e0aee8915dbec294da1323063f660388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50031e48e1c2d09e27db07907f36a370389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316431b080c5c0fc6d01fca272822262390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72fa2d8c72adc0b55f778f09ab753a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc3e11eaee65b8f48c1b2cecab3cff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6fc6b22d4a43a34046ee1e4ec8156393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff78c39e3ea7f1b0d06131e01344712394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56000f0f84e399b43a07af630efad1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e78840b77b1a7ac431f621d1a0389396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d57f24cb06734bd5c32aff80d92a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef38728d262ff79c4e229bd9a5c97d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bdeb3f13d9d87df1a43faab3e4c92399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16c6fb7417d176a46ae5d0a716123e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d22eb7f2c8ea7525e3c02faffaa7d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248a5746d0105edf78e38f8f0c10567402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb87ca60b79325ed1db7923ba866e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbf087300a410dd0d98b08f3db70ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db347e3a23b7c6553b0d0fb8343d0838405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fa981a0fa216f8f8a58fb552ec5d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc68dece35b5c0404635ebe128e4221407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6398b1c438a31f106a39c995c7d4d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceeca2eec09ef82d8917f0b8143cbc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09b2ef20cbb596d5a0c1f794c7f8a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132a2aaee74b0078671d753dc82d15c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf0570ffad61d97ee5683091e0f1f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe297d7f921ef67371df871687386350413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aaa0938970abacdda4a237c6b079d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcc2ba9f6d1e67970a5e175ffcb572415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac033f3fb05c66babf550ba1c143ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d793619570c966551ce92e54facb9b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782063552a58f2f551fbac92e79e5ffe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d5a8c69ea0e1d387362702215f308419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8f4e3b94fcb9027ce007ce1a93a11420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7389425f7a1ab0dc8abcca1f95e4bee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d9475027596832effdb7e4348f627422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a602aa9b11ee1000f00a3c63662b88423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af006cd4d9cc160d67dc12b9aa7faf83424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb92b7b71cb7bd5cee79216375af6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5e00071be1a247c13c8033b641684426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9e6450c08abe6f8b5ec4908d9c6ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18c8ef592e785eff697761a03db2f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f879c33af94c4c4b7e62e080b34d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a1df7ee92ee60ddf213f8c82a3741430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37a27db1bf1c1af3a1e7b52b1dffca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0657b7552e8ba1cd6610137d40b98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9138f341d6ad32d08770d814b7623433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca1e8cbe2a11d13989ccf953e311da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932b911380bc17ae1c434a7cdca6324435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a24c203e6ef836dc491b0c56c30a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5780948bd08fb98dcb060108304e84437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839af036ab4992558aa3b317edcd351f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0329256146ef482a83922c6f362453d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7146fd82287e3fd5c7be8a9062543440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89b26598d24f17cdb2b8fa47f7cb64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b6a51a047be3e38fac961d1d18f4e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f2f1d84d5d864c1b46d35ef75e30c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999f9235ca453e922942b37b8c9d7f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07ac06e79357b7c6ca705fca9921b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295e32076365f50c0b71ab2954fbd5e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36710973463a8236351fc6df3c40d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbf5a3a71b605be743355ddc025433448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba71f67ac4231a0dfa5035c99fd9c8d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76bd326d20a967896abcf1b02514c8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84c56c4969f7ee7245efdde8c3bc9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf19977e1a36f85b68b99a2fe94b52e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe51f6fb7b8f37a0348a363950ac890453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b48c3345c0af8ca11d6b00e5081ec9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd26f4951fd2b0365575227f16065ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ac37c35d9069dbb6fb98f4a5fd6f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b75b1ed63c8eb08b768cb10fe0a013457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e8c72433402fdb5be8e8082ce1539458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6283b2e0fc19cc07abb9e9d59d406ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4b186c34519aa1027dfdcfa9527fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517ba88ffdb8ff5b7cb9069ada668f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52355a337c8244ea16236ddfa64cf510462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18866ef362db73803d3f3d343472280e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e2bec258cd2e4f06e8021d9d7b44c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c90b0c3076fdeb28a1999c068f3d68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e702c81082abc7910c57292a19175466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726049ae9b754454108b2585c784b8b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069528ca562c225423ed7d6afa0fc2d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d59dbff9d3b1ce65357f93db52d6c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335ec58bb4d39456bd211b8d806ba19470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c59e6ade38be59f04288e8427bdc6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb39b70f5f1f5633e26fa0b77f096ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc9d274665585184f2d0b3919e2e67473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca923e22479a07e17e9e420ec5115b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029141b90de09955c61b15a7698ea585475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc155b3a38b2c410c8c0c67527766527476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27cbd2232504543265401212496f4e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb9c3056ceb0dfb74a9190ac294dc6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10191711a1f1ff1d4d7f40a9bdabe4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce940d7bee652e4e513e9404d73756480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be26209cde6fc8c42cf0aad67b1d7c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cedf7ca4175b7d1a0906b16f05390482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd192795d41b6ec9282f2b725a6ac314483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979ae0259f7d944dc7deb058d500add484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5db0b62b04ae5b504417625d37a11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfbd4fb4f535bd23fae85d02dedced486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fcf7d72096126a615499540ef9d48487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf9fdfd38fbb4d04cce99fcb8db6e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239f0a005c7ebace13019cb032d6527489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b84ddf771cb3f6ba56d548534661c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97210b8662f81cab91bfdbc9c394936d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad475c56105b00be8ed2f3c63cd9b11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c4d5b9d9690fbc35747f55b8f1042493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe311e6009d58068c4736d31fb0260494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f116e71a2523ef24a72fd79de5902495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4ce8380765dcd7db1878193ca136b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283e00058a035e8fe46b9768237f12e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e92bc02f7d4a457c4ceb8fb7bc4252498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab12c7191dce58102027ded3172e3b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301185fcb74735d1fc2e6effe0e54692500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314dae68af1ac3b60523309a6030320501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1581520c23f016a8884ccffcb1c06ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808fb4f386e72699ff12d6a6bab1dcc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf296781382bc586fd970128beb6f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c548014bc2bed21117ffa7ae5b4e1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feff9f18bedcc79b88533a443dfa05506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa23113d27281d6fb4d1480330faf6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6858455eff7410de4a8e4b7b4b91c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188e10dba2849b7ea18b9d0fc0b37d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d881107462e6911c445b838d93459510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0da941ee2909d646f672537c95cd62511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa380c986bc53f3fb479689ce503ed26512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8da9de2f4218f1de07a64f4be6d75513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e81e9d2cb96f8eaca12e386b4cfc5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db5c7f848f81b2a45de538e1156309515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77b917d1de4eb32037f5805bb9b63f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76dcda09107de084560e748b789c78517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cdb9c15fc869fb6fcbbf09fa47ae6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1609cceee5a823896521a394b6d8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb916d5b2e66a636f969a8aa736a046520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca0af9542dc0e502a5ce50ad8e20a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb89d943d8a0263e33e23861c0aab95522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18477db3560364940b993d9f5a9858dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaa86e727f696937817706735de14a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091cc40b2c39d7a14c434d38b7c67ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374260a86aaf6c3a00eb5f5e10602d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0f193b079afe4486064f7c4b15494527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521432f8d406d17f7cfc1b073f3e0179528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c6003069b4e18fc58d6b9df700ee5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd9ec93e26b7e20067e6c9d80567ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f63a62645b284ca119eb8eea9daa1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce78b6141746bbcfac63f8bc7b93f82532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7ec21cbc2cd5184c0838ad45382ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f44ae67467f9cf132aec15ce70183534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24f7c43159181ec56a510496da916d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfaa3f3105115e3094666ab2fb35f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5746f71d1dc8bff16576a8422deee17537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c413e750029543d2c36a565297717538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d964f8168edd87a7eaf5951e72fa29539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fb3c72606a1734aa6207aa71372af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d6e6dcc6d36541b6a6f21f5f9b94a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519540b51afa92ffbc18dcc6446f9ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22da06a2a2c404e6cad6e6fa39c74e3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc410d04b68a735b46c251fb5d9ff11a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b279333829b693ee457567bad273b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7e8f6068fb9dafd05eb179c38b2fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd17bff1c6a900678dbde340f32430547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9e2f4579f4f73919e5465f4079b4c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847e3d7afd0289e5e16ce62ca8d8ac9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b986c66b3483295a5b1b898f39933550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21de3a4fac64acc0794dd59e461bf94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ca237c944589e7089497baad14236552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a97f2772a65765dab6f50d788d886553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b6c2ac06f2fc035dd437fbd8ea815554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be691e7aa6531739fd7be861d79fe9a8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9810f6bccc753a6e801b56fadcac8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88644847c1d163d4b200e4ee0dc8c83e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683ea7979367602e73a53b899f6013f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3d34cc5386a3b20bb229d0b0d7941559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf494efb982485c54a841f8c0f2603560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c576f88755da71c53a384d2db6331561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad0007c6c2331b053b72262c1e18a4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714fdc131643bc0c35a6f9d127919d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a527369d41f4b81950e912ae1e1a7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81499d23731145a2b927ca35bd166ab3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d9418f46af7b6f72338a3b79dd10d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ae6a39458bb082284894b0a0b0f80567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3177f21b9349dcfeb07c82d3d3a7826568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd506c7d68be6e7d263f2c04b9df55c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce030edd17ae58251bb836ae760b57ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f900e1eebdd87ef4bcf68feda8c5266571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c07e91b4b069e6edc089e98191e12572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6c6768b0ea2be8da8503bb76e9790573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19745c20c96bc9cc96514f42bca2a711574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91140ae9d73294104dd7f70026c791575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab05c59e41a735620fb86e957f5fc3d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3e7ea4657ff79fa3b6d1c050133c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf06a3802a7c5e2e476c6a030bd8104578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a5d403460b88ac7194e91a28e8a2c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf622e5bc812608a926244c4e28a0b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dbea66814e6da215545d5c456e886581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b8b43724a97eef09615950ba97d65582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799f2cc9561e28d1a1ba1584abbe78c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0151349231aa1cb10de29a44620924584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1615fc9a0858c46fcf94cf5535b5b2f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb7d7c61438c2e16b94436df3c0599586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4217bb722cdf9a0cc6431a4284a67f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17158d615306cc98dc35a0569ed9f159588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620b8c9be54d800de9252f5673e71dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92d21c2f7db0dfccaf4683366bd28d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598e3b5b14932b3a9a34468ca8f5703591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac04c052d8bcd00d1ecd38968a296f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae56d77f4117337522e719ffabd7c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be510c79edee7c4ad3b769c621e9b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771c2213ab7cadda4e6cd9f69fca1f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df24fe75a9c1a68ec26b55816676be596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15408382d3b83474d8e3cb76f4cc5659597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ccf1e450d77d4e08d9843e5bd3126598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebe3d95594b3c6be30aa27b05dc75c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2557e87e1439f6bff26793f536a64600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607746347055ac70a039fe2b6c30ccd4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83084db42af11fb85cd42fb8d6ebb2ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9f99c4e3849f81daa098241066f6f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726516c11879411bf8254dd002768db1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781e4be0896f9ee8758adedee72d622605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afafcb4aa182532f3120fae8eef03d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f204f10e4bb7d1d93bf663c5b83f907607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42b808ce0d24e290d7efbb3460372d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d16736a7208b8166ea7f0acc2ed9c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a61fbdeb452e4f7e79027e5167ed25610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f38bf2674dbc02fef1b213f384d6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8648641702d4f0a96f547c50f766d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00282857b55058ea59ca41d29393dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c367e092c9f0f623958c54d290be88c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad354d27c2cf3c5fcafb19498a0c3af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ddbcb7437b48a54fc27aba9d4539f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016cf98d45e17852692cb68774fb6ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764541224fa7c5ea6bd63aacde4a371f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47589ecf2d91d7a020ac0d1d145c90b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55a6fc771889489386fe5adcc6dee3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7d508d6f53c5771cc966785ed8daa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858e9c4cf1d349d9d90784275295f16622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9bcf4b0e7a2c8c8436c0e49ea30e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878a0544d2b6ad2cea406dc77d3539d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79261d1f8cf9f8aa8cdab530de85fb20625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb04168c8544ed3349bc51f064de073626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ffd1c200029ec2eaa08d1503e3c8a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8db80e3703ea74163e155fe727d44628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2c6ad65060b908a3342baf4bcd35d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6463e897a64d5505adc146d9351ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576c50436eb6df4afc9639d11e2b31f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcadb9cfcfe1e9580c9962848ddad8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8890af1543c9dca7e9aa5da8a31c5ee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786aca0ef9127588bbf8e1871b1423d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e896cdf1e62a5511c39f6d3b0c5f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39111e04be83068ba18b27d2b4d5e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cc442657a5cd47a596fd8ed6d1b44637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ce887e6e8b8973e5fd4edf557abd4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a58574a3100afe1765d8f0b1128053639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0bcfa7ea11086b52e27baa8db84bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56abd175b9a3189af725c20a623b79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56b715f0058d8e78271e20f5905cad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58ddfb5a20fd2a8ab4f509fa300dad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2818885eb06afee4504be6183633277644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc7dba7e981c48448bfed78fec3edc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5a07b873a10b58040710227e07968646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befd739eabe4a7b7e556b7f4cf36ad8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb419d8e94cb4348d5cc482d9bf8ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a797fc0ecbe5e4a251c9a45f1fa959649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895d6f5b0ef0b23df77afe36b76e5a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3c70e7a16b52c0361dfb866a91d25651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c897a27d55ff26f66d3c86d81a34d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff917e13f6fae46d9dcd7f273147c96653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023f4deb2db6d70e6113d865d742f1d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675841fc805cf6d14350e81d5e8552e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2d0ad3427d4eaf0c26f110bf08b47656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75347a7c65acf8bdbde880dbc08361657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf89494cb8edd516179b659c7e957af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f3b945a427c09832f788eb5add8bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a4bf1c63a5ac07fee06c279177625660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cd43e0139f3d01943174c857a876c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8615ec5afb3edf6fa2e3136cab0a6bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296fa50d71c3146eb6a074588627e0b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3d7a96d085d1a01faaac40cf13f70664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeaf4b1906067abffd1aa55a0811d9c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e244db20af835266fad94095c51887666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a50fc2cd90a846acb3ae484d6f0db5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8efe5dc2ba886dcfd069dad0d5065668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ce35c7a8d3529d09e8df02e82e77e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cc6c9e2f0218bf6930373a2d166d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dbbe1be3826582afb9ee3d17c2eca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be1b9ecf763a1f84855c8b66f23eaa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248819af5d9595e761e4039d98067c9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d20f0ca1f6f4ae90900174f0a180e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba218dff2f217c73e0d5d2d51d993366675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e2ca51e509755e16b1cebc4d368f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b789478c7e70af82f5da3c7ce8f743677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cd3c25a8916bedf5cbcb11b3d1ad4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327660c783efd4b9ef90219a278990c9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b78beb37ea3c89787ff22686341ca4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd11af4cf2cad3b4f43bdef6488606e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe45925d8fee6eac3addf36fd0a959682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de49ea236b9905b69e73ea9e0a444a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8a2ed8629ede8123f3debe945f9e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981abc1b777a2a6c41caf3cb39c7f0d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644c5e042d1824b287f1badcbefb4c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0496d1e6deb9f2f70e3698304a3487687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0939a6496d95192b7cb60ffc40aa55a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a62edf965f7e4d6c64ecaac29f9e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a4f702bff1d3a678019ef67be0678690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc780d020f05318ea05f3f6a29c6de8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736632758aaed32b9dd89febdb5106c8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a75aa481e60b73d1a50cefda9afd7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54250a13b5681f73e1d516fec6cda10f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377248cfadda2b235a9db2f001266cef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b41d575ff1a4792b85a535a63532b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7e27f725f0c41a39525e49c647659697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956562fe102b625231ad61aa573ddb68698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce70c1ddad93cf45b0a62864fbf8027699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb925a883e406cb4f993f3a6c9f6dfb7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467e4cda5fd7f2132096fca2bcc49b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b9d1ac6d73aa6d516d5addf2ddc02702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896ce9467689707b9a7d5afdbe2497b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c0d208e1cc6d93091bba862955096704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2447eb55d4458707121fcd6a934d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea613b7f6a3457f24d05be9c9be25e57706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783a173e844762e127a59a3353aea0a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4e0a4f101056af8f3bd12751a9fe7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bc8f2d8ac51281b77946f7d82e53a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cff89c82f1fcd44d615bd230f7323710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f0e73167de89fa5054b840702ab5e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d8c2f0d2e2d2eba4c103998fdabc3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2e3ff5185547af18183d5d94cf3a8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32483a3b38e6e3e196454782df687990714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13c88e59e9056ca01e775914de3fd7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344030637b719a90a2cbd97f096608e1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2891efd2af0fd1b7a13031e7ff792717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7921e439cdacb8904bb2c483f63549b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e0da376080aeb0b8a272851f7a74f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01634cb060ef55774066480b7f79c3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bc7bf7bf3f7cee1d15906bd67f2fb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa902927ec681112a0389165d8c4c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e199e1e6b41cea39e329309490a9c2e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd182c4da4eb34159f5c84317e21f6bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ba4058e7b6aa4b0711caf2b344b58725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14454f57c3efcb9aa1048d040d52d41726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aea95e54f6b9090396b1a8438ee6f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355858f0920988d2570bcf94716fb36728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c955d7126c2cfa48641ec8c1f467659729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2b1e106b0d29c7cabe37aa9e208d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5da1a0859b46902ada86c31a7131f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb8224ca63f8d8e1fa4df4a7ef107c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8299c479da12c5f9e923707b1cee5d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc32ee48178ef69319f6069ab5c2223734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acc514eec96591e03822708561a630735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003cdf0578d05b9b13e701e92dc5e1d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a261a4a3a5c83517c1c8c193f4e9a52737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ee8d73308209cc8cc0d16dd156c8c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bf46560a6b7007ea13a1178eb5366739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a3c5309bbff769b68d9a61d193a25740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592b88d68909515786c9cce22c787cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e14a02e46f317104da29f6b7eacd6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3b4cee7f8361aebee2dc38d06b740743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d437c67932e2c685da9f54058c562744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c5fbb613189b02d57fffc810b11a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f885753829b87f338444af3eb49823746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796abe1fee74d6ac2c7097c8b42df0e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918fb43f54dd7e45c20ee9ec44368c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b86326cdf231ad03569eb0dac1c01749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bef8705d90a5f60580a421bfbd8b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e447bb0d336ca83abcedee5bbb7a7e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca5ec97ada462197cfd4161d873a54752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaea86b5c5c2ac8611f18525e22469e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb67e1584ad365aae67fa84a7d874eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cc43f5a153693c16a67ee0f15a012755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14502cd50e016f2e99d216206c37082756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a5750a49726ee45bee5a2ad6ca7dd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432075eab1e2b2e46b4fb49ee19ddd14758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a9e06c4408b7790d378ef7c0048cf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a373519931ded462be82cbd298d75f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a035b6b34b26ef126f443ddf1d030761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d27726d220ff7a10f7c888db285c1c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa23cb9200a35b6a60dd998eca951ca763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fca6621efd2e4e2c688f7c4fea007764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b822db1d6171cd31475c4691c23de3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4a39220577ca9ebd4cbf76881f8ca766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1904e1770a2b35d2a2663c12f298c7c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084a9cff90453b5b74a0191c1731e17768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f5d1b652f6f9d8236d1d5ee178d10769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb6b755d95d635babffd53d28c3840770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155526aa4ab729945c2dce3abc4e963771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468526aeb0e69a1d1acff09d493588dc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49022025eb6795666db66154645de4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caaecf71ebc1329a402efea8358ae5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30365bc892284bacd58351cff44cc03775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfe9b7b4dead968ea72e71fc998d00776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec1fde247005c15da216013d395bf4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801f6649f3bceed57339200ec7fcdb4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f8655166c476413442f0ce8c9459e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667dc4469f16d728aecf13c8c54ea73780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d01433d27c2354d0649b4a904a0d55781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205a51a663aca8f18b19f39e54f0eae782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26a47c9d22d3a01c4e8db0087bcd5d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3ff6bab66a5ee7f3326156b4f0d85784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baadfdc4bc33a7aaa4e74a149d6fa8e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a8ae9cd4372ca5eb68dd45e716cf0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37370066440c74198150a9c27dd0c9b7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f982d43d69069487a1133f41f050c4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088cc6058456a6805c8baeae5d80280789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f760eb08212cf49bcd97609f470e13790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7a011b7a16da073a8cf3fcbb15a85791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0ce97ac62238563de87793d5bf85f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e1dfd7b689193df2c84d7d1a83c16793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e9c415fa80aade55dc6ed0386f8c9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5132ff40a781337d85048b99a4539795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07567b62fd69dd3305f42d66b7db174796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21fb7581dfc2426683a4b56b351ddd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41e5ecd88b6b6367199d490fa87272798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34bdd43c471724c48e9b10b7195b70799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1cd884b3fcf7c476d2fb018e44394800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c76f496c79becfa668572cac889f5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df082ee25fc2d514bb70e7f6d2013b3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa16e7e4ce94acd1f5d2df8d91df167803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a547f8f7be53ef4e1436fbb60db657b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cd9aedf93b5e03d01691b2df00294805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521c0392e59c9e15c2f4e4ebb752430806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b9e3cbe6e1de0e6f96ebd7a54d677807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a692f4b59b2ad7d3502ba0a017d8e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05eb21607b1e36a1dfb571d5aaa7e5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0909b36569440b65bd493636e0f8297810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa9294a8d422ded3136a4646e86aed811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebe2766af08c15615fed9ede3fbca7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eabec56eaa3e0d06af02e0cfa5ec4e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6a320dc43fe5228e795089bada392814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34622deb332e27024fcd43fd87c505a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7dcd0f996c0b2834d83e0ed222817816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65786ce1e2e031ff99bad501534b0da9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef8a4c10dc3ad596b2f72b3a69b1ac818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585da83cdfdb5a759bfae105f569bb69819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04df5f996aebf30ec2a2dd1a66f77ae820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fbd3673dbe488badceb2ba3f8d98d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278dd5daabdf46d3f3b0ead74e3ba84822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c99ea77c94a091e8b53e59ed850d3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965fe4605f2b3cf8fabf5a17376aee2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33e426d620426364ed9cd60930d7f6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e698d78649dd69c951858b14aed4368826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63166f7e342e7ca468749450460f68827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cb073d157e291f8c26f44a2dccba8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5935418e5edd91fdc5969a7ae4c65d5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620377771326602705e24692b026037830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180b18a7916d6a632d87f4bf9385f36831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3bdffd013e836b36f594dc059b7c5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c40fdebb5f74041cd191767bac4cf833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2f776b1f0657954890f1c5cfc2a83834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471890fe57b460610a1d1a67b42fff4f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf4918e026d38aa60bbbacc58cd852836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2736f883a492cf8d6dfcc147c66a956837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf677adeb3c3bb320b2642bd1670a4ab838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31a1207df2d3ce5e6e81a55a5605ec839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a754105f87c9948ed78d85888807899840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be266fba67d9be796cb434c7a5832581841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e272565c52f9d76f701215c95195b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85315b87f23489b5b541732f764a7f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe080c05d331170c1a6e3c61ed9a0fe844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3590bcef225a693c0c03b0372197edf845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a58915ea7ea35fa24bb189e7f7061a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8101d66dfea4ce495b81d1ea307bc47847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aebe040ed117c489a3ca83e43a5a9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0d53aa1d6772ef1ef4005f78063f0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf5d707ee69bc787e139ad29b5da4a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252cdeb78026ca728d3428cc20e172f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2feb3ceef63c14ca5c849e004bce98852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3e566a93a8a5b7693e44d0b51a539853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302dc741e4a6d3c652f6578676d442b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f5ca9c3d9fbe4ce647c1fd6f3c1f7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178c9efab59be36492d596d4ea6aa6e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c93274a32b51262fd7190673971331857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6a82cd7f61404f68a61da308195de858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb8958dc059e45872fd2697ba08a99859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f10af0bd1124e1e73bafa37e3a765860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fe8647b0186f888abc495376d4366861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829c2d3e48ef7205122a134765c4a55862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce497f7a79002c28b53388dcb91503863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c2509bf2fea1be1911a64664965c9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb1b013a5a99ff459b5d788f32f89f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638bd40a864b5cb4b0e413333027d38866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958a04bc8c86d8e4a31ad67b50d63a5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203943752772a9469550746fcad65ccc868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683f1e4039e7cca757d77b860f211e8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b217fcf98d741eb3466ecdf0b351733870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd11a9ed24ce6b3b6a4daadb04dde55871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8a503ca5f8f3a86ba2b3f69a49041872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea6abe4510f782c87494fc2423a1b0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6348981273871271feaae28851b569874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759bfdbb9d685b1b2f2846630820db3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e1d1c131f9513bbc4e059b3373bcf876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c0e0851e2367bf0990b91d6b8568b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4a137b61d8f08ee8d38606890d1da878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9e76cd0eda0f3d0337c5a5dcdb15d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fb7db2b324365d45e88067d9e16c2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace8bb9e10a9fba1af5f0cfd6307c86881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a00206ddf380b999b6d2e5be57d16882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23e619777e18398eb32f5564238121883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e953db889ef1bb9746266f73d86d98884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a97f5a0368537299dd3678bf76fbf885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4602c7b02c5862fa4aa29b48a351e5d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d14efdeb76b49f19c2528d9505e8a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb15c6509bf410ec8461ed5a99896b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2afd0f661ea3054a494d6d3c14469a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a230824ee140228410dd73aacef627890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9a31b537cc8f7ce8b2e6375adfa88891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26341041710021cea81c4f31df8be21892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461facddd04751e9a88d1ea777563c81893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22804831e9785dd50c5c9c7bfbec2a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c50003787a52c12efe8b517ccd2b9b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11300fbc40eacda77b0b7cb45058dd4b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e71fff0437daf7079e0402b2c7dc0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58a4598b50f13a0e1c1e6928e84000898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e34af9efb57093807d7a0becfe310899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c5653ade00905e714550ca253f956900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf7eaa0fca82acde11bfe1b4e64d3f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9e69eea1243dc6a5eb33c4f7cbf55902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093f898a5be85ed7cb33e49737485a2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973527c54dacaace5487d482a6cac108904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a85aad455e63729af7389790be62c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c480d83f9395a74bf263fecf70334906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002839799f97b8bc4f3b0591a09531a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd3492a9724a262f46815508a08ae5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09facc95b4f9bfdd0d161d0c460969c8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a07601b5d6963db76ba0d2e44a47f6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d05d2b0dc129345b7022071d655925911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb22e637a6ac1c3430ca52dd6942fe912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ca0bb5f1e21063fcc30d1ad3a6019913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125a236d71956b48de99e7cd16a67ca914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e10c760cfa2af49ab2454fb6a16c29915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc456a9edf06321c7064dda9869b1e3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca939afc30c010523f3429097d722817917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df6060430b5f12ff7e48cbf96b6265918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9aea3d3f37eb9321b2fb423f045f91919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bb296170e5960b7d3672a825f170a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837094ae3dc2433577f9e8119979e7b5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eeae166a59fa011c36d9e4f36d912e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b41d2e5ba10862581edca383c70366923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2772ab6d4e14ed3a8f54cc23ae42b4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a18fd94004c07b9d503d1021e9d6b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a067e3ac014846c9931685edeb073926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4433e1a8a3bd052aeab9016c2e9dda927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac869e94e9d48f50a40fa106ffe110928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b02f85fb18ecc6f0ad693cefd5d83929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fc32d7deaa68ee99a88c3d9c77752930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83ca9b55bc46250e82ca347e63ebd2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb7f47394d2db15464379beddaa174932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18009e2e8e20bd2306a83355ae126f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118092de40390932275ea7043c88980934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d41847e0d855ce34b7400c5886371935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8d9b6b99279b23808e04cc9c7053a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b05232019c8be5897c800074550e42937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340b8ba4de35129c8f96d25dcf3dfb4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d378250ea1b53a61e8340008a66f83939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e704fec0d97e363b2713710511436940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7bccd0f5ffc4cc91d83c0e41e34cb941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef26947a208fa62081895d781bcad2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a129e0d9e541af7d5f1667636a15e2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7d2759812a041d780ae5cea455260944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886f9cbc954912538c828c32c1c522e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7affaee806e85df6fdb04343a98e5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03590c4c37fee821dda6453afba1e34d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5474c1506067213ab47d00de2d02f5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18ff3f12b42da7f1615f40e5704422949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5ba79ca58f6ce7532fceace6a1bce950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1eccc05e2cb286fa7d1cedb8870e26951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0211c4250d1410b966ec741dc10d7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b057edb8c1091ffe2d1aac19ed8e9d6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485753900ba9e8ff4d010b2dad397bf954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877944aaa7b3784a2a9eb78dcfc13a2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73c6b08f79b4a8e0a89b99ca4f4965956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa424fecb517c42d391a032d55ff55957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021f33abf36935fde4868cd71c13935958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9ad7bdafdb744e6c2d5d54ebd738e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfebe204f5d0cf61a7ede1e4d59ff4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd9ea201f472f84aed16d8260243c8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e64af7065f677ca374fd753755e17d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb71cccff61e3c2c9487d8fbac470d5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741a5697e3fd9be0bfe763a3cefafcc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8765dfed3efffea99a413cd7ff9d3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2529afe521da9390c0ecff225bb5e2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bb1f408d7225d7364a24adb2c5976967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee5fcd3f5d6531803145fb1ec09099968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c634f18a0150deb98dc042939c048b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6de703d44e15dd051892df1bc448e6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56997123cc69f89500e57efc197764a9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed17045c4808ed6c3cee1a069f93687972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7daac4fa0fc2d943a056bb50fb8f9dc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f71e50c332a417c95ca551032efed974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34e25b91f199abe87c018a1aab0417975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155916708038b44df90054b2f95c3c1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d3c347a9476f649a39a85781a9d16977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101db85384da822c7e1e5ece29635861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65e0dd61339004628ef9f733c314e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f538b9c0315a9ebb16e426b533c10c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8d5828c8f1a213d26e5e40129359b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014425f767157d214f9103553418a8375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87835a2404bf01448f989c148e3852e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c337e57e90ad8c0efbfd2de1e6abe4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1f8dd411b2c7ad344588d21dbd6268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7b911ad248ae0662c874b854af5519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42d039ccb8592cd5d6e75daf7b482c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419482d8b2d04e427d6d38f4b53a09b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723da296f54584a5d6736a321fed7c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad81b49c14bd24044879d39fc6fc5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb451a4047891e654cf4cc7f0b996b9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d761dbd87ff4957186db7f86198f5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3930e2b7873b48f9f8090340f8c112316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b9664d261f0c8ae4895059900adeb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6118698150d7b8bd66fc26e0ff998e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be305342277bd6c85be636a18ed91a5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5396cee079ff2f39e046a3a9ac78b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a95fc92976ace17276b60079fb50f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d630c7c9c63168b3efe4f1a96eb761022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388ce62865de4771780d8735e55e53523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b37ad461c8e414d4f63d967443330524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494db59e339914f67c70efb4f3dc289d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08b6b36af5d28609346ac1c3287f9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaebd491355901e1536dc3827fdf3b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30691bf86ea42c012f1d3ad61235959728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be3278f52d01879583cc49d6cb93a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfc5db51d0f18a6dd4f5c5ddd219f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2485f3b661f5b5ff57a69e9112598231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7a9125cd8bbd9397cb3eb03c7972f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29667dc69dfda91cc23cb1d8d03dfc8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9df22fb770da0953026ba69d36de534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0baadad8b477951f418813f394805135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad23f642e8b8b560be122cf9335c9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317418e2553f6b73fee05a961b13146337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc479bce573ce8cc01ad439e844ba638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecc56dbabb61ce4b48219f5bb0ae5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3536509499ee3815e2897ddc22978140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943ee5ee062b68ea750cb7ff72cfdab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26e7629655e8726dbaa3650e2e03c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd91bbbc773a91fb4a0973dd76f3a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f415d107d19894561aa6b1369980fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe66e0abce9f0baeb0def6bbe38a8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700807ec2633ffa9b1c36b2d0ff3f48f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498293f24b7e3a6b52f8e4fe6d5114647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4216d79909662371261223601341048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed95828f65670406b767c9ffa8588149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d532f39de726b06a4b21d6c0b25da550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0401fb0a525d1f901c8ae9ca6466751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa787d6b170fdb13e011b922e76dac1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea50e07756c2c65761400e8e831db053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44801df17738bdff1ba382895bba7aac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81e60bdd8a04e0acc8dfaef2e6438c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ab0601b912eedbb4a2fa3849bdd2456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdf98344a07837a1e2a7bf22495db957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0bc5b3ad42f04b716ffe73e6ffc9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06287b7d5697c6716e3ab6a66a6d5d2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ada055c74c15eeb23773b112912c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87809342d15bad64fd02b378f1993c2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e191ae0016e01b4a98d27b5738064162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331d974be8f6665d9198ac7413c80d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582756c48cc349e99af965e53b0fee464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c51611fc161913276bc70d254a22665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d110421e131e942560690a90e0f2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abb9997fa3606f806fc78d5444bae467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac472dca56eb03745939c5a8c4669e8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504222805b63a3a27886250616d0c28f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782668832dfda0c118f4af032cc5c23f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a257c41b342cf0ebe94056475632471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ee99e5cc8550e35bfd909d71f44bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2e55af693bf72e7a000ec16c00d6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317a659590456fbee9ce74ec392419374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb553b0b015a3331cdfd727d6c189975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c91d0d90803c5a3bddeca24a3db1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdcba185b5d95dd900a2c8ea6e93c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba389e7a461b425c83510aeca94cc3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499632261dcd07d100b0c52576c3154679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2287abdaab19ff927476b866d47e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9d4fbc9000a47bc797ce699cc557081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d6cf4b13528083c91f61677b4919882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f384f1122084864710897c56828f8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbd67bae441173f047d0ae630ac90e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00a1b23f5c4b54d186c9d34e09599385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc98a2853dc6cc6a2e7424a02126ae586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8733e905f7cc6ee0b27bae88184777987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7f93a97eb2581c6e53b2eed9bd3c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d7b04438782a7c3e28e8a88aa795689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cf03358390f9c3885094d746ed9ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f83c3b9f4a3dbe77102da76296a30e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c89a6fae9def4aa8a1bc72a3ee0dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdde9fb1b666d2f16f63c528a3674093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a51f342121e713457fc295d8429a1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58330340399486441b0bc6d7f917d21695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa640e3eb045ce00cf305f95139ff1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9bfe799a75cacd4ef2a8379bff5ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1731dad3efd404456f99212cd8a4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9af6e1089a5ebf1bf6cddcf5ed60899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cdee6ee0dc1905c24e1703e33e6b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f22609fcf1f7de16c146aa90513d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f1d69cc929d16ba867483ca2e3aed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99622be64056ce3ceb95fd8b676eeeac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45400bf9ef33058be6d927b5341a54e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b617a9587dddd806944bbc9a7f4d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662d4dd00ee2dc25279f10f8b9d84bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbda1f45480d9eb8d8a971f72aa12b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906135c5cebbe5402bf67992676298b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676c625bb7009598d211a4a192402c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3096c23f0e95a68a06a67c7cceb8e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee145eed2b2c4a257c3694710170435111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01af8037213f90bf829f64feb324b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff856f6db4994ec2b402f76fa9134bb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbd533cc6ec4dd8de15fa9485f535d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0b140e16a1a6c26c37e7e6df5b6bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7829ff3b35546e6c28f23424f0ec40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae28fda5c777a5726d1ed3112dffe3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e258a5f0b97b1c8f8a77de239d33ec1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b2a7254eb8083e0acac703c6821b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f124a15828a2b6b5643cfbaa4f5af68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea614cb99eddf4e31ff9bcc76b9fd5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c979fb05c9fbf58b7bb2377ea8324cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba06fcb457a866629ef2dbf571ff58c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eafbb1d980b4fe083442d9c0440f4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0b105eb0ed604ba04027c088dc907125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe4545400c26ef9f0bde3154e75b6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91281702ee1a468932986bfa0c02558127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02890a5f312b1205c51d8436ec44cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c18597b24e9c5477ba3351c2482b57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3578568267d3693df5b375e08f45b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfef3f8da914c474ed2aa805ca1406131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acd0e1bd602f57cf46cdbd92bbb704132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b766e51d3976a1b4efaa444caab100133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a4c932aef4bbc6fb384648c50d12c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37597b9940047b8cd5cc09b6895f0f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac16c1b39fed715ea88445fa26eba9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641104c89a6dbb7c2c25adcc282507d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf73b085a572f8bb074c31536da5404138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb2f94c3758ea8f4953fec57cf708c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7324bdea35ac5725224b852b412b66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d27a79eb5429b6f20ae66f2a92a8e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374f7ed5b29908143883d03002a2b1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae78fb7313c0f5ab60da6b5fba61aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45367bbddfef6bc9af708bc78a9594144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35d827ab387ddb3e310e7f0ec916ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df489d244e3594b4b49a67fc599cff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a9eb566c61344596b0f067714e601147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7232c0e00f8e25ec485f5df1de558148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f81af04477a1582b2930793bb5c7e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2669e4c3f51424102aa446d1ce811150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7b46a877f16f13f051280eb1a7785151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef579e119ecadbe1f078f57baf52b5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dacb91566e9b8dd2df7ffe392138f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca5250acaf1f52a02c7ce21b2f3ccc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580754a63f838ea7bbfccfede818c0aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cf17fde68edb1a4ebae0544da7d80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea07c5fecd5f2821a9f9019c8cbae66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38f30ef0ffb33a02480560ead493cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138aea15ad793361f9087bf3fb592040159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e07f12a8380f560017aeb69aea03a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ec246f806f00bc03bce749c703e3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c035a930bc75cbe41b0940401ba86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7298a37c7ee99b8f8006c82d3831899163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f403daac9c6636b2d08231a47af730164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334e94d58e5b1cc9206f483700962ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46d6aa467cfea4ba8e737112001f52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3b59b7b6e09917f9cd3bac2f26587167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b416e3437fa336b8263e1098ad688168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e9eca0f3dbe5420528d0aac75330e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63892c21678f331be8c14f11634259c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dabe4ed1dc7a2a13427e572b4d639171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b7647f4d95a8d823674470e725285172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f334332acbe83f341635a7dadd1d0dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9da6aeedd8f1a742e5847270b0d7e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf895a851e6a331dfede495875d1e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5793b5dd03c02818b19c93f24da08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480aeeacd605029d59e0c889fd6815e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23062c086e6d54f97be29d7a4fe4450c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cab27acde7d9b16ccbc86c04b9c55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a27fc4bcbcc10760af3a016dc80f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604858aa5b237319847a3a8e62be1842181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e32c77092a6fe0f05188ba1376f21182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c30ac2b9b62ee5f23c9f70e1eae06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620d0429ee5caac80bc5a1302cd5a3d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc73e35a7aa8aac8897ed691f6e676d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084134d1a884df738b23cde350dcf546186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6827bd1c67bf96e28d48e1f8d32ccc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47275df731382bb8b8ccee6dd6a0267188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382278aeda3563371eaf6118f79757c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb71ab558fb997b678ef55785a81d6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bea0fe5bfea9b381c6ace87a72961c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7f731112ce65d08c560b7a9463536192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1694619efeb9abb1027bdb5993481193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211336a4cea4f0be119fb997554fdea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ebb7cf2ddcc4e418b5cb9aa55b40e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133145e7325fc568d70290144057d756196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e543ade61b904cd2cb4dcd09866e82c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaeaa7819e59312ea46229cdd4e3e6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349da45e9e75f8fe6fedd3ef4f90585e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39f80ce6ca73734b2cf85d616b1a12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf032140a60ef0cdfb939fdc48cecac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b30745421fa06ca38bb6f66782f92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4820de9d6fb814f267f059882e7fb7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49856d49a755a243c6bd2eecae0d0571204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce9be9a43bce46b98969c1cba175d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef86f9f7799542028711e20b1c4e6ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1317975906500a1ccffdcddcd217e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba202ad55521ada5d2c2f6b7a6d59b38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea45e984a7f9463be8aa766a9a5a12209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedfe16d904e03b12d081642e6eaf3c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c3ed1c6e924bfdf2ad3d90944672e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875051d37f3ac5ff565e112cb57803e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa3edb27d8e23392d9d77339a59a58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12e9075c34f101884e22b1d91034a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5366521f8e343969ed1057656b960215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2c535dc10224df54d1adc2389cc39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab7944b37f385378d5a5bf63000290217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080ce4f51a80b6c0a91c97917b5c524218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c99f86605adad747353ee463eb5a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60347c9a4a80c3b62e80908dfb369102220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee35447962defd096df6de3ce272da1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd174b375a8ce5ed6a861413b09dcf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fddd5a6d67b8fc6b73337077e48d65223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535223d26326b8616b25580260c8f0e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb6c8c10d8398fbf873bfbc9ad737c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a135ddb63a3b57f770778d2a6dc24226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1bfd76a9e67dceadf5112822debe7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb1739968c6f772d171dbc3fcd7e45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14a79d436732615028a0c2083438ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd192e0e46acb90ce757ae21befb66a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25632d53d6c0473781401db81f44359f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2e395367a95dc25c0c1e7cefe28c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a08e5435d56fd6a78fd09c6452c449233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a581597e60330ba7060ce0c0ddefd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9429d29137d6fe8a78d50ca50bbe9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2680121f124426fae59fd5c324ac06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003139c162edc29b7bf9c06be5df7a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a6a94221407cb940c9604263bb219238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafdd02d4511cf5d9957a96005e4ee1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad68120e1ca399cc11ce45bf1a96e96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4c7557dbc23fa3ed48a78512ca76d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e320930c7abbe29af071506a8d0dd0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d09fa288b0544aa5303528b4073264243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5d3867eb7418fffde72ed3199f9a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0625316b4a96ad9c65bf751469e285a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e450e2574382c18a935cafe46bce3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d025be57583ab74232b798adfa81da4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2990b00ef70e20c7c5d3cecd09896248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047bbced4b5ab04dc99904b4df7b226249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfa1159ef8edb036d9e737e20f2877250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd9e5ee35fde41b0c9df233d63b0fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496d8515e73b79eb9bf9c6e4303a56d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31229b1632d447f7d305a020ca0277253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65749a63b791c7b36188c4a871df2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8329e311957b0d44525b16413d32a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487e0e11c74eda4b6ee9bde93db09d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35a2cd62a6ab56a36f2cac9b0d05f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1afd6bb35e3505a8f6d8b27516b31e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eabba1ea1c7e69676a59e9fd041b47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5565d62a534f9d47a45e7f5496c58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4199e1e009015031af220e895ba66e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d1c307c778cef6982359d2725dbfc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c1728c9af289400f647f657d1d4d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950a541b51412634823a0d244ce6402264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c3c7d3ca57242e44235a936a41147265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b156c6afc459c8f42b486bf98df6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd67575cd37792d419d46adc37f04f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2069f8b3f62205ea8c12edf6a7c8aba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52198bcf9f5b8b0591fdd44deb2f177269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a68f7dc074b08e02f97c9fe570d08270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb11ac17ba00e9e7aafec1332bc8f5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1018abe482fb98afec2434c74d5187272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b87d111202c69bee4a67d8e1967172273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42929353f1ad9d37cb53497cbfeff16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cc983e380c8ebf2ea990daa4958e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb07ac984bddf73f243b965bb5f91a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f608d78fc6d42aaec73395dc55bf203277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd41863d975b212f1d34a9670481f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be8fe4adf5470265c655e0fa6940dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c54000e81694abe5aa1a91c39c32a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ead5a0cc4921a97baff541b05f931b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985352d0f600ec3ec3db407a276e046f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15eaffa4f92b31347ebb14569f73f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263622038b1d232248e5de7a302826e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31651c2f536ca5b01e45c7d2efbac9d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b1121f0453e99dc6273342b1212f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba10c5a9018779cbd0ecae6b4851eda287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bed01461a7e4c04c2eb99269d10c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14faacba1ce7391da3f2431ceec3a5a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e0c007cdc9d406d7fc3da22161a51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f0e8913626f28d3b9b7f06826088f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec56c1f7ac27fe3697f0fbdfa9e6e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c02031f1ad3e0f0318a9f7d7603059293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de498fbf0b7638beebc46f8ec8f7f459294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5553df84a3c0d39f6b52a33d8cf660295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d23b4c23c7e390ef2145b70774cf3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfda42cfbe2e64e5539a9fc1ce09ef4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9eab89addadde15b0a37d695cc4bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d622665c6e4c879b2c04097a0d21b39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4004bd2638098a61c687eb92f8b93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86870de8573704bb07b0928221b4d9c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231f4e7b4727829b57fd7b7823e75fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02280e6faac54d286286c9c992dfe0c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e5ff7e5364c80ba028763719e6e24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f681992d8efa49210541811b256e73b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e865af213c40acff8520534053272306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fef9903591167cf4215bc59fd6aa9d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b48444744774667cfe28ded7907cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6699a09f9470e8816e8bbdeca6ba1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304234102816ab7ba87c0473a67bc22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33264aca8d041a2f289fc316811d02311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef7e113b16920e88c34eba6a4efc70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18d237aee57d9431d3f3697d6d7d65313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c670a446a379691c11f1b4d4925ba2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a50a5b2a12d1b911a831814e7b455315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75681675ae93b0de94e2e14e1db37eb2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1157002752f809dbea4dd9d3fbd5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394509e6b670595bfd81a46daed35523318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9d1fd4fc36542c555a71e45974d86319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46935def5efb26477874a339b437f5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c5dd38cd41328cab66748d1c0fca3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc0d5e35422ae270a600add9cfd194322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d360a3b106a55d2c11cd79337c5c6ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797433a3cf98eae202fdd71e47d18913324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267989c9f588618073e34b9a1702aee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb05afa169ab6cc26b34128f5b091e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d1e0f650072b7bac1e7d098ed6155327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d4eda098f75ce907aa9e8e809706c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e407250b71dfd408118fc5a09806ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2346fb940d15ea6abb7271f47f7581330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940f9b6e8afe6ae05f77f72f45c2b13331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2352a9c5194039731da0ed5ef7640332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808af835bf30a512e191f1d5ae4ceaac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a77c0b2327f9f226d2709da405fe9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9424eb35b1426f05cc3ba8c53e43834335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9da44cea437bee59cd0b8420954c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8744cf33bca12f44cd1a6af9c317d4d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ecd5348a893b5b1d15fe88bfabd09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692af1a8a1542caed7e17e9769d2cc1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51b41faf0155683ff60a084797e10f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd1a16d742dbfb626f983f6dfdf898341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1ddb788eb9ec761655c09d7c803b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03683455fa9d6e62785bb006af6ccc4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918989b38f3d723499af11905e70c9e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fb0da21f0e390588bd9d43f4cc76a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67ec63537bbdbda58ff144f90f9e13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23406fbe5ccbbb68ff3b2b6399530016347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d99f5ad9c48afcbadc2d1844254e13348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd3472f91878c6f583a4b4e7012b69349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee4211a4b04fd178754175284eb1d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4da55d17a2371f68c7f91cf3a5282351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171130bc43031fd7b43b266864b4cad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be76e1ff24964fbbe1c806ef4b3d25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1762061647640f3a726857b468c666354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56f92128fa932157a328d1a3e0f753355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f239b2e2374e75773c480820066f3f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b992415945f3d22c5432bdd6656d9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1580c297499cebd26bf7df91dc9b67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dd203508d0a4db33154440a72e924359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed470412e9acdf063c9c2b45ed49499360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd1c90347863b9fb306dc1c860c3e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f811145bf05e59abc8ae77d930a7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb911dbee1f50fa5014c0a5c9705406363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf2455317518d179036081a6333f25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8fa8f88c1187f05706489f0682aa6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0723d350c9d27f287093c1b4754b04366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a33ac4b066adb3c17c54b187c35aee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f4a5a363e0a40ff8db0dab7d8e7c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6fc423ecca06d3601ec0f60bbf217369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb3be1ec14b13574b56027d0fa0554370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dc6efa13fcf3f0a9f2fb1cc161c34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d03a72bc2ac7f81b04415b66b3db5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81f0cc4b237c20f451f672b6c4a15c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70822d07dacb973f81b4202807a80379374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319e9080ae08a90243dd8cfda2f0f50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d314e94b0475ebf2caa3b2efbfd60376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22394e6931276036fe8d7eb25488763e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fabd0395260738c0d60bb33b3ebdff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e300606f592e316c4a4fa82feb32cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3fcd87f212386249ab6799ce3b8f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899a646ee0f534c4fa1c55212861d95381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cd82f544716f0da5fd1130390834f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da2970e353df158557764f976d8e9b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b58d2ace78e3526e0337c4356df45e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373dcbf8ce0e965bb4813ffb149eae1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c5bca625b4dc933f46a08188d6a85386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed3f0f87c17204c67d2fd4294ce05d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c8a284f88e069abcf64f59d5ee9ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84758bde3e6ac8e708f4faf3ab0be043389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828efbab9841f0bcbf31cb5a6747b1e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fddeb1a685f8222fdc9766b60db61391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bb7505ec6495303ba737b967b8cf1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe451449b0ae5ebe15ac63fd2c348f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112825e46ecc765e59d94017eae6d3a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27df2889656d0d910ecebbc790c6edf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280ea6e32d15f0d41c6da9bc6281811396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0370aabe47af2499dd9581d96c6ac37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6b368a7416d9fc0dd4e639ad8f6aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f034c42512e65d4561c79f03a44d931399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bd73fa075b6c31058044502b3d2d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ea7f9368a5456b7a36233c74a0471401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368dca991bc269adff7be705db3a64e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5af88a2dd456711164358a0470b3aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040fd25e7d60d7c5141f1907b1f84fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53d6cb9b6267273372e7b024c5cfab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba2d56e0ac7db914ad01c933a742bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55f20ecf4ccb9651ec99108f7a424d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191517966c9847041b752b4bc296d3e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec57fd467b2afe4b6eb8d0473a1d100409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ba318b502c3bd211ea6f99f7a6a98410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071c0f74dfdec7d6a043c28d6a777f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321103c440fcb11457368e369b2a946b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e369c170ab4d5fc655bfefa35757374413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21345b2f741c9f87052e1446ba6302414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70db270f7896a23a16cd472dc2bb100415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c984bcaa895562b535d4f53021c70416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87e701bcdc039af17aefa78c2e57e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6e11f8b3ff3ee61446eca9cba300a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecb3e42c6bef4c89d80b53efb1db3b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdc6214d73c0d2320a560ef4338347420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a058be724fedbf6a9386113ece870fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0dfbdb2b605d4c2e9ccfadbc5a5a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d854cb9f33d3f9e0be6e9d46489ccb7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b410fc193247e50120dbe982a0c2b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7155e925267e44afaf29ea5c17c2d02425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb33cc705aec112d3ef3148c061a01f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d564bbfe625054d422103f6e2ceae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e19d41f5c75ebc24377c656b72148428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efae9f263f234198263c8ff751c199e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0a5e4db78617defb8bfaea588a223430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470dcadef298eeb9c90a193fb748258431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab0f2c26bd4095a4b72e4323270f5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0f9e55223e4f84900745987e1c5c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac72b6a192745c1269f9db04410c1bf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b95b393c767611081af9cd78245090435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bc0158e7a8da4f5bb9ba02e575a92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f52b8896a41f6b0186631af908e1f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c38057efaa5b5eb0d5ac9f70b04439438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f2a6d2fc8580266c805dc83f2ddff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325eec6dafe5a0ab86bf91d7b5d02ac2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fbb19bda747e323abe46e9d554d7a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9cf101f6fd04592b7ad6c3af10c84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d615932b5a1b6a9c0eddd39a48dcd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405dd19308619b68d41e100dbb2898d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c859bc7e6b67d598153392db1a836445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5931c0b934d61c7268686df8e138098446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12039ec902b95e7bf36d40e189b33fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8a2a8cc60fc9ef9d1f2bdde09b159448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd4218b2361228f55b9fefff290099449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb26a9f70f5ad93dd66eb80835ebd23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241e0485c9b207af01095e8a63f904a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ea82591767f4b47c2082d701abb9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f56fa072a38411a7f69bc52f0207ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f30479f44e49a0274e615ee2682e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be165d6a9a40c741ba6f8b4aabf72bc8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464490483183d46b52dcead45af608b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc075f511c5ac0af048ffb0dea2e6d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5763fadde63cbc866ae1b76f00c4c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8737341c6d82af91c423bb5994771459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53486609cebf818ef67e064ae9db7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e64ae7da3dc609ea04c31e55805be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245eda9f9722f96a604abcd8ecbbd8f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c2223a412611ab45c364edb83e28c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b709d83ab3d43e045e9568275dd10c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd46a4772d710b2b46834e0c240811465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87b4a67073e69e7b059407c3dcc905466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79ffd200a723d261a366c5b7b1f9e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f1085a57636b5ceb3330cac192b7d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d988e88150e12d5695d8d26214e6d64469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8c0664b7e916526fb86ba33ec8ade470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1a553f237e6599be7b9b90a5c82e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a6bde32b280c8309ff0715a018bbd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a68f0f02c323a6ebe84e5f82aff3c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c80a0d6000d69ce1dcb6f95b6902a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409536ecbfdcb9391b2cfac7c400fc24475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f6474d639fbe617f49c0e352f5ac2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35222af179250234fceb091a70bfd4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c67009a7bc601cf1eafc69225e6aa0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a739dadc1ef06ec5259487689cdc2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c048a5beb50efa51f25aff7d0977a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc86e77e402a08936503e42f060a6a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e57136f507187ca3bd3947e3fa6e6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae302c3d83eee0312b1a14d258e8bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111335d8bafcb3f05b02293cd40fe56484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852fe0fad614230bf00b3a293bba556485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e1b8318d38eab456e1f18aba4a3d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924b19c3c675a13d32af078b7295833487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b758971a2937704cb76e8f55b7816488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5268a3855cd89c8cc2d66474c23eff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc686f1c212a141c1341374211eaee00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba967af021de4ceb0361a6e0b98f76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07e9dc5798eb87a6afee28ce79c780492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539daa8b74f2104124013f93e5d7d214493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87885d1276bb701a67c8e7670acc2788494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81540f0254999c5a4f2e206f2a222778495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cf3a97c39f85aeb20f5b971c3e27b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31134605af10cd7962258d2a213a8f18497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b6d98bbb872861947e7084e12ef43498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633380d283b87c5632faa116f42b9f86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0929cbc2c95866976aef8c0bbd6cf4e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fa47ef249a4fbdfd950b9d6eccf92501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a274b495fd26c85802782b44a272596502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db581672f423001eda3b0cec949ee1ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c2941eb672f49bd37ee5c4b8f1b35504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0fa1acb67c2056da95c1d4cef0c24505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7d9490dfc3240ab4ffa132b6a3977506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162102f21e69380ee708037f65f456d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5502c80ee729b20106a3b6bebb6277b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af73332972f1de062f28142d8a5d9b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73783b104afe9e9299f0f5d0c09f546f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64171ffc18be2eec51f806d759e1264c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cea7ce07db297eb4987a73ccd6067512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024909555cc818f017849ee0e59df5d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b092e8fc6f51a9457db04b7888e2c56514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af68f7a4db21d31e31c2bdbf8e86e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4493566d4448f1234c82bbabd612a73516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ed1c942cd95e31db9d12dac96620d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c245d37d64175ffc3910df965c2778518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d521495ea425c1e1d3f28b45d4ae540519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0254334f394f1df7b00180687e2cfc1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79b71b2617c83ddcb289a35ed90313521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51b432179917ab7500c0f48aa34198522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71db67a5c93a01f86725b0ddec4244523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6814c27f096bf751a619709f25f9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e95cfb8ae16f5d9ee1b35f9f57288525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0457f28af9c2bc2b019efd0795ae0fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93900a2e59d89416d9fa9944957f07b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af74589ef2854e52cb790b9165cf5b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7cd65bbd9164abfaad887578893e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d73be2b89d83de3879e267add1551b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcf45ab0780f9352500cec27ee558b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119283c7cbf86c51d9910cb82e3ed794532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a74152c3227d5e72f602f3ae7d501533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79c6672f950a155f77fad0d0bd14fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf959b761b97d8e998a8a8a59a86a20535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82964565079b074f722550d9c22127536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d181b24f91e05e4bdd5e972c360883537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b88ac5b485015f3fd47c9f05bb13e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574608a22243e76b1ed0209280422d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be41ed4cc11b76b1d23144f63993379540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f65bf90dcad532c8f4c0af16144707541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402b3b2a3afe58837abe2b8bb76b50d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c70f6d249c9592a2ca21ce565fee6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8dcbef7c0cf3d3a675d65cceae1f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd012082358b12f317537b1a75b41f45545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11f3a8bc6ef99565441ae0a74c04d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ec6e76616ea46065d41df94f87396547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63dbc963fdf24d311e8560c81b096d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1d22c923f72ef0248591cc0cbc968549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763bc818e2db056860efdb3fc37fb65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422730fe4d14c27a8f8ad04bbb0f184a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd361445940b49e8a808b537cdc4c3f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc776887deb1a18ded400f99b986ee9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938700d9c4eca7cdc8a6a1a2cb56d2cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa277c584685a13a6e0dfa80505e060555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5362ab3315b098d5e676a8c0272bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e6af657441eb483a50fdc10aae102557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f60f4c0a0b8e194997f4734f991697558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a5e873d1dfbfd7f3d91183f7d7291559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0e52d73d09adf4e1c50454210063b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227d4ebd42c1ce56b6d3c5c3374c626561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d46cffd20f595337d7233364790d2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d52c090c9232c9a64b2b487e8e73c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78c7c51779f791d2c3fcdf74748a6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd4f139271f111c2446388d7343b37565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28143e89aabca029bbd00d0ebb9bac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82485fc10b890bd6c3d5b939bcdeb17567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751b4e20c06b0de0f922134b9df7589568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee348dd51f2ad2e5324f2d8d299de15569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef77cbcf3c0b1c0c50783c7b28084f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299265b4d301875be1f2513d12449a6a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e24143a17989783647289e1508a12e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20c2ff1d93bcd7f8fd7754e5b4b4f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e070bffd25a9b9d00ae8f6d0165190c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50e31ee999e96d7e8d7c00ea2bb957575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97e488aba9992a24b5987e7200a0df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc1c6584267fda5b4bb6dfda87758e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704d16c4995d3ac5cc1c88a762d5ff1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de027440779739ce577f4aa6acef61f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f342d7c2ee43fd943c96bbb2dbc83580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c098d1b22de3bb1299b785fadd97b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7abcb3b51d4ad9058b6a0b56d7ca3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7041630e6db00c0f1e87914f339a89b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34687cfca2b1a70c93432d7c47fce1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703141fb5424d3db9840107af10c15a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d4405680ab36efeb4e129bac915fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b31874ccf3743dbab41a0d013104b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d8f0e48a15f93108a7699e4cd63e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463d5b35b4961d430f4a85155d16845589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3655847b3d4e2a19c4ee155b9219bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8616d40222738c35960a0ae03d0d808591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ce5e827713d0810cc51c2343eb603592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f888d2ae7cf18a52ed2dcb974cd6df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e3b5cbdc62db1f189e2ed697a3576594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89129d2664d62151c95b993788987063595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec6ccafba1317e005aa6254d8e7a0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6c39fd67a6e065d78cd2e6b9ec45f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0254e96319913451095b45c05789e15598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042069c0305fa2c8a1c57b19f33e4c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb584fb89c63caa59493ee08778bcbd8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508e617c49db319a2e725112a4aa2a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815414470b401b31ca5cfffdd4c94034602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9a8e44af9c265e2372a6be8e5d0c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202ac8740d60d707b5abdf9e70bf3c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131e83a06b0561fc3ffe72262c79fa8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257614e3cbf62b884d52c219ebc7ec10606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b872900a27c92de831171a0dc5704e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8888a441e89094837135e9d749154c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee8f121676c14ffbc1dee7084e3eee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dd15dea498827ad6176fedc1a1898610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3b38761933efd6c16bd3b73a53d67611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdc4e2663ccc59fc5a8f2b601e85a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258150f3a977c2a2dd1e6e1185f2edba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b607791648fe4347ab61dda6f064ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a347a9cb02fb773a64dda87adfcc7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13359c76528e1fe7d09a54f3c69084616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2da1910fef9a4b64376dd9c973763a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0ac87d3bb1ca7096e17657df8f1cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1d830dccefdd77cd27d8d8040ab7b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb5bfa741aa567014c4eb1b3a710dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef736121b2d1d381c6e2c20278bac6d1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dbcbca876fa96cee5e288d17a6764622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faef8849dbbc86a837ebeb6f95195d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29c8369a944ea2af1be30b508c51e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29d9eb2b6df13189af7c342ad51fa0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3615b02af66e6a094b915e3d516f57626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fa2d07ce07bcad658c2122dca14a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256ee5d38244b6614ad7288faed13da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37962bd266170037c8923425f6a1efc1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbe631b0b28fdd388f33f8643122ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c439e2a17ae016f73ff92b8886ed0f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b040fa8398e64230e6b5faf78215cc0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d847839bcfc39b09db34db92c660402633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa050bc5827264721e1c57cebd7026c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79003c6993a12558ae88c63efeec9f29635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c43d71c56fe9838064e10e56ce740636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aef5d86acafb1117bb8435477fb8d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606d45d8dfb5e3591393d596c9d70bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372934e05d828818a21425408cc1830639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc389de0a74aa7be503d063fa59b653640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a0c3a69a6560f1df2d3ba70d898f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30fd74369e9126491d046c59afd857642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0059918e0000087e39bc6782864377643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d939f6faf601302c31461b5548453c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e18b0b0b28aa2d9b817228a80677c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2779bb9b04c034ae7fce62e442c42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc52b993f9c99ff2dde4f0afe59e5d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ceeb2db70d5b070160da7c351f4355648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236af1822c2c811846d7f114fb58d3de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fba15f99b4b87517da3b77e10d006650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340fd5aa653afd51527b2c02891533b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6c80b7bbeec00c4152e61f8341e6c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9bce46d939d52a26283af5c0fe4c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde026dabc86c7b69138983cbd8ed3a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a5d42bb7bfdac94eccc4bb53455f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a4565d8f7e4bc00333c0e61b33394656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec091dd5e7ade5aa3581a4c7232358657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46770cf839ad1d31412a579d23598268658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b355651bf878e9fc98092316b3fee95659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdc6f6c93ce30e875835544bba25fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5d4989f089de1bb4455a9161f8ab1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ca05bf1bb481b79cf6cb7c6b44358662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6976cc7572750c5094d9f1b6b9c5aae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2213982b213574980a0b00fd112adc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34dd1d16748046d5f97e6680a1c1e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc4e2a994e9e3bb012a57e5feeb329666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc668575f73e8b239931aaf168eec74e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3acba88695e45a4ea5f19be2672a4b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16770d15fb52d0a30f21f29a86019d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4d12fdf8d111ab9732f41ca02d118670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76a77b27954419f624710b8728b6dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64844ab8d9ceecf14e02bfa16e024b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f0431b39e5dd3c248071d30cf07d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cd08625839e217d4ff411aaf7f7f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3b7f0abf63cf9a2cd24f5402cbfb6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57120bc65e6528a22444140de13c9a53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181402e0b4d8fcb2c94c64a1c8fb09a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20debea3e373881185f7e36898e9bfc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6012767fae9bd0bda87c751fc6392a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1711af5f425fa1261eba2b49cbec8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bc430b70baba92846c860add4e43e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2e46b53f1ac8a6dde5bf02871f1ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561747bd1ed219f96d0abeeb7191e947683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe4543897f03168c015a3e0338945c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0172236b37ca4d9171bbcde1492d4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12a2bcc4646e3d883775560829651c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7b1f49e31d90faae51999c88b0af6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a85cb0e27ca97acbea1af91721553688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434a7a6f0aa4a03637fb18ff5e7650b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103403da5c60b0d2640155cc8a3296c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00afd691e840bd608d1047397e47ea0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207c79963b2344f1537e3b9722d43d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2597a8b37414ed8dcca407c1149030693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241c48f74b1330254de043b44657cd5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cbe2bcc4d3843feea184339c417da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07224f715d58635a88b25ae021a444a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eabf373b19f3603b48e44b2a794bd8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f898ae427c78ab3796d29c30e3f5f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8164b7d2d34c1f37f01b2d52f5d0b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3698178cf00182c1f705017cbf01f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c19ce991a4c33a233676ec5d89a6b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf46a4dcdd4c189b7087f52cd2f036e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5192f3959d06ede65e81e673a24435703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081b66122d44a8f2cc05fcf7645b347704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c405285947bc08ff8e62b2e9e31cfc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f8427e2e6d8b1f60a55067d20fde3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188caade36a9fe524dd75c4058925af7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7645098fb6f56558d89fa584fc9d9c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a99981e78382b8f5acd7edd827f918709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377b14ae63404578337bbb3282a141e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde86ec7bf675c67734f884aa3c0024d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe570a587308b4f4a1aee0cfb758f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780be54bcef975d8b9b92da4188124f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdb75baaed21ea905e72f82412e045714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f25947a7a5fc27f2c3b720b059d31715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7731a6c135b3b0bffc62c48725ddef5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f866260bdadd215e8ecadcf3ebe65f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baed62849c2c7858ed5a7d31b64c017718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacbf566632ef9dc4bfacc3534654d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ece52305ab45110c705b8fe522110720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f5f2cb8470edb6833390d079d55fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41185ea6ef6e359722cf79243ac469722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5d57c54908c15244df5c1ff08a3dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b28a6e539408d77bb4b02fd3501d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493aff6e97c283c65d46184e339938bf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386800f2db040a7215b7f402d0fc264726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15562ce74911d47a8cdb69799c234c6c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824dd780c95a0e1cbb411d25efbc855728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5435393ca64d46ead6c4a0062fe32bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0272833e889f9c9f94a26b6410dc24b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f96e07f6d51519e587a82eed4703c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbefbd3b90d61f11cf0c83acb1aa40732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adc09c9b812cd2aaafd6cb3abc418a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736b5c3d1a7feea2c3603858079f3cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6442e16d76333c26acd98a1d60cfe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010ba7d3e213b4c932cbe6c8b24cfd4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958f6e356521f2abb3e8fa5ee5ebb56737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e31fe47dea18da14f3dad9b38dce43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385d5aa2482cd905466967e0f10223c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660fd10508b612155f16de2ffebca65740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c6a2d37ca88a9b4d097f66fb90e58741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc264a8255ea70c520427ea90d9c533742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a96150731a2447143f939d7f25d25743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11db03c3715cb1cd35b809fcaf939fc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6959ec0308d7bac73c57f59d351083745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346836eb46d65d0e0af08b9aea27570746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064f2ad9673d7b1e65c42ce40612b19747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d715e8aebf91f37023600687325276748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76db625746ba12240620065d8f99d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2f565aac55fd885a75d0a1c0cc290750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b66178475ebd3fda86f30dd9ef271751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358158566d4963201f06a4ac086dd24752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffe886d8b2f15724a28502f76230be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c301105bcceb79675db823232e7732754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bb37e9d4c5d136326a26061a3c487755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbfc09c3748ec8e8d76639089dd9d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978dd1e0c8daf33ecd5153d630587d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b04343dc05f4e9ad0c7a327e4e5c6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a38ca4c0f4729ddccb1ec0e359bd7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31b3d863e53d03cc3023c19a1c34a5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f32eadd1e9848a4fbceda944335a6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa7130c087004b605bd29551e8fa90762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781c2ab7587985454d6289e482065b4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4e877de8ef985c29b725ee414747c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03941dbfdaeda69ace1b46eb147d77765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9654920e038691fadb68c60930afced766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661d3e1df868cacd83a47617134426e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954bb605b21865372c1597dc063e2f4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c86f585478266b85f10f7e1ad9849769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a7cb6818e42ad268ebac9d52160f9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59661265357fdc45bd6baf499607a7cf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770548a032b680bb52fe3072c94ce5f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c8519451d4ad973e7652ab4e245b0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32a8bf98d6fd6f686afbc722d68975774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3270d98fac8015d83cee2bfd7b87c0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fb61b12736af1b795f4b93bfa6a7e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad832f63fa938d63e186a85f8daa4cc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee60002c3dd0e2b31b3113dd949a41778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066e5110f5cc3cdc066a760e74ff030779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafede2c472a278eb80c29fdf1619c35780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a78210204914a4c954bbd12525bb32781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199afbf93537335f4d98941b5f5c74a9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05f912b26f1208a91ce6b2ae7deee5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16fc74cf1a599a4866a86b6357f4c7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551d899d477646e5188d760e01a5b75785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99def837594fbd92c14e27325443c705786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ab28b8b92238d9e7cbe2bfeedb048787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd353eeba2ab3ae91708a588838b50788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e2664d246db259ec1e16970c1c189789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef31e5e2d4c80078e8738b43de2fdb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890846053aa551f2aeb8fc895a3200af791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdac3dfd6a4f3854d25fd9b6507fd5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2f0e8030e9542a2e03f1f554e78d7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf506a729c421acb179cd8936694dfb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39fba7137838824d8c79013355950c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8330cac59e4ac27437e317cdb815e7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a12a894f5835da1459d2fb4ac95158797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51fbb91052d3ead327a81ab3c85f2b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b047e6cfa5ac077f80a5c87890fb9c7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52984a5c06a5baab10d40ebf0169354a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e40c2c958051c652c6459eba10a3f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14183b73e6dde40bd326022187eaa01f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8fb12740afb8cee2e471e6a9d7270803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b12804bc863deb45e9ed8b7f88459b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc0893b0aae517f75504e7a2ab6da1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ae353ff4e11e402cc25c2282ff9c2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690b81216d8fe98fb70930ac0f89d1d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6547247121260708686bd345cfbee808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd5edabd1b038e77970b5f95b8c5b1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f564363a06735e59bae47ba5a5ec8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a014645933c03858c8b739b43f83f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f789d1f9e4838829ca5acd2812f520812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535d8fa8c876a5449b952e3119b8371813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c709c3bc882e28eaf6ad06f85e9c5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2a815db80fe27271265a5cbda86cc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e257c4e9ccc0b937101015de780338816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033057206b8af47e37f1260dada60f7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22143aa44725f0837a17ae9564318e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ade7073f2fa6d42c662950b28158e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81757575097a36baf51540125495da820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5f28706c978a26281920cb65879f5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed72e1cd50630e632527cacb63a935b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a0c6d9c14aa2a04ca7b5e5012f342823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ce63dd6a38d04c69b326286e279c3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d474c0173535d3537c27dd3d801b199825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dc96921c752e0321526c76bd943fa826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408579e322c4111f423f6d679ecfbdd827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12fcd1ad475d490552df9ac48703a1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0226c722800e25bc60f81c8fd04c9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e02d429d227bcb91c7e89cd483a74b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eaf57b1a64b99bcf8411e0de98ceb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca9442bbe0e57cf3ab69437d63071f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f9ffd8d695c2d6acd58a057900b1b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864a6aff92ef8001b1dcc3c33548ec9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b42c4ec0dd19d4cc142514f167d1c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec509bf0a1a7f7a7e3e06966648772d1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ed9013972cf9615feab544b6e548c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef72a43414a609350a2dd852bd3c2e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f18c901fcdd0150171fd6f19fade80839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5deb6eb3d660d373c0077e8c67f2f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9446950261e73b950961a77600fd96841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90c0a842bee2dbf0caeb59133a9c6f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9673bbe16e9a73c64432360ccd376843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66a12dfc1ca23cc9782731b2ab7e37844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c16560b07ade1554656759d6e2e03845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c41066f1aea5f2450d2bf891096bb4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09172e6edb28834b646d3342f2c7ad2e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9be41924b8a78b669e040af62c285848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df712945bb366c9066d0f83c3f69c7cd849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448cc16d8d64d6812c422c541e1c8dc850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173e816cceea1f44913f5120607e960851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6f75dd8a6a6f5cc719c0f51f2a302852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb413c4551542182075ee554f33ab60853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411767cc4acce6b460c23fdec3efcf9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b6109d16ed0f5f7ffdcd98f0a7fb7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90133726253de42fc18995d507f21436856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8b9d9a240961ca3e9e8a9043f4b7c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344346c3aac0c65d201ec2ffce3ca5c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665d540bf520cf5b08991c788a9ea6f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfe2006f384450bf060cbf29c60a49860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cb58024a386d6faa583a9f015593f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44200f64fbf22a1106a05ebb79813917862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12564ed167d02d444f770d794596b919863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd570835414c761288ed309dbedb93864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3d82e0d5a3dc58cfe87c6a8097d0a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c1c9a16b6f32173826f6b4c9ec818866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8fbf50198a2726523c2f55df604f8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73594e8f2d5062c4e0343ee0c3ac0d0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b692663be450f2bdd9df238c92c7784869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d949fcc219eea821f8bd554b4f473f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235213e1c91dbaf1deb6cc53b0f0f9b1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280bf3da18fdb9f2052bbce54c0edae872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a00cdc891624e964c9dc744525757873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e4d9a0fe1398830ad4420a86be019874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde48c79c5beeea94fd860f7986919cc875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f883bc47b64e5f9fe8ccaf32f874b0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117152ffc6b814ba51c0ac6c02e7c7d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ec745fad58221fdd47ef67ea1697f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446657f734cef0cc72b3f894a8d695d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990173aba255eb54ff9487b9231d1333880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6290ecf93cd450a1bf8d15d2b4648ba881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a59e1341a09e37c1054d979b4d96f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e796bc3f027ec249df4969c4040be883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad269f323e508b7be70a3f3a5ee2f1f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e1bbb9d04733f44a3a1d30c88b870885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57be5a049a1ced48db31117bef2ca2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9c81a75134455534b8c51a239d317887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926933bf2c05df3b2dc30242b31ba51a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2e7ff015cd8cf9653d27364464f32889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ff97350fe4cdf396d04ee35133763890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8baa2871084e7d0174fecb624c018891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66cf365b66562ba80996ac62c17ad1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde9ff0df9c27e7604f4393f08b3493893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4364a5a7c6e8781ce6b739b13b02620894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f45f423e71cf693d38122d3ff39f7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec54abe050750efda0307e8577b83f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615c199686045ca9cedeb89fdd066be897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837e938c794c407dc59b3e952d86f83898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7515a3edf0f3e3eb681409fe26274899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f338a37482cb8621fc3b762d86626900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77acb860a4e524ca30ca789c20ac53f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7b3a7c15bca43ba14433183352d44902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d548a20af4770128a62c16c052d4905903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429f7b2f03d8755d8ad04a41212500d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2495fd872035c8e48f7355fd91822d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95236d10de11ac0126af643258ed12ff906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb962dd55d594135fd52212a4e2c8b8e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7705b03e55c5266a0fa8f50d19077908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557e13a0d1d12ad2aae1092042f9bbf909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09609f14fa5ea8992e054499dbcb9b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8bf65eb8a9f275120d70ef3260d0a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6946675025e9e4792676f0589e55d59912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82810e9d509eeb4a28f3574dd574c36d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09923006af632cfab64c591c8c12835a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da34cd9067f5f8ec7947d036eedfb9f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6b7683b7326b9acf923cdeeb4bbd2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942918555776d5f4fcd9e97e34a738a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ade2ebd167e34e635645265db589e2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85d65e71a25af46bc2f73790eec527919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665ea9831ebe35279d2026cc0e7826b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0f829d0d1894ef8f97ce62b72de4e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61b39ba31c82e513c65e9e76eadba6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84550ff0a6c4ca650b2b5e5e0c175474923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773084bd1ac12f099c4feb6ad666666924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5492db839a0d943cb04e6b4336985d7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbba68ec63e44776c19c4f2165a85b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe623d41bb11012ec6e4ef8cada734927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc8f87e2a2a07d09e620992bd808bd928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f13af3ee40aa10d759009e5548e6e2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871b22e4e43727156d7eae3afdbd353930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013998688a0ea1ad3ee71658678247d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8f92a1110ada6418e223b5b5c5029932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a3999f489c9b8f76a683a2fccf1a6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27d174ca318bded2a1174c725c7759934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad090e7362bcfce45ed7b6b3935521935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81861584d06e4cb69f8cee10ec31912e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209f011471c9bde2d2fd4d51154b853937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516835f1a918bc3d554aee1a9d54116938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c602b8c8ac52c3e0b3e2280110d74f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16791038458a919f2ffff3fd98a1b5c2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ef005e083f73624565e9b630ca37f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459d98a90a4de27dd0b6580fb0222f0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7feea02da66f49dd366cbbc69c17b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03902ff965d5e3e305cf5ab40f036a27944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e65c3f23c033a18db44aab937e62e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbbad429bd2ee40206dfc6c0e608f3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163b79711d7086185d9ab7d85944486947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8784c19ac5de8d11507e6911ccb7673948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757e2b9ec789011e565ecdd41af94c9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde49e9c8cc5fde270279eb5a64167b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c886023be859eae7fa0fa99d5a97370951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f38ebf2c77a25702e6e07ebdfd5d2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1630982f51b41a9930b2a9879e1fb953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd416be7866559ea21e30a9cac2bf4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74745d38cb869ec6e09fe0ff4adee728955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b559daf0a8fb025edbeb840b5732a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047bffe691c1861be4feb9700f14920957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e40eef6406cff78d0789508ee6e025958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6ad760f76fb0408fc45bb78f13d18959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115aa1eb17f29c0da45a19a5db26ccff960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe25f4af06dd65488b9a432f9c725ee961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4ff4e192fdac697e2e2e9de02b18f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081eaf7a56d76fd6c5fdc177d8475d64963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262f1c99afe8fc2d6aa3a51c7644e68964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e60a5e6815eb084ffc71f774b1b13965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d85ff9885a4d52503e0860777a4e3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977b48e9a5d096605a35e891e858c20967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15bc914a32fed666bcea7e2be90cd0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c5623015b4844f45a4f2fba90df01969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52c68c385c0304138be39a44849042970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fdbd3961d2360757b831008b79e8b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6320b316b729db84c66054e2f316fc972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f70bb492323879b5b70ebd5025de67973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304eb8805119767360e8d014cd0c7a9e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f97eeb580bf8963968e3ca77f89234975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ee6c116b48677fa086f480b16ddfd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf2f9d99f61cb55260c706de50f622977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>