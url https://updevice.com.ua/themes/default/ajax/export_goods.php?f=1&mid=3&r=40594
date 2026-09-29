--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320309fa3024b8d5883db8abd773b701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b8c82f721c769370a37588925f1ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac90d6d0c62e0a50ae301dee215af433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9425298931f5d04dd2a6164bb88634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705edb5bcdc39b05229c12dcde9ca32d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e608706c3f7660e9f29b007a2c3fa46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac2e5137adfa762f603c91eab170557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597bec5628e4fad0f1de59aa0e4945f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ba662c148311611c71391f42570369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f547483d2d421c64e5759826023af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8671c65a76526028a66f7539ed673eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203bac1646f96ad3a02387d4c49c0f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae873f016cca95510a7fb3297d406fe013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240a3b36b3f0e10b54ea3f465b1b57b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d55812dd489ecbec2a37dc573e568915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dc68fa3c0d03cf71c88b202a494d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb56b23577d7fe305ca02d24ea542fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930904a440dfa9a09a44bebb52d57f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea69d1bab172318255f45fddf25b0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e22d57aa26701a3a8f6e747a693af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2691606fa864f88f61e9b7a7f15580821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b73a0b48f91f33c2bccc9222000a2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff6e70277cc4ae73c7204e22dcda5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa47b8d79a66349bc464685419a0cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfb3b7453459c2c60fb7cebc6f47c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe63aa26f5bafccfb6a43e9e8e879126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da4bb72d6bb8783d4d11dcc1cb290627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa64f5c7ee792a8755036e00015aeb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578b1eb4231c03afcfe1f043591055e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126f4a7652db7fc92aa3775c58301f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74604798e4da28f0e47f92a305e60bad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1a02b7820aa2e3a7ff058fab4263e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d83723a79e31d0813e662f163d92b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5e60b4651510885280be94e39780a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027699e05e699a63e5700ea84c8e235b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c3063219766698b3450d766ed429836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227963e168b65b9d223d4430f3b92ea137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de468f5cc03c7cb98776bfeac5834438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646d3ee4d56757cb6ecdd439b75a4bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd7c60f3ae74bddbeb1a53d7afe1d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3aee981ae2878cae1dbeb0c8051f7041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe75012f2046e9ec63a5d9a29933e3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f01a638670b3fdc240546690735ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c20da3e7ffc7ccdf1c7e81f7ce55b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b35b9bacff54f531c8912c99bee6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df5733db1c4028327b386fce9c6cb546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e19ee9575ea90814c796aaa4d220b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ce5abdcb256dd29b786ddac168fea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf127912a3a9d29c5a392a81cefbec3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f956981a2a61fabee82290274f9699c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d369ecd95e3303636b484f8fdd95c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe3066af8f36fa1e3eeb311905051c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41651036e647fde189b8cced8294a47953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee58875ebf5a5f38b753d454359eebf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e902af654e111ffe6ca2ed740779e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c6690467a3d43e625921a5ad2839f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9c6a26c13c20a2a7fbdfbf270458457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366057162c2f2973e985b2ab898e97d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af23e6947fcae39364db8c924016da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e5b0a1aea27a99148d0df9d3b1e9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d1055f8b1222f2d97f00562d8399461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0783399b8cb722337419d2bc16b1c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cb17bcf4cbc9f160b8c3048f3d87c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47704f5b432e85843d2cbdf718a2e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36037163b2b69a41e6953f6f965a4d0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a65219de44c0aa4a594afcaef882966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2458e67c26925f11fa4c482fa9655867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057202c7c9382924664664e5da7632dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa91295f54bbab3b3941d0db72ea2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9e7bb11ad940de823882f9a9cd7b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e24ae28874e4fa4e65bc310ec7e24571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a799475f56b7a1312474f53c6defe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f46420fb5473dce2fcc7a2fc51ee4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff5db63594e82f3f8cab25725fbb3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ff407ceeab2b71decd9a98efcf6a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c3780cf2b588f967f679e33560dd176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450565a083a73760c9161ca82654bec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175e3b1b0b9ad4b590e53896993223478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15c51ada02660e8527d2840dccaa4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8eff6ca70e4f6c90d872c5bab070880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7276e3c81bcd7567fd95a74a0d8261381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdaee6336aacffcbb659579464dd9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1c48fb28e93d78f28fc58de7bcfca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0413328b9f01b9a73ee2ac4dfa40484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b003cd88c92590e807cf745ea41b3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79d6589c7824a7cd18cb9f6f4b3e9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394d6582965d36a740f932f4490582a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410ec1e4ff1cf3a0757d1c653acf65d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184d93895b4b326f63c0a9eba8771bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b0c83035d29bf95345697c8b2578f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa5afffd0fe9de6a0c6ffae69cae4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf5bce504a7b946e13724cd0f4dfa192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40db6ec5f3e4a7b3535da166f28a7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dc7b9d043dd8233af59db38ca5e5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b4d35b603cf0f996468bf5c29393d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100459a296268902286004c39033f3196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47de3e0976e7abaa3132016ab6f4f8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e6278fe15e9f13a11286918cd2c1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb5decc04db1cd8238d237c79d565399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7e413fe5fcfbe2bb167f6a65f8300100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c2fce890ff495372468ef7dd9992a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7f5ca7ca8f5a2f2a9b3b03dc67078102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316f5c069427671d077789cec966765103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780f621ef333186a52ad316f76443e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33ea1ef490b150373bbeb431e1664f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a14a0a90b63ed14128544c3ef1131106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030fff07171b658850f3ef8b688ffb1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fb71662774e85b9582b6d583b9339108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe077c6a090dc35a2c5d6103361210109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e9246f8d09c001b78cb2901029eda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b969312859d126586a8cdff76dabb9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339eb10a6cd3b195620f2c7cc92dbec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481fc1d5a33bda7296466694fea2bfc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8fd21f69901e92703099c99ac8d89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9948cdad125446360f39c3e2f509fbf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651fb6fc54fcedb052f9f83c9c56825116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43e416f87027f8e856ab3013fa7a84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664d9d49e6f85e3c2e014068b0efa75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58fccf6f8ef021034b823808df51bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad4d900b9a13d6861cf3c2ef25a3af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ca2aee57408713014a1af982068e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d5b68c0dc6356507211d403435323122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c12818fc10ab406d370ad08e72781123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544b7e9c6ee472763de7a5d0fd2e13f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c8a14f3a600fee9a9b943718159b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f096019fc00afd579eb27b9f2240665126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4d962a426edf99f1d6473c035c46b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25103ed19ee24dda1b0db37cbd96cc6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2ab251a52f130aea3d05a9a35c2e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbf3fbd78c4b8d86540a698a3580a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032731a297a739cbbfde57b65a902b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a428a0fe1d11e0823aebd7589b2ae8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc98091669f7c566e9ea60321b264c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3028a3f07b01c5500c542dbbec81f6b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40939640db9208530fa8d0400cc91e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004975235e34bf7f9719f74773496a72136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97456d1ef84abc183d2f051889bf7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312679eb355721482a7c6cdeabc919d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3a55647ed77d728b2ad223f19cedd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2eafb8cd018c5648c7be828e52413140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf9f44e39fe7f7eb107abf49632fbf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f820cb6fd97c63e88bdf6af9afeaa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487a004b70fca9999f7e0d1ba1605ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a63ebfa579604686543bcacec60f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84873be052db63050ca1df42083f23b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1c0c8cad869f464eea7476543a06b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8affd4cf6d5730e04c0e3515bc5869147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eb5e64e8a648f60267072b36ad962148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd40cd048a3b67c56733f9dd58d9e11149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680392fdc1f366deca28e5c16192e5bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94906ff54b0fdb896d018cbdb91bd9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669b47125afea77783b6ccc22aeb751152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcd5ef22a2da43d0f7c114ad550b13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0328131556b325daddc7cb5794d72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733660ba9965dc4661b25ab96af5eeb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642218cb17f31d9d38bfafb10698918f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429701074bf74518a579338cfd33a252157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e016f8742798d2e6757ce4e86d289158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34c48e8a8533f29b9b7cea2ac7d7ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd0a52b5cf97a91015bab000845507160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4bd001f07d8583467dfea565fb0ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dc8076b51ba40d8240e387acd402e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba91c72c9337da54ef457f456e4954b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5bdf358dee1bf27771ec66ead47db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64cb04b80cf82d5d49fed0a7e5268e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdaf5ee8a90cfd995cefd098da05e71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083042df270f6d33fb86c7249ee9f9b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f97271935724bda485d95016ad4e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2b707465a0fbe323513cf6f699961169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4154f6e5e91af03abd322e374df302170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6f76284043279f73db5bc0013a112171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd90af1852e9c0e8fcbd66fd733ec7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e9c77aaca0ba5cc1dd5ec0cb5e52d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ad50d49adfee31142bbad0c235915174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f092d04aeb2723a17b9702896a35550175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d2d5170e1a0524208bee133406cee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431340497ad216901070309aa765ca1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae473a9b74ddab12e910b8abd2abec5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfcdadcec60eb050fb93e5d1c482e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de556f6d07d43bfd20dc2aaa3caa007180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cdbaa887d6cd1fd3b44727142b69a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9b17932d86bdb7c07d7ea9db95bcc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaf837c59a70f1c4e3ffbff87a882d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860077d2bd34e691bedd3b25fbce667184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56eaaef990c87d72d7fdf949de6b243185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8207527ab7c73e5c8f00fe9651b84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bbe38dd80fa29191d2190c2ae4e57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf4db36fc444e1ea695cfd591ac5f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc021cbde24ce179634fefbb6576e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64126a9fbc13a58b3384268795187f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597647b7ac7469815b4e247057855175191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eea77d0f58371f0693c51b4240a3a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2814688167a4054a28de292c51dcc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5713e1266a1c75086e86bc9c8f9cd3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d42d0e4905a9e775451136a98347db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3f5dec9a4319dd37f8f685b7a52d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3163b72b5fc332b0feeb7b5fb6928d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a6b39a427e3f525d748ad6252b51d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baf2ab6f294edf459083a2bc2b2b55199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f013785c16edaba6bf4dd50b4bdec9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb06c9317c4abd57900f06b6fdd2fbb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50529387c3e9c5fc27c14e8a509e2ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bfc811443132432b6848fa5f87e11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae68096196ad8274ca14e093a662fbb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5532c088131904118fbacf60ea8ee6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91108f6b94eac7c494b23d7d326c41e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c9f9312ccf7d10e5d7e59b8f15920207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f7203015b5aefad714bdc7763155c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24102afcdad24475f546c9f49dc00f8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cc0750f37640a2fc1fc5e08f8bdf4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d570591458a17d4830c0c5ef8338e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f7b846ac759d558cf84ff67935653212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a15da29f6741464f83d7fe3877648213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b985306d080f1f85ab9e710105e75214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d506f4adfafb6b40d4824f3c233cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36340d52e25d74a229cf134b4860d2f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cac8258a572b5d73d9646b3fb391c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069b9def627d4a859fc07402e82c603218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37780e40877db89bab6f4510dd7b3122219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562564da0d5467f7e5f8d60b64389ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9d99e3010db98156956691531ef68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c51751071f2f36c2679faf80396b89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20332424e9c90c3bf27c965a9a05c868223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b6044099ecadb42b3ad27f8a8d97f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a92ad5763d8423a441ef7489832502225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dc794d50d8cef7aadc1d2539e4d8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d68ded38740be189e20cd8a6513b7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60d1283c8b9a140b704d4ffca10370228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dd3e31060acc85d16c30bb47141b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3d9455e846b07c10942a7a6ac8671230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755eff0e23a50cc835e18e45cc76233d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d768bed75190a43dffeac82cdaaf7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04770316340de8dad0d58b1634df14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3260a3d987a98e07f7c543446a89235234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ee855b5a961ecefd8e0fc9fdaecda235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f977b80f0df14815266556808f733e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b497d91aca580ec296dc50f807f32e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81a3e15442b4362d247bb6277dd1c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08c1c57e8dce17aca3aa33e326781d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f82dd8a6abd78f5c5c32f90801ec3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eaf657875cc76a88abf7b14d5c676241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bda36c8483ee5068ba04c72d23519242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac4d14c86ae427fec1010810b85b30243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a40bc376ffa5fa8404556abcec7cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37261da1fdc4321badabf6dba81414245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42307e303ccee9ae01ce9643cf6963246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446871656df5fb179f2397b4d16fd4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95ed32af10edfed0e3fd2aadfb4cc5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d50c71b2e5299db38b1749cd315ea8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f494bda464e3380a164c06095e46204250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f845d9b15e70e6c1ecb2d3b754272ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434cb3feeab7010f8087255d4b6230b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e444e12c121ea0dfd6af9adb96cf24b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dcf72c1512a90b5e47a87668114ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a49283401d27c913cb3d6c0f34fbd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35b0fc7f535772a2b4cedd18d19b32256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91d587d49e95107027ffe3d2f6d65a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b64ed65e4efa91ca29c22a01301918258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11578a391baff5f740000c0831d7e56259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c4de4f085d05c6bf259ce2eb8c5fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34637907aa9615ca16fc53ff44048920261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778084c192864e1d94114a2d95ce6b47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97348911f7b43d68978781a409705a2b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f997bb4c37452a3b8705986a6d2ce8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7617d13bdfa65da48176e89761e183a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a71fcfe7b6b66a9e59207c7ad606ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd73195fcc001a8c1b08380be30c0de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4edb0851a8db73f5b2ac9495df294268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b3ecffbe92c592e39f073bdcfb477269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428de38d3591d9d23856601768c94e8c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80431a9f5339106862c787f4d4c958bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2d35310bb92e95f962d4837995383272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d16eefff5650df502839649df5c6b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fd78105574b649945a4a2335bd143274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe242931ae1512933672045b77a595c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4208c33d0bcde95690d61b8f9819fa2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88201da90c996fbd90aaa3438ad84d64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9da2fed11303aeee767d461954cad0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6c80ff4bb6d26c875e14bceaa10eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704c8bc0c3da64d36bbd1379fc97045280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb8400f7fb57626216c2737bf42d9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab4c8cf305225b4d5b370edcb4982f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5170eccb53352cf0f016c40b842dbf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b632072fd09865b1a77070d6a41d2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6d7932e4f2a298b1bb0e1a8700fe2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52eaa7179dc5ea9aa6e89506f5c28e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b2283fd9515ef47db647bc5267c3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd578fc1d545f547af43b4613d1cb39288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d743644e5de883bf985bed19a2575289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c8f1aa146e1be333f96c5921572f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba44b2db3855b1bcecdd5764e0c3500291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ba61c9f6a0e609cd695dfbe94fa61292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d0eab9e5cdefb00ab9089a9f0722f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b9312664cf5f9c42b267c766e90cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a124c595e00e085ec720ab08febc9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c57a69ad0aa132623068f171243ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85001b9d5f5ceb83d48b313464d443b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fd7950083aa0217a6c8e0ea52d1a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e9a3c6435b2d9cd717075a322fbb4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097b15f8ce03bc86c91701a8bc3f324300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a295ebd3487bd06f2671af82ba6aa99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761c5769334b00a9aee1766ef827f90302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33568cf4952d28b7209c2d6379694d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2554fa187ed59e7dcbeb04eac9a65d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dd38c96d5a35bf3b6df5acc78fe48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100ee9851b48d55dd65153b75cefb03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193e007c4ae3f58d862fd00ea58d637307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb7c3a468f9bce2a5ce891c4e928f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd800fd7994a5feb7c2a8e16ba2872309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67f8b8fc6fa6969c80260e9868f2e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542faca19c1e8c271d2e6fbb9075d358311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4abd7cc299012128ce2b4d18e34080312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebbf1b424f84722c9adb9bc3491971313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c45ff4b22e711cc38b0de0e18c34a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3b34a5ad7cf8f1005603455708946315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9747f5544265c5b14faabffc013fb7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6530a77e042ac29d0612fa7894cae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bb9b48bb976b14ebf59bd0542ddc1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d1bd5f80845b677700dd2711f2632319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2c9f41d41473005d7820e0d0864ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce44a0206832c30adde95145db503d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac14ef43b88e53085e7dd6e1495c77322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a8a0db86a03e1202377088250cce8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3681a4587d7ca7bda6a8475197ccb6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b9abfd75cf1943868d1131944fee3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409be61745b4ef070733839e9f5ebd69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cd90af62b6602fb93550480aa6c06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef37f409924a7e321d6bc83d26bdb8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e80e32d3fb13ec1e5c0dd6ad3a3ac8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615daf27fa494116658460da8910ab0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d801eb477a0fe4ac59da1b6672101331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa857e715df91be4aa403d83bab3561332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a76c230428594c321a9d52126ccf04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67919b6a93afef34f771bf2fe8abf9f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc50271f0eddd805ac6a983d36aa2de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a9689e211c79373b7419833b4bfde336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b2b73ce008a2b2cd5aa3bac7fc982337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b0aa704c6fb10bf9bd54aa7b6efd5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154d474060b9ed9aa89bbb9e0c7a1ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbe0de7240fc30895ed2b349a5b8f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee001331266f899056b4a774a00fa322341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70312d13ca0e26079738d49708626e59342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512d46795017fe827ff9aed1fdba091343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed274c4fe1ba042947d87a0924ccdaa6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08776c789b62e3542566d24c3420a911345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91e431419326e84262c4836dbb94c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a59cb65d70465d117eff2500eeb8c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb5a480e2d616df9d935ecfbfa4d82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b1408b0b75256e75217584a065f8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298bf72d9a57b0adc9b3038d689daad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42395e2016814ee9eaa131129bd60d5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9d70166f8e9cc72ea7804cfa26098352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9549af3481bc69cc61c1ac221e5eff5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55570d814eaf14ae16d0c8fb6fb4cdb9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080dae1bce65e432e4e828ab99ca76f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb99e9eeb9badc5cedaeadb4e195d37356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d3f504f0cab96e66eaa46efe1254e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57071a71ead28dacf3f3fa4cc9b577358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b6e3d863611baed295de45ba00541359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a565b686844aed111de2b23c930d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897c0c48327c05b50295ba3ecc82377361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1614f7dab98980ff304a73050714538362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba047116272c58ee3d09b3bfb313b12363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b68466b938be7b2e230948a80b27e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74079069c9de14a4ddd954120078a1ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6266358069b1a170721534cfa2478b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10c880a850d550b6986921eeef6b22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df8dd2b531924875c4aeed0ce7360a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8316629dde5b504b701be373662d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fbfcbf33b224572ab3cd2011b1fa9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b304714210daf06de51af5dd88037d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b952b4c2730cc710db8d4c64ec70318372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d5cd50fac2acf0a8a5f13218645e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303694b512e9a531b05fb1f2000fb96d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05331f3f1282ca9b34a2a51b4a59fd8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cabbadf10523d6abccfd7e10e361d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22cbe01bd42fb58619887f470b5832377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9ea33572959e4554c6c6dea2d1441378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8c0e1c8c0bce05ea06bb6489da6d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbedf23e89901055b4d98729adf465380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73078bc052d3d94468ea77eddd5301e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860640a2fcf926c1c1febca81aa24eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef909572fdba4e6e84cd924c20000836383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15bf85b44a86265f66658a0c8a2f01384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cdb9d07ffd2f2d926d7cc688006a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec0301b4475056912e48b99269e64a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b0760b29da30ec6733136786545ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4ca03a766790ddfab81bacd8bc1bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e208e31fc866e6ec01e40ae18f54d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dab5b460984355a0c811693429dbe6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdc904c4c36c5fc56714ae0ee4c742391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89575751874f0c4a0ff3ffe1e07c1db3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2be462b688fe0206c52d334d5f9b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc11f664a6325a8030ec891bf7d4b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0871cdd3b4da902c6e360608aadf9b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2516455efc81d82e683c6590cc52a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f02b2d93ce86f9483ccfd44a2887ea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6372efe774160e329a58bca88cf16398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2c7bbe197d8eb1b41d6fd805df517399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa95cadf437c13a3488b6d1dac47f20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72170c870dc14bdd3c9d9d61f54ad31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113c2ad8170af526ff276747e8872f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa40ba5f9541e4a261168af67802276403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fff56facbcc8d35d645884a2aa8bd2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756d98baae42cd596b4f29a4c9e4112405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681a70cc94712b4df2a4c2efcdf88b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dee1fd15f181100436945ad7ae0d3f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43de46306a2e81926a3aea698d5a19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f0ec0f51266613255b024d2a7a330409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad915c54a8b4e223fe4037c21a6a4324410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a9762305412fc256d6175e91b2e23411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464e8e15e1ded646d056ece41314e72412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c12fe2492a54f15d53dfafa238027413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c277ba2f28260e027f0e225c421ab1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f261452099d8159178bf6d35a4d517415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77cf68139be4725a131445f0fb8812416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc5893e1f5c7b7450071d03ec0d23f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec33676621afd92aab21ce2d0931fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ea06306bdb4bec1e4262cb9bb2484419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97659cc6e731a430a8f81ecdc38428d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815a05bc6d281e3cfa91d418b9b664f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378ddb289246b1cede3f91150e3142b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ae31ff2a4b81f1001b0a317b079d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766401f647ef06ea4260f3b63e60ff46424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30d48990893aa95ffa07d150623c8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b1c83a10d9fa6a7fbc920fe71dcaa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccaabbde53f17b6bf8326a0eb635520427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e898b138a24b904385f7baf012c28428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b2e695ae4a643bca34cb1ba9f72dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a6110f1ea3fcbbac61f0316c73777430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e2fd960f1c081fddbdb49f8b73dda431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c73b6fc57131aaa5a2791ed5796c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb8bf5491c724432e3c2f342edcc27433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414669200874c2ca800220056b08bb1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55bb1aadf66f0a812e932ebcac9bc1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d975b6b0cedb16be89949da246d8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbae551f3db6e1e899fcc81592385a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd242586a94b482d514f0bbdb5f11b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed963e44883afd6744b177e78216a05439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a562c51c09a52b649d015d3d80498440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3311e879c9e03c9f00ed48416c4fbb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e9bcc66353e1c99acc60a05dc9851442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df710fea5a6f3cc83f5c5f4cfb529ce6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502053b5f23ae359f3dd9ef4949e9b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91a053ce6e1866baa6046e022e4407445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6b7edf5f4495314fba051a0435f49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13828a5d75fc15537633a7dad18588d3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4b984d24124d3205da20131b597d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982dd9baaadfe5c2b0f9c206adbcc06449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45ced840481c96493220624b159cea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2001604ecab2c468b79d50f26bc74451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cf8c122a0a6c8920014230574a99f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6747d03efd9e04c130fc6312b084d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e4581eed56bb4a9b319e03bd7c486454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3e2d51f1a6b3f8c62bb76d8b984fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1887d82c6e1591bdb30d9e29eff2887456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084e85366795aa1253aa6b4d8f53ba2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d836e4879557562cebb0f337af3d72458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11acbdc00d7ec4343b809c0995f2cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374a22a273ead472a17cbafa1798cae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d015ad12872d89a70352d59e0470d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2195e0b04ff31bd2b272c8d844aa721462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28494d32a101e3d66015598dc43bb91463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0739b3850bf116c8f507225f9e193464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91347cc485ba70b39b6f63d3b7b718ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50107c5b3c3e002a02619b5cd3bdede466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6176be8e700be954ae061183ea3ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f997e118776172bd47d88be53b0a6b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613045b1656971a86c955bcfbd0aeeb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567a7e9c8b4b3a45c3febf2b7e5b3fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73080af6b0aef1cb0b4de92f13c49f08471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa563deeee8a14d9834012d477c8e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f107dff24cc03c67799590e6384229c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51268ad535d53edcd81843da418d696474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ddf21e4b3e73090f1b43f96dac86a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a734d1be5024d5e9ff67a7c75529b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a5648ef0ab6b9978b5a1fd354b544477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed4a41b69ae94f81879e02df063513478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8324bb1dac03d85f36ef9e769bf49479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00a8186eb4841a1804f201c61e852f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62bc2e8a17b4859af95b322109860e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407abafaf9e030a195a8c6a7d5512c54482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abaa798f967c29b1dad85840708f46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce42fe33cdfe0ba8072d857311ee8e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eda35f088d3509b46cbe6f7987a5ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16bd33d5b6bdcb4ab8d23da16458f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78db709cffb4b90e3d54ad07a322769487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192e9c2d880af771bea4e37437be2f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c637bf9101ed9fc7820b99ab388439c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fe3b50786d1fbb85d6604a1fa1197490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3752d3b5a3b9ec301b7c7953e34cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c611a829c40a1ce9b0046da607d80a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2567e6186697d92f1b04f6cce7e0c29493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2525287f2bd0c7fa6e32ba8facd26e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadafc06fa336177ccd72f5f845a5b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0cd49cea9b33adaa4da1313eceafb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088bb6aa2b85475f682a12ca77145fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f933c82cd26433b0d6ccca3534592498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647688e4e50b124a78a07912d3fd87c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5eee31ccbe07a4bc22b62ba75c9df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fceb9bd5aab98516ed9b4c6fef5ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4c991e54e0d57e6fde5acdf4c6b4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14bb9b05f0c2ef3cb1ed7babdbc070503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bfda284569b93f734ba303eba9277504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3665d2e388fb02df3483b751575644f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad8f19cef722c363131d6ef9d6ff87506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f3aa7d45ddbd6881ed799df084283507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25637a95e82154f4be0d0622988de9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21087162e2d6e9405f90320b19935270509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b7c4264fe5ba3e5acb20f4756f347510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6e5ee4d04f846e8d5aa76186d4222511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c5c71ed2d293ef0140e48a1fe1da8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6dbb7feaa72f767414e22cff0f1d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae6bf401af0314f23284319d6af22d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583532d71fa0264686ec03ff6393fef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bccaf552028b4f62bb5d1c09496bd8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bf5f23fb01723a0ec7dafa7123bd1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d447192a9798ca9af8269b940f045518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee117ce7799d65d15ee9b85d5b216fe0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc61cd39d496022ca1b1bff87254dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464e89e19301bbc6d1cda5777c62e0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93f4b7d431b22f81887649bf06101f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe1fbe499c9fbbb0993bfceefc9b44523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86922a59629581d6e5d0aa5db9111bd5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71e797ff8f61c78d2d818e19103563525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c9a1d50bf2866cae2acfb35c31a12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec065c33e8213a599d63d3178d923e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148ee230273fb21dc8be34738acc342528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172b6ef0f2c511ee63a76750b31f6fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e815743c48b76da0e6880fa35fd5efd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4ae7e8843d5521617c6d8f0e23971531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4e9c145408421a021e36b146e8d7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46568ddae9996a82ad8b31a6d6e5ee9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb49dca063930235ff0eeccd689f271534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e27e9111a66ba81dea5d64a75432e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308b3020a5e406f8ab706df32fba11c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3d046bf6f5976999938485082f48d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0fa7ef0be0ef95bbac21b76a43317538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231780eb8263413be5f6e3d071ce74c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec849f629e67a4faf836748304dfdb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af197705c9c4dc834a105fb74c256a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63192fff789c0e647f90ee6a22e8f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d063b03673af12c17c3158e92632ff2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870048e3604fb7b854e5297afe8136a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1431d588dbd1e9f2e443a8582b019d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd21bc5113de0d497ef129551528eb4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde4bcba03b051fb0c00543326bef7a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bf6df101e14519c6ad8b90fcc1e5a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279b3aefd2789c65449d1f66b5b0279549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9c21c8820be0b34c8d5f6408b0bbd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def44dee7b3de2141e32a2297b780ff1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04858694d30d7d812d8b3283d0a3d79b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5316a4e9a7c192c11cbb3a7f23a911553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1fcee2f59ace33351a5ef23b82999554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71b03a73ab315c24e8d8de06175ec1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9624bda4150d7ec23f0b6adafe89f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea87b348cbfb0395287e4d0fa758859557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4694f6b080ce3d76d85d3f3913637558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404399c07d5f89f6c38ff109e414435559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb5d78b934f14bfc141a0e13159dd9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5fe617099439d3da07546d9f64ea3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb84df8959870c4de8541d3c3dd562562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d56c433a6245d10b1d431b5ce14935563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba553dae52e06a2db3a5c3d547f53a8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74f6f1330f6c427b44ceee04a294d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96cdb7edecd8a75914d8e20f13b7d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ae5432d5c51820f476d7011257dee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95a671d81925b7506ca3b65547bfea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b53f397fbd4e09250646af1cd4ba06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec6cb966137366403fd5ceea5a783c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5d3fd99e1696f118deac4cf4176f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fa173e357935892553bace16c254f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13927664414fcccd0519fe2e2938c985573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f67ad385689672f5145c1831ddc6fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ed2f207db143798be440a6e7842dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c863dd6607842578314af4aec4eced2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9faa09ceb53cfa7e0cafd4fe9b3edea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918195e424008ffdf317cad2ffb14413578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0612ea0df987b71aa060cab3915f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f552ebd73b09994887cadbe6992264580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f3ce41117a7924a7c6c7580ab2364581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e57070f14ca6a5076a0461f2dc3e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511dc8d02b2b6251830e794628fe792583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da92fbb1b31a101fa87c54ac5754f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165aaef7aa66b58f02b086d9e6d7130585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aae07aa348dec919ebc3f9d82b838d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b928ef32c7babd8d91359bf112be01587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1734fafeaf53fc841b4bbcafad4623588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fb87eb17308f39a72a4004e2aa50e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a04aae6c75f28899f3955f406908f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381d73445bd0f71fe9083191de3cc5f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e756dd744d3c8f13a7006c21a445f97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12356fa159190edb9ff2285c93ed322a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe5e788ad87811971e1f989ea70be9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5eab73bb471d907239904530c5767595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf1cb245681fd1b212344af4e8b6e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5478e090daccd0973689b4cba76addd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb43ee3b267569e913a4922cf91c42d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2a7cbffdfa31ca6d6f249bce01fb2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21a3578be65ed2677a550dbafd9251600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083d7a8f6a43103c339a8d9326bfa14601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea14af66f7799bde722fd8f7873ce5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a8fad09cce8ec2126fa9bee7aa2d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89caea334d332a303f83a9c03aee9e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce3af72aac4f56ae355dad61e55af9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6006c093cbc76d68ad7108c4b05af1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58889cfdb778e27597f232d15b96264e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b33a731b8e10dd14f53495ea78626608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc06dfc65e68cec47afd27bbebda3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee19c20649a9ecec53e1997f8261737610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f037f63904cb9508ae9035541d2a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a87430a1b952191c643e60272a88fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeabb98a70ba58974f085f2f2e47e0d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edf60ecf150b8d232f77b49b25a0ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae915b29836cdcfd9d6f12d8857c59ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4a8fec118c0e0f37a008c5fa76605616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6630c5cf306b790f38072aae4362d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25f4da3ddad6e1f0eac74b0418537d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84031de070e0171ffb495d4e5546c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486bbd5779483accba66c1a974e656b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f96607feabdfaa8c50933c048edfe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39272202def58ba9fb67e74f670df0c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2f8e4d7a9c70da14a7259c1da9de1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3ec17bf3d85d1e255b6ae9c04a297624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57809ccf616fcbcc7ef5aeee3be972c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8643bf9749bde344645fb1e03df641626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd2a501259f4e6874a670648fc5fe1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f928f160249c6e7a443963567d844ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868493f9c0cf0e94b0dad7e646252f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a447310932219914588704dd4bba99630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246e9935a0b9f6599b15a9eadde806a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563fe83894113a911d8d057c87f2895632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff944b55e8cd7cd8f7da6c26449723633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600be4c5b31bc419500469c80d399c6d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3269af0d08851337e761e2e69aa483635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec78ebc65d3f05bb513cb9a237c755636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21a9df9e8ea6a44c834ea43256e4cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2557dbcea92071dc29a6df3d7e9de638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34096922bc4acdd2ec1958b9e001f52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93f22b65bc103f6223ecc98f3452d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3709b339b0d671c06cf7f318deeb18641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432903602fcf088bef75ee5243a36ed4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807e503c5071579ca7f52fe938e4349643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d4dbaf1ef659b3e73f9b4d00e8b9f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ab2201bf263c4fb8dcd0d397e4135645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cfe84a2658d03016ad425cc96caf2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249631b1c28f08de56a36c33d346b349647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d2e348dea2262371a07ba72c241b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc899b4a063286ef50780f8132ef4c1e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b528675c4bd2d3f87d4abb2bc0bcf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939612c059ce0cc1dfe57e350841f73651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbd27cacf2162c9ec15a561bb77119652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66465d0c06431376b3e39f539df3beb1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04414fb374614e0a29d55e0c7edbb9a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01074f233445044805690bbe2c60b264655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a57c84faae1f38c0675b42f257026656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0f07074fc85d870d652891505dc69657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899f9481f1e0a1a4d3717ad829ae21f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521ba9f59da6974aca5ed14441ef53d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2a7d5847b4112d2e02a06ba97cd67660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1cff55a83c04bc158c5ff4c25e08a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466978766e5173ed57b5358623c23759662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54461796e322172ca03bcc953b3447a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28c703bb980d854834926233218640664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1507f5a63c52225b3220dae5ab222ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fde5b29f3341c2cbb9fa0f9166934d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8def6a2ff846e6fbadafe49826947667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefae66089f451b3c8236135e9f8843668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2968dcb1d7d346581fe5beef35e07669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07dd66ddc06513dfa9c32f82e489e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee3cb435d985862ec0ac00f24a4a47671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221f9e88e7ef7d0e8b17d8a7e475cd0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc1050796d0abe3816e4c85cafd949673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6402f96b2c3fb894e4dd2e8ab32f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0609b04e9af90d56e29b8c51bf458675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14cd3a30372c691080765958cdf2cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebffe35ddcb4eb73ef9dd358a5ed42e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5b822ba06ea807af4622054e9bbba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396e3ea3cfd440b9a92aa28463109ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2597ce8766dc7468e1f43ec5d9d18680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60945b56abfb6d7008a14a1864d88af3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67eaa2f577c7ddde81912240d686c12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5155636fe0fa36d004cf76badb2735683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ca4a9aa668857b786189854afa175684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9d44913d49578ad31b3133738742b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575532c61fcfa71e7e830afe1f5acdc3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc659c03531d083de4fad7f55ec8bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2d698cadcaca91844a7df3aa60088688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3d52a1785f3978e32f02f37e0e725689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d77a15e94eb19be2967e45e5257542690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f202a70e8e4d9410940acce6faa7e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603f6f180312df975ee7daef483962b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f43195005a0845f94997ed242934ca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626c81d9797c4fdd46198984e0d8f57694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d80b3d503be278e95e3c54fc2e6f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113da97c151e3c73ce9cf29aaa58efa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c4f0afaa5d86a0894d8d057852c99697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf51df1e1ee2e8793158978ea36fa9f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2695e9e03af6cde3bffa8576cfb31699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a714c22ca0f7a97daf713d56e9603700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332e1810f39a4e0e719b3092753b454701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1323a676a51fe0d3bf41d54bbc42f39702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba603b505368844e4bb7eeeafae93792703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc30f7895a8a6ea6ecc9d5a8284528704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f24a4510e96af1decb4b233b52751f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeab7897c24bf8f76949bcdfc396236706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dadbd341eb1528084c4327704296e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea045752a390009a5a0601ebc2a7dcb7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee5299f0b49a390591bdfef2c03f6e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc70a11b1d2eb44069b0f758e0e898710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f30e4dad62be67944cb4e47199d491711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae5f643418f5b147cb76d715a5d940712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7581351be112a827d1ee7a9687671c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921370915f1fea7105b289058f75d40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f2dc3998222c7e5ab0bcc9a7c12ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303866384a2ad914a97d9270de1d7cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0bf4e69dafa06834df990ddaea35d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f411bc727eec75c04493ea8077a93b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40f4ec22d31425d5ee2110b89085df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063922f63d0601e7f8ad20c4d0da3bd8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4afac884d1c9cfeeb9683f2cfdb31721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543a9477d83f5bfcf993cd2ae0fbcff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93680ea6620dd5bf294f74784632d7d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260537d46d8b11607c36d8ab815cd36724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f3b5984f7de1e62d061568329bc8b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a4d2f9ed384ea063f430265b24a7d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866f372db000b25b513532f775e939a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcd3ad2412c6ee670cf9a87e4d84e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ef8e24731ba0051154f7f42212e16729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fe8dc499fad824e9b76059ec99dcf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa373b0bba4e967e857219e213014e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934734f718a65731b838ec356146ecc4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b578831ac79c2e38ab5789911986e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23469d735e4e6394c3cdad1e18bfbd1a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42dec990ffc9f08d9a544ea7612733735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f76fe05748ab7bd0b1e3297a54ae77736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606f472d1839ce124181f7472cd3569737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e5c41f31345eac2f52c368b9db2a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0748d3c30a7fef64f20639080f9595b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009b716a81e62955b8a0334caccb034740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba7a911927bff3440fc200b009abbb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978aa87f0a8a8e703ed3f1815703785742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924a3023372f3bb29edd579c0dbc370743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e750fa8f4a3eae9b44d7cf50a8d3572744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d408a84f902cb43712072c06bbef44745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c23723b4696dfb6ead7adcbb403a53746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0228b7304dd5a0df926c276e922272747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd558ac8d52d84b3ea617ee920870ba1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349befaa8a87ea7993788c858e1a9b1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3772293a8e67bbcadb5054a7683f395750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9973c566be7a398460889071099f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee55058e18e9a7d2fd473bef25aa32f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3446e8461395e4519a128770009f0fb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb484c4d76694ca8e80bf2eba70d055754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00940534c4398256d2b47bf1a026553755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef46341ca89eae673af7824c832bbf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aee68b06a2a890b663fede202a473d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6694edc83613a1221dd0e9203f784758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ee21bae26b915554ece928d547710759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffb7887e86dc8876100119f6637aae760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312c4ac7e0b734f013db8b8b1b0fcf5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ff1f06e770f940b98d4d870481369762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013fc668f29bb91a98afce82897cd6c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de3a767d3f154c22e369461bfdb566764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5b1a0ce665b6355d6ec5721cac4e5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e39242c0e015d15dd57f8b696e726766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a516beddd1fc557547680b5e6ac9e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c2457cb3555853eebf3b838cb066e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e395e1a8b33f7dc392bfac8b197a8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb7bcc16e81dd8029061ebcc215ae3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009ef42353763bc4693589d300d03f1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa37475930ab1ee6e86e370349ee60772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a019e83859ec27834a7be3d35b444773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514e626c57219cb9ca95314a3dacdaf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed3fbc20de6f23e55fd5727214db4e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44d2c97f97d4f24a2e105198b6704d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c19b466c7e60bed55f015c742a0ad3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe60708131ffa39b76d79bbccccc35b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215c300cd40c4511c9b94ab4722bea3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d820a4040a3d8030da77a2a073408780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17e97b7aacf8f589981b1ea4a76b5d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f26305f8d96642500c17673e2397a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f09d2bab3814eccf896e858a259fe783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd63dab03ee6a27af659afdc0911ff8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51619615e8fe3072c235416bf401dc7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8063a0b34dc6b75a9c3c508ab3a5b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429667dcbf07469c40a5987bf973418c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6e62dab0bd83e510f6611c26566b2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25001fb947b1be0fed495bb042f19ddd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac78487497ccf70a6c1b76a14738e4c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e7dec4337ec06da5d139a4d041d5d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2bb946030e3fa897f8d08804ae27d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3084846e4d5ac60c04f30b78c1058793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b642a78636c13036ca66dbe8ca20e05794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805dd92b73795642dea35b41118f541795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb0d8de45b6f1be9a32289342818e4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ceb0628a77ad50242941eedba20cd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ad69e1eea08bab0b9f8e91ca8a8fe798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8eae992f435b005e160874a956799799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e82d37b9809d2120cf11c4e44c444a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742281712d089c1a6ccb6aff44768b7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198eba669bfafe01b264533869b6ee9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a9a2eddb5060065efa089c64b7384803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda00cc96c057535e20163c4973f7df804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3b9139fb0d8a50f263e0e11864692805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827320e6f16149c4074312039611757b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc528ae9c4d67a2054527beb08aa1c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e90663b9abef1c2795228c0c32037b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aac057e3ebbe3b2bb2ea71c7ad5688809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28e9b90db730bcac250f85b10bd14b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cf75d19d2c46517525d6480ab1d34811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e48bf7bd669000d8bb2827fdf0360812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66aaf8efa97b949d6fc7883d84d04c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedebb1a0d8de4399bfeeed5ede61718814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d2d35b2f07b9a7d7736e20bffea14815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dbf2cea5be43ce1abeff6a29dbbc6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d84db223d76146709e0cd73135c5c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04290312c3b2f345cd410c700f8161818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd7942a61ebdaf1b35900ef9fabfc7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9171cfaa418c3cfa3d4470f54d482820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7573c7c618055ccf9c90356e1d5f898821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ae2ce22103114b2baab3878a4f563822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13ccd660d0746f3fc8e9f3b6579eac823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f91eae5c9dc21e00b87214da5bcf3b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252737c459b99c59992c1c63db05857825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504efeb1443e09936ae92651d1f6e45826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecaa3f331b41ba9fef87b4f4293c517827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962a5f6edb9b03ec26e9c5f2b7bd239828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0efe4d3d91732544d07f8b59e5b86829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7ad08d676c4e56ebc654d16cccc89830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e69dcb6770a4d508d7d8b87bca478831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1e4cd8da4d35bd891be6b853ad23e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dac434f7ca3c4cedb488efd73bff19833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927fc452a9955f0b07e487681723ac1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d558ded6eca3c52846035427ff014835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32b8800eecb69d4bbb53624d706177836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c1faa61ca5d7ad8c9eb4249274dd5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd090cbbc91de7b251abe90786ec87838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d520485124de6dd75667a26f42168839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaa7b61aa32538395059988bf344a3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51045c6a81727fa4e7de75989cc6e1e6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916add0d661a54bf2c3766852a567d6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6420ffbf6162ab3c06b8035bec09b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da93dd607e67bb613fb3404b703a8c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf846341607ea0801da28b65e7ecbfa845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026c41fbc589b1c6b8f3f38c5ddc2eb846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50bac8e92c22ed0bc5bffdec9c94fb847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5765228a78ba324bb2fe9ccf20738a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd274b7bfac5dfd35135abb59463829849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426fedc53ac3a1c11d10efbe5b87412850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530dc25bf0a742807537863b28e52e7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45187f2bcc6dd41cd8558c0298d205c4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c579377eb93edda1cf9fa47dbbf9a9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada5be8e3106cb03604c3a69797226d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d93ce63b087501f217b353a4aac96855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e3eb107b24828083ef4341b799a7f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19835234fae8475d3137b77b12d0b77d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d79fb3bafc656daa46b3c46998862858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615864d6b1ba09efc421e4d476c4acf859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c938a9207342130a411eb87b69d67e0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cbeb41668f7242135a91f84a53b2d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ace562dbf1b5f8c6c40aa786c06d47862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b9b8eda975b331cc497694e5ad021863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ad0288ec4f165312f0a3812210a6a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f560ef6393f4f0b8fd4fd24d8d41353865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75211bbf9e28fb94446ab1c19a6e49dd866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a291fbbacc7ce254e495826f257056867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ffb1cbcf94e298a8e9e31a0a345b3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceab856bdb84a13f0df82a83396f46869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed2ef5fc9ce76ea8f957c64569ffd8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8de14e7d7b3c6d9238e85464cbc9a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f729c536291626f8ae6d6b68f7b5570872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457bccde0f106805ec3458a108bfa84873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1f6a0340a50149769cef040ff8cda874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4366f0aa0f420b50ef62b9b48b299d8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016b08642391cb1258e96301164ef3c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234d23762995d0c0a0a44a3078a8661877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80ce3865aa84a420a6af82343e8bd2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662691ffc6f3bf99b16c19d6837113f9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166be6d1667ff75e4e65366d12614ba880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90160d338d8fe0a377768ce4ddc1ae6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a09bcc6f2166ae1444717420e1a7af882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ca17fec5b3d24531d788a0c54ba82883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5809a5c62d19b6bac425894359271884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48a3adfd18ccab04b4353253aa3964885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb279a1bad3938901d577e66f3eb53e8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4727a52980305ceeb0121eaaf49db4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdca1639d625e7c6bb60a9a615416ff888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68689864d0647e55a95120347f3813f3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a841d812fda1c9d87f84968ec07235890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0f21610cc0354ab0116ede2b38293891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595a614055d7d506a8ec25c2d6fe833892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791cb9145438202e6c2b38b11a6697c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dabdd9ebd6814f6dbfcb02191af14894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0e2fa0e65a5e49be4a95d7749d615895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d6ea2256d4cb2375c7a708bc814e0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2c914d9796ab00763f2c5d02c6150897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70777e65b65821eb209e80b86316e9b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f04b39e01696da375e7787763a2fc7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d188cd03238c5a61d7dc1ad3bf074900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5513f945e3e4e438bfa0f5880fbbe7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abb75631c6d658fa9924a1a9ab0799902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466a0d72130df7e6798f96ba5de4117903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5b3283bfd614168b25c6a2fca7d7a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63244557b4cf285fca39b4b82d7781fb905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701947569384329fc869bca7358557e8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1463a39bd8b530b01c35780ef64063b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5ec7069e83e1da8e605b086828164908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3434fbad101457d94f9ff5e6c23cf909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b90d3992338bc6788be48a840732f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c2ef6ec605a3ee2096c3d4d065842911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4cf89ac3437fcdd5f013c9194ad7f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d35570401f60fc1459f1aff988cce913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e760579dfa56377d25924937d13c22914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bb3640f70350438887daa554572c7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c81deba54a150b01d76445782ecb02916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43269f2df5df2b0f9c33aa5980e071f0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bb3f154ce6492470b4f5167e80177918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d901dd98dfba78cedb6c49d710255a2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022189e9da0d947cde857c25bd953758920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81e0eb23b6365c541f3d3b088464c1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6633e43603d98c22fce388536efae71922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ae36caa89ff7324edfd6d51d9e866923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7df3cd00e7a7bcfb77ab32a54fdf7d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dad3f61aa326ef3dd554f338fc7522925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff32d83e58636b72916e8d5dd9bf053926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb038bc617bb0939520ea72fe72f304b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d8de9a48a88cf0b1501287010c484928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75259b8a0eb755132d70b71e8400f28929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812588eedc9f7748052a8a13a751dc35930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401dc76a097723281c1a215331ec465931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fb3e65dc9b756f407d0784f432007932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef968e38f73a936ead3f9f48698d78933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b46672c05ae3f77257f9179d8bd8c1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48d0c61f564444b64f9b7a8b4fa234935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366214640f599bfe07fb5b595d3249f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9e91b3325503d8f7615e94de4dad4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67762d7d8140a433715dce7547ce3cf2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891492d886fc342898b739ff931139f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519ca47bdc3f38adf3fb220d048ea6f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b400a52e65b361a0e41b905f674c8f2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b92264dba6022966e778b2ed77b7c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8014b06194ec0ce8a4b99c7bdd803fa943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545ad0381bed248f40f17e844640c6a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14239a2112286a80ef0e1baaafba7cfd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e718cc8c4a6f938ca721093a84ab1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69db8f83b721ea66bb960488d2074e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc3277fb971a95789fa4a6b7d084f8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd542fe7f947fef8eb574d0acf2bb1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3fa74c03cf377a50a76bd16ab952f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7508628c9da9460ea8bf7eae60577951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9066d3af69dfa6c29fad97d5a674c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23792b7336759195e28e27818437f380953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22dee14d2de799fd21c0c54e355622954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f54508d3f36fc2d744c235f95b200955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9df444c5737b8f67e5e965f71e1fc956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134b6cac6c0f92b2ca40525ef818037957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2779157f8758ebb15bb229e7c9a48e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732c554c4382f152c36ba26daa933be959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994ef6481f4b7d5e739947c77a711f4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214f93edd8114a56bc1cd8dc603069c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b101f283731c03e702fbade3ece5712962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fa5ec4a11b29b1f48ff2388a6bb1c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbc2e771b89487e8ddc544167b73b1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2804eda0ca311bc95baf6d638f9b07e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f53735030798fd2785bdf3eb78bef966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde069a4ce44f2a0d51a62853bb563d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d74fe194121086da1288c61c32228968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c40e57fa420515b7f1d9bffebfb36e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594e8c63af20e066c9658262bc4df7d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb725d87a0936e9b39d717eb5c7087a3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20a820132a0065caeb6ed8ec07c454972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210f1ee6f3b7e9b6a92ea627a22dbb7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222de52637e081df3498ed81c51e306974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c2343850e6fb18f2b67d6e080dd64975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b52d87f1eacb9bad4a386f3c98dc8976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9bd73c7d89a4efb4dc7894492c7f9977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35d413c27fcbf4f1ada88e3692925d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100aba3e218d87a92aa5ce903f110c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890c92c62b1f0ae0748fe51355d3f463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b9f6ad44040d3b8da409d823f1b3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e776b3bb5c9dca847cb93e94f95f825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e5fad4c20590eddf087e7b5e2b65d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf38527d4f2d84d132fd27e2bc0b5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56eacd703608d7593e0888ad32fb2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d90f2af43f5201fa7f27dc5eb7f8d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeab42077f95b37a2a1a9a567258f1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701f0634029261d0a782a7c9417dc8811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba8ff12f1d18eebb74d37e16de6ec912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015fdfb880505fba7bd3a88510e6a1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b646ec9b4db4424122419aa747a94414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634372d4f78e033568b119f87a9fb46f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d86e2dad18f54d5bbe6c0d3e4de3c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fff3bfcdd30875080c3ba7446183817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50b272e55ccd23683e2c720d9fb28d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7734b9a342ccc8151a1b758209f2bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3c0e2366fc19473721f946a8869ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec8c8ee0b4f27fc7c25ec1fd8f811b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556afa55545db1a1796bd1261a98bbff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27f20d8254727809afa4ac81f301fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7f6dd70ebc2cdbc77522d2b33d47d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc4e6522035853f0a382c5f42124a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69daf8b57d8fab2590563a47000b73826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a442706825141a4977a11beba043027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c2cb184b44e7e575e83bb88faa81f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722fc2f74dd4eb47a23a3c523a58bc329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d9faff844de112870fc6e56a547fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bce6ae1357e4041c7bc049018b97931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8b02e3028f917b338e5e6b2bd88db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d66668cd6bd25c0c39f3e17f19c45b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e18c9c533a38fe9b69e60cf704966334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e639cd3853ff4c872f6f16881cc86a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ba2a5ca8e46e2f6e611fc57b172ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e9c3c1ef80657c9205fa55827b8d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7f6fa4ec7c0ec609833b3fe9355f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7b85504684b8d9137e24e44ea56bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f9611d2f8aa3f81320cbd1ea58daa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a48a5169c6ebcbfd3d9da1aab7dd0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388aa6d2fcb30a27550d778cfac147742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7241c4febd865ff6f8f715c4dcd20043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534feafed3db116e717a0908cd743b5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d52189d82ab8664ce18885326e12045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ba3e9199f83d0bae5aec053a84f7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1572aa7bdb22e2d6ab65932bd2d9ce647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65823abbb6c761d00e64d210fb7ab548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53923ef5317e429e5f69bdf6cb8e492749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc8cb38ec8e68200c62ef50a1e7ce550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb85c75f6dca9c6d476848011179c2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19527423e70dcc2c15449c7f43ec3baf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b692d43b2b8ce035f6030c4e61ccc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1e984a8b78d0c73a033e14e4b52d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e4efaa4a1a631c366aff5025fb92a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4fca246bb742a9e85d05be1edbb8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ad0d36142302ec6a283416645b50757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2adba508208477f70c1e5f979ea0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426b638ce1e4fa201543c42340e726f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45256f906a414a719bebca42ff4813460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e0ebc675341843193a6141c83633c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f258f7bf0fd7a4447e60b5fb61adf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd337f66b823a02cc86794b770b7d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95d7718068bf3ba2c022cffa74dc4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15130ec3982a02c9ce4598d57e17f4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a08576b6a38d9a418f7ca94d3ed8e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965afce2ba568eb153d2b3bba0c8c4c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56517f7522924e2b0c8de74e99d83f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352efbf9046e6b53834065ce2b4e1c4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d833a2ef53780612a534eec94011070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa70a7de3e86292d43a4ca2912a08071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524197a50d0b90dbdec94b2961aed5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749a7fc9d9f150cbacd6ff67bf8b6d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80c9d8f1159267efbc1ffe3df2d64074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f9ae2ee9c06cdf18b9ca366d8486b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd48a7c93346e0abf1ca1663dff306676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374da829d774ee0f61886f75c402b8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41426e79c83669a66b954efac4b74078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91edafca395a185de81a28a1acacd7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d897e3c1fb975a6749f4cc5f00f05580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2510f426562a235536044c6895e4acb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801ea973ace03e0418c2533c7d56cb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759049b30be6fc9cf0f4229e543c944183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c49c3f0917f74412bee36bc53e35384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0743867de79f24afde1d4727fe23c6885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167d570dd1749aabc6f3309267d69cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40f8a09d2e4f01f78fd9d73787cbeb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11dc74b189b43ece66aaf5fe02487e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d18a8458cce3ce70da21c12efb36bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aeff8c6a589281aecd7518b3cbc34b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499a3a0bd1f62c4d6abde68d9fea8f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ba6ed7764964d112a018b7dbba82392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9803751fdbc6da9ffae0fff092db67893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cee0cfd325bda3452cc7ef8edb067994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4f0df594a58922f43969c5908a24b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabeb83ac6a216ae65de9d07d18482e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70139a7b5cc50d8502bc136b93ebe12197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258978db94dddc0c460c4004cd12e0098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f27cc0139d65e033d1b67b09bf706f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6885bb410bf30698571504d69dc67e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f62f6bb1cd869e9d527ddba6a3c5ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31afbc50d7c6f7c06932ec49e8b16e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fe2bd0c1326eddbabe66f9ac06643103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf5327aa5cd051bf0c8e7115f7da63104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398aad050de728445cbe495b5cc547b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dfd188a959e2f5fd4e496db0034c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b47e8f4a6889c4f52ed1946464bd84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f357731d05a5b7a1497b9a166cbcb5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845ad743049d930dac87f74016a8944109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934e8164c492a94d4b512dcc5cae726110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321ee148ac6b1ec2a74813b9cfeef73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7990130ca1896c2f44a58b89c42d89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728df2a3865a6676899fee003bc635d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de479d7129c30d4b3f12308dd7fe784f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8109f9fbc8eae5bb52decf5459521d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26291a43db551b5d9ada56513e04fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d8647ead6072c36d13ac12989867e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4633cd9d89c278245f291ac4607a7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d58c75d3953e788f80982d891732e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254377ea5d27444e7b9b632d637fb4d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29c9fbac80d3f17bda4259d8596dec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd0e3279f17ca99e885fc6638c3ea3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76ec100ddad3242d49b71a66730f5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aeb26d520480353fee758484344498124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca136b4f7fd0266bc9af20fccce3092125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78574607c341eca2d6cf6d44b4912c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d60caea06ffcc6dcd0a4140edcf1aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8e8b5cc9190057f93de3d18ec1ca8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632428ad56a771d99cc521b2bf3d182129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed22a8b0c26f20670c267babf4a346c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2f13728093cac579c95f13025e07f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400e50ed37ebfaba5b8db401c8465c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ed5ca66ad207c74496dd036dc6a10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be8263f5b865063bc583c5fb42bee1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987928343d33acea682cd8ed462bd74135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16237f1947f0c060fde1e6913edd01c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc8dc3845840946aee065eef9a5cdc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23871a3d386c62e619eab34f5e4f7738138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35bf7408696ed85f07192f8318a6e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2518b44a02daa5dc7cb8a820713ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e200d7de45b7d864df8635eaf76ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa78a5bd906c1876a9fefe36be6f70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553ba77877e88736a4766c15cf33bcc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18847d4424b2a894ded1890953a34685144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434fa2827a28debc00f869a040e21df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2ddadbf1ae14a6035e6f10b8753ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559616aa4288e8d1feb1a12e676dd00c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbdce5a082e2b4ec32b15a8178893e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d67a7a77d9707ffa7a09fe58f4f35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b58b98b6c840d019d29e601c47b8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0390fb7c7579bef365153d791d4c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ce6175f390fad7f937dda87335228152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fe8a727c8d88214f3cd3b097dd8c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20006b84b5548fb21deae9c4db2fb705154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba78f9dfe44e084185d252e356fab13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9306eb99cf7cb86c523c1ae78b9384156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32853f610280d21d1a852302ba92751f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f0d17352db6530675ec5abc067211158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69d63071301cc25cb8376de24685b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea2b70dc3ee5c11079cb5f885c335e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ddc70f161701b1d076cc24dd18c1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb32b4e93eb6dfb4b4c7570d80f8579162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec3ef9a0a598758e6f5fca0efafc8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536bcdf736b202ebd6f4b6b59fadc69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1726b2d00be855faca3d8f18d4158b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3699bf9103012271235a65637b185b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b66d9c77739a4732869d2a0a057ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cdee49c213e0ee5921e7f3a94f325168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579262e90951431204ab5c2990912914169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297814ad0d50cc75a296cb3dbce3e82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1190a2fffc6c3a15571013f7c0da4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5bdb2c58216159e3c7304513fe197172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eb620bf634187813cb1f74b94636d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e993e34a7b7b79d55b3bcd2607576174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9907e8780824b83c7a6c5557f5441175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a97fd5efedca31702371ff58ccc1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7600cdb48a8ef036959887df950aba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72722c1c954e3d2bd816f9d34f368432178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351d2723d56807f1662ccb94c10f5db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16eeb20fd07d531a2693bd2dc6448c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d35b748b2d54ac430cb2880fbab54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74eb0fb7788a0318d5ebcc2ba9c690182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8fe340fc95ba434d568392d6aae3a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45350e065b283407817d4a0154ec0f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6541786b00af6641ade81e7187e3a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2a6d187e413d468e9023d1b728d83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531865de24d1c7418144665c8bd0d749187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e6068d4b4b9acd19239de1ad763a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da3e85e7e93aeeb0a423b4eaea7e30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4433b7e8fdc0263cfcf8970a1efb7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfd6f2e986575ebcdd6b08878f3aa8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918ea0ce394dfd0ec5f1bb10c9942ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66263af3252866e8d4a1bcea2ec721ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaebb795b340a21bafaed13142dbcd0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a584697f0de9c5ec46e6bbf38279396195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e24d5afefcfd069a136c6fc65a0f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697c625afbcb3bbc56d921a8029935e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b6c85d0f8150437a7b68f4aaa5dc7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40197d43868066998532767e8f51c5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afa6cbeca26a79ca7264c9a623b05f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65dec3613d38ce885b06ca8ac6397a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87962fadf7253a4601ef5308d20d1861202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff016c649978a324e4005c329a7428b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041db360cc0523f2c0432d96bda1bf5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a386769e4261a3dc6047e805dff2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cd36bbd895ba04f8c00de6546e9f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5910c8104796504df860b7a752049207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbae2178e1cbc5614e075143e7aaef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ff5871617eb99b4b4560e68cc9d8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3930eb061ab0d8eead349db0e20880a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8946dbc331671dfc97c5080aec5736d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be256f7825ba855769aafb0836a61183212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91830fd468bfce444861f7626bbcb5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cef0ebeea563483bcaa81ff52dc0da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517580f9479edd6832422e4a48b1459215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d71db19ad9a80ff3f2ce7f3cce49a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65140bd29cc0a76b28a12d213ebf8d38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982cfd85a07fb82b50d6075c291acec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609aa2c193f99d83ebb5d9501d575be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550bb50b2f0c06dab38762edea3500f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ad881558dc75b2064ea6ddb849324221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930600c87cf9738f702e0764c7ac5c9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75403ffd9e223f22b9a1bc48dff124cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb42da174a227b095e5e367a12c5fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840535d28991067f09a7c1c1805d77f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b94da76fbe66500bda9b0bbd0cfce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208438db1a25dd64516fddeca9d9c517227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023791ed509caa8595b52cdb751c29a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f139761dfd7699ac6486b630285d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebd7908d4539d0278a2333cc8e1c79230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6769ec5fa79021057440f6587dd1d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267f1a5c41697dbccab4d06abe27c28232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d83e570fd5df51c6d9ad72b7ad0564233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b8c613cdc041842d4d5e7f0304115234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cd435cbfab8410716315642387625235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b91b1b86b902d6cf931a08007ffbc3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab29108ccfe881777c8c6079ae34acf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e377bd4716526dfb5340657ab79323238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86ccceb777d9c49a41f6989265074b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b5d3c9c3581508bd0089dd02e9bef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06c1c482bcddcb51f8718d5ca62be3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47da4882e0a0dcd013dd60519c838a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f758ff6ee736b97697753ceebec0df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b312e241e71b20f5bf178284f18f982244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea855cd1ce6c8b23cbf49d191a56822245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91722396d8c2373794b12cbe070c359e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fbd6521b74cbc57c384e8b0b8f707247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2553e5cd0e41c79b57d1b6cffe50c3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4959140feca1b66b61d2ade2c18804f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4915db7b4903165179d4e37cdc6e7c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609543d2b92508c41c3eb404b1c9062251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952af14e638e80f6832bc1b11d0b202252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d4d44037622b07aed904e88caf972253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b8e0dbd367dfdf46ae06b508e9159254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ef6c4eeb0cbd9a7c309e69998f81c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db914d6b6cbc245c392e39d9579c4dec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb2a1c2db851bcd2ad20938281738b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d858bb46c8115fd73135d2ced8f4e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0e090f64f7cb6e923d0f2e661ee07259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be9486ada17a4c3d2a96111ee03de3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd55f6059b55a33ed976d476777632261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dca3d6826d83e32c383e1da9701d4d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755dd4108d17e5c4e7fea2653dea7d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa647229778b0c5318b6257fa1aa93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc91a5215f0cc7ae18a2579da73dc5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a87fb19cf4d6cece4605d4cb5e047266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7887f7e13f736c5ca5e521aba247b5e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8563fd186d46ad356d6f6764d496547268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab8dcc7ce4c601d082ab8f87f7b168269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f548440b1b0adec8c9d4431d123d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b729d138df42680e484bd4839e289271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa078b6c5093b6e68ecb370b8bc6cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed4b8aeacbee8b8b5fddec0989d06d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de0f0bbe592cb4783c4943b00355b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b4fad5f4964b83ba93ee5146ad058275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e617a875735ca1c1a1d2c9b4118d02276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d1cf11440a0bbeeed1a3acae239ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d08cd2a1de05695345246e8238769f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1698bcc79077271536efa1b975d760279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d5045b74ae499ec1001b822b9c570280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6d6ed78278199b6f8bdca98855983281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83389f223eb99ec4da7fad207c31912282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04431f3a236f33751254b632730551f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44572deab51c585ef3f8e65218c8bcd9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0cb262eac73c5ef7cd5b16acd831e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26313788629d2f73ff56e37fd68f4223286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4a2508dabaa36f3c5429936b64016287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0ca9d3299d2afd1a66bda7cb95bb4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dd32554543d573d63e160569edf2a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd263362b40e7de680273d88f98dbd4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77726a1910916944707b9f10297f9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda746b918c9cf6eddf33a67947d60d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf9139d7f2f01cf6582be5bb362e0d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0d83928180a5dbe5a8abcea6ded54294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115f9a5cfcd0059b7c6b6c4360efba1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbb51a831bd37ff42832fca8e64303296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce83e04cf934ce31919babc23031046297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c4c2f9d8781a71630029ab5d5e834298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274012dbe2b1e4e647881f6f67a61ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1538d22029af1bd48210b3a2aec17300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd636aaa1b78f5dde5c1f4c85fcc03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6abe2b365423041e03a14ce8117c5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb4b102ae807cee8d3927f15834f03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a66206043304d7d1b09c216dd33f87304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187f5f81f8449ac33a7e60e3d998495305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd796008f78633e57cac965effd1f44306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1a259090778a8d474ced3e07e427d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520d18005dce6d524fc41050ad398e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e1a1eaee4e9e0a3160f494d71ebc1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8643fa8d48c210d553729a1be9b377310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f08226e88f11a7eefad7760424ae8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921398039666f70ed67f18c32c7bdc6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245356b0bb555a630c8e30287b477260313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4b2c626894e171f2e300036f3dba3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6a428a63626c509d544c0a0b025e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e32d38009ca71f370f0d39eff05b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a690d72a69b036c6e9f080e06ce1879317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533461ffa3c73892a2208f88e7ff11c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d16893820d1962e64c57d5eb784fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea44827f9bb3e884737d282850b86c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab86543484b7bc8e045acaaa046e73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565471ff7e883efde20c51484f314736322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d94f1b4e9836eabdb36b40b688209f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab6437a8f391b3281d8daee1bf9578324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2697959e69d343275de2adc3e60a8bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393f7aa30a4e546ee636483dad8903e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20004c2a2b2a839665384530f77f0fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d29fe054311f2075d3527039f07cfd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca2cd513eeca0b2515488d2c16ea2b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a78ff222202da924e5da4ea1fa944330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797cc2c039c6b26c9e57145ff7725d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f89f18eeff8a2365d0f3e77cc5d72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b793abf14f919a58879c107cdf93a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50772df65b2f55202ed8dd750f63c0b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7984ca1c89787259f478a1fd870c7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b0b72e00d5143813a363d2672fc00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0b9b5a8bc020f3932f62102add9da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b726b0d36aaac6dc5f078c6b4f55753338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b7c893aa2e7e9d9ec2eedc8340ee3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e97b4d75a142814dfc361ff88d6306340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a7ffb37c194064e5a52088c15ea15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1f60afffa2dfff079ca3e75e8fa2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599458679e412c295c35e3350373104b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359448c58268697b9c6981119689ac9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0f8735ae53aa76a593d206987727b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccad8610a30eaa43d032a6d43459c84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f92571063861245cbd16b2afff5b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc8c1703778bad66433d1f8bf22fce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e227e40a45abbeffa7b69a7dc6fb1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cbf39439006a4c6b43c560a579aeb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97232db0522dfa5cecb75686b2ffe422351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72cc492e2e10cec55a81efc895e61d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e04ef74d669755e12758054f08eb5e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad962efd60843e0671e2b9a6f2a05a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e6c6122b5b7a75ea9346d9c4e1e0b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b56db4824d286a3448bb1403d954a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f8eba87dd4b33bd0f799661f99198357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27fcd2cb00f552e99daf295c1c6d64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9af086acefb67115aa1b1a8fc9f59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46f4a357274721ddcfb32417ebbfaf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebe4392953ea767be07127c9ca6477361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178f810e3c39dde5407dce84ca75ae5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09b78bf6bbb9163397df486fcc4f60363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595068c2d75ada77a9a97f0fd6460fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6855957a3ea795f4f0bf4b9e86616365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74a53586b7355611e92d6cd10135dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844723410a25d45bd0df3cd3dc2633d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e41f4ea9eec6f3f1fc4a3d2499d56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c840e0cbefbde6a1c27030ad917207369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727bfbc101f75f69e03ddc3af26b22e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da31622feac3f9258f25dc0c60048b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a90b13d20529c352c958bdce74d907372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771e14a3531995c692121a3d7379c9f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18781f0d5dc01e247d525d242fb3c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89655a1669efb96e795d06185f37d415375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef4aa13ad80bd558ba1a0a7aae2c46376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c920f4bfe3f365c084f585b7f8a46e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66a265b865a36deae1beee32ccdbd3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdbb161926f0eed6999e3f18705171379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cce85e5191e712fef54f8e194a985b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5709488a0c91f9ec6c6c1c14307c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f754d203e624c1e1d8f065232bd636d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772873a260ccf3b098d7e182220aad35383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0270b733f7329c98f476cdc8635f0d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f1b03c355df6fad289933f0f3fd36385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68454b784e62eb7a6b3642f6b103f4a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336886aa1ac448cdfa64e4a39a63e6ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42f6a4c4b4ea1305e61f494d6c90d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4ece7b35550f23a779130ef3791aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035ec9032fde2294e5ab27dc6c36951390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287333a11e4dfbdacc13835c55216a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d746106b143f9d7b83f1393f62ea52e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f3409983b21c25a569f66c470b337393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e991358a81139b3aa4777a903ce1aa9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b88e655f6184be2e7c90463d9864e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5c81e7365345f5524e23827889076396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d921a1aa20e6fbb826b6870a234c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a78a23e8d8a0086ab5fa6dab3fa41398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b9ac5011db6c7e5f942f1a1d36a1f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0890e7070b887cfd38fe49fa51046f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf4b5899e56e6c356b013abec0c825401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ca0c1066560902bac74ab93e5579e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5017196edc20315168e81f81562a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75589c7bb6562e20ed01d64619a128aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e3973beef33c637ff47cd50f4d82a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641190d74e0b9af7a5973856f0ba62e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d264b92ae10f8008be9b86b30c0ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa7b1589da6e071d2e6f14848a7e7b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c306fd60658f67be0b52ebe155458409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cd35d3b9447be7696cbc8972f3f15410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba39af2985dc426af2177bf708e6ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a008d4f099aa6c7f376c498b3d88b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe46f866837467dd55f4ea6aaf7571413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c984ecadc2787a31d50c9ebdaa938414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cfb66b67c326b02bfecebb97aef3a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240c765312ba2247762799e7b828d7f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3de2520c00f6d4b767a193f4780a56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92a1206396a7cb05bb0092cfa57a84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf10ed15fd675634b3fcf8e04499529419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35577d95a9a63c0378b4bd3d2058db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc23ca22002b77f16181a3f4f97171e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa0154b6ae1a3f637e1f1171424a19422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842fcee373373cfbf51d6af61064571423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582195ad03e68855f5050fe402ffcb4c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751766396570c9b5f4a4dad1f558f184425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e8d98c322342298b697a9fa3d0a21426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78191155d13d2e7e9504cf7dd402a9d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362ff5c78017b7dccb51cc71291e241428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c03d4be7e33f3f2fb072af19d6afdd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e448ecedc53d4449071ba793d5358430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520e91002d650f95db660d1f3e78fe0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366398ee0a577391b40aaf7dd0542ce1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f954029b291a549fe3c831f11400696433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20a57de3385eaaa18c88f28fdffc1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cced46f52d8dc7d9eb786fab1fd43dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e67c6d08014c660a4e8bb180e8673f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d214067c2779c410d8217174d4796fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e1dd70c7c0f9f0a44028bec675e00438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac3d39f4b71ba93cfdedb90584b885439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af269132f483577841ebdc0b310947440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686acad660cd13ddab799c01f3aca7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b34e5c17d01b9b25c48ef5819d1a22442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b9a75c527f75943c5cefdcc0937bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f68ba2ad9a0bafb9f7b6f1cd0cd7d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cac48a567510646f9c387f95ea2f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876393c762929f278890c5cdafb790e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64244313c06cda4efb8f7fb6835397b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1e9ea26a4c255592c0dc7c0fd5598448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264746530a941c3af6d4986ee0f9466449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816cdf141164bc8a4ad902edc03a1d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee36b03c8f4ee2d27d10c10d2b5226e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e17c3f81361216be7c38b132a98b36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8247d87edd8b178a2e5723adb28c7f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec5071a4b57fc06c418f10361e3483454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df026412d9606aa0c92909b3aff3f3ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816765b877eba0c5c8e793aa28534d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c9d47e9e8555ff9c7b5e9582c9e3b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868513304b46501e3cd9f5026552ab80458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a615664d755c8b3b551cabbbf5522459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9456545e0f6e40e875c0669bb62dad6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed7f2320e0bfd824ddd2c357a8fd86461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb9baa1da1405742ce28ddf8c91217462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3984c8e449c81db9768d4b680c2d338463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d74050b45384c5ec628e3941144aae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb50496b0c6ceae0c826a43a864e7ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27388e368f7eb5d77677f1eb77f79aaf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178f51938ebd26e320dddc68351ca5e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec21672e5d75d820eefa0027fa29eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc93b3dfebd96cb59c0ce9bf5452a22469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd54529ec3d6ddddc3bea193403cb2d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9279fe2a02ae74c3a194708e6b20e2b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb36b5f7edd6e6ca512ce8dbde13e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd6a5dddd05d105f538ada7ed2ab4d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4855c67cdf32ea10e40b8115fc3776474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8660494552dfa2af12dd3f55dc8e94475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227d1d05104f2ccff90a8839374047a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3432cab9a471db5ffe24920b7c18b16477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b0b1ecee45e0c8f66cfdf8a7c7791478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e3673e1c97b260124f2afea0138ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43990766261a4bb4f5a8249ad06832f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba454f3e4f11067c0bb79bd80e8349481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d3d38bd438f59b0c55e71c25dff51482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798fca9a32ca46b4615daf4842163df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768c592fbe7558a98a3948be2011081484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423b3e63f978d8e6eaf1ac1ff23ec24485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a8af3bad7d3857605290eeb2b0e64486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38151d2f7253839cf805582e85f4e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28d695d3ea4f1dd47ecaebd7f70ee9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2ffa1df2232e76aef88980d821556489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a606fde66edf81a9bf67332606435c5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfd8f40a2536bed49009cd69085b86491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53e3b0858b5acfac614dcf41347f25492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab8f917101321952dbdceff263aa1d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cb1398320e6d876a40a8bab094a26494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe931e686efb3902965ec97df49a7c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269b7823671b366eabe0b0bc6f8b749496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0bfa50c4f11e461c6e15df89b851f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b3de1262bbaa8c3f95a7cc98e64ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabd43833afc05d8d530c7048c2cc75499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce112c51712a60ae6cb7baf04518b073500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4862809274a0ea7a59d8bd6e94c4411501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fe6d20ec8776d086d7deb88f2dae6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abac7a69110f794064f568510dbb10503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976cbca64310dce63dbe0be6bf3a4ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28c1ec38c2e22ace8cb20b865b9c70505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0d807f86f9cabc6b618068d6ed66b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731725a6c0462fd874051c9b379ad6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e459b7a9f289979cd50d9d72b4d6d97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568429b594e03f07cf089e08ccea72c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95326a74685768a6415c369098b240c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d569cb7bc2e12c70a6201e4b86e2ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7066e323b635cee72ef7fd00b0577512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf2953f26fea705702165bdf2efd25513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34b15fa5a5ae7eae333b827bb96415514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb927cdd07db8b7cd91d246898b54a01515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816c8b38a7df4f256c2822dda5fbf19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ef87073774f918de020bfbbbcbeab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944e4f55353e95b15ad5e7daf792705518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4f1fe45baa902a67db1f279b4a27e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54e6fc800d6db223cd9a98b537be74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b281cb506981c3041cdded1688dad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf278b4accb0e5db576e88c7594cb60522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d250e65dd242b345e6e466f5a20137523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afd07fec41c40cad12f7bf4a3b63a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14733522fac29dc6adbabdedf95934525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e821e4f26d2b3bf07f34df75a64436d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1743bace19b9514bf87e40c7dea3d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91341cc46653482c92e11b8efb91e426528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf109697ba1392c970c5b6c1a5b611d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebf6953188fdff8be18ab3444e81aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559c322f06e50b1f09451a813948333531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3e24a072f448fac8e9f1bf44cdbf6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dd1f5dcdd49253cc7fcfcab5e5d9e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e814c5a59f4df96a9ba9483efdd36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662e1eb12480769650280ce7610e407535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9e87c1549a532e4335654f1f6b061536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff53dbd527f19ae977dbbf5600abee1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48bacf16a7b02629c364c53e906e8a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daa9ee43676b4d7d347ce23a33f3c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd025c4b72c4a5f37ee808c510483d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188daf36824131a7dfbe375741639c65541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3007e44e50a58b883fce38a978b2c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745323c6c40cb5e6915aed19d47bfa5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7975e6d29813e24a0271ef5ec195d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8b6d8131622d3e3d2b817aaa37b32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd74d412851d21a68ed43c3b99c520e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44a5fdce4bf99da57c689b9491d0f7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145dc1d281e65bb9d57a9cc5631d733548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b6fc01a167a895bd3cf7bd40e9c02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d40d749b2cc051810427785e926a8d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a6b69063b07190b92a218e506b77e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843420159eb8816a542d0d9afa77ab8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64f603fa847e2412bbfc8f6c84455c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535c9f5fbb3e842786f9c0232986d09554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774442901205721b417c0a0399b017df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226e634f837d240c7565b8a4245213d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e490612e8848caff44f88b820dfc2ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a8c23a19cb9b4d500d248b04b6ffb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3383d996e07405284b3f0df0ca8a2bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817b893fad3669954299779c1a692a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cf63e3bd4110ccb4611abf3a7ebe9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd81d504a09f06f18fd30e7a1a441d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf3c1c1fea78e63f07693016e8d84b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903a9e940ae8d8c3890476b3a526ad9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50dc520117b30d30d58ad0e41db71b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b04eccfe33f41b8264846de8f2873e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3754738d10161330d3509ba2d722f4a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e1e65e0b345dac50c112552c6306a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a09754e2ae16f732eea166f742d0b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b2b082ca4e095644e028d91caec49570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e7d67a35faebf4cef2f1be2c2db3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99566ddc6f58b679f0508f3607efc7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9aac216b5eccfe16c2024748aea00573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fdc9530e509296db8e6f8e3299254574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee878f55aca26eb06ac314ffe8b1f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485fc0ad40a8ce38b1cf4d1c08e3bcf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39708c6bafdae7d308cd7b24ff10a78c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a193eceb47750d026b091d4c7e2464578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146630515a3f9c4aeca993cff4f9b59a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62c7da7cf75e3f69a039cac57723eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054fd92af29e86876dcda27256aa05b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0166ed6279c01f860ef6921a9d9ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd839d0996e4f6bb8638dd43eca1c5a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad25d1b5c07546c2206ae77ec22d5e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311957beb906bd42d6e2d0e3308a9a7f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a8654347dfa2681a5c15fc04bf431586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a859b781ea526c3c3b2707a2fdb18587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a897f60c9d43302fe410c61ab99d2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9b7aa732861ecd6d258e8075c04cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80d40372e3c74f09b83b63a4257cec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d146100ba09ebaaf17f9155aaeaa7c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d937b45b6e41f29767abedb47a273592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86ba5cc127337311dab4de1786358b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160780396a50f49e26f3f92408527b36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f78d66ef88b69589f939b4c04f77a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb57ec889b5508f13566a3459e99c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241736f98169932629ccb9cb001c34f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e969a52546733c7231d090c38230e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5beafbf0fefef65a79e668d501428599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b34a6d91588f74395c7a1f08f6b2b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68e2d4f9e0728754b66269d1b86e5e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7418dbfaa432a1deca53b5c288e70602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba2ae47ec7321b019e99617d07e646603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356410979c2e9fc8f9282ae4589a1665604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75529ccae963723d29134d5f338a5158605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1c29f3a29b661f0238c589cf0959b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bba7f1a178b3b2c9de798bc9b5ef25607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c54800546ea6e59e46df663a19b2b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d079cef6d0ef6aa3561765a3a3bd0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315290168c8fa48a2eda18b3d6a4f5dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92921e7d6b29f8c38fb38761bea45e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603db08152c34a6921d8266bd9a237a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece3f48f648f336fdb36fe65f87f6c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e7a1fa5d2374ddd8b16e5771e0487614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc073ac9e060dd3cb8211f36ad74b47a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f467ae2dfdc18cce513ccb940a0ec8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62209339e125b5b3aa2352f78f0ddd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3b6d66edf6639aec8bdf6370d81fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec09ce38a3f94d40bd31d1ecdd259c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8f560bbb23fb96c6c72203dc160aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca6e16e076fda2f8b3dddca9ebcc08621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a37250b512a1e22aec3f644e97fee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e13c189f426ffcb568b854c7fff0f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ff06dad3685aa88cf138fc8301e7e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00bf50cda71f5d2d08910d3a2df77d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd85aa0315bc4080a960de3e8e4ff34626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc12c320a38c8c304414f00073d3d66627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebe5005e83dda29e1a21ae5c13e1cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ce084ee28bd753b76892f4a6d24c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91224e13bc5f83707dc39580cfa4bf7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e628d9ae5720515166c55569c8338631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa888111e1133390fc5c0d626b6fb63632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11965360d2af6eb82793f9d13045c47f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66358884aeb8659845d30f3ab91c7cb1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb56f4f90fe821dc9b06e24334a774635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82143521d4eb469ff828d86f527931d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f8746a96eb86b19fd299b7616da78637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b874c8eac28d2c4b037cfcae7fced638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a856f4aed59d448868be3dade2345639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a611e4611eff2f96e3f6d0513a028640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c163cf1102a6c020b654a8d188f433641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fd190ebff646c0fe5d4c90ebe5789642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8498cd4e3252a73f3a325c631f41aab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3745d8ab820965d2c724cec8d7aca7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54147e1ac3fc37b40c287030ce21df48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2d4dfe3608d50a30a2393df550ecf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6e2749e7c1a55733a3b3977d835a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641196127b96b2a080de410f33250dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110dc0c9fac31c55198ced6b44e6aa9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78966cbe972eb00931f618d4815c6383650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940c8db1c56160a70a47b5a47073012651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252a1eae0e7f71827502e16837e5b06652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bec2950233d5a81911d51d6b7c8ee0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35522e1875a6c1d48d35bd67e14179654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102dd577ae1f58ee5aa5019ac75e1b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693301887c5484e897c92eb5a87f3727656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fa5e1863321e94eefdad139043a65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678e72804514df836f442a286c2a1f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e79a67b5fea7e59d1ac1436f447e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d4d8435ba3f9dcd226c0ce1f03a44660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb47c9189f95d6ce4050d1b351f069661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dea116b8df0e2cf7c804e2fe6656f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd468c5f7fb88038214bf345a21851663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a420e4b6e5cf1ecb3a01a1fab59f93664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e552f169af79add95a5b21b1625ce9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef462d671831cb47d8eb35aa47baaf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2edafc4d4f30fd2441fc9be446eb8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6a9231069e43c6114c77e3d6b55d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1ca20b26ab1d39ecaa2935f6a98cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13548e672f56cfbae836ff2c52aa618e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8162d64a45197a50f17b73f15a9f425671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b864ee8a17df589c3eb88ffb79558672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93faae2b63f88ecc83984bbbb98dd44673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a2095cd3b9414800751cc368137c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f722a6aa5fce2788b8714b749e5a5c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6378401b54417485d2f1e739f397e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bf7521fdab8b8c61c44049f946550677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3afd20aaee338990de730c37e2216678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4539a649bed0b015acfe50819caf6c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b8fa926f7f347676da3494b08bd8d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dbd21e892e5ad6b1e1e8768413e0e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1020c48ef281b0c6e9dd9103e2387a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c334e8e481313e581187307f8ae30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedb5562124d44ac5e70b13c1096da9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f447466bee39a86cc010a1076452abd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e450e0268caed3fcdebf714524378db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561adf330e176b133ed2ca97cc195f25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d5da724e232cce4bdc6ef3edbf7f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d37951e7fa58b2c7dedc6fa1b76a27689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2626a01f9cc3663d43f88a7bfa21f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a192acdd6e1b882cad1916d5b6c8e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b1b0ba8d3286e10ae6776f90a9fee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac1d20a55700b86351531935bd1c7c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c76079f2b956aa29f0b53156885ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf6af10bd52bd6cfd6fb4dc021186d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97547020e0ea8c81cad7911a64818ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a63b6c6acacdf16c45e47ed1ea474d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b89cc6b4e39190c410230016e8e9a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa34a0ff5d6af089fd7d5e6ef7e490699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d06061c46150d9c5ef00077e408c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4589b705867f7b43c8238e7db4511701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4be41a94e675f71c00184976d6d23702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf5d281022f7ec434e5fb850703179703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c3a4144d9b7ce32a347ca2115e22f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d0eef5fc464415ff0202f36343b23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3658741794a8a7877daf2c171d8d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032696caea27e2936fa8458c808fb37d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5464032d09fb8215cdf04d65bc2bccc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5f9589ac5aeb5f432693b5fd4de05709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f952597d0be9094fd6602fd3a37bc1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7f1c1fa88ba2478652c618a170a32711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02f92be5f22d6555900288fd3c557a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad19ae488154b8f2135d2f97655667713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812e4848ad22ebd361c01d0aaf43672714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4179a0ec90e74da04332f85e4a38f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c75c187c6fe608d57d1273e9dc74b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2380e18f7243b5b1a3a430aba3adfd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64c43046b1cbbaa082452daf618065718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e41b18f12cf4248d0e4e0c71bc6e6a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bce2d902f9ef01e476a5b4668abdf9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f807c2baddb6afa0d14c6070307114e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf4559042053a1a846cd78b7d17fda722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703df5537a8687e638d65d902e75e470723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e32fe66d7aac47821a37cd55deec8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb2fb7b0fee507bc3205b1bf51d2a2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039babfd699e3cc91185a66cfe51f90726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093a9cd48633d3a545bcd2cda62657d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c2bad10dc8b2aac9ad3f3087317ef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee427f24600da85e033ce41dc2542ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ddf1b5605725a5cdb17a4323c808f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c33b308ad32b5013db5ccbe49019f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76415dd67bfd150cdbc5514b1706b99b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a107379f43e2b1a02cdcb8a68d03dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28539eb1211026ae800220b839b8793e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb5861380df5f793b359ebaf75aae6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee510fd6ba069f0609dea7f9532228736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9531984d1b6b66391a97eaec515a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e0ad677c7885e8573587c365b079c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69dcf8904248c8df28fce3687d2d1c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09973e73ab0283dfca3a821244134326740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877057250a3a25dd4260b3a6abb16bed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44b09573154245b6c972341ec7b134742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41590d4a890e6a2e567556c03e672086743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019c30a19c2f8704c34de6fb5727eba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad197423fe578f8d3bf243607cdd91745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843e75f72016302bc1e4a305c1f1e72746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b454d6d649bdbdcd46711e4217edf7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308a214a88249e468fdd8e78b932ab3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce409fdf75c4f3fe8af444549c58429749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec6a18026e3c8f72b966bd9e0096c6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a550e164c53ccd965c1af2770668267751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa899fe7315482cba89df1b7c28502752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f8f02187a0a7c5419f9f4ac38abaf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa025677eaec8d2f47a5c4fe63484d65754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381778171a96a044f8cbf3496cf69c3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4f3f21f5f493be025bc9845e47c30756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae516b649603fe0e703fad48d0c81006757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bab3e1cf6f0481c3f040a8dfaf514758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb63038dea45f3a776c9a302a39a616759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36225e7bbc432758fdb54c17287c3c6a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28c0f1ba7f03fc5da3792fafec9949761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbe01fe9ad8362291f5bdb4303539d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c55938d0b6413931cf01a89cd08eca763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc4f17ba93741bf638c572305d71c9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720298d52067d9fe6896e0ec3bc86fb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7625121934a9b1450c53ace2370956766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bb8d6865e382370f3efcff3c4e9ab767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b70b1ee02b7b6f6acb8f69b509fbed768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a74f4a239a7aa2fd22b50d8a70df5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a305837f32c8436a2026a90c80f6352770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a51535413996d648e25f39e3e90190771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c48ac60dda1144c50be721798adb05772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f492a84ccd608508e8ec41067227f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ddb9193dfac363710d784479508de774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419919f175b585fc5faa76c8ab0129a2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4905995c175ab6edeb9c69a56cd61f1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0563b77ae59148667e5147ee21ddc80777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1cf401f0dd0556f24bf3fa6342e61778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffae527742c67aba12e7d12143c0bf9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c7767b2e17ab0728d4c3d42a6109c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f249a5bb108e7b7f40b2494b4b96c1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead2eb6f91920ddb5335ef8e39c7c8b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b98a25bcb96db19ee8f238f7fd64d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545e026130aa5d1b67afb4aaad7b40d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a624465a38762aef745358e90be6943785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736b27a7ec3d6fd6150dd140709a7eb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b419145b0b2107d27588563eb62147787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010b9fc47c95ca1c278f8cac111d7b4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5fcaab6cc598d035b76a12c2089aa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06fa23b0d95100f7506d9db9363e03790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dede290e04741a79e43668b367e4158791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7edf42f9fbc33c6e4b7c3feab8eaf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5ac01eaa21c6044c89775e6972d40793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3d6317cf05536a48179cbeba5e66b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbc9be2050c67f4d7e7b65a7e3da2f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d21ac1362fd9ab63441473df2ecb2f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c91e14ad4e55a245b18b4d517e2adf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ccb49bf26c9ab0ce90074651621ef798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f8a26dceb6958023534e853b84b00799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c06bf0dc855f00203af48341138b1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af345ca43e8eed2e35d12184085321b3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d5aea080ecd408d0657d8b0963e32802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffe61d30e9212bb44e16da01498218803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980199e4386230c20f34ad401135e9b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa3e4765b657eb8dc96d2fecdf645b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b6d1509b19382d7cea2eabc901dcb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379c20904f2e41be7dd85349f9a0734807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898918256907d1b751ba8f785bed86ec808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91204f6ef5daf57fedc608619a655b4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6b05614eea58fb6b0ac58468ffa76810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a68b8930ebb74e5939de8aab739744811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72605e549a0a933ca612f271dc659dca812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7a2e92620f8e024e37ce2358e7661813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c31719d5e86f5f0b6c1e591f0b220814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e83ee8924506bd063deb576f840ee815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a1786793106963bfbfa63cf47f4dd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038eefe09bbc22f18f8aa3f9a786011817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46a8167b00173f5462058ec684f296818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce2bc21d08659f53c17339ca56c21a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fd8b197749e34cef7b86c712ed390820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd063e5fe1a54a99644bfb837e272d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79445111fc78bba8565e3d21949c50c4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45710a5d5379e6116c2c9d5b6aada3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad6a40e7c492d503972c4497d449ab824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4d0a7818efb66e8cd5e2fb18e84d6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11386a830df3fb1aaf75a08c44cd08826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0a4c3ad2462163131aca243fc456a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5459ef8ba764117b2960a9204cd44828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e150aa50c75de56f6613d0fb5ae209829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e6fb556b581c8446f6cf894b11f01830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783361ea46a7fc3fec31befea5de137f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d65711a65e25d718200dab2b227bdc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660c68b551b0080c1e492fb9224b647833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8add7f5e96a9600f19e99a3b1a0bb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd237d19c6695d586f3f2a60fd374c5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373025fded756f0a9935b60fd9a629a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1906a2c6a910f32445ee26a4b73228d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425f6959f66d9f2505a2074ce016726838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c0fa3752143f16e03a70d3a3d844e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee8389687c9e54af3dac6c8c25229e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ee720ff470808f2779710657f9004841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ed6b94fa86b4b377d2861f38788f6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcae30e9584d7883696a183a2eec25843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44edf5b131e46334f4c2d17992fd4c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f6a841d8d42621b858cd3e62f61cf845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77084f32ae7aeda6379e0a94ca7b90d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd0afd5051fb919d26ebbaa1014e75847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cf48b6a8763bb62312265a6f9c5bf848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc2f67857c6dbd7942ac93d6a20959849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d386ed1dfee420d8fc5ac4f54d5b88b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fe438783f164d38aa9103859d3ebd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13707b3516d542024e2d0c8c914cb6c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cf7158e894711887954c353c9c0e2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c490f95387618c620e3e52b852234ec854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a505c5847743f1083031e47eb1139855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd0923cb1ca0aa3fae505511bff85a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb30a2c20b7b19467c6a7b04ce7c7b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb145206134b56e8ff9a82d895ff539f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5642cbbe6a13d7076f8d31ec0576d9c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396ec8a7a31adfe42c936c2c59b3550860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38a32e7741960f9820bf18652e22b7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434eb8d43b44debbcb214cc83173d39862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7e786e0105de9eedc466c4b5aa04f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f606ed57cc4df818832a498f12b39c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3228f609760abf6649ee481a5296f9c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f0c5324f70fd688eb3a10370aa28c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7535febe59a9bbc4815802a6a132fa867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897b4e43e8869db2a457e670ef84a52868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fce215454b4ac16f61215a3ca7cfa869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf89acd531cb6b79704647be3c4c86870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec5b12ad7feaeda6ecba34bf95d414871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437dd878b8620b83820ec2f9ce6e2372872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d820748969e3092328f0459692030a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68603b243ec70f3a1f92508c0bf76d7874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b19ddca8df09449ff4186e69b35ec0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270fcfac1e35baad90498616e7c6613876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143fbc153783096b53a04bf92463aa1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13843e4a66a923e0b8b08173526fa10c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd549fc4a25a5552fbd1bdc5f58911d4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b705b955727da8f7cb395561fb772880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0682948e82554be423e8fcdc13aa5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bf50125792cae1bf08e440a8fc147882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b6cd7c0ce8b1129384f041d29f7d2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832528aeca553e172b8e78d7f5bc7ca884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8e1e09ec4dc89d43bf79f1596331d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c7109ebf5917219d5dc4bb0f3dce0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039bf74fa4522b0863cfee70fb756a8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6220f5e8b685513327b6b38447876b2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7248e67481afa84a5f848ec065c7d4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddb6e23b89463588308f7e3e98d493890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43d98c69777935192b632ad569c410891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7c14c508c5bcd328f5ca84aea6be7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4250831c6f8d5dfff6879a6a28ade893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5a90772159d55df1bfe7e1e1aab49894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32637853a2d24a490aabf89cf88415d9895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97fc386abab297455a46dff42426a8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8097f4337ae1381c7a6f049b3d94f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484be6136164e30cfc1bb1d89ec077ef898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812407a3571e11b6f64773d1977c5b9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5637d424d80c84bf15fafbe5ae8abab900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e46aa4d304be2ac42f3e8493c682b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dee29587231feb2dc0cb3412c1c9c7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2596ddfae9f9dc6c0cd8e78ec13ebef903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4203af1ee6aec27b961cff1e0292122904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c04bdb6798fb05f72f645be8f0132905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb235af90f1e05b1545651b1310a8308906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42923158c609b6299def847f5f7d9a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf36ffe1031c014916bbd9f14ac52c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064a8217a57ef87a35f02d24648de94909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135008bf5cbbdb555303a4a711ae335910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84e6cfe101a67185ac54f4a150d34e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccb50304f60874869d9a67960c19f9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d23a845504f84497cab4b25eb0f04913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99f20c22b6a6d1ae6ca8124d7c85aa914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a13fe97cfccc1a8a125a95ebab766915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5392b22d093c24cfcffd23aa089b64916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ae625e6740db8275bbc554de53f4b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb6349fe771cff544ae56c88085138918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514713fa3b41698167a881a50b23b1b2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f0c6400bb0a5e77a91c9c98cba2f3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418355652e71150589da147f040ac41921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e1b648f9d187f673095aacb2266b9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fdb185be950e6734f739b50639b39923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6480425d15c3a9d5ee4e98569f5a841924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da72ecb05b7eb8fdd937179471ef6c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bcaf988e9aa40ec5748a2227b98a7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51fd988173b5990c321b75f68364ca927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155ba99af98d54c8bc8d47b8a5996f2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9728b6cbda6cc77c9762c8852ca350929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f2d04d9277d5eb86460b40d1262f0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fee59b43cfb5b6e28280b62e1f40f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7572548b203473342237729d7c5d386932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f637dae1c2ed7416f7681e4c6d9ca2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706cd18bd5c70a240cfc9f048a79dbd934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d51a4f72c6c787ed0eac52965b1143935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126d884cb71aa8960a81fad981b3719936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7c068f89051871c772e9849ef053a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed4b656d0c360934f474b753a870cc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec4154441eee10be2a239df7ac1876939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72365f7dd4d1451de75f68572a0ffd940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31ca2db85bd666e19f8df7f605dae6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c9b8a158901dbe3e78a63dce80676942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac319b3a49eae1fadc1edc8617b940943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0b0dc35f53d7a8f776bea265b5e04944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0887c6ce2c4c528846b55129185c9b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799895155a7e727cbb2663d817429856946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f6a6d207e6ccf8e8acbf832bee136947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d61f63b8fdb9f3c3de3bb2c0a260b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c1633bcbb1e585880664ea54dfca6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475b2d0e073afd56602460ad60dc839950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda344911448381aa074e1d46a9c291f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0eae47b4db119f669ec229f9e37da952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f0c3bf7725488191e1c5be8b75c0b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f54970ed6a544a93d2ce3cb552c4a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690503ec28a5152e0e2b68f7d3940d69955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468c65f4d8ba792599a084a923f314a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a20b0b342724a160996c66bc93ef2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c0caf53f7701b352a1a4530983df2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141875de8162df0456bc0b75d839831959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513f21d267dd3e3a83d3e76f4d475f3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39e1e8a5a3f5429b93319b9d80c9bf961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0ec259741c7e8220245ad93641c7b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bf200f46eb2119b7d7d7a58ffff6a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2279ce649be6bdaaf7849434ec2b34964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a67525ee7e796ffbc69b6626c7746b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed5a38d18778d5640c68c84678fd08966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddab2f70c8e159bc7abe625d6de4150967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f0aa9f2ad39531b21cd26e58b16a0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9f04ae4a2cb9ed7acdecf7826266f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95481594cb5d5a265b6f317821e94b20970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cfc2e1469f34b5c51c8d2df3e363d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c101d1d0d15a25105d0656527a5433972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a81e244a4e7ecb980f23e598d20b5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23e122b5146c59df87ef0b3b3e98b1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06edd6fbc1eb5beee001374aa912e7f975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>