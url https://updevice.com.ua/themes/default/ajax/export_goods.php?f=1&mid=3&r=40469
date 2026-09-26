--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76b074f4b3a0a402d3191eb26c14ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629738fa2f5d1a49ed107a6734f58912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d50dd750069f463bb1f8e9ca0e0413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de2ddc64e3de2fa490e560d25050b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3768245d45e905d41bd29e45c56aef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faff07f4487538cbfcf60a653494c216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751e4cc7ff335ec55e423bb70d7b5757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac17cfdaf7d0a077fc9a428b1216d078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60546bfe5b857fa32b72551891cafe69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79613518299d7707910a49d3247e79b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40847c0d1ce3d06f9ae80dbe27035b2e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026dec3d10c530c693469f0b169cfa912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d6586993a643e6ed99e932486403113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be9d9edb41c37bc794726757be02c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762e4636a191ef2c89cb617534f921915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7354c6856f7e9e06e5a90d8d6af2a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e80769ca23d0bd31557822fec2110d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f968eaf43518eab44fa012edc28dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdaca9d4fbbbd587321539be820e4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6b429d364d62a141ed59ff4c7566f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540110f4377a3611d19e73bb4f5f8ee821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab486004f0e59ce74c81dacc144cae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a2eadf36d71e9aa47b288a51be31d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7d22a0703d8ec6dcf272d35117db624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d1127eb4d5246a053707746e01a8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2c589a3f1ed8e54c89f2bdb84746826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9982f80e89adf30a0c95cb5d034cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292a73e5b1e308a0a3a021f2793214a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd7e03da8064f9805c7a748d25498029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaad207fc919f6094c40118e6904dae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f37ccdeffeca8de8eb5343aa0d36ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975152f3e2b18e0772f5c8898110ffde32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bce934b6aa375e5ddc7ba13b2322533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dbaddcf1ce2cfddae6ea8cf9a92d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08235d1c4aa43d8b636dc12a83ca1af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f78a49057140baa54901a1fe0dcd836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f662b2a62294dcde79e5bf4f89d7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a46cd604da6215c32ddf86862f70e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62245d6a2a2701462c6576f4c2342c3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6323eeb8cfcecb330961dd338a5052d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71c7fd90409ee17571f0ef3c78d99a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301ae20e58178f69ed01ed1aca9c5cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf60295b4f27246a78c7ea2caa6a9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80ce7bb5ef14da61e75dcba01a9afb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781957b4c6c00bb269bdf7d4f354912445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd2836ddafc79d9e4c3c0bff0116fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce653db35011da55b81e3cf706f97d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd3b7d475edeb705fec708a4ffb17548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f3ea8f8f6f991482f008c0e8dd64f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dbb30040db0b268426d6b275f219450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6fedc35e0c0cadecba43f2136440a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68d0e4fff3a10ec681e1bacf99b65552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9bd7f4785ce270a28815f6daa1afe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3572b4faf48649d8375a1b537279d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc5f5d8c0b850b9b6fb3fbb894a66655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d1327e2a05857659ed546b4f75a1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c874097ef5f4446946458a2d00e8cd557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b425db06f50026606960fde2538c8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292cdbae64f63181759a34efdbb5b0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e78dde3e4e7218b9d0682129fc96b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7ab4e53c73dc13edd70ecedc72bab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f221f46e54b7932466205c691dff262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc69e6ee6420c5eab185dbddcb788b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f6a537ee7029e2753a46f5342604864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9baeaec3cd5e24aff14a0cd40fbf7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec86267b0bb9c90764516d35f1c311166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ff0d1cb688e1e4d17213a8a68341c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d13b365478e6639d589b1bd5f528468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37488dda9cb006921b7d86392d6012e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad1c922fc23023a337ff64fc5583fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3e68be3021c7a4a46dca9e05b594771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b46846d29f3c525395611a61a54aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b414c310bca7b87da022dce2529161a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a7f7ea961ed9b1e819ac305167b5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395e0affe7db3da480c13a948570bbf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becb0c43bbea8cdeea84221ac2be96d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922d68bfe009fe6d30859f2dbac043377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2fbbeed0f9f126ef33c0cf9d3685278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946d59f790ef05639bce21b3b816dff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d446b49941736e08d7bf2bde82fac3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe49de40f72c8cfd71b287ebeaed7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e832716f3de0ae78e2a6d5e2ebec6ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca602766e58fe988a4d2f7748fa60f0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca06274cd0663a492f89639e01196484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006bf6f865d31b8430b9ff46304926385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0587853789acc576404f96cbeee31086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00d27d24affdee8890ce8e041f4cdb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b305a85562743f236e185a747f2cba688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d78e3c6d93c778f53e543bb2239c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a8fca42105b74c4a629bb1f0982cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67afcd5d6dadcee806da87669b33b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72557787339b4551f4cd2b1d30c4ea0c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe6d7f95934e3e71b80786d1e7cf9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f149286aeaf3f1a693a282a63ef22d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947e9e60182a7cd29043c0b4b02267a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f428bb47ac3e41fb587b2e613cc0f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de5cd86521cc67e17b3dc405f9ec0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535460948a89f7285f5b7e9dac7fafcd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d6c9844b4c588686749f779efa2ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82c88152ed5adc9fb9e28a624018a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e9f13aef974ab4c6ff37fc292412e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416e5951a3312b8d663d8466e119e70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599df117adc2b75f6d2dc0238c766e21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b5aa82f8826c56d0a8226b9c8b804104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c02536dac1fc90e22f7b5d51462655105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82305cfc53dc52c521148c34bd3d5f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ac0571b34cc0b0b781b7260d1497d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cba3d437796ec9617eec6de0b5b0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb65189bfc56d8da985e24d5b60076109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec27198f88f34d7bfa6392aea33fff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0180666606d08811bad21a60f8706111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dcfd49975780638ff180ece04b304112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed1a5bc77a73f786aa10faccba494b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157ddb083c07878425b292c11a32f78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2497d60376cce89973acbf688c3d34c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07fbc3862d0653c19d0f1b9819780c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a61c9ec93c797115c9b5531ff731d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d37cd4a23c03722a639ed8cb291a9e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d6d38298c45f2dfc3ec797ba1a129119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57ff899755df98286b6b12a66809c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f116e8ca7b63b90c0131f39f09347ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4280c716739739aa89dc121bb2336122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9fafd95abd709f4b22bd30cd7a283123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991af25de71f0e811222d5d90eb8129a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c7601458d331d826a7831895cd147125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58e49d79f7877d62db0ed62efa0483126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2035c73117d3ab8c0a2310566b384b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c40143dc73a119a2f1f80fec249027128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce67899561b2c48e83c4012cd4108f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d89af724ab9101b06eefe140fff30130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acbd18cefce3db0a0be005e0bddb6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef16b88ff1c5ccc2634b1720744eb2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5ce105de879a53508621ed28087bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5665686da71dc5ca827e88919c17840134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba45c5e3f5367d1fc1ce42913c8b37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc5eb195b1d1573948cb4f1fb7903d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98be1b82bf2d9c834e96a24a713338137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc1e9e66d1a9275e42a43e92000952138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38f0048dd4617b6a7ec6b0a89145ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070a7273cef6c622e2673ba6c3bbe35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30302643741f4803d6b37138377ab675141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187dd43b0e54222c8da79b4bced4247142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b41bfa81f2b60b0a8293d488e3d26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5fd08ccc53f7eed34316027d030dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10852fb8eaa1247255ee878fbbfbef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd43070a810d16aeb508b9efd07b26146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08518f7d20c4a0cc01e715df0593cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96386733daa0bc17cf4b0cded4f3f45148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a9755677304ed9d30f7038a4afe39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11713f418f50e0bdc938d1da54066f03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dd8a89499df8819c5e23c2f98f862151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadd56d4997481a29f5e683ecfc04c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caa265fa0e1dde91953a1a399b545e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9f0aaea6e57ca80cfc93b23556efd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d03e8b42e503e26beedab2f5ce5633155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4d7c3be1126a21b417daea25c055e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f0c3c846bc6978a76dceedc6e8bc7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd34337d15a816e37fdbfb3a9832239158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff97e590579146fa3929e1ad793e49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c10afe283817b52598dd4b25c8f69160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02b0df8af03901288633b6c59a8ef8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ec4326784330c15b7d8dbaab0b3ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d30f5c177bacb12d4e59cb030d623163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36636007d4d46e128258d1e91f15650164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec853363aa287f1b4f8df3cb36a3fc9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d3b6280d039f48d1a3a9b515ca728166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75884d008359ad71b0d97b0a870dc76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8699903baae148e93b6c03650ad79b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d51b8576b4a68f99097634bae81f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d4df8982a6f9269b93b93e60f64d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842894ec2c6cd8a0efb6d27b32fa140e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294911a7a81d9a61732e92732667fd8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29a597267638427a6b2c63bc580514173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee14138485f10a6ac604b2d4089e5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898d5ec29330f72127eb41f457a4adb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a21c2fa66f4c61a1745a903dcafaef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6552a196ba6f4566a95e54e2dbe8d66177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ff3c170faa2b5f75ac3083f19452f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10683b527d0fd476389613d5fd821911179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bd3bcb65ec4fa9bef01d09d9a7829180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123d4f2f9b8e6b0b167c9956d165598181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680530e932fa4d0f46ac4578b75eb12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaedf4483eab6103a6c058a1fe75f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6912f33b59db5ef2784d60c44d091184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde230f6540b7517c72ca3b983b20b24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0f3493e4be822a9526e5b98eadfc3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ecd09cddb49a4a3ac26c597574f4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dfeebbed0accaf1dfcc4f17c869b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf422337052ba9aac6364d269ed9665a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97f576705b8b6b0016dce69863cbe3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8d8de9703da9ac051cc6052b23ef8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c2577624ffe763f15377912784257192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db2d613c3e5cae93df6a83ee67995c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635c17eb311203a1f082920d1f646a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df20779bff6d07ad2c5dacbb82271a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27118b8bba01aa83cf34b8bd38e160d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ace69ac1c46e9caee697033312830f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37079b86f9c873e5e3719277c80236198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6669c200ffdc7c3f348cee119e0a3a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b58da6d1d219ca8f6d7ac982d0e19a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6152b169817f1e7df5b3673ab95e94201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80c0a69ae1074adca79da591a9c1e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fde80d2f864a503d6d373edef9a62203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743f26301bfa7a88967873340341d47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e64befc92c9b065483e30ccd5c34b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386b04f5b8bb3a2657f4b17551e12dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83463f42ef109e9e89deca314aa284c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6045af304770f8403df82b993c7cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf6fca19a19476b6f9c60c452277ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a5f1445ed6c385601ac90a02bd61f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1e43af0f22919e3117d812961566e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc09f65842709dc44d54ca0c752d1c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9c7c4d3e51e299034f3b6ee6cc0ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc580219c9adfc671dafc68b8aaf2a66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752acdf96465ff80fb36734b5105975215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d962710ec6489649886cf2ae0f8f387216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c360b1176285820f89ede359693009217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa081059e0127889f7899153f9af86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6691c232d52d15432c3875712075e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a03535f86fd132cce8f73fa09fc21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65369e6761f04cd01695d52522b1817221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998867e498a2a2dcd8767eabd63aee9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae340da9f3d9a0c274949447e54f21b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67049e12e2b7502ab8fd68c9f1fb314224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59e638b0797fde5cb657ebcdf3fb6b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e87e5aa7d7e20cc1cb7c4d479c97d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b2584ce341428846da9fd15dbbf96227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e3440306b6a94fe7c304e4e746d5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2097d4f2264431572326404b1c7c8d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b055dd31c620b9bb2aa33aa146f026230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d908048bac6d6e222e1fe67bcb12a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672fa97792005b71632f740066a4c4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25e75a440eb33b0311fa26a47c7964233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8040aa39aec8c2fac7a4bb21f6f9e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735ac817af9d5b79b2360f46595c19b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e13bd80d31ed2319e68c811a22c69236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160c5758d64813d97d1de1c9441c858237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad9894f37e4c60e41fe4d37e1cd313238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a3e1bf84315e43a8ca94a7de519dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec0363f06ad774fea69c87dc0e2788240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540427c27085a985b718e99de54de94a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c957441033a9ab0bef28ca6c94ac9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9982464a5172f077d128585713dd1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f232d581c9127f3d9fea2df3bfa59e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d475cd17f18629c61c583c8dd4b61d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2639811e3437cc684dc46221c5ba0d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d0cb687934d511d19c6525f3e8c93247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4935757d1ed91dd767f395e4239b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f9471082a23413cbbde2b33fa73fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd877ed1da4088485ed18dbf89f1e276250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19585b5e8c94a6bc9675b5b33cb44b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfc3392b6a851b06b67a1dee54c6d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9979f1d73d258847f0fb792e01b84d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83f86d94e88aa3e990fa31eca3428a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c799e85831a22b06ee9dc616f0f40b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f27849a7c7df77fdfd28f9ec91e54f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b85638ac1719c61b91f9206f3dde2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77be9a563a5009be5478ffd31e02d23258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035b2e4d2093bfbc66072e709734627259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0aa3cf0215ce03632eb421132a4336260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178a91d14b30ed5384cb05661bcde95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194208400a476b37c6fa209bf8742fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0345e8119d4eb4e6392672becaed74263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed69505e5d2550e91d015b1a7bd63b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5865a625c63526dce719a3040469190265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd403520900f433359748d9292c16191266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58658b7c780394f7e40541690ba7e9c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888f28bd933fd8bce1adc05db23fbbe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f896d3209573bfde17d7c01de196b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174755ead8999f46860575b6eed9e8b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd387fa6be5ec410a5fd9f615a7483271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7c60be7855dde1ff26bbb8ca46880272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1e2dd3d8388dcee1fcb66609fa67a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcf586ad3241eb1864bc3d02db24e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53c2fbdfef2870f4dddf558cc624e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccad7f14a1abd146db9e31b0753092e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b1558a04dd8f8a93bb95c6c87c7b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704c8745dd70f15f5365a8537f6c934278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047db712b5c96810a8f0f2bcc603f743279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610d5d6bea187857db01cf3b3c58bc5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef67d36f8b35986db379ee227077ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cdffc708350ebc5a632ffcd75a49d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75e3a19fa43225426e92205c43c9b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3caeb8a730a75b70a9388310c7875284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adf7d00157cd16705b423e78961198285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36e249ffc22cd80a8178d8aaef7cad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec15f3045bb98b7fb56430fee8d3b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed108b92cbc19e93ea92b2a207ccfdc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59385b91a0686aba870b7e4ccddb5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675132061f4f0ea8107d2e64e0b0286c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58eb533cb8ec9d9cf47aeac39d8e91291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8132f409ab6c76ab4600bce2d39fab8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0c2dcbf2de1772201563c9c58052a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0d7df25ebd41c923543833b8fc454294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f35b04c25863fa8bae6c35e156dfc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920db26389cc4db2e91e5c77d4b035cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7dafab47d0b807647e2f84ad231c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc3319c04f506f55b3896cd7fa07f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ef2da01d21fd3f6c1a80a34c655de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d861137a663beabb97c072ca9d8bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563226a122472af248702973fa9a38f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1da332c9263e11e8d8c7401c5b411302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabee5fbb61fb1df07391b7e84f16a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2bd350d06f8554478028ae49cf354304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb2bfea21c7b5b9fa0f273395cf361305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c205d452ebd5562e6546fabdb23b4f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf65d2b9eb1789e668e91b8750cb20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb14add4cd44f68f7f71950a15c535308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48236689c42e30cc34f59fa356e9cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6559483cad83793e560293addf4301310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad982a7c9d6807f253a00caff8d0612311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082841b9be96d424b094ccb9e3f99124312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5ca91f074dd773c94f19e8e6ce719313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575ca1ca24631ed87299c5a96471aca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b52ced1567d61e3df49cfac71ceb3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25924e7f5dc09dbd3e20aa83a1ece8b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34c7c42926932bb3cd2140eacf390d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707f3e64730c554990cd60819785276318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aba26e87d7360ab56dad1f9c6a7011319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ef7774b99c8e4b831c8f9df89774a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbfd1749446fa48ea125754af01003321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9ddc6255ebc0d614d3ef7e5552ac1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b634a92098f9a174f35ddda6c44ca78323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab816541ee1ff63beaf908d6136acf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d41df0a97a1af89f6b0dcb9b4c6416325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e76e317f63ec4f292368a5503999db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b18ef3704472a7dd5a86174758968327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5f7cffc1e8608f866c19778c13654328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6c28f90c1beb81b0d56ac75cb90d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd49eb0f4ca70c2bec907e2d0161bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420cd779c22152e7ab9f8279919c243331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016a4d443cbc99f058fa671e89f9f6a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18ac598f14888574140f719940b303333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb5971156d91ec1bfab6150bbf63ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2b9b4954f9d191765c6f0cbad7bdf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f0f611268fb42751fc24f54493010336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c7b1e4a06784e4be0f302cb35bce0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a884a70f96cc5511990cb08b5f11a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1424f4b5d409d04af1b65c108081327339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5779e01932898e7b71c978c5f4e835a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4163326295a0eba72ada9cf78128cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581f14fec725b295520cf46c6143d9e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca8a089ee9192adc571269badaae57343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0146623137b16a20834e34ec515b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed6677d9e442039785619757acda78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104af7e31dc10526ed0ca4323ff9681346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77155be11dcfc974958198586028f23347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdfbbc7e04d11029b60df99a11b0f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95b2e7b1352fe01ca9aaa8235dadd0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55890a12f6a78b87d6c665e6ef3c924b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaee1decd5e895f2deb38244901c41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787be5cfff25c3bd3418a5f179a84d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f13f7bc3a60da289fd03aba7e69747353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc395eb38ee0cd8543ad34cf008b4c65354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184c12a6bd9b7163fd38ac36ccd3c76355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1db188df1eef1a4edb6a7bbccddbe7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4972c2e81d829ee8439b7f4a4cfde5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c54094c9fee16432cd6c047785bc4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb845d67919d2464fb7c239013ef26359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af22a6fb6e052bd79aa067cf2c909f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abacffcd43153696f13fd7a5023180361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fe8790289a4550598c01e40e058bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67fd24fdf37620fdda6f1d91a2c55f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b294db038c5efb44cc1a15e38f4514364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc94988fa4243d06475bee296aadc37365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0888cfbd851d76de098547cd4c47131366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570b728064fe80e5483781a742df72f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0400c1f14600b01e7a6539ae4ce043368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebf6a23b15f485e8e872876171d4b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b556db46daef6c1a6a56b01cc69bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810a5fb1460faa638c42a17c43e1ff7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6a9eabcc684b6c7b5d4197ff3ce84372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016086b62c8d63bd563b1db744cdb55e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a89a320ba82c218075cde83441294374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac4e479cac12c05c8cdfada0831975375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646679baf5e63f212e36dcfb8a9d327f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb3f8d59117b0693202e96b25e32e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e946c280768d259297259a1d6bbd658378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220399088da66e76e20402a1ae5d393379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52672d9b3fe0e1aecdc7feb0f808752380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4c0dbe27248a884036ef261cdef7a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a1eebffd93b02da77392ffa0d2370382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6de314b61d9a1c173a6bb9d3b84b39383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b35889f4b66b4a9b6187241c5b2a50384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d29a4c1f555d05e8752c1469a8265d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411a34bf0c624bdef62116c98377952386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6049e6798eee10819c5c250f0b472387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1871b6e8e7bccbdff4e44e9810eb66388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8f44a88e9d8a3446cf7203dec27cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d54bfd87ebcd8e881705098ce3b03a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d6052075f27136ee4b6fcf9bbc02b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b35cea9c3e11a5cf0b9d48a4621c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9db59fedde30618fb9ddc719d56cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e3c88714850f626c790b0dc0858c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9ec5155cc316ad18b01b75e2cc40c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8969da566fe12af9eb869ec7bab1cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b6b6aa68284867250b47ae7db5669397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7cf07549439a3ddc6db599eff0edd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca60f94b55d52c48be0f34d873c66b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0fcf9c753e812aa10a3e8290d83d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8db23cee1f9b869c3de29828d4739e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce546ee3b0edab0f518af41f3825dc3f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51ad5ff29b7119e22e5385601e73ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd760fa082331b980ca5951ca33740404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86794242f6d301ce43d1710ddfa037ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dbc49c14ad892c925e763073a28ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125902dc49e6d62f80131c339c44555d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d26050f6a90df7943b748f5edd8eed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a34d76df223f0473141706016b33d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad6ea879f8a5d2df390500833f8cd7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2d6b6a4ec58e719addb1832ea7dff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfc660d50f5040b4aa25b25ba16104412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0e5143e6da81c1bdf6a36aa2681fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068ece580883584d0ee55fe6d13e33d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc78e1552673fb71afb0e6f7e0d973415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09914b4e0a9970783a7ffa011c649cae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ec51b818afc3892f660a9034088ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2fdd5320420b64b888bc5887aa88a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4b194fcad71d284c5c11afa6991cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ca8a99301806dbfc2b51600d232db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dd00433add418665b99241a68c148421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2e5796fd6f50ee16426a367c716b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587f4344d2a45517d6da5eac6848581423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e075c69e79516858760d0f4b92f89424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b04d8d0314c97e17cebb135a1037bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951997e63cbc5b14f2dfde2f8e5b5a63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ea5cf513babece3867caeeec1c661427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbfe3322c5fbe0812fad2e67d53f23428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ba74bd9ef988ddf46b4962dc3a1a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312c57eb33951d4b488add6d8262aa9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f93b59c2f2552964255a54fc153a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af4d98e91b9591a6dbb4db80069aad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f4f185a0e38bdcbed6efc83abcbd9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0971386193d99809831c120c287feb1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d840300a1c6da8a25a10d7cb2909494435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8d3e09cf63d5d87a7e1867ab42419436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b88732015e13a8b173f57826d8622d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9822bbe25609f40cbef3bbd2affafd9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e65616ccb9d58cb45fd5fdc956d3d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704a5b4b8c02b3c4bf88160f96c5e76440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80ac6292bb9a91247978b1b25a4014441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4da9e2c5c2994a5a07a704949cb02442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285f585bcebd8bcc6c7e662b8fab4db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5176ff663723f8e9d10bf04dc3189444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980fe983a2ea16a2670db05af91c6f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16018a1c1f2f9e3ae34de9ec49627b33446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85054b30bc895dd02d695787e03e4da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40658e5b1552b0288ad398081265af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4feeac8ed8c82358a14fe427af3c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e0faa5d0f9c12ca89677ec9a768af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40162a639067f95e8cdee121a08f09ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14542ed448c79e1efae0589a443d11e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591144da3dbda9c05df9bb7313a38daf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82292bb9ff1fcd7d42b09fbabdef216454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44cfaa6188fb2195c766b7ceb0c523455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d9b4de6690d51b3b9b5a1c8892b40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438d04653a33797d0ffd9586ab3a9b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379f52c78e5eac8a032f8bc419d34c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cc1322a59f0d5a1239ca27120b38f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441975db378bdb9cc2962ecdf694839460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb72b31cb2a157493175dd7a1cfe6fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166addd1886933492e9fb082a809740462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61476c385fccc4c759b27b679bd7235463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acacc072e919b320274a0826277987464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee886454131dd928895677ea9d135f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d77cad6ccea3dd56478ef524bd5028466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53ad7c81c071ff5436e269f69ede6e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ac6fce15830c516d64172533e9c31468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dd132b3b62c70085ca2fca96a316a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a0b62dd35c52f18d8adc722d76abe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9920b73c6cd4aaf8de7f95fddbb600f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2528553099bd0762fdd4cd8732cc4a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984a5be0ca37e29561d40ca3399960c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba598418f3a777c47a660452759c7f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f24edd1827700635a3665323cd7477475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d67f3e17b51d7b4866c937be922e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0913987d827ec714ef7e74fcbbff1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417da7b7c56760b6dc0528de2d911c28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fc029896462bf1fcc6d9967f18632479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82df29d3db21b4b7fcba942d2c99bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74eaee0cf83b4a31503b85552d2845481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b857a4e41034051512963e210ee312482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085efcd3b50b779357772762ac02e4b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19361a23328364d9c453c165a49116484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c930b15df4f7addbd3b28a0f76cdc76485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186cae52f4b035fda13c2e3c5b097ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b548b36f4ad22936560c143e084a08487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19854c30a99037889e52fbabde7377f5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41cd0ca6d39551d79d5b216f43a14a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102acb1debaef8ffc42055e0ff01f07490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542c50232c3cc1d7b8b300534c16a0a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bd4867c425e276a119adcd286d3f6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a130b41c4d8fbe876a11ec8849dfa3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919eb95784aa03b31c48e4e9ce8080a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984552c0a9eb26caa926da020becb2ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b068d8beb409a8f4405c601080683c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047df51a1033556087ddfc336ff39033497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b94b0d18f2a750a4f0ca112bc04f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f3cb5408228c42878d472a8b278a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3299d3faed4c58121cdbd4c662499500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571cdcd255d9c2cf64639fc1c6989ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f04c3a7d22a2b78ed02961c3e78ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207696695e1823ade82179db058fbf6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afb6e3a72a2d1176c3cb35c5ed9f2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72184fd24d3ca285e387d98dc1e61b9a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407f6129b89e141c9f9f7d379268295506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a46136cdfc1fdeee1d6cd7a3481db9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb98a224a406623a72b5cf6212cc46508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1698f01b31068bf0a36ee7cc01e39b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580de3da91336da9d65af3eabcc87ecc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1563005b6147691b33bee73d3dea853511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0129f163f47a0c61427e8fad78b7eb0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145a4aacb69ddcc9b66bde7773e7512513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2c40f84957cc81e413c2767de5861514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c0efed025cdd7663183f17373af1c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89311bd36d4d1c810c89d93e8fe470f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea297e82a5c000b9149961f2d3ef35517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809b13ae844f267adcc17fa43d3ebf4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170bdd4ccd3a06541180a7ca51f1bf9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed0bb64588042fff0f542561866091520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251409ad1732f5c89d523214559f976521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8383373d5432e63c8f924c0258986522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c0c519afda292cec26c490678410b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3c569d27f7539ead67c9dc54612b5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0179f904655449bf5cc85448af8d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf31227199d196cf6f79af6197fdb6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8d6f6b0b999ae193301976a43d007527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71385303a5c7cb0a98deb8325ee10c79528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335881881623c0266cf1fe1240e0d442529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a8a174da80ce9100be2f43cb02756530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d7257100a1b97cd92bced508620db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d592cbc02b2dbfabb247c71c73412b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af431405394c759d36b1d750c1b7291533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f1e71a6e20926de7ef00ad1a4ae2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95059355b3639283e12cc4cae97592ab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c3c549cdd6184bf49f899e2d2ff9d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411c9ee7939f025b697fc4219491b7e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c95c3351273e404f6d817d946c3d5e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5df9f60fbf20f518bd03aff6b4612f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1b5777fb52e4387e2fc79bfdf6aff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a74ef8820d889773adfd6599c457ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fa5d01b2a85efc534409eb333af0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde5bdab0218ea8b8756501fe1628fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531be3cc909dd396fd91e6cdca1abe66544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b492cdf502858698d109f7a3b013a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfc65350875da32202f7abf78e5d1d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b00059309c9a1facc71822b86297c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df749f93f8877223f3748e5596d9d4d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5392560d637ed3d6c14719ffbc3e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fa98f17816ec24974d48707c359ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953034ee9c9ffb0d2911ecf672606e54551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379e5dcf27722d1ebf9b04885fa01a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14781a736c2ba4aafc18b659b66bbea3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520b98d2028f876d12932bd729f654b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d43ce79b248e1fd2291e14251124b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd75d1b46a1a8b335861179d996aa6c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0e4d3c51776f2e57ea6a4771f1d21557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24558456a95baf470646c534cf64962d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df718f816efac1e417a0484798ad3a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d38bf33927424dc955e4ae165d171a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e56cea0dac2a7b5f4330b32db06c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84105285f8ecf8b3694eeac8ee19d54b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692285031b3967d1604bf9e35b0f00e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14accf0c1401fcb23fe88492ed82aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79b0d4f9e9bd3a27bb7b245eb94b95565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af335ecaff51d6cddf52902be1b64a55566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8cca5b0c1ccbc41c084c54f893663567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46377de6a9aa454d11c01b375f2cbc2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831188df0d6a85ed7390af89bdfc0e05569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3af2e4e8a56c4e5a0306f413524cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b4a706a5599cd0cda853b646cbcd2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756cb5ff9ba1a24cf3717b159a63aad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5fcf338ce71fe82b5c955c2038ca4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741be9b3d6523518d2dd1a428b39f9ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d9bb1f624f13d99f0afa4699152bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32050e8bed701fb8ff64b2312c1a07e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b012179050ebae718b9b44a17366d2c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd4c52661de7323c1dccdc50c8537b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dc71ddcfbc45de9d8800a607f3035579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e151c0892824204f27b399d392b669c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5f6736db6f2e1f64cc498d6f6c285581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a61d34827f4e2dad6a2d653951b1e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bcad54e2837bac892369fe97fdf10583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e412c32a94482858ed4ddb99d208c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3c85ff4240f84a544d2fe3459da8d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324ae230abc6d0af5ee92ce596a437e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4301d0a3309dd661aa203481a615cb0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9c122d2947919d7701f84713db616588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1806e0802fdb4ada443b8eebdc96248589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549bc71a55d060f7bd26b063e0af665590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b176e686adab6e2470298b99b9d78d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1547c6581e4b17795cc16b7da15664e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed63b16b6468e1954a2c5ad65e3f13593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f59d0efc674e6c9d47415dcc5bc15594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9209638f62ff0de45fc80f1a5c0dc9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31c8dc14af6321d3672b016bf327ec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd39172b1d13d31829f412aa60fdcd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf3b8bbd31567a1770a52d0b7b8ede598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccafb36687cbcb56d61f9f8cf7843a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae0cac26104291a954afad4ad0a032600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4754f39742798a8c4b5dcb64bcc01c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641305babb7a561e78e3dd0132879e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b59cbd2d409f2dd824836e1416023603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9305f488bfc724eaac79711c84676f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7b0f7b760c560d97a4a0690ba8d98605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f71de734562dae647f42279d56e22c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa05e142f920773385e83cb43a42eda607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20eaf7f62d101c9ef089cd32f562d3c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc4ff2ded1ffd006097cfb7c8e345e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060ee98e07e9de0b88a9cbea03933de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e55d5f8e054c73abee87ad4bc3bc2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec2be52189af3895675ebcd9f5960c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd710e56ba9adcda492a33769a86fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b0db7258aef993886b94bd3889f96614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5db3ecfd040536557260c9ae5f6e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46573dca4cbbc20cc3766128ee042dad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2652da70bf2c1c4e6a7a4d4d469a7bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f55dd82c3e26625f6c60a1782d3be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0a87549fc837d5b16527a9b707f20619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe57be5ba1956293b3770c17858108620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61c9eed7a35aa22fa3e56129760ca0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fea89f99413af648dd40879ac1f45622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4896eeac74e78eb826539d26dc865623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d029f0a6b4d4e1f06404e42d8e915624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663ded05dbb6e2ef7abc83a4e6cdd77625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3143015b2d80e8c2e19ebaa95d2f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a9da526933aa02904440ee3f0b1d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137431a085379adb62cbc30c1107be7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70cd22bb87007b1e5642a01ca9656b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90869c9652c5bbc3329866b65521e096630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a88daaba586f4936e91742fef25439631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408fa23e61e3ef643ab39a0e0e6d9bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa168d5873d7e34ee7720c006a1482633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210f40131b03862a226d668f9cbc77f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cdbf9e734dba53f3b6d5282eb4274635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6395d92a77796cfedf802c6af8f825636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee8d0700c1c2392376a392a9ffd9d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13279fafbae6af9fdd3bb04dc3495cec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52536954e9d84183a7d50835b4fed6d4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e056bacb0988373e50a62529e8dd7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310578cef7f9227768cd37c16ffb6a8f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909f8b2164161cd1a9f5666a3becb28642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10e0c6ae8283aa435202d561f31de1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1098c46ece3ba911f89a8187cc85543644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0bd8d0d83610c113beccdb90a57ce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d61c4ac0564b2d828dc8fe147a0f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4c03275cf345298e63dc12b4e49f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de3391591092ffab1e81b3ef0404a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb5362d48d4d75da05fdffa57927d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a27a1ab1640fb2030ff9808768ea8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce45cfceda295ac7de58f8d4d1fd015651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4898d3b1831941384224b0a27c5f3d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc0b9fd01da1c3825f4606e79cd582653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6686b9a60be22ab9e42c19250e0c34654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb10ff3d3346c124be2de68d18c9da0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22b9eed1d55d3f4761f4ca6dc633b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4afddc193161bb0ea62ce148ab026657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1df396df88cc45dff95c3e8e4c6aa9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9728d72a5f29cff8012bf2ff07fb84659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6dc94a94fe09bdbf3b31d639f3ff8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1aa2864ff93659ee39a078553d7f4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67f2e34d7beaf77505cd3e454fbfac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded591ff32f8e9bbfb66948a67c53ccf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de187cf7f982a4a6f7dee638013430664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b6be462cf7bb960ff38588da16db8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b33d7be251632f38a328aac747c4f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73089257941570a5741cadb43d3fc8b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6192b536faa34f7c5ae4f3330294f01668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f073fb12dfb3034a90dd0aed0e776669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246422f7fbf2d75f7f8488f6e58fa37a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea58fe25dc0ad4cc23a0331da83bf85671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b1cbe8326ffaf8bad607632c29f73672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614ab9628d672bd153a5615fd37f071673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ef42454c964296780bd3f34db7e93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70871145dcdde7234d18b731e607415f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237468d8b758127926674f61fd22489676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af7c3e151d93e6b8c9f5c38f869d3b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0d7beb59c4cf6773846452b16d728678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7358845990fb49fa5ecfd94dacf396679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262e58a3145284b38706647baa24e14680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf143e37291fb2bcd9460b8d396041d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd0ef96553e91a875d83109e30005f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307ffa20c6e5115f8e0c1798af0ae74683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435811f2ad1696d7e67c73334bbae2b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a90c72a313948724510de521b9fa96685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00948f1a576ff797ec587671ac652660686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141fa445398965283d849b67815fb51687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af83352aac07f0508a99e693451fe2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f0db2343b05b9853a367b6ae1ad9d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e97c465bb262157cb4c1eee1b001f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83103ac3686fa4165d45f69f7144519691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd7a0aa49d8447a15bf7247d9b0000692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e963d757226466e87f289e5ef951461693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d0841f7874dc68d9794e6f2a7fb46694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d35c7af742aa55b83f14e0bc7d227695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ca004724ab84ec03194b3055323ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6982ea63381930464bfaaeced0c6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6476f2174a05cf9fdcd481b582f237698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebab08616822c831ef0f40ec8162e94699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b872de7d4de36f60f9853f67ddfac8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06732ea6aabd7bd9a76032919b5e2ee2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34fc34c4362da20f1da637605d016e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1947943976bd1614c0e8db50c604d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a39981750eb90bcc445007142e7b89704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42910a428f9225dfe729ac69089b03ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9b316598041ecb040e37eb3977a46706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0ecbd3e9a68a8001a67f810c6579d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e720134d2cb4d57b3546cb810035d31708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012970def84db05e6061fa2e3b86d0b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5571f78bc2804c835c748e6484e70710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6466eddfbbeeb41751e6aebe16629ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad616d75016bc1e70b73743ea3ba5d01712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edec546cb63af774be9820baac3d12713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525332829888c6a74cedd221aefb46eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee787ffe79ad0b17416d90e8a4cc7468715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03148214c4b1fa3e8dbdd596af5ee08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e0cd18383c471f84232cfd8ca4dd0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6f5a981297d3e9211aa5d90e87166718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6205deec159a81e11ee6c783fe5a61f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143bf8d2ebc62b49ccebca0b7908b7d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95935e9b967acb433ba23adabf28fafe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56abc91eba268b2c8ec6e0cebaa19f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e14d3fa2ada53f47f59513fe143883723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ffe22b8790dac8aecfb56c546634d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026c469ac20c1ec185995e588ea19ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee630ce573f8880a3f3030f4184360726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54293953eef4ec44e565e2416cfe0264727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730e2bb68552f0364d88dbef4f2744a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1d0d0319dd18405492eeb7b8f532b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913308367d7546dcde8ed60ac3c32c8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0f50e8e5815f1539c73504f637e05731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9802266d9e430a7609f74b3b1301b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c22a308b7810495a216a32bee6680733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c26c39911be4c4315f49011675b05734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32354b6d5b4c0531396f07588c1d0d2c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78579f6ece3d7f18a4ca88d7e209d59f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884186f11e456875f6b12c9d3e076ca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1146a0b8247e858a2824e68fbd6a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13c255a039f0f822de7320b9bc58ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1a9b7a2a6f2f5e5e3c9c495dbc3c7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1b07aea2fb46c58e955a5053d5f7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fd2c71539eb3c1b1dedbc5a588bd9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fbc15f5b39384c2e1fd555da74241743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23f301bf4a06234bf8256f01c1dcfc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea03e16bf1834d01ccb6786fad8f106745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4da00a69ef59c6ac70238e7a585ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdeabf291f0e3d90bdf6d28ffd2f23747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706b347394ada250cc51659db8376e8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470be7eeab5f8efca411e51f8d2bc4f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e9110d63567edbeeb0596e4859b69750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44980a68fd5523fae9a8d0b4e00921bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d991663af664c9094318438f28b197f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1161d6d0866abc905ac8a9503665b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2a2b8c970ee924d2480d8b1bf00af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8310dc801bdb8ef33a49269543ce06f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783f3fc1c34de46f08c8aed0bb6db4c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff297bdc8786e56f27a169b201ac7194757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b251f9940c7f5c45335ef21a02fc4db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e402a31d7aa535bf7486abcd39eec759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987570020a54107d16825900c547ac34760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209eff9ff344a5a33dfc9ec131fba96a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af29c470dd3890782dcb15ee0514a73762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da349d074401dd6962a3afb597293e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b5a6941dfc049a4e5ba108f2bd481764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e000b174e773520d7a1bfdd666cab8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05705c806c440311063c121c0da7e36c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ced94e5752e10119d7d35cdb4cc1e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1b7239bc1f1d382d74df204c023ff768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee60c14edd24ff07579251e60809c6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c1b130188f0e86fcb1efc45bc4230770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab172dca122ac31a5714a9cf51d59c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5997e1deae4905790f7a861735a02b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837ce34a49a1c2439f160779c7f00ed773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a94271a92162a758cb7b1fc8eda43774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a0d2eb1c2f1f1ad0da32dccc42977775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85eac7797f1e41e07e5889dfa8b17f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072c414164dd5dad4692f84fd6aecc2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58531684aefaab5dcc8aa83550ce9d0b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e655bdd7219fbb0f6772460996dd9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92204e86cca26bf7c6c1bc2dbcca1a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33786f3625de4407e71ed0fd56e77222781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f252ff3dd6ffd31811de3972bb348b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3f4ca135276e9088bffbbf80c16d8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b890c75092d10bed4ae634b4932c49784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb58947e54ad457b107e85972045645785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c17b716662ef02711969cf3397cfb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b0314c5bf0d35ecbd68328d983dcc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed325c03ce80bdd8e37bc7d9041116cf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2021f7489800d522c116b8a06323d5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfc0c21c5114118eac6d2dfad02bdd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d71f27c7bd3d1167b47875f8a75223791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d309f39edb4f336111a52aaa88fb5b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43934985949329f90a7eb353329eabb3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc2acc687e02dbc324b18d80a424a6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc1de88ac5503bb7b7d02554802e4a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d4db32ffa9c1e5e627e22476b9ce5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c148b6d1a6cbd46d40c890b4b0f33797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfd5c0c842341521053e833cfe6bae798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036398a93d6866124b007a3d2df994e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a46a5f9c9efe2e7181857eb1e8c17800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed36486aa54734ec33a6e1c0ddc403801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8530d80fa46e0cfadc350cf715da444802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257d6679810ba49d9002a0c2e542e9f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf154c4b6010a386adb12c9641efeb80804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7bcbbcc66504fab20bdeeb07918b9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eeededdb62599710305ad46aec4cb3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8afc79cd85d69fca9fa29fc29536d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa753897e0b75895e205cca57e1e9f7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82679c0f778a6bf3409646cd3394a4fe809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8524a6af99188a02164463422caf73d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424b8cb0cde9dbbf17b32cfd6057048811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76ce3a90c3cdcebdbbb619eb0cc05e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2f32b86ec11e7b095ac3a2f693cf6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff13170f71e1b693c4524e727cd23a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d57f4ba5e623468b931be8011b984f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37975ee049c7f7f3b5cf5f157e4efd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1ddeaf22dd3fffe6564942c2211dc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fefc452cd4976bf6601c20372e6f6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b69da8282df9897f3ff475ab5b83f5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4162302a81da7bb6e4e3d0165e6f51820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455134d437eb401d5a20242a04d351d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b50be8401068c83f3909731bbc441822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfc163c3039d497f59f9f04cebf30f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ce4459db1677703f127f37b5a10bb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff086297148e638adaf75b5e7c7fa897825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a556cdac9944fb841f6a76e3d362c5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d135f6fb673e70888ad46fb7dd7bf43827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9bd143340c7afe65b5eb5a4bdb67f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2904d8836b79dc09da3d7e0685f1f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc4b00832f7bdd219f7621261d71f5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f727c1fe2f112ccd73a27511be1485d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef909f4d85cb650edadb317799932b3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cc14baa786c88d0628fd8cfe004bc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752011e21e819baea324d537b6ee487b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5740b0d5e4442a3ad1f1db32658b90a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726633365187cb8a37482d70b8467fa836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef136f594e20ef05555a8f7592ae868837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379cfd1c1a788eb37e3b2248f41c7a4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a834d44b41ffb9fc2006253941a1530839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd101c533b65f42964d95147330d75d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55187e58c55e898ad2f52936e3c8d31841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099f412b4e6ab1c60a183a879476d66842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aad881bd748cebb3056bcd75566caa843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edb7472c4d300831e11ff91d3c74e8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a495f15148698bf774bf6ab5944514845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e2b4574982e66b6e1119b6d817b69846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063710aa8a0fcf8e3e271e72c68acf38847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ae1aa49a492309c59c6d7dce103b9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06b1b9414ae364dcf3a753f4bb50b4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be461c215f0b762c5ee35e7d3a40d245850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffb17d047ce4d4b1b20fd040411a17851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfc56e987851f2dd6c03f8de64bf04852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce75ba289829928d49cc428b903463853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281a7eae62c274bf62a3f0e845efd43854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e71dd85903c6dcb2cc0a7dc8325cf5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ffa9bfa949463ecefabbdadf7284c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e339722931b4db1a50bd54a66b44ba857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c8f2dd7ea8271277bbb6a179e26d6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42362128f1426b69a1ebb581629c8bfb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86b5cab87a9ff995fc317d65d4aa56860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e05d47da4277f7301cdb2a3d7ae472861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26120f20ecdf576211780dba2c4467862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc93975ec76919abb0e0a2ab434b966863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f6e4080205a2b7b5f7781277dc17f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b966276d79531416cd8da1d954392865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbad7f7325d1cb8cb7575b4fc580670866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37d7b9a1025479ff2ad201658003cb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738aadff70b54ba417d06af891ebb64868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb60446016890ad6a6370296242f2b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940dc4d81e2321c336e0f87dfd31604870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf214cc1348946012a2dbfb4bda415ad871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddb97611d12118d6db496902ebc006872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a3e3ce9029bbb5c0bea716d85c534873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1606ff9ec51e24474a41d07ff62b14a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8cd35f751fd22f98886a249b4a51a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b30ca76ea393657cb62438c26f36b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ce3a4d0756e96301f7c45e135e449877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f83397708dda3da20a9b88c0b921e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8432e50adb288b151aa13e675744a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858854fa077672c5c3cdf206090091e0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b84d57e4b8ac83efb398a6b24e13e6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df50475420d618530d4b05d6537680882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b279b2bda49fcfc33b8d9d1311e23e1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82dffb7929dd08241ffb1733ad906d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd47c272910af2aaaf569a03dc6ffe885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca81ac884a91e52d90f0f709ea5326886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0c7d0fbec09bc52435178d624dfd7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e324ead2729b6fe99577bba49010f8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8068afa16cadbbbfb151d0129fa82f2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd61efc1e42acca8664a21bcb21a34890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8889b5f1a7ec0c7efcb614f86e502d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4712120561cb1fe8b757eff41168d81892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc0f5ea77a8099e73ff2222346fe34893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86107a060acf760495db4c76f0650383894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028e015d698b8a5b25a00d07250f159895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbaebe40b74b9b533d1c724fed782a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee98324868cbdbdb96bab034e6e6464897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffd0a074c00a8337c82633dd89459c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2732391bb5208e767e71514b05e0811899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1980ddd06509e9495ed5c2cff9fef900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4f119d5549098b1520484553b2c67901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834be8c27cd53cd07c5ef10d66cebd02902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a3d9dc351e98b0531df66b26f8fb3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1d2630bf50dd1179898e1e07d6ac7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f6a616f4ff98f6d67a4175121eb2f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8b3a92351bc041717b40de12d40c7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961e7d6cf276b2d4fffc270771d12d5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e910f90eb6a1394a5f761b6ecb55bd7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ec86b088dea29ca3b0423d0adf076909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bae788d5e192f1d3715f26dd2829f8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edf0f211575f2419690c04ac81cec9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbc97b579d08dd3cd6bcc920098fa6912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef5ce9051971f913790aab030daa02913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2bbb6300bd24e56f0fc792b73b9ce914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ba2361ec002c98b6d64ec4d5abd71915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe0226278ad9c5ace6706caef24f4d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257d045a99b860094aff8b529e2cf90917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703f836c3d2094a579f17539b5d7797918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846428fc05e8eb2c3622488ff91a155919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072787950089f01217582c718b9b283e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec27354522b6146252741a71b203812921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b1d29f01cb44549e2c4898c5eaee0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00adbe27be2c0c25c42317103333733923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15c057581b5ee63c661ff2bdee3336924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956abfdd24c763ef13cae5398931c92925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da49a07bf14c03cfc2c311c3355240926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa722b32d70e063d396bff7d29dd2094927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61b9d23c3ea5fe127127f2884d439e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93777718765faee6b7b3a09027869e16929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b46bd712841200bae8d425ef82d66930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b15616f0bf6dc1fedeb24041857786931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02309fab3f5e1fece7856dc97168cc37932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408711cf0052c38801ee702e5240dc0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3989175da938e4de75b1fb1162588b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb3ab7f643dc9c956fcc32e32cfab2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa8ae584156115c16b5ec97da3d86b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7d65d38a477c704586ea03ceff5fe937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fb1ba17f1817a3a171333488774ed938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626850888bc478c546e49fe2523cb092939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eec18fadfaaa7fe864d341f0f2a033940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a6ba1d0e0f38b7386e79a6633bc0d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bd866ee72c008f685a992cc6ec0f4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50073657ae7246669d17007e39627e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ce37118064e6f50c237584ab693d2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e507dedad61665cef5a819878d491cf945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25acfdf49e3d3cfeb6a6e45b216b304946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890884393eb29c3d16ca2bcdd43a84e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99569dfeb54c7e67e5cd536645ac273e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b90c57e0243574e31514ffbe6e15d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3d4d7c696a8545b78c72b3e6361b0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080976060d26be52f124f933ad7864eb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339950aea4a5f8aa1518d882de2360f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d291ce77c66f98489605bbe40f33f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25284010a97b0f4c55db10bab06ef184954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425c69727e00069c69d95abd31ac0a0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d7ef97dc2ab94eb916687868fcd4a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be746ee0158c54db0b1495841421716957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097cefe851836cd5f93a737575ca00d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c0120dd522b6094dc1fe6d68961dc959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1335631f855a57b77b55b6a968318d2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4523c086031d31b05abac0a1b1fdc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d864fa890038fe2a58e6599c31f4d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c799f104a22337a6b9fcb924fe1f03a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f54e39cc5dd970306ce871213cfc07964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea6b0ea2a6707b3bd430c240b2477c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1814f0b4242a3517ce957cca1e05dab966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b128e01e157e46eff7da783ccc1fe6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fab21e926c43cf9f8a8ee8244c8d28968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785d198a0a153b7f235b31811462a49969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f046df8c28f01dac8302ed9fbb93e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834f934cf13421970a180288b24bc02971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6f9ef6830e82b69614256c8db97c2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e87715801a69e02991b695e4ec4228973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ecd1c558c4cf1f53980480602ff08974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3e9e328d93bcacf40d908acdbb670975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1cf75533e3335cfbbef88623fa4ef976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348efd2ee402b3e34590024a6359094977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f93fcdcfd8d47118f86e7ee4c02cf81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bec26d883338f2956b66ca6a019a0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13018e178c2b38b16ece1a3b92dcd8f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a06b163c00ed14f9eb354e92c288ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37421ba5d4f0931a8d4218dce98a6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6cd70b881f3c64e3340f77a0630566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5f39b731dd3aa2b5e2d06b7099e8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714547b678febc8c9466a0446e0a5498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2c7486d5d410407011043ce80c5da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fa733756702b6360de2bb03c8cd2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c4fe885f883cacd774a991f444e3711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786c3013c99cc9cc9383ee5eb63a5f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785cfba25bd2048683cd49de49da3e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21352216f4b8832cc4546fa53f163d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0331d64ddb9093f9d58f0cd9dec5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4500a9f7b8518b3c50190ed4a517f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02034aeaccc420d29166d049797e42c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a18b3b64e0b6ad017f46f85efb69318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb01a98afc098c1ad37085b5713bd8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b605e6675b677ccbb86659ca09b3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d64a5544f6e3f03a0d0b7e608cf77a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d63684b56a67cfc12d45d65c68969a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6c8ce58d874ae706e20f7145e166223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dba6bb9ed856290f908451152362a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80af050c06092dd5292d2cecd04ca9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4b5ec3924db270866f7e1f2f692d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197db11f80f33dca400704da2febb1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179d604cdef7e3afa5250c919ace1f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cae571e207d4658c63fe6c7282baca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc954f24fd8e51d7a3774e38590d6f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325112c48dec029c74c078d7ef1e4a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65643c45482f8a46bcf085a05719024e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c9ade3028a9d380ef2103318f061533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f11f38ba9ea7d42f03c500d1b83e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03303cc25a7d483ae29912e78c0d196d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2388953b7861c631d2353b607e190536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a7f3df79b222675888a6d19cd913837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c84b612348f1f6b9e52afd68faed838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e02b34e6a7e48b5422f69c8c816fd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96cf4bb843992311cf3f4b9f69823e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0db60895b66842326c2793910ac6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccc28cbf7a09eb403d6dc8f7c5d86842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce50de580d448f6c7678dd0355afc0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6336c3a0e677d375e58b6a2953755c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a309a27a34aa952f0b3952774789045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0850696836d35d5e9371f0aed61e4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839ca919b1fd14914a6334c14da855347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75615bb7e1deeefa09c8add7d92b087c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5c9a1336ac088bab14271c7a3eaa049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7dd6178c07ee35c5bc90f8c2b68c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c39d139a1bb976dbb2f12ee76a7fc851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011f0b3fa474b1e05d567200746408652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1aa6e8660090492394c1f481c327a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6093d15e9670b23e98407c7bd3c48e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3282aa85312537aa1867efdfa09171255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1668ff34631d4a432779e22ef516dd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef433244e1302d9b4e2d140d45b72bf457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecf6b1931cc3208c12e9435ce3dff858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2033dfa16e5c7aaad1a78178aa9cf659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb88a556939efaf4572b2a60dc0c2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265ffde64ea746c3937e45ce5764f0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293d28c565efb2e682aa89b8f21966c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440b3adbe23c542755f1a66c969d50e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70726f28ef0e13d031320c3538f7ef2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e74a513ae7828e2801b92b74b3e5ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3941f67e6334136023009b50539501566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def20bad453f95672004162f4ae80f3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09626aa28eb7b9bc1c284f1799ab2bdc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da861a3c526a571ffaeed13dcdb57569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0f6a583a4a647e686ec67100c48b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d170ac8e9f72a019cdd3377026e386471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669d7df6274aad8ff6657aa700b832672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ad876564826c3512a8aec1c6e55ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f8120ff25b07c92a5baba1cfcc06a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6c0a2d780ee1f0f9e88d7914baaf675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1709073a40f345e05d49384dd9184a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7f923ac759cfb4bc4eef2dc63b35e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94746f771d7237861f404c904e2503d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6635525a1605c036e7ccb761c0fe38e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461d9fd0da47fb069f918f6d404ae3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75d90a0af2e20adb9a735acd1c2c7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29ab3510aef1b70bfd4d9f5fa824ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42d607e271e5fadd5286a26c46270c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bd63067a834f0313207e37f71ab0784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d61aa4b38de471a35d48dede4535885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df730b762aa809aea75044a3193490a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d233e727833187bdcc83484706953f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137bde771accfe0154a649e71bc4f9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42125a8aed6bc51c7ba94a12ea1a771289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d612a2f58d9569a2b09b408b45e77690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb56127c78422352b8baaf2c5baff391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766da278e91ef6aaf2a6b542297be2e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301b68df9820b1a5b94da9a82e0334893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ce456469e6c1f3bf9192ee83e65b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9794dea499895efe3d897101930c0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820974842097b217818dc25eed48378096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479377f2854c826c804c3568d5e845f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea46249f0d93b9cc58bd9456f4c6ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58ab64d59469e02d3b2a70aac5ebdd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8e5d1fbc3b220a715ac411e600804100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5fcb8e9f41d9c7a408169ae451d3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad821b521b48ddd68f003b24b07ae29102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3f5f32ffa8de7e2af7f6cfca01932103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd357e856811d5f5e18751a17c3be40d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df25618939332b89f2a187ec02e3f96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ed9484b586f8a74422768dfea6a5f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6653f35b4324f8c5f61170ebb9ac2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcc99aa61d5f145dff1942b01295f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98d5fd8106a090c73c3a3797da07a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77ff78971a784affc857c0f3dc3f04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f0381aa90dffafb41241a3800cc2d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c571701b717cfd5061bda4ce6fea3b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a66205f29192c26bb34636888d08f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cc030786892c543b98b53e9e670aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711fd5c7570c02ab3d7960fd3b35170115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc28ddaee93b0d7c1297ae4ff1bf1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd96d07c00393ec93ad795be731e9c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0276adb66cf5ea0aef2064d9d7d087118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4f84770653dd29eeb5a7c43b057c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e28a74fd8aeebed526d66155865ccb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd301521dde8bfd959e5d6c58456cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd053c200cabe188b0a50663bbeab387122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9aa8df0fbd22a419580ca9d199f2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39e146f3a2caec5ef158275c79afb0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78136d412d2f6c6d397c8f6bbccdf8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662aa928e3ae5f2e96c687c00db1b04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3c3cea93013e4df5fc5a4ef252f15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806dd9363bae91a782a8bace78de89d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aee9350dfdd7d9858a40179d1d651129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e3ad77014ec4961fb05a3382394be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267fef2f68052d65e240c29a68ff826131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb92ce5312c150a5b10f23aae02a4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4a9a3e0630b4c45c5a0af9520c058133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c83c8c5a24f5c92f5053e3161ffb7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdbaee722736ed9d865e0f8c704895135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7879161ee85c501ab93f30ab7605e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c6da98b0fd7367ea3a0c5b56f91ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6b194e85c05b117e8e4008da26981138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f90789b70989ea65933a077a3dce3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7812e137a87c9e911570b9cc38b0a2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c561867895aeadbe90e8c05d8459e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea38dd32856ae98c31522820ef45e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbea2140a1e0aaa1c51dfc7d3ec8955143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5c3a30e070f9a3db3b543701c3f8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b8658375bc8d4b5b0a64a63a07183145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde995138330612bce6a8b3686d6f99146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74926949e1f680ec73a7af834c77595147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56c32e155227ebe481bab40e1f5b5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaabd96d7afbadff7f2c262b32f8ccd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc992c2f67dc3bf61b4f65bd8f2194150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189f7ab5d41eca0aecb29f60e57ce24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768902af5a90e6cb4f6c04e6dfbae8f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46655d8d018582bd4b35f852c45db293153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebf04e4b29c93d24ee39bb565b19ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996d3442914fccb9cb0e8c770971cf1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51387639dc2c0c653459275ab668d7a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c677fa834d18fcc4e76f181454b5d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79d38b311c0b70e3408d5ded049cad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343c875dadbdc103330c233b68e347f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a46b4252ab993104278252e2b1479160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebed2fa7f91e13b453254d66bf0051161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e972b37e5c26c444cd8a8cbb185c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b51c02f870fde016afab01e8b68135163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93b6f7da4db313fe1bc30f7fd8c49d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d63c7573cfe81d71f8821dd23e12d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc11d329210561a6962cd061e6819de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e88e508189fe569302cd1ca01dfaa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75cf8d854f83212f1e6f1ecdaf3c64168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf5a8fc30013a042da130a959785bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e281cab02e6039ae5145b5ae02509a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462629fd10fd34d42ad7d60f62fd7a69171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836a4e716924ff9a35e61478644c55e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9670025817f842316f9a4fd9abc2d49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcdcf32fec29486ce4285dc3ed8635174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d751d04fb88cbbcbbbee27c64cf88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe92a27520d1be8cb61e3fa30ae5ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3fed21d375f57717181b0aba8404c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd89f58557371724f0fc9bebd9a039178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af72ac403f59a24cda339aa8187357179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f40cacad8a575a2400a12384410eba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1575b852ec89fcf5a37651b64c3dd4b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c9fd5068f104d36eb81f3b2af99c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de219cce378231bcdbfdfb05c67d3b09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a440400fdb5ee4409b2231a2afedbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f2888dc1d9980abd103ba55c855da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89eb1edcd98e8f642ec81d25320e717186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c742451970f60110e274a0dba5e61187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7884f5e772da0d23c83debee924800188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900940564f20da4a2bdc340b4e6c7ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7e51f7bf1cfe6f0505c9b7f180e4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20361a7f4593572cbcbe76ea591accbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bca505a5f1ba9befa3bd087cb026a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55563e718a7767a9a5cdd7e5e6abdb8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4d1b21c2c0b16adeae5033783c13e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a876cc2a42af0c51cb33c5e4fa446195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9739c331ade551f79a8b7e4f60dc84196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5822650b28cfab0722b2ee52189dc0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72281db3dcb9621b4dca7d62b2ba7929198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40e69844d55de542b4f3ca8b958a91199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54a2aa40d1fc99eba1b9a8b55f099a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1d36cd6f5a94962cc38bc982bd909201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13131ffd78443e2e38fc0542c49f9e33202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01817851c3e678025f93bcdc4ecb3651203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebd0a661473e70da03317043789ca6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25086e37688df696486e1d5bf630546205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bab4bf8b0c6a10d36ed14e32eaefb6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9903aa0635e44fedc5d176c394636207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49620c5f500d69cd709c562b101581e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6e3dcc3a06cb151ec6cb03786b1ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc1a480e1899638c5151ae526599d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dc1c24ccbd8d2bbc206f28588e1d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41f7de5ed69f9fb20419768a598f20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4ad8c694082d33e77c703ff893e23213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a4a54c0ae7d67ce4bf8bab98c1756214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc89ab2b789cc67c0380336973f87b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f19fa19219ec0f24a8b742949de18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b345163e6be9ceca19cfe3b96e87a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27a8e52457ebc0db84a15a8af8e0ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2350b0c5ba7936a7b0d9e26d421faa3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308f70d9f97dd8243fa7ec38865b99e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8152cc1daa60c2aad8cbc2b019b93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b40d08e72ac52175dadefccf86541b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d698da7b07a5a689da4b5cbae43fe2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f51932a1d5cea16e65d7f8b489bd5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640a1822d0092e39b1a9f4a90984cf1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c01657822af82c29e7e643fdc9a41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5d05f66d5ddeeb481d123692a2784227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db796cf155ae553b22a050a051bb376c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba2ded0dd06294d2f904fa5e4a50a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10330a95ba4be3724781fc1c37adf7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133b49ecc53986c901a24e78e9f74eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eb74c963fcff12426180eedb35db1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525697a4716cf0894728e94339b78d7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06692a13d310a7e28700236e343cc22234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afae2eb4ddaf0ddeb910c501089357b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628af8f5484e35fb110ccccb6a2c627236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70e8d6e8dc65362a5a1b04d32df6f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b193507e1370ef8d9222a9afaf46942238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fb68b0d5dfeb8cb8b0470ef3e936a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63a7e0f40e38908331f4d908fddb35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72765a31c660565cb20672103f1ef7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed13845461584b40ad2fa9a8be64ecb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ffa964ebd30abfea8fbfd72eb5e96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e79f04bcd2658117b54453b17f3ab2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f37b7e44e4ae43168ef1fbd7dbaf8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0f25343aa8b77baca83a214af6b77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d43e5efcc334930838c0c0fd7a94a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307aebae9c0abe1983d2944b3e0aeed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fb1d3267afc468e56320f595d202e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a088a62d225616af379c23cfdbae9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709364397b495429b29448bd8d066dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569bddd6baca3f49c8875b1befee6af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb26375595b970d281255b765e97b15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c0fae78b1f1e78ca8173d8d6a6820254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96bfa04b785ffd00acb02f1791831a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3d474a3971e8def18b5b30f7965f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f741eaa9107b882d2d2c81af47709257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3126029b2b3b08c7798c877d7251033258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9feb1d571009ac267f74323f7f5f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645aac07193f0b2bfc493beeaadc8901260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c67f57ee9c4320e6b6ebe3c7c56408261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495d7e9687587e0e37e548d652e781d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c62c8d4f26c1357e2e2f494db33ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39363aceb80f0bd8b85459456b63ded8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a198194150fae1c36b6b8cca6d5b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f52c97ae1d8fde813c3ada1edc948b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07e0b1700cde95502be175998d398b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2896462c13bd78df3198cec7cb333e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a59d9b3068c1913858563a59309533269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fab408b0b4a8f8ef05de390b37770e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb12fe5a6e1d25e9083239b7962455271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11b6ecf224655b4f850fcb23b262fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342489d88fe2a1569869cf19df83b844273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a7ab74f76d9b1266e0335bd12a298274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734920de64f0302e4a2a25906af2d95275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc87f69bf0ef703e1c84fdcd846cfa3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87b954c87552d5213379cfde9473d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5de8b8aa4b572b1b9347992ba1f7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2f80a102ab37f6cba4d848370df04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e823cb5fabcf805c860e83147b9880d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba39bb13b3cf94f57e0d6c2ef97e5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b342e68c646effde077d72f763424b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b4a7138326cb4be1cfc8d8be2eaca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba809b068e8fde82f911809e651e0b56284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821ef781d78ce8f0e29b623fd76c321285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f529f31c6cd6dd88c1dff54b8a75c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99870466b4240f799840d2adef8cbc1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167094ae6a454de5d1a5ef0ad3304bb7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772436a20a1b9149baf514162397617a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd730fedd03835036b7e6adf187f43c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8efd4d0f8e59ab07c19baab4a5e11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31cb2cb6567ab135344a253408c4e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44fe09d98d28e1fcbd90932124e018293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89bd12deb1b92b635926feeaa5415f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6292d51c5688c8ca2c9147af3145f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bce64092bb7c02b322321fada599b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2d665a9dbb28bb548be25eb00daae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177851a79b803039cd40f6b976fcee3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a8308c96b99e093e6f3f95cba3070299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e1e7113ae2b543eda72aef25d7281300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016335d77ec297c9457e26285755643d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a32b46d2a384e784fbbedcd1daa3c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff7e225da6635110c4a4118994f9b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39fdf19046f7c7779307ee4c70e668304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ea0ef8768bc1b1c68352e2c732b2c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c77a56659fa32216eb0f47ec55393306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd9b64db15b4b182d35536722c19cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016d8ceb9fe9d218f02605e440c7b8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b355ff8c69c67ab904cad8a819fe5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99033608651e67ef6bffceee91c885e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583964b1bbf1d1791addda64743f9d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015e289ef3e2462db5c55e1d313944f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd365287255bf864c3472e7be2fc347313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62a62a9ae6b0ecb43d381f7fd335e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e63a0294f7e47e398066470c4fb2c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dcdbfce8c8ca5e36c1158360bf46c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faf1debba9891aeddae8f0f61436a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70568aa2c93de85bf336285784ea6477318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f47b94c0655d2ea5cbb805f97bc447319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cadb69cb422c1b285edb8daf343b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21bf2d96d0f91e6e84ea636ba5d3ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396ff82bf66e692310a6076d7bdecef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78e0d41e52bec7db2fd84167127dca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d7de99ac8f538f557ddc1b5208bbf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fbad6b5a453f18774ef5083b87025325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf56f3c6ce03db221240033b8aa48c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad97b88bb0413de49e1178d0af1fdc6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33877f102fa820802b5af5852f0eac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e89704d1e548a1f29f8a8c53a7f9d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c95de6db58b666070c6bf9f40d3495330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bc15ba436cc26d6d470220baccbcb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5202a2ffaed97a2096eab27f9d6ff1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19d42124a1f5a1008874380efdb092333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8cbcd564420eb2571bdbd1b0a5bf7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769b2d4e35c0c05c198f9bfca4d43c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b94be93ae63a34515e062f7f1406de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa867748a4e979fe98e385ce80524286337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8b0c49fdf188095c1f71092df847c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab96cdfc44728e62ca4cc57109f9f4e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44877366c565b360a6d8bceef22cf49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503956c9ea7e991eeed3dd1ab519019341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac26777bcf106804207c0d3c7b5d66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084997e1434b92f10a3d5c6fa38a90e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07255503ae282fdd80f0bb63a96e1173344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132e4de16979693d3580a4d67f504ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299b0b3ff4057b6688ba2020140f99d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b28d0b0d7d1856e23e87fabb5ffa8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ab7c9fcca1b311069119b6aefc925348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772f7a76c90f3e233d386ed0d3e6fc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44387501b3fea3210d3c6e3928cc774e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b00d1519cbb43e53ba0699c3c9ffc2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61396cfc2a4c97240481b4eba721d5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cbd598234caba22c53ba83e9d4942353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd804dfa7e61a0993d6fd80d9bc6f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629942feac535c1072937415aca5be8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551aa6d687958400ea2a81c615a288a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff448850c419c0dde10cf129953d3709357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a83defd3b5fd4aa69a020253afa535358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924143fbc6dccd934e412db8d945a52359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a2757deb4b494f8d59ee85780fb98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37fad3013c7e52738638e92a4f27de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584f5034806d79e653ce8e8adccac28362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1706167422ad2e29e4feba4dc18f771363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e5beae833f9e8ee43e7846c72b6a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d10c13b493c5f8ea66cace2b3b1f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeac0b730a334443660e4e64ecf17f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124e954635e418a26d619b6c3dab670367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd718339e5cfaf39002b066951597f94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23bd30a4a0c43f5b77ac3289771d91369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7b417e2b6acd085bd9742a83ade10370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a61d00e384fb288339bf805d83bfd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179e69f3683af2182ab6bb5f9e49705372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea48f6f7d5fef5a5e9beb43602c39c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c8864459721d6d1cb1ebfd8a15bb0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84384e5d007185d4a1a72cd7761863c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7862edfad207f3a32fbe149a2af45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384db2f0333c90952990c55e62115f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229e7f22b94ff8038041be1ace8dbc3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832208a4ab9ebea1e1c72b29313ae4b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4eea9769d327f20f69d942a7155fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b56e321aea49eac91df4dc3815301381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3cd0949580725eb10563f40515f6f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a54781477f3b35637e4ed7eb5607ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe4686bafab80dd975007630ce060a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4c17379b4f48195c537b1a134692a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee31879373c5727a51895c6fe617a93386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75f58df058cf2aafe5225d745811b5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda8155d03e7bbfbfd1c3ca3e3d963b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add02e789503b98759eb5a68eda0afe6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318310bc0409211b3bce2080bf37b1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482897133f133d1599be31cd14ae898391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5191be8c4f9e4c0354c37c59f2fde392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4625f1bb2a78b7788f75817eb0852f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2e700253272ceacfca68f75e8b423394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487b06d9d34eb17e09a4b7c7713503b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba580e46186992b773610a2dfc5f27f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503363a09c1b751080de763fee3a394397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368d87d10139e069e2233e7d3f0a3fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af731d840526d8956ea351be0407fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450c394bcf01ad4c952b7c52c2a42cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1ce1891b89f3cc57b4826a68c93f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a062448f1a5fab4e9af1cd9971a4a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1623131884cc77ac9d6f3d5046cedb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efe4c7e764d99bb175794a5b5d67a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb253e345b5e6bdf01e7fb0565aec7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c765c0d747a4a170960ed48d2ca90f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1270fd741e245c2baa70b1e2ee5d1c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40142758746c743fe1833f1276a5d931408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f3fcc36e0926e104d52737a07760b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9e3348680af88c35f5fa3628927ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1da6977a643967267d705efada67a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf49e626c6f7ae769d3e0a73d92e416412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c86bcf0bb90bb6f4a55ef9d9b6602413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7a39446605c522d3ef494a6a081c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829c9896f1fac5a7fd4a1b6fb48fb6e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85837c17a99c735ba3bd8f875ea529e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a8d640f8b71c8ee4717c2b8c1102f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7381f5a8a3ee7028ce5e1fffc11ff53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b7f3cd3c228a3818f9137c30b85c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145e6b003889662d6cb2fee1d3992ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89730b52550951b3681a279d00e1f9a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786fee9c00c5a5f2071cfbeabb7f2b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698676b8f995951ed9a8205c9cd2bbb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170c981fbc08930e4fc72e856983426424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d04d8fa869694495a45d9e3176bf1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b38be3b79c96ac61679122a95014b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bc50806aa5cfed3cb584f8978c7af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d57bc8561c8806e2fab372549939a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebe0b3e4babf44064fd5ca20cf5f11429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f3c540e76c4d3d512c489b31e46f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296ecd179b7489b46b98df51fa94d06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82728cd45bf3dcc760148448e271cd85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ff7707395c2602ec2a6b4dbe7e56f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f56cac7f4ba063d065cb390d70b061434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a8dc7abbba12c80cd2955efc13e9b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e79947a1eeb5643051a118adfe475436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb21aac9ab5dd1a10a2075cbe624e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448f212e289f766e6ed45a05ec7711a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e3e629457d9ffee2f2a80933b8c2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047329dbb0ce15d66765e461014fb76440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34de40a4831c406bb0bd52ab77c365441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6f55ba11fbd35e68cc88f7f15d9ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067169426d6fefb8b2ef980931da4c81443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4982ad15b5eef3fa8e64a5e1ccfb8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f8efe007aed8e70c8fe241fd7b1c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2bb8c3690a4f222532ff76aae6e49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e58259ef67be8f35fe85123b45efd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4df3ddc5399bc5e8fad87f7fe37bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3e1b267cc3645edca490f995b6864449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b932d48b2ec43506e8699280a3b842450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13795fabfd907eaa312e3f48c4ef3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d0d4033339033d5e76dc3e5e4df4e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d3e7bcace80df305e4121c515aff6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af5a6b98d4edb1f0fa6d1443bd05cd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d6db742809e2bc75b424c983eabd0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13384b2b9ba4322df7a74650d748c9a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1a8aaa9d3becf447069798f694506457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9439d0c7c94f8250d4cfae657ed372458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46dac067cc2b5d9318e7fa78b8d83a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e5511cf237e3f30c256d12c3b0ec8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812db0d8642dfaab05a8e965219f7c75461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026ec2ee65083d7e68ba02591ff19c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445b05354570e874cb14612725eba14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b58ccc9c2bee75420ee0bec12f4b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4eb5936fa5e22ab868e887197295b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6ee6fa9d28988bfa3ab7283a3ce0d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796eeb132bb6f36b0dfbbc0d6d748e44467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5a8bc4c11b4d951e0ae5e1cfa085c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003627433db378641e391414a9813329469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ba0065d19887d919da3bf40af5238470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cfc887a1c432750ef5e074ef15f76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1bda241c0398a36404ff6d948dd60472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e34252ec1a74bd76a3cc84b7ac3438473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb3984e3dd5e9f8fd4131c4fc40d04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728f89441863e6fc3cb8316510a3ba8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cef72325ad5ad9938c00714546605476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0804d34a0b441a67ab977ed0482a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ee1523b5d00a1b1263b714beb58e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fa794bc39af711a8259efaf960388479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ba19e27d9c4e79539dadffa24b468480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b6e50481d96dda8345e74be6b237c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4c6c393bcbd94dbeca39450a52684482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce1fcf449d91352bdeb88c1196e55a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f919d8cf069bfef71e792b04df71377484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734fafc4f748717b63f6710aaf95397485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338829cbe9d2a90d55b4dacd3e4b7fc5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7aff9361341aa8784c0ecea087a9d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731bb922c03829400b4b061180aee9c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070887cbf3124cb35d71dd2fe7771895489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f4850f2abab95ca34d69f89a4b938490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4fa3aa3c6faceda03a45b4cd65f56491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03dea7daa7d5c95474ccc705f39a5c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa458f5b7fed486b3855422549a75a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c737b72421c411293b5388b0972ce1c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d34f625d1effbf4b9a02b04e060bd4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e58d8329923383e1f1facadbaa951e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b0ec1a0bddd6d77131cfb3be5db97497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60da724c4739ae6b874eeffe410274498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed1a432a7ccaad6fe0fe0b5fb11426499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef413b2b8cda2e5d234cfa76c793cb5f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc12fbef357f4de8080f3fc2e37626501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bbcbe0ed090bcf0945b750ad309cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b773e3ae9711b2386c5275c16a209b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06a723f2e97596ae1227a1a6cadc21504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d48766fd62fca7be50a0ad9503755505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb3b9ffdcae744beeae70ae9373859506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df60c94184b69e770a14828787b6800507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc134e2a93505232c3466087a6a9654508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf44ca4f5513e47b1ff9baa46f420bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56e36f4debd3f2b382f4d713f884ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b4ab8507dad6ef3c281bda2cbcfbe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8d78c89a2205428e5863a29bed3a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d263d9794cd279a7e28739b660e4d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74ccc7fb20dd46be4f20ce5a16b500514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0600883b398f460b9accd23a36072515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2d89e0e14e55ec118f9915d288508516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeac2f7f1f89294d10780964b37ec38517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13346ebc9e85bc8fb31b6a9abd2c60db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b9b2a04747907dd662d7d32bb402c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4189d3266890707d563f6ef89e58f60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0591b208ec7df9d42cae66ad03599521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a16901018bbb0b779acbb385c381f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6865c95ab772902559ea087fc83b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932ae42e0c2a9f760ef859e98f5fcff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d9a63937fda9cde474e4d9a828514525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cffe9ffbde01242af3c0b619499c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64751188792899056cfdfbfc5132933527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad720b952373d11722598abbe8de9e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8d54e070108f157d155b9a0eea1ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276284a4a7b1770eeee24c718b4c290530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1d773d4a6538d75e764b3b6c385ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30634729bffe52aec96d40f40b7ae3d6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070ea132e06eaf7c784919d83c58cfd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de834764e6a846149530cd53680e78534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dfbd0a0dfb023ac847a4d2ac73f0c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9c0925f1fafd8d62ce884c1c4cad9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a54d4803b4af4b6e6d8899c4d8531537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6afc876ecf67f635cee50ae642d464538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85692e0602c0f2075b4779a4c0840bf1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520e1d0ddde87ce234114e3c76224ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc582a4b58cdfc6be8c93f9403ad5254541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc97c28ac67281b7cea1b623808e30542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cab9479b00a7749fb6a9814355049a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49b97b2729e2225582b9436b40eac6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53599f3612ad802d9c88ee3b0fa880ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5c135f5ebd5e98f97bfd60bb09ed4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94636abaa7fee0d000e8fd3ba7feac97547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26611e6858241341eb1f6aae6536117548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89551012916039bf481ac0a2adf7596e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e84c407a2a41d3ff7b50d17a241c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75f4d06af408b5328546183de99751551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9485cc6a709abbca3cdd2e2158db6f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6605cb6e53a2f65ad940edc0bbb4bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce3b1a90e0dccfd209dd7935311f41554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2291bffa71e198e5d10fbe3aff6a44555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1842e944a0da7f993ccf127d402f39556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db508a0a5c9578b45996a56c5420a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002de83e60b0ec3d139980b867725b21558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeae214881067ddc18ba875f1743b5c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515c06c257de4e91933e3d0bae07c64560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8284d4df7679bdb610a3c37482652c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c2d8c818da68414890fb1bf08db03562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032407799a1dd58d02cf95783865b66563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2c6c7c03083641ddc882b57939085564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d7028fa647985e1b2656a82b722f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85414ec9a8f0b987e06672a14ae0df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059ee3693dfe135d8ad62b77ef28ff0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91055f3753c737adb9be9b2b1bea4e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1400f22d9896677d34555218d5132fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba6b0fa24574253ed371082560e4ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb741a2ecebc6c185a48b5939424e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c70b68d0c556118bad8a393e240203572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff761f3f2c81c7601d77e1d5381abc9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da23cadb5a34c05e72362094060ceb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d3a1f10608f6f32061622e04d93a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8254ef421e4445928b521faaaa25886576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e652979bab8f1147a31630bf4c507577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362033ffcf42eec30022c6a097235185578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dc8fc4529fdb1b72715ff6fc63c88579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a84ff64b337a7cd0b9fcdc537ea967580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adc197e4f2f93d6c62655d0070f8cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1988589b8eca788c4ab488b9e6e6b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea7c63cb161026af700e8ecd41b4ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446bd6770da92faf122ae2f9eee39ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a9eda8020deffc19a69eb7989be57585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efc527c623b38e2586ed3cd789ecaa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ee4736d5c84e0ea40c8fc31dd7d2b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e0d26921b1880515d91531878fd9a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d135f5c14ef14ab0242246e276626a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5e81ea1826c1eb2ce0760fda8cc55590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9d4fa59930aff51f48540ecd80689591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec83aec5d21916442efafc123f6d7c2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c81d870b171ff5db036c3b84d099a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b7704ea04024b7cb024a9ad7ee872594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4d8d23591b161e5f4b5daa1e7a050595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2423aa716faec6ac778022a425f53596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333df39e80cd762774b278e9ab122bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b86f4931e76a3ff8927f070238de72598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69a400712be5018225abb80f0c25f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c82a5c4514f1f778a338ee1d8c94a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b26902b5b747d727dc964676c6492601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ebd3fa5c42c1e4875d9d2d44a9fbc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bdfe1dc4302b0c5b3b3c19aa4f6a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d94e44a020d2c080789978dd8849d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eac2859808171a684429c8613bab10605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115113ae7d0890dde2f51ec2396309de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481592101b53638a0d341786265ced3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be4494c71e3af884114e9fb963cb07608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4d098ac765cca5dd428f1a30ad6d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dd87155b7cca0bba472dbaa9767e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395633a679d007c957ff62306b91610611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cda1cc391ccbacb13352fafe1fbcd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e273ff44480db9aae8740f448e87d98613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724e121bcd1f9e406e32f899b7b997b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef8abe6767bb62cd4348afaee1cf38615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21548e3dbfd26badb0e221115cd615a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b251d7295683c31ee31b9ca052848617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80189c0fef3ba6a7ca1188a47eca40a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d7ffd2bced2a12a321578016c6c53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf6a0fe3a33d6bc4093cf78db7d73f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3912bc262adc6a101ccda8d467ffa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747c4c560648aacb79bf5da4250a404622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84655053e6b44465f2088a57fb002b07623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c79e5772ded70d710b255b91a331a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529c767dede78edeacacd7d59a95cf4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c5fc9e54b5d4c2cff63d6bca427ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5158dda08cbcaa060cfdfd45cb042627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4954048a34436fddfeb5c09ce1649a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4a2bfa6de1bd4e3240da661831cf3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16652cb0228c503d40036a5ece721d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69a825f5394607c15e33ff0350722e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d1cd5d0f4f3623fb2f57ce9956084632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93547bc28926c420fcf796e773bd24633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bade4ebe9910e4bd2845b458d7fcc9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d176ea3bea6084115aff3e0c8c3d19635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea4e9889e1f4f7af3dfe437b83eb80636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bd3967e4e1c90125a46bfd01db437637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795c921ab5151b1bb0347c130f69872638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27fce28dd77831aeab9c0cc0cb6345639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994a3d81a74a44b6c3ca3610a1fe253640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af582ee51904cb09fb4f6ed2e8bd755a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8736b6134a117eaceb61248125c5bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6c2273f9ef613709f9853ac40d5b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6cf9cee59f44d9c90751b5b1c667c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd093f779cc6802824c1b730a23946645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42813002ad8a0a198883c6d39c5816fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc069e368047b3416c8aa36bacce87647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029d7e8c94ac0cdd7ffda2ff0f7a933648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c917a09257e803bb3b6975088da3bc4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70eb2552d5f71c2f73d0117673fa65d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2d30a9327fe76164a3a1872e837a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2d8969d45076a2b955ee94f7cb004652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c7bed1eeacefaf7a78b98569517b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274f352e66f3fd17155e131b61b8214654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00116e4ffbaeb0a6a52a608912da8c7b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdb096ffd9a7ccde0f28a4b6adb333656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6057b7b5208097f9dbead318329b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd04012803f36d0643d2fc31dafd04d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de260171ca0d27f0207c189166cb73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e1fb8c95e61f923ecb58f307ddb93660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737751884226b8177cc103fb0e62217661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd132871ac1d4725d055e92e5a601a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7478e4f85a84f11add2b5985e3c9d51663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6f9c979b59fc2504fa0d83b59f184664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd13c90ebbbb060f7fd3f62dfe111dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dedf705a3b56ccd5e7b9c6b7514730666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41db4b9e658ab43411b895f0f39744c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdf1248203ea59d56e671e260412ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950614b3dafe9f964cc4c7d23f1fa68669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85edc827a0b58c8ca5b1a302c2c062c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174593bb8afed9ece89480bf84ec2ed8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbcc11e49c8b1d9c37981d49cb557b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968f984f6acc22f9a3703db7319c032673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51224fac1b89972f625474bf63108eca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d065db62fb46841cdfafad8cfc01d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda4a6d511e69bbfa46a8a0c9c98de9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135580ea83148ce4540312a3506e2e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186af66cad4ec4b347d0666451da3cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfd1004032a8048d066ded03bed13b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e902cc75de21ad29638d112bbf1a85680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3871c86aef6f5f509378c537629ba9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83589102cd72ed957e6195ab00149cb2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b877c9ccfafdfc96808e7cb289654683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473b754ace7bca4f489456153cb611d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ff580cd996473d77ef99b0b6fe6a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee90734230acec24cf06644d7e8cc5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c44d304bc8bb8362f61be21a9ea47687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab99bf03b032e716cc5970a1c271fc8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff42e1877a64db5c168d079235fcb10689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99889eae8773eb41b0869f4efa6fd1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e970023c375526b036db32221e3bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c5002bf5338c5c9a0ebf71b904055692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a1a3142d5ddb5a56a5eb1d9105002693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88574a7dbf1deae8f6beb086e443bc3a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628fb830adf74ca05b6d05c8fd9f0da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fd7560e54f8571952b0d1935ea0ab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8758473e2ec6c3e7d74f4ced49880c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1b76240751c28941f4d64a0045894698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ebd3f08b2f68501b7b75841037916699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41baaf62e4e36f20f105247803e41c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b8cfbb4a6dad748cb8fb921845593701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55589d256170d381ebcd8e5c8bc2debe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8954ba9316500a79e348b521d7d81703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f88d42389d7d3b900307ab66ba241704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd4514ab09ab3a09bc2db0ae941ec1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96512dd22e212164b760eaa52ad169706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c817d27aea34a90d7003f3b84ed1885707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9270a543c5eeef3857190f1fe5231e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816203a665fa9f83f237c8195ecfb38f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4ed970d0943a0d94aefd7167e6d66710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808a18caeb7bc8735387b5f194555e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2774c8fe8bd711a049b50f74b7e2188712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22042bcacd2f2c289b81d0dc5ef39463713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90c786054fd0e0d5f3567c86c72306714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94caac9dfe23739dfcc230f62fd8eaf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651ff5b6dc26794dd24e9b4f907640a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fdd80e7cf323a512fd245befb92a3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958c6c720730111cc943dc55dc77e86718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f2502036d0584641131a559403393719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fe4c180b513686347e967ecf13292720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ca08673115cbdff356d129b17c090721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bbcd5df75e5789e4f8ad53f3a804c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7ca2a9f6670844310a1f39a03e9f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bdb1c6823ed21d9429ffe47989152724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cff6394d8f105bd513e5d9cc680686725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764605f815b940058aa13f642d12335726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1f2246f70d98272c1573e03419a5d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6627c2d853dcbe70bdc6cbe0ccc85b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b050223d84148c61a650e9d572815729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44751ad223c7e165bcd054696bb74c38730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d3fa64c0784e881998579100d5158731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5fa464853f8f462f7f1945571db4c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6d02b3765a4dc55bf061111372694733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd9eef7ff3d2c63194abdb5bacda62734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2dd7dda2c7a17ba07cd56d1fa488b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c94a4fae65714eed54e4df2ab55f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0e0657c24723efb867b95ae455ee9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af9557a0f4f77cdf7edc5dcf90c933738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0121a0a3b77f13526a4568abbda6d31739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094e3d4ddd94b23b4d59cc0d6a043d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33ab594e5fa03dc9e750db1696a1cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d508fa612159d393da794212b0318ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b341ac30edb402ce52c6ca6de72295743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251149d51a438e7a77e106ce6a65e45744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d0a7f48b73ca8b6a0d6898faa0d5a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d3cdb0006ee6760946c1765d940c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296112ed8e11191bdf3e486f8823b7d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9fc7eea28a34110cb07ecf4e32d4b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1827fb3298ad78738828cb8a0d09e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1867b04a1ebbfa6f6452bce462efc9d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b817b3b6ef78757dbcb0f7f65702bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650414debe0da365982d8decccbf266b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446669801690859c4c3b1eacaf62651753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fec342392fa5f502fd202ec2bc3d37754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94463b9ad7c642e705c44bcdca22dd3d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9d90d457e1a76efa0aa26c9b7dd26756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12aeff631572160f2dcb17895213b4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660b9fa694e2e0fdd12defd6d3e9b38758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2726176f044493dea8592eb048fb3b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13160665f5b2a17fe003a3ba58236b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fff645a16f536ff64470540ae1869c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb341c0274cd9efba5a425b743bff8b5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b77013f811e955a606db77a53b73f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc3acdc7fd503075ff82e7de40b9f9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713a2734d856cb7650de0faf87fab57765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37c114cf4809282c4b3bdde86837ab766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbd54713227029db304f4f09ef082a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c1236116a375994faadff0831c70f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eda7ff96cbdef49011711b334b6d4b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128cd6a10c4f9208e49f845c07180bc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa713237d8ac1deb1b39102ef9b05b5e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330a4d026a327fa4293db6848835ff4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83c6064edc2e9a0753ce63f04106d0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973214d42b6abd3691f07f0e8cd6288774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49df5cb6d0c8298daab50845195f25775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2757c8026f01f52fbf488046a783e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c6b3f6af168b3c631cf74497d5cd1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3de59b27810473b132a8d1c27fcf9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85d6ea060debd3079816c2dcc496c3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2615bb962fda50dd785426250f943780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6636a4f536c944d822ad7d20895d32781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165e20aab4a0f5a4a5689e6676a3083782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55239c7accf135a5d407aecb4cd01213783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87d7d85327b7bf241834f906693865784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f7f5a70943ba596f75bb351cf9d3f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfc9ca31f607803f07c39426880e08786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87418876d6307f6c9a474fcc75bc50b5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e92b1bb8516351141831381b458e5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdfdf70a021dc1cc04cba819b8acca789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff864f19afb8062355c90ce50fad4a0a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55ec258b7c57b85f5f1c45b2fa8046791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15573576234d251c0151a580538a1bec792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc73cb903d343eaa1966709c4ae484a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f9d57e4ffb47361ae7321cd2c0526794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423de90b3f1903877250a129223c8fd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41795bbc73db3a32b67fe14f0914745d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb9641bbebf3a49c9f962fe101bfec797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad356cd5970c822a799264b702d91d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788ccd9f6b9defa4974a22a6447566a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399249f4349d02e857724649ea469c73800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3115c41cc9551917c31f6307d4f7e6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38510472c4dc852a6922da9d9ab125802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf541f12fb5818053506e4d125ab88a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35631701279a7ce7402384403a07277e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2d7d07034ddc48411ed0fe174f0e9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74eeeba3c069d5c1e27acfd8ab4922806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0329faedefc02794835e7223b433df807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f82097fc495c1686fcccee84a351a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127741b3492912b5cfa4ae32df160158809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162531d536ab64c1b63c8988c481683810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c86986ee3324c3213385deb5ed463e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a7772090ae2966549588533edadba812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7a4d0c9e3cfc3d34c8c90beafae24813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe0795871fd5b9338c23908f486e83814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669526aedd779b824669bdb2ce6851fa815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a22bb7162d02d4295d7b10b99186c9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f0331d3cf1426cb755de414eade92817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aace7fe49f63fb21d1f7b5d5e239501818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f31efd22b163c1804132dd09667282819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c994710ba6ab97d83b6c855bd71b1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf328997e4999514833e7dc9ea76e6f5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a6de89ca6eb032aadb2b244f8b955822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d9b6de18ce120cbdf9dc363244f59823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba761cac04500b2b545150413dba2d4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30e767d3c4f801d98b7ff611bb707f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f415c5a69d12680c7a24adc114034826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10486a5fe12d8c0cec8cec5a3cab052c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfe5c5ae1953fbaa306696a4288128828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbf792b93db4d5743db4d7429aced8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc30cb4bc788cb4e54f4df5053d25f8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284fcba40c2e909ba56b52e87b5cc84831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b222c59ef39ded0c440310edd1fb9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b361e251672df62d572446ddfe34c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f05a13941d1356cf7554407e14bf32834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82e14e338e9fbdefbc1781377d5c19835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9617f327ec5909a1010c8148bfeeb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cabd78352766cdfb6adb04fbd3889837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064408c9508c861eef08b1672ca5085838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe60696de77f55b120457b8908dc690839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3ff29a8c172e0f296b09c84ddbe8f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049d4cecca72bd843fb47b5f538d300841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece886ae99ef1fa21a31f8e751e7c27a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b57342be5a7df40aa96a9e263b714843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85df394b552ef00c8cc34c24682deab844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489759aa8652a6f0f1ec3b4dbad8b417845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c840ceaf165bb87033cb7a5b0f0ef41846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ebced9ed768d04b83b14de46c63ad847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e8befcb20874edda3cda066e1a2dc848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738b2e9dc3ef71d08c281e2a48bf43f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f034a604d2be0bc08fbc8a64b4415b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97eb00b58fdc8379235726a382ce75851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980077504da8ff36e1756bc968bca51852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471853b3fdebb3560adc41db8b9d507853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea6a2bfe1bcd573fba92c6ee59b5ec854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43a1de243d9279f6e574da200da522855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc51f9918a3384c1b51b0fb0068f40856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e131b2e3f0197aafd5ad46f8bca3d4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35017f674efbb8f22a6be2d7932236c3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f009f4e35347baecfb33754b284b2d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4eeaa34e0ecfa7b92eb190a1dbad1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29a845bdea38ea0711b305da4eebbd861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb858fbad1bc77605b9c2e28e0d754862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938b670123658dd144f344a324e1450863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce2187e89fc2b9418b31e101083a27864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b174c891f8f54c9e70b9acf1dff14f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0c1878000dc25f8ebdb8d019c66c9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991e42c40ee9c46948b85c0a798cc5b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbc5877d5a566443a3064a615410de868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf543004bc0bc2dbdc275edbd75aa3f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd705abf1082629e614b3ab3b50dc2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed783dc03cc4f2effdc3b48c6a3c8b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1812bb0655c10d6c10d3b4f5dae3451872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c825da5e70289c80018438f87031f55873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae523cbb1e7f48b3b9ecdc67aaf51f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f13a879783975c95ae7215d3b64401875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8098081dfebe1bcd38bd0fc0ba75266876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710c8105e738d9c0c7906f687a6767f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf8f64a4f4aab5b660cab2307a381c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea95631d0fd935a1829ab055571bf5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8004c8d5d5964167378e2bd6b2158de880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddaf03795fe5efffb94dcadc4a0b7c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe7e1a8b9ebb4fb69974f2cb3d1226882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee73a913b7ee01397edc7b67bf2b36883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84e63e7873d0ebecc1ca5ed9c2a794884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458bd4b32efb92548a40c0d06bc7686885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45d408869945c3e1e38b0d8d85985e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c3bfc702424345f83f5087cfd9762887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a807e24ed434ce63d7845cd94683e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af48c2b7178fd35a265f45620c24089889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f351efd428fe0f247b8d69fa10c4470890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f62a4b7da03ef453dcff1ed8675df9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2ed9c4915b84505ae78617e7822a5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60510b329eb62b5e806185c86d4698a9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2807550f1ac52154f41f8f635c90e37894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256ad076b3317a171e9510cd9993218895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb0daa8d56a83522fc880e718e7d1b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee096b982ed319985cfba6e6e85b8a97897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4a2a3280dc228a3a2e54dc9407ec8898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71d7aa040826b3712072043c97e468899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334d7847182310d14782a4b7eb0e8d8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3eb4d1461464d46bef7605492718e1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9e122ad35259cc7caf55996b4d972902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9aefdf39bc5cfc93f99fa1f394fb90903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb707662b4eaac3f2a30f629967975904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459714dba208fa58668ab3c128328ef6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f4ce71242a4261db9bd11adba9ea7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658945aab83a9a0df6b1cfd76dad4dfd907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54653f3ddf8a6d0db0b2de699911ae908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d009638051ac4029d5fc1bf307274909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1de9a6cb353a227fee5b5e3771c58910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44176301f979ae702cfd2be27d41d78b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f59e9b9c5877f1400510e9daceebb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9704e6858f982980370ef2e5ca9d4f1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989ed8b8932f9695d8bad67f6ee5102914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8504300baaa24494bdeccd05c184c8c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73e839044d62bdf6df9436130ab9f3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843460f7bda3d5928f637f154a1f99ec917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976dd89529fec682a9c51334d97391f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438470c11ac10c79e381c215ad9f465919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382c73e221d0c87628f2c9c8cd65f73920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aff5b11c5c6eaa89b2db6a01078078921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8a5c200a4bad2eba232cfc9d2e1d0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc086f3ecd6bd6715b5afdb1d2e47e4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402fdf18a097f82206f7667dc4c124a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bfa06ab169c834d59da758a7aeb34925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf7b596ddf97e23345942b8a0a67bc926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c943866e78b97489c5eeb0f928667927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c873150b9f785b00760f050be1b491e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb97e68742cb64d1f716d8637e3963929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccc485b962f2ff09ceb5ab0c0f308c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e36018195e0cf901ec1a9567075db0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9dcceb882e5df76cd61b4c5141897932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a812bfbe5c0338477717408ecaad8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d81e95de6b617c8620e73c335b9fc934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4943f2537d30062c1178b492cdc2b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f9a25ab8e2f51b9966bf5bfd7927b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ffde130d8c1c0d4283ef2b02a229e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfd641ef768ca2826030821691264c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18602585ce90d323162d70a065de8494939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e84d3421b8ab33fda59065134da42940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f465c9b6fcd7c83114e1bccba05f469941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8f1473c97261d6beb5137037879ff942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c20f1a15f5703437fc6408c51ff4c7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5730f8ffa3944cb081480daa019ec944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcba270e34640c0327c9e93b12948e2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9af4ce00bc8cb96899e36996b8080946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55be0598391d4a340d6e5bacdb7997947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada63c0793eff762c7a86bd368578599948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e04218ea13b9d95f4ba971385b98a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3c542932ac57f6ce97f26fa5d2a03950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4180142ff95cf18767ed0d4ca646de951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e99bfa346306a12f5573ba329bd5e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46621a9d93fe3be04a3e9fdb1828a127953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed11aaafb84947ee3e03c6166176b7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c537fe4a13d4e64f7b2dd52708ea3e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a36d966cd3afccddd583b7c1be316956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295caa5946de74cf35d253ba4c96241957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3178a4b22d92a588d0638c3645c439958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a553721251be4ba36f284c5306248f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ddcc655e57056d536b3e8184816d2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690c928dbab266b585c8429ec2aa4a9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff384a7d0329ec23c8dd03e18ad157d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941180671787e20349713b5d30854a01963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec383227110b5a34a123e713448e7224964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd741502e0181240a43fd49499e1e9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5ec3b96ce5dfdce32fb3473066a25966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc7aa0d56c54e00f89a26162ee6cc3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2b60fd6a79b5d14b6e38cc4ff9786968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92ea1a76a42d01184bf6c9be99b117969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a688b9227fee4e4e610630022690bf970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c258f9117ceaa152446def9b7af15971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a591d0fc54872c66cbd3a9e2c959a94972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9943ac7ee79da1c3e540651950163c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402cd0626b3c1a3979031f265d6db11974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05f129f49b5591b1bc4e8d7c2daf33975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437d10cd2b541b9404038a37b5a89ba976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835d899a36efa3f2fc5d5c12ad72021977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>