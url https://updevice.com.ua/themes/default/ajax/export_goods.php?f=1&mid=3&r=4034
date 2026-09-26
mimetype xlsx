--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe0baf2ca73f0b155bfc4fb60f36271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b04e5a083efa4b395a9d2110733672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cc96f1f2c39eec2f2f4657d2061453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67894ba4151cb90d508a0249afdcd9b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39bec2ed0a382d00e9359a4faacfd75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dbcb885216252dac1c9336d56b74f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ee0a513ce327953afdc7bb0c41f327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c18339c03f6d98b65e79ca729eaea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73893071be1981561179358cf909738f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e23c6c87573001ec9054e00f94d7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800b66f0e9fcae71d01581d1bdb0f4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe93bbbd6a96fef01779b472d0600012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8610b6b668857c226d24c653a30bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3016fa95282a5dee61fd62c8ba2ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38c55bc1db0f3d414d93b014abe90915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1d25c41c23f9d4379d3944a51327b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3369c6f55d5f1e45d285fbff42d872f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee72d1a56e370ed6d321592964b789318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3e30102683a36352d60230592d23519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28183d091fa944d13fe238be64ae1a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e5a3d5a334e0b84c0f0c711f497f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e6ecca984bdb65e88b68d00c7de4c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace3b0ba14c0094b42ce8d8607c1fd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21927f2a735fe47c3601c86858313da824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649f102b20de48609a0b4b3afc42a7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a11701eceb24190df110cd87ccecfe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6be244509a203567d1202fd1d4cc8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54cfb6f5ab1fe363ed54ddf10ac17728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adceb146c3a29d5be66e4736ece79729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad69315643c2de9fb645d75e2a85ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e107fa981a4226dcfa84167168c5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a48ed9587be98dd73abe39cf743b3e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6e68e965b91de9aa67b015c27d7f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e644cd7b8767b198551f7afb1c03f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965c5c1dbac2dadc177c9a2469ca3e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b44ab0dc833d2f3c0c10ee1546ccea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18ca7c2ce8b65bf8fbd7f8a65694a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595981b95edf6d28e0e438c43c50cde438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a658c7024c7e04b1ca411a86a3fc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2424bf830ab433dbc2c26b6be625d3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeac026d2de3da79df3f49e5a6350f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a22f6e79ec072183d5351d8826575b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5f0a9b04cedd65a84d3029cc9be3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef8e7d6db181aa37260c0de8f08b3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2309a61da86719bfefdfa10417a987c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195668946334b6cc942a2649ab0c77c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a53bf4912b079e873f192e1bc538047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788353de78255a7372768d8c10295fbf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669a23087d764a94cd5be027fa93f4a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c991f53cedab4cf80936fc0a12182650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7853255869e35ff94bbd9d7d86aaa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14cfe1bf8e0c651ae87fb91bd34b1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ad58ecf09e240319eb058b751037653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3127be76f64d2609cd83ec40f901054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde7faf446721000a71ccd5f1e1f36b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d07e00976e5b72963c0a414b5047156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed70533f54dd69df2c584fc154e36f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b42642705d351cdb063da80edd483858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d0696f79ea4204c0376f5132f8f0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539af3a9201a4f5897f9d9f54bc8047560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5208e70f2a056b3a3cff3931cd758af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a11f04c6ec6defeb59a75d2e57a6d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa01fbdb805805d2d0a7c67f8dbeed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb9b79a68e9e496141729f90b8b87364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0063da76b5fc17d500ab10cdf82c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ff28210404c2f970b85b2eebb777d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df089f74571ee7af682fac9645fedaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32435df51354f1d823473f0524dbd868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a80d13f5b7576a2da97e0970963b0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af0f97bb73fe0b2cc3e7cfd2f69dab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e334f11b098ab147341d953620619a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca191b887d6a26614fd805796699584772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b69e5b8ac90e8839750a310968223673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fd14ff6c6c205995574cd675f282b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccec20d3e5959e31f06dcaf91488b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61e52b1bf3cbb556bf833fa620416f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3a6d0dc85af5ecc6907727c94af6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a932b5d24fd735e59e07208e79ed87c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a031dffe821daae09013451060db5379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5721f38e3c8c171bf1b03cd1e14f19f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eef5fc1689e5627d555de9a15e9f6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfa9292a43cb057a6ac2666c22453182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf38cf2727651e74ebdd6310c9b24183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692b2580dd8fa294655dd16cc3cd1bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85feb71cd5a66d85d7e407324c996a6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5e60a7d5d0719690f4b3d509d85db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a001d688caf2580d03a9230e25b4a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d628197939683d00a07e17a42dedf888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb06d27773fb15a933751a90638ee389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d6c038bfcf58737de3f9b390b6ad690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea84585f511d48dbc2623a7e2e948291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a5c7e290d1f0592b859033e35f51692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61c24dd5092c23c96d54cfa260331e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed124823b2311845b9e9d1af2bd02d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42fed70a465066c90f7ad37161732f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff08cd7dee49a360129f8356181e2496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d39f0214570e8d92429390425687cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593c87a2834b6a92b5008482d63023998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6d30845932d1e2d79af87a75bfeee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601c435be0b9712079cbb878855b9b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cf3269357081efda4da9be25947e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8cae1bfcd067f8777063728c25e99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b207dbb353307aa53bb46b83492f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8c803a13d9bdb11fd7a701bf61acf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41a42403515fc6f3199cbbfb00d7fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660308e70a070541dca4db92e0c50bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d59b384934bab81891f9e75fed66e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b172aa3d83ea98917f076ca7e5e353b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264db67ee85987bdc140146dd535880109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f7a664d319fa4e49f2dc98fb20430110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e7fcf7ef09b02374f93bbda0506c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90300bd053c52ca168d3e613ff184670112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29c4f3190118ac13622007f59d72ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10a0343e832976a05aa74251beee6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1d0585ab2cde5661247069262341c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1c828da108efcfb97e8551e0df2db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d692612d28dc9100eb9bb0830c28656117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440402e9476e6eae8f744f69c1cdec8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999153e983b297614ce8e597857ff6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cb7e277fc74aa9fe0dfc9a173e34d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30616db3fa6cc82ee1f2e0ef64b01f87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99379001e20c0cc94c178239d634ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d3439b277a78c538f87a8ffffcc48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d879b7472b421e32693537dbcdaa688124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be479e67cbcffe6d0ae9d5ad3855fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfd0f3cad128adb40a21b15cba9cdc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c65fdf5c72bd17c3841ab64ce5ea4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18f75cda56cdfaffa273dcb40ea4eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f574234845321311535c5957e02f0c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7aa5b3d99f624434549dcf5ffcdadd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22c1aab6e7bb4361fbf4d3b6aad208131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2292cf3db1785bd7c5a58097bff65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef6d29282e185499bbc964ed09c178133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26413bb4ceea315e50c61b1b8bebb78a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db50830e87da7ca152c1dc5a680b37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e62d11a60f69ded08617ec8bdc0939136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f71764be7861f8f9f715682e9abf09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd8c37cea20101de8c1013bbfc6988138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ef74dabeb7597153b8877c2bf5da5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38999cef4bf0e841565298338d14b6ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2175f2cf93b6319a007d29fb2b724a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0259da370957137d446135c3bc8a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8ca7edf465f49d75ba509310e7992143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315042047b66da7b91a03e0614b33441144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b807f0c4e0c5262992423466295f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25098d8d59b59ac228a757c0f4d79a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c54395802ae8c8f3c6b415f642aed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72c72372ac0b9584511189cf897a1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2f550be2bf4e87f4ce8570e4a3bb4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1717c8a6c142e26eb0c66bd37a179150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b023315a238d3c0aa783405cbb8f266151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce01d7cf90580142276191194e4973152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa3c87706a221072a4126e93907ac1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae3f1ad22c62f50778835881d57fa2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd989e55534e31cb7a58ba4b85d64d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96576855f389eed7f23b6061480eadb4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409ad27d8c638d5794743cb6faa6ab9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fb794a39db8f7f5dd3657615bdee2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df57d9c147820753767c9c961a94b12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522acf7e0e9c79a92e78c21f923c436160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bffd78b6f7821928f007342f06fa9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642bf70ff5ca40a58e0b2a634327fce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119025303f7153f1dbc399aa39cd2ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad95e15b50abd944e21af735bd5a218164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109158bd7c4e57d271c4b21e032d060165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d685be65a69a125dc6705012fe48b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1674a8c05b66283b1b5b29ba307722b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f959b6bea35b2519911e73caa0517168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b1fd24e53343092413e9f3bf924e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df445d79d481be9c203d85e6de8586d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5a8a381e9171cc870e1645f1280db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d873dec84d81a30195a2483cb744ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c4d047c328a88f6e6ebd7d53b0a40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71dbcb4f8f7c9dbc79c387b865bcfb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6035ed19c624bd432976907991a5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cb08ff1d24af6e2b3dcf4149bf990176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b78bea269335ea46de171930c15a19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6090a9d52e21f82abc24e5b945556d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17692340475bb10b5a685a02ef330868179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4269935feb465329e83155d46607d9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0065019aaf7f7248eccc0f06525d591181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5736a90886af545263fcd3d173c9dbe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71150b49f108295c566964f37e0f3810183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b86ce35c31691c2327bb54fb4b1bf1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bd8f8f6ac1ff378e5ef9cff83d315185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc46fa5926420dc74bdc7181ec00127186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110a33911fbf83e884277bc91498bd7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcc496c7648367e99b481d35c4ab41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed03ca102b3406e2f7674090e0c8c19189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf45ba8d28461b9dc98bd68763613e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaefea45c5d5193eb934fe39aec853191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1b76328a26b591b72846f6a7d4f8f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95f13e808ecfd5f9c2618c48feadae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781891af72c7a33165eb27dbaff651f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349faf09a950612158ef51833135bf3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47278e783647d58a54abf7808426c21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227eda902ae6691729548936ea633e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b524829b122b11980e11ece3c854f04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933fb1ee3392891d7d6b5fbc5d4d97c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b06022326f7adf8499815c2ae644fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972d26b337acb288b270d72f48437ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc910e3a4653d8371186a42677084da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b21cc3818abccd6136a9b85142bca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74744f08d820dba01acb61ffc3b6a73204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a565162ade4f6f0dbae72e3d24d9815205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609c9507f96646ba407c8b4c5137122206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1920aa46419772f6a915910abfafa0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53545920add2449647446c5aa386f0da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1f801f424f933a1aab0d88e9c0e4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897efc002421e710858414b342b4037210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d0bb6e606d0794890231a81933362211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28665671eb22d13272ae9c1f0e11a231212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3052ae47ad20892639335957f6dd5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7b163d767a7c5cfce71e462f4ed80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac5400fcfdb594b80d9e4cc7cb219a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ae04748b9e41ead2cd1fa0ed826f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf1d4180ad157863ed3d790837649b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd524da8861a59cb9510b5a786f3263218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fd5bbe739b023d29adf993a044cd5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb0715b81ccb3a47ff44d4615103da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585efe0d3b3594a5f6e249f0ef1dd9bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a2452be9dc13c20f9a251a79b978b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c96af0041a06193b81f508b87a288e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18363288bed697483cb7a8c836a3a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c36bf480262a93e7776d9344fe622b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b1be415cd3ff1c9da6ee0c2f0468b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62369233c6a79d32cf626c0c1c991ae5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa7c0d091e7c7eb9ce9ca64e6cbb3d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efd844a25914cd4ea884711f178f56229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53f1bc18f70ff7819345b231fe1c2c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a393469fa43db7328600a97dc22a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bc1207c337536823c5f7fd709b111232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d38e689548ae977acf459ce772ad8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb287ae4e5e3ff2770de1415f20b6d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87cb043aecd0e787859dce776c8f82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d30a3b15e5f91da211afc51180d505236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73691327cf76d3a6d117a363edc5c3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a3630496978c10492aa069de8155e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7019cd9eed062e8beda45df0c9857239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec148dc23be85fc743380f064fab017e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462367ab46dfb850ff892ef3ea4a53c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482b6fb80b6dace7ca8fcd42423cdf3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ffcace0c70fa4dc49885d18880690243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267eb2a7c161aeabe66efbbc80280ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d14f5260b0d02c8509cffcbc7e46a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff988884feec764db5e7171fa61c65246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee3cd837ea697ba402e14884d2cc1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074485f97155cb609df0761c9827ce8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea006dc3760ea31c497e948016d2e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276af6e765b2e7c26708ce8ce5f4fe86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415ad89873584a669e21f1819c78652251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92e2a538f808d5a3d89a606b2353a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7a09b5fd893adbd37aa9993f9b382253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b4e5c5287785fb1c70d41502571ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513d722310bb8e88e2bc09328f31d5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da979c4167c2d1459815b2046fe4d7bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919de8d6e08dfacdfdff8536d5cf781257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36df4448ef1dceb6bc0cc5e84c8826258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509b33ed356f6831ec15f14be860709259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6961f9b40e8e0cdc93ecc8d0a4b68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee370b0f1ef9cb55dc3615c0f0ffbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc5b608fda7e1ac1ffe8068ca0c0b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade764576556a66dd972196b95ba107263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d29936b88ea95c28ffbf8da5fed527264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1099b368ac91ccc98332d5b4e2a3f4c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce904d50ee625d9e0ede2a2010cf8e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0677d4a5a5352d2ce95c4450634e18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be489b22b8f43d9f606910decc3bc9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981a532a72bd2792f79eb1961b4da9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54e574219b5a93655008fc0f390bef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9aa4b458108ea3b2a8a165391d782c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b2767f8e1a7cd3bd0a7dafa7d95f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78679a6e5b123b6281f87b40512bbd93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f1db2764d5609cbe67c0b549e0537274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ded664763a05d0ca92cbef2b69a68275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd18f51ec0270ae38c368171b6437b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b982a273f08a5deab6c01c62a673b8f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f456aaf9fbb0915ad61794684fe92278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac52a1f90cddcff1c868d7dd90e6bff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87e4f487bc1070326c98cfd7256911280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568cea269cf6ea456179de5cea5e5ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8624778911e84812d347182ae8326282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a6ed1adc1f8e33f0f0a7f8aa60886283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35da27f2d331ceea49416f4a7a1bfd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7460c87c5ce77d03e25214518b2a004285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2dc20e31adecb2d50530c4c26870e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc50e759695e89883e81b8d2438717287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a097fd3d0f251342918565490fab96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5044ebc53dfd5f26b6a65cc0a2a37e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd77882026e5bc79f283e5be2bc4f3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07531543046464d3da2e1b840ca759291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b1cb8feb93950be847116fb659174292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17705544931ad81b50633cdc73c675293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1116f312579396ea97e4d6f9e9aa7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa873215d03aba1b98678f5336578c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce860291f1f24fab7bd1ca4f2baa4adb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b6c4b2b45eb2383148860d6532fe6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f8e66253b3d3856eb48c59239fbf2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76606501249ba9786ad29936f5012d7f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286b38d886f346a699ceed238f409f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e37bc0bc7a7152e8ed5f4fae3b071301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008b03392b85f5d57f56943678a9149302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33429d222e91373f8e33cc1e8eb81ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907622aa3c0c14548f94b5b00d842a07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269eec0b1a507fcaf0c1208f9f9fdf2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a757f24195a58b9eb82997c84c93b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6b0b995f09ab29d20196b3251ed44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4a27b72687403141a81cc004c1f58308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dd00f0471f661204a80c3df90709e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b253e81a6d93f5d7b7ea15e2b250f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90eb11bf22c4a237a2ebc41124f786311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17534019420547d3c787598582ba31bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d7ab0ff1a09a47ce4172531520664313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927dbd03ada6c0eea6fe4d891090388314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef8ced02176d6e0a0ebbbe5919c468315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3894e6bc31b47bd71bd706500e0c80b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98941c3ef66bd4d87064a713fbae83c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f383b5ffec40a8d42376452fec9a10318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf9453859e03877e48c710f271461f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4114661f42337e31f9178072dceac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548822f2024a6502d711ea317333ce5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812df5c7f0e0052d5ce4f5ebd3f2a52322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7af81f82406735b9b48f2e9206a8a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a76c10c4847fe39b8a80870c541f85324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eec960ed855505b5679b61cf3f96bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d07c36960d9b91a9de205f13ea0435326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc312eff23b402a4eabc782c2bfa4677327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130234efb16cb65016390a68a003696328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89856b031796bd8dba77f9f2db8a7d80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd3126bdd74568cd0aa490975dafc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0814acb4b30eaa1466f64f9926bb4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebf642814197ed9d8ce33d517ad1f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aba15158c1763d49b7ccd91b65d5af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8aeb989454d5e3b79887a93ad44e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0a68a4397e4b715c7d59e9317064e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886e15bf87a6a80d71d8ef2a2e8901b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12da809855a9ae65a5d2273c529e7f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9321442703fe4c9da6e4685e83201338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58cb7ce7be0a728367c24aa3cc00d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9b2a2c5cb1cad41a2d0f3bee05fba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d110feb7e27a178911bcc801b5bb05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f970402c3f06a60e6944dc340cc2b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96561994caf7a2fbbac4166ea638155f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e467186bdcb4804709a97ee966393e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84544537a853eec302cb0c9eabf45a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2628b044fbc78026e48290a7737ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810968e661217af5647b607ce78220f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d77bed00ef7d002c4c41a661402d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ca6ef7df6f67b5ea2fec7558ebc75349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76883d4cfd37f65fc5f6f62af5a7b4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f06bbd4801d0787c5c476af2ab52bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630c7065b60b753e89ad0f768abf44a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39f8ca8afa47a159bd60c9b4c26bff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1b616312b85468f8b5582b0e2bd34354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c7d15eae3055e63cbc57571de6c9c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e37e281b2de4b960692c4d3c4d207c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c69a888505fe881209e3378a31ebc3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87354467fd7e27fb5d04b57f631c6f6f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166736abe2176e9eb3f5b6e66be2743359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc58fe6174bd38c1216c2292ee92915360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876d8cd87bfc8b5e8e7e35b98b567c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61653e2ab7df7043e5a370051b1ddc31362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9b2b71c739967b5e39dddc71f4408363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdff0ed6cc54866ec02de8a12e16f4b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2d9779e84c44bca674ad2d1c5da40365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1666f21bb136b6ffbac92d9d6db5e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2fee0bc926735a5dac393ef7ec430367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2683f67ac020aef149f71c2b804a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bc3437ed76ba392903657c2d2bab2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b24bd86ae4c86967f3c02de0b5a772370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212d814984b400a47bb7ee5d1724484371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b44f0fcdfd68790a040b73efdd05e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f62d3cb476400fe4532e3db466db8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a34a56856574f600502009fcda273374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905187d8299d246ca6392d4fdaa0180375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da474b86efbc8a9b32cec74c98946956376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d299a77e35d66ec8ef08ad1c29dbe92377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c3e9f252aab0cf7158817c95850e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a338fc29e89743dd738350b49d78a42379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a181b2d606fbef67383d51a4a64012380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb98ff1d9f82dd327e34880018496b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb4515325314f2eb0cb6d4e821d28f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28821d9f2345fa726581fcf700fb14383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc727f4448b14dbbc629f6d8b573485384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13fb2b8a2ea8786b553955760a66a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d18fa106cdbdf95d6ebfd2d5a0e14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcf1acfd9c73744cc0d50174e253aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc825aa13788360f5f63730cd86baf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f819330b73960aa7d55852f73542b9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a1b6c273ba69985ad9940e41f3cf0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2a5ffae34ba1a7e1be22167468136391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3874c0fbdfbd2647d8d0a17bb893e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c55dcc72c90736c37f7fe0560569a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceb09fa244f679f70bbd87fe9d802b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad4ad4130ef5a67da03a0cb3c20358395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af933b2eb206a6acf0807040c7a10563396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e97833a814d88a861c203672ff95c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a77d8a7dcf3855dd7224b1b9e2931b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ebb2aea592b45feb19e5cb3425a29399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80eeeae0f96416429109f4e9e3637c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42ec6acdcbe5a93fd5cb7563170d24401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe205612ff44c05681d02bb0c1d67b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8109b042a290f55ad114ace0662d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd10af40c6b6532a62fe7cd4ef0366404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce12ffe77199998a8c2825fc8a4b51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901ddc93338a5eaad375f8510de0526406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6323835e441e1f9044326d023e7638407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954ef699316bf9a2fa16c74bc99eb91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada06cb248116621ed31e87e701c4412409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab575be15b7fc6e4464bb1269a1046d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3e5f4a44c15fe69b6b439df337f03411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad79b19429e3865aeaaa9def89fd236412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a913feee51d5f42ad06e7030ece3b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c98e0e009a7da53e6d8814ab715cc8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f22aa7f3616c8a00d372240fda826b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4870d3525b6da8b5dd4abf4e8397823416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820720829b1744f68e7740b587e26d1a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99272a228a3097f4c845c3e5bd3777b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e2f6269d4b4130636203315647a88419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbfc27b80272c13cdfdb3ecf81b716420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca18bd739e04102fdf3a4a40a79c778421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd81e79551e8e5d91a8af58ce6a7384422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3ebe0d2f9512be31acc20e413983e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91b5a88d7e1f609c90b5c161c616c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794321a087a3530721f47d48594addc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72a1d96e5ea6f8908e9656d1bae74d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cccd71837fad66d7482f6eb0b33d87427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08122977085415e004ccd44b9e1186428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c932b0bae0b16e2dce20fffc661d82d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ac3926f45d916e477fa937107d6ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e859a6eca442f6d7fc1d0ed83d67f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a977faa27abcd274bac5a4cea8dad1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d91ef0701bbe7716c2de68b6ed091f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bdddc022b4309605cdc437bef8fe0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3a7204b46b627ee182de40d7b0ed7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff954e1d69e0a5457d3242fd941b4d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9c8f809fea4ea7496712d39151dd0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b8471af44ed5978e3c42d6e9533c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14958288acb955af76458d71dcfebc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8174e894df0192043c090d51f662f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce698cb36b927c06bea46327d45c0b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc6cdcf765f8c3de19e5eabba18e71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca004f3baa92b986a223d4f8f40eb94443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf0fff0338cc97c8e8040615793ba6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883840e2d34fdac304b3db8339b25b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608eb8ca8062c94e3607ee3fd405dce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e19031199d580730a893de2e5ec5a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ce69ce1c739575bb1d162dac68049448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a1d436da52f556ba88d3af07a41d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebd16d2cf6b0e5478d17efd5f03db1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d334099b3bbf96c55ae5f92c084e61451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead0893f02f3026e27488a0611d0b0f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973cd45ccf805d888772484774e2604453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11eee0c184bb7a3b1c809f42fc2ec86454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a49a7f117c59f01d2324fb2707d7db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cc031daee4de0e63873830764fd97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fecf5089d593f70a8336b4bb2b2a85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2780aace14a23c0886dede4453eab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ae798909746edfc63d2bd168e080d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f748844b3c79052826fb2cd9fc35758460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c9ecd52a75c060ddade34d30db62e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dc8803cc5a6a70b179851187ea72d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7f9117e99d1151c08c6f006242757463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abc5c39470f6f0fffbf8be5feae502464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564965d7a0695e2ea8b9cb8de4ffe3c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59febfdbdd23d9bcb00fab194342457466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669aa89be1e672938a1d38a5ec2bef70467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e73b9d1d2faeba7b840ec0ed33b2f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a72644663200133c809f638e6d81d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c6241a43e247bed87fe3426d93865470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172c50cd8833981b71cf03481d597df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41042bdcd978287ebc756abb35aa65472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a606dbf95b0228c2b39a04a001d8919473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5a64a5533f078916693d1a20b18d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd984c07c0d5cb5069997d95e002b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16518bb6c56c195b7dce4a172d75b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbaf18fc08e21d8011102e757bf781477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b65c07eef766ad621099d3e042325478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994285c053b6ba3ae18d4ae276d12d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66381a7894a5bb11b27900622dfcb67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980257206cdd28a963a2248991aca43a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c24cc5f4344176c4d77bd19bfc37b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af924a14adce1cca40f00bed5de0b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e85ddb3aebf90e6dd3c50e960159a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115f3258008d748265714b1ed476c1a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f0ed80dbdc6e3455a364392bc9c59486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c56aeb787a486b5f35fb91060149a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dea4cf3e582f899b177d59f418a10488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff51e9ea7e754c7ba2299a586b63d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636484e899017269ec5acbd0218c693490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dde3a17c3a43c080eaadfaa588420491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197859f8f497004f800b0dc7ee8436f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ca933b23aa8ef81a0236324c6d8c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c2050e0efb1a16a5892f3186a30d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470b6a09af096eece19791833f29834495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dba37ef35b7d5e71a4e077af965e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2041782b3fb10df042e085c6139d59e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfa5db1ae1f9ecbbcbbe3e58729053498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafac5e928f32de08c354de408c85ab9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd744adbe1d2ffbf906a564cfdeb58500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b2dedb2614b1f1a1d056da2d8371c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf371ae8d5c8fae78b5bb3ac61c9fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba59fb24eea21fdfa61b6998208afd4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecc976b50080bdf27f5096433c70a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1d8f11183da1722b9526e996bd2ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96f2c77ded3d2c95903f191e15ee03506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d282791f5250ea56e0539831d3e53507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55880514dad2704253f4401f2ce5d754508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998253c9007f85721cb39c18c6b51c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383f38987baee5835deb678bed468b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba99fa45c61c6c96729b75d9aee4bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec1f9c7c9c033ca082efa9b52f3ed8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fe06f8c9f946ec8525f6ba3e79c6b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b940e4ec2f943644a1df73b104d7a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c30c3588844e3a0dfad1512f7ac1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129875726e899db239e51f026d5c3546516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d5844926ba97e69a8e39b4a30def0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25d06f93379321ca2794a105097263518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de9a72d7cedfd35ffe078ad6521838519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326375ef7a0d1873e507125258be7037520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e8ef6210a4faeab24caa63204e298521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc7445ce1cfe04a5e6569c44e734c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfdbe4402530b223f92571bc006752523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5facf337fd29ee04d0ca19760390d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1252710015ae63e6df710c75e95045d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0604b930a55e7bc8cc0d01787c7a9b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254cd2be4771b1b2cd7d062e40c1f33527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089b7dda4fb6ed7b29fe627e3aca6d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebf06e8a4a26560cf0e01994af895a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff29e1c7dfde1e163dde03462af7310530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf521c43b05153bdfa3215cab7ba4aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf4c15a8e70c2d2c282cc7cb43bb5b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e5c848cbe1cd8fa8fefd13541c7b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583d3b7a0057b2d33b19bca8e927520534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6830c27d16f16488015e57b9dd44d31535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d5ff9c17915e42b356fdb5800ac29536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f969dbe347b8ccc9250074f763870a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11737890d1d72369fb847220b8609c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc918feee6ec5b8868aeb05e9f6eb0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444e25b30dbd2b6e36b3aeb1b7c1b3c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a5109d7d5eb8bfcb2d7b3d3a02565541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884bf6ea4483b3357bcf162dfa147cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394deb9386a7e35c9f7f09198b6e52b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13272153f3d2cb138098eca9081d4429544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa3bb3baa4ddb051542beda3e31a58545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77277f8ae99948c7f0eec478bf5b4bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aece0c2f91df0c12a734cadbb24712547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3d4c4099a074ebe7f7ed53478aff4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cd2884461882071acf2a82bbcfb3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ad4863c7bce1c4a5fc59430591261550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e23d9724d64fa130658ae4356854ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6979e8116427c2f5bb5a8311c3b345552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27e59864414602b4926e55d38a4945553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c6a43360300b99f34bda7aaebb34b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b4d03417dfb1794487e0e8ed0f53e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c65edce1856a78c2e7addeb2f222c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8a220d914860899dcaf38ca7e0266557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95465e3e265ef3f0e1c61d5988f2ae74558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcc8c68e9f6208753601dcd588e4f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01592b63947c5769280b81652ddc55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc3ccc49892d6297b35c2874d5d3ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd7b38125efd1b262c992ca8a83c35562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bae357e754cf258e6ba7d33d18ba7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232eb1f17643611ee7f87af42ac1fbf0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f653ce863e2eee018a2118e7854e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0f46fbf33538fd22afb48e839d987566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2422ce9371a881157c88d56102940f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c80e4f3e4f952f45fa85318a38763568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be959443f02468f32d0596418b482da8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2664801d2d56918ba557c4f7eb9641a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd58dd3822889fff172aad1619b6c2b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb335cd1f7c7837e84a9ea2d47da31b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05437101ac6c39ad09818fe0da26b843573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63109cc5033650446cb4d4cbaf9b86f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb578918fa621ffbac6df7bdf0c5afc7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa08f61c2e40fddd947e0c018c9dc1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941aec2a4a8e18f34bda67b30dd29d66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5667a19088a9d312bba5cd2bee60c32578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253a4f8a48503d14e3a0f448d44b6a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4ff671611a7fdf8c57f5aebaf9fe6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4907d6244565da4e1fde40252f0e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87433771c95ffe09318f07cf633a528582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb097914a1d1d2ed88f7c0b78c8e95be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2fb84bb7ab7e36470aed317d07a3b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b4fda19bf9956f741363d32a43d28585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f9ab2d820485dce41160ff495282c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a730e00474478aacfb75fcc5b9ad8cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474cfe193e3a7f10510fe1f143e46d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58828e607d90afc62d7d384c788517589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a9d2e2ad9a88931b02c7431e49f15590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5cb16cbb539c4ee5edc70cc389722591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc826cd987261486cc798b1dadc18c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aed67e9ed768e0e86325a69c87c568593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39ebba42417383e99ae6077768b05f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a79e319f43f2c231bc49baf79003ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cba5320f2b1dcb8ac087e5bc157a38596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761ba8ae2b3123269b8533e660e046e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010509344c30cad12954c0649acaec6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8db835eff7ea5352ac49d2c44c5139599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2f829142845623b5462017fbcf4f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78843f79304a994afee80c44cd2c892c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87ad1c1bd4f8873a10035d55296bc7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbc7ba2124ee4159eb569610c7fc8a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7a01c652b984744609314fa0f6f35604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae724b5fa302fb17503587fad5349f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52a1b84c49d0ec38d0e005db17d9eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a20a3d79619acc3a5e270091a037f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f19bd9e72e29e9757a108f29d80b1b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffee05d5763fedb22d25861c1c5c8d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625fff458b81c2465d5b28bbe154401610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3dde15195d3b06dfa077d39b6d964611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5712d9505b5147e9d8913939a3a13f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa16080ffb975409387e6ec999b8c21613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbec9ef8c3598519886c13585862dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16afcdc9365823af5150c0b0f5cacaf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b28050c8e129a076827a44646682e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8820ad0ddefde3f84fd117d3f98e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca834123ebbfc6c1c061100477e601618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e0a4c3167eae669ef2e16da1c437d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465e8048e2a22b39ab98076f1e8972f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ead6fe7d4ef80e5f75886ddac1a39621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a440ba7404a2d83e50a4e41fe3930622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502f45e71df179278778dc21a8bfcd3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9392644b21c97219ee7b2e43f1fef7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7c344e9cc403162cd06817723a83b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f87d7991af45be1c5e08953e47098626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02568f9a5d9c13fcf6853a38c94e76c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cecfa1a809e80b02f7f63ab7838b18628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ecfff0c92432bbf3171a509a0ebe3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae80a775ca584e0958313e16fc3618630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a0ebda98141e1850754d4e79c1124631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2153305d8767f0d874c5fb58fec86a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e8f7d261496a446b74bd8e71c08ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a332356dd135d37bb24e5993b1701b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e9ecb99e8a45ddcbf458e2bd3dcf0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17304c3717d4c10f87c6a34298c32e30636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910e7203fcccc78178302225794b725637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f6b99290d4922922367aa244f62e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6d40cd85132ad50327aeee1955072639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d549501736a65aad13750b4629c5f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499237fa31950923d2e44d766e020cde641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fb01543a3072ea0deeba51d774dc1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b588d5bf6899f4acaf92107c4f1d0e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a06b143964dfca742b0661dca0a74a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5363300b38757de7d1b11f60eb1bbc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae4967d373f32eb5453085c0350b2f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c791a77ee191ee6ba92e08c939065647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0258a2b3203b9a0b46af421d15d1b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db5201a2daecae6f00226956805b8f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538ed7a4c33470dada655b9844164e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca679897b5eb6a9293dee5925050dba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13784e147215eff0f0f02c70bcb950d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c94e0826dd5bd1074926bdc0a26d69653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e250627a065892365716d0201c7ab7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95c3335794d730df70a1550002d974655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97467ee1e3bd173c4087be83ce297f08656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd434ad4ba569bb68c7fc55912f399657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fe6e1b0234c1990dbed13b3edbeb3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafbcf298344ec972789d3d24ba0e54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622df79fae073916576bf224cbd4d669660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcc9595e16c454fddda43bc8cc7710661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5798bc9f15e52d2b60367a06afd13d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450d20213b02b63b970d6896f4c96d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf23b2aa363cfb3b6904d836fcc879664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0801a40c06b21db4cc700ff0b42bcc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1cc416e3fde5edfc68a9c83c516ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f3329e94dbca0c574cfc6706ccea0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432d390d7a41a14ff80c340380d75ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e688c5962b19abcf7383be4d60e862669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c60e7e75c6561a3425323d5153c880670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13539dd1b4ca9a838c47d34d1e39b727671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e06e1b25cf747f9f679255a316aa0b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293db9902786aa93dd8f859899454ba6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91417b98d4726eb979d3003e55d60fa6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6aa9c36268601a4e113150f27d7ec9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2af827e38a9aed964e6967c3b83df7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b2886865d00921fb05166566ea921677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf77607bb5c3e47b7d5e212b5889d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc27c0c1dfbe5923784bfa3ad24971679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b4a64d6fa65d0ac5839b078aff750680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519d34f79a5f80a8bf573b1f94ea3f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8b4522be2809421a458c781577678682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a81bb8856f27d774db39b414d8b3f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819d0f987e8814171c492a4f435b2ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8bce1c5116860abc7c7872995f379685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010a0dfb0f90a16dfd967c6fafa49ef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c277c4b77817333703ef9e5a8604c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb132eb4898369426034c8697e3042c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b76c4dfe1aec80267467854af4eb7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9922d9c7486b8765afb68b456f23ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace4f86f74a47ff414ff604b63e3310691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fda653d95aa36b1dfb20a17f97247692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e43ced398b64f0a394a5bdb3b2507693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d32992792a5405ad05c916fea1367694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03c9628c506cd786932520dcbd387c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb02ac67030c43455b7842d0f582506696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51737ebfce7054f35324a6f529e02a8e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a08e7d7d289eead5f47cab2942cb4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e416c035f1ba3b7983842c5fc88bcf6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93a74084a1ead73f596245d47577da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd64848b2aa1c4fcc44b5ea61cafd4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdf4e4d6b4154d7533c170ac584af0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300809c74e07f52a10807274a47c85a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55927fc829a705519752c8e9a6ca7523704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a3b704d0067412b071cd1a66a9bcf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec1a1f9fc536fd4b3c8f3fd089ca71706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c72efceac8a3880bfd9b087704f965707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4578090007d10de3ecc92e99b0bd3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed647f4691d99a1252e37d1fdfb7d7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccc6c42f584c25ccdd28c748cf4459710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b0767c82453535b91240c020fde46711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7ce7f783d521834c7c702e5dad6b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de0bf1bc47ab2561ce5942c547a296713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8cf2708070e9fec8fadfdaf000838714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87481a1e26c872d74102f4007fc59e64715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f651acb2a6df290f9b0c99443ea4ce3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef5534b4c0599574361c181d78e833717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4270b1e98f4836590e8db5fc3e19a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f69c906cba8e2a7667f6db49c670c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb620b1587b694f4e9f5c8187bf99f09720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f92d2a2f163e279873cad84bdc1fa2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a03b51f12ae8e19a36b186f5a0962722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d4b512a1099d6173f9767612c24b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f03c7f30ad551e187021b9c33c32b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d90ce9fea5ede3e01c4de7a4988e3a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855d799845b0aab4017d82be91a5c92726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b2810ad5017cdb89357c9effbd129727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d01368266c690d4be2b4fce23619ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267026382c7596d03bf063a998ac33d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb108667cd67fe68d196cc43005e1f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d177002bc2ea477e02cdcbf5946fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b79e37118750e6a8a6acfb47f10b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48b44f263ae08b7e2fe29304dcf1e4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91519075bd144fd7fdf44ef662534f9c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205d0473f9891ad92ca3dee4b8f2bfc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fec3de52c04545e9474e7dd8e95802736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b3bd577be2a36c8c07b6e0df056ef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34bdb501b66b8fd831ba3372184b97738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bdee3f38417e209bf5d89105b940c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010b47db88f37aed9ef21a162e41f2e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357000c9ae0518e853c0e22c93f1f094741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f799eb25d88d334ef6ddc64ca2188d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d81267fbfc201e251ee8c38ec6cd24743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ba2f6fff9a3412c30829b3ee82aba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce1d87988701df69669fabc6547338745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a96d9c8dab969811c865da76ca8ed4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d938939a9a53e8acbc9b7393d1c8e4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c967339d4e1678d5d3bf3e018e279748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0695aec1bd393bb620dc9dc8f7d75749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ceb0320201002d49621177bba469bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949c3b4ab17a08b323142e88b2277cf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350a0a80e9702668ef3b8774ae27439752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e69edf045ba1cb8bdd9136c4e4d157753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd332a6873a4d4e7b49194ca90154b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3bf7dd92bb985a187dbd3d46884e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa769fb31fa9015e2574b428e6462e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7cefbc9ab1945573d7b5b36f2c8da757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88aae9203e9db13aadafd85184b433d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0091b663233edf588367cdf80cafda759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f2fdbfc4f271345bffed815949119760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb586c2687beb85d3bc4d19bad969a3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817144b87aa5d96fc85778bff22c6772762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1b807306731b6fb86d73dbcb770df763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4debd11285b1e363a85fc9bca0f4408764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a87dd3d6252a57b6686a23098d9257765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d63eca75da1ac9a6a55a7411648d1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86853e40dfb1def5f00839d2b75e8770767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773ca42c3afffdc10b48e1793a41998768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52baaed652411c4ef43926b62013d521769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536e35f9bc3c23563b34f77b0abf3a5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0509d7d424c9fc09c01eedf569d6e18771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e04412d50ec408eef48f8a4ffb2e57772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcae60c69b3db51ba75edeaefb9ad9e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52f295a74f537b21d56582233113a6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b429ac13fb805f283b33c1187adbe8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028ac6b42ad54c7096abb6c6cec7a69776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f0a3982ba32c816709b2ad2b84d6b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5c9a60e5800ac389efc3661bddfaf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933c67810016f0ad58f0a748e55530f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed16a18a0b02a20854eeee1c53c72a5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745009965f2d513494056f9e4fc962b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc87e79a7746f697a819ab5b2240cd6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b2abd7e197207c46b7cd19d06d9d3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f9d3e5938cc4f1a40eeda64e1c49b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae25a29cde6793b0a2af0be5c3d3933785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b46c4555549a6057b269b1d429628786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b62c1faf30b3bc2fb8f585e1f93f2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df281adf4935db14e4bd9594788d4060788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e208d9f13fc100aa7bd6d30e00d0a08789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78933054861aa5386cdee51e730352f1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076e5883b8caef1ec7356d6b109f28b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5c1e664632b99f067a2a239c628cf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789399d42ff42752c4d89daa5fe66600793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efda3c146e7305c8aa4aef409980045794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783b8cc9cc69f87ff9bc1bf315a8e3a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bf4bd1d79b63b61b0f2221da5adc2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37ebc7faf371dcb2b76615b3e42f04797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9e60adc8bbbb682688917866f6b11798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257f56833f23e038e8963cb2af1fedd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc051650751ab22127826a9a54e2108800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739228230dcf6554c97dcf287556eb02801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffbe49949596529ec01559f97f7173802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127abd02a743ddaa405f1713329e721803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea64cfa6e8fa0b78722937adc0430ea804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080398b16e793ba4929261ccbeae896e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857855590771dafb1c1bc145b876dba6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9676aaa05f25100aa52b1be0de66b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226f51fd9a371a52a30d6f3316bfa0d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97209fd443ecbfcf6915e7a0172e2f31809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35628fa00f5770fe30c7aeaad4e2c797810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35910443dc7fb6752e41ca7c172e0430811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2eeed39e89135873ec97dd7e2d0666812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cf7aa3cf4141c13555c920f8220f0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d19ecb0c8c5e480fc9061b98ffb436814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59688c4834e4352ede0c8a31229066af815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a832f341fe5cc3f27d1aefb0110fd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7feb3ab204fcca65484c3e7e94d369817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da927b20e13a409889a817a64a9e9f4a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068c3b11c144425cc7d2fe733211d78819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72699ab5145f08b9198be806442e1e18820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1235b4f53f01c7a414c2d79c7c130b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970764ff22f4ef661c5ef38cdb53d26b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f4019d01061eb6920790246a19a48823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c670af8415aa0670cc09a1e889985824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58442514c83cbceb59a7868f5701ed825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65a8bab197f2fff3d3166e55f2c00e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b43d259e760cd84c5a54d5c9233a96827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4fa3f464131a6f21ede1b95da6c55828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651313219eef8514ca629e8e2f419142829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8f9e999a9a0e4a5d3d80f0a81197f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5698c2785cc364502f3bc02a63755831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a2703dac46a4e0771bd7a414a78aa832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1c6048df47b3ddc5982deedd4c331833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc265ba097250362e49b0426f9a5eda834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e33e8111f6116d529cd9147e85a2a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a62de81c8be63f4d5f6576eb17b52836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042069008051125a71d5bd46ad303326837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c7eacbb5490cc4f32a01597cfe170838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a36563caadb0ada4055da93c4ea88d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046051436ecfaf116fb44e504db6940840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a0b32f93dcacbd98dcb5f697019ae841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1652fe99d45e749e0026a8e1ee70187842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7e58621c875570fbd180d0e335928843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77395b626a7a1b61bd9e8ebc76cdd4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c8159d2c2df072acd0be91ded7c0a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca0ee1c85bb09b7838a69cd0934d3a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48995845ab2f63672075bcec5bfb58847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf2c4674848831b10b0f3e49cca94b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0050b46524cc6f8fcd54ad8885cb110849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf59a803ffad3b64a8c21a45b3d709850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c019b3561c437b4beee125a954925d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760b86abfd795e6a6fb5bd21232ee99852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413f80bcbe8be3ddb356b4c28e49fc0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062db0736ae3112f46527c73fa4259d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5542482e6eeb6d65d98672e4f21427855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ea93cadd38132f37b8ec352367c4f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7619cfdc5337ecf350039585a401637857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d1a58ea40463972ec0b176a8017ba858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4da3e6c2045cb3054fdbcfa97d7af859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0e231a7444f69127c1b40b6f140b4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812c95e66b1ab0ae748e616fa62082c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c291660c234201280375dd3f5fd54862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8ce49734e359b71a2130bb8f5d9b4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f80f52ceabb5c8e0638d45a40ee69864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817a83e7aa06adba0419316b9b80da2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810fbf3ed6a9b86696daad6c14fb57a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3b36ad0fab2eb9fce5fb78636a066867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feef24b7f39a73b2cb93057b912a841868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2493f4229f21c21aa0865eada992c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260953c87d35cc9e8f27381353598c40870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789adf9678898eb5811f4c6859904f0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc5f7f04bc7ee90e2c744f74994002872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3fea1c0338c135b723db2b9602cac873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac061b1b7867af1792c539a5eecb5b4874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d21207d639f8e50f126d6ef4122bd875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c791ccc9c12f80210fc8a32454cb0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3ef2479d066ebaa296131628ae9a8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050b3f059cf98def51b6ecac4f7f22a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bb7b2f9e03d394f7e811973876ebb879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bedc07f7b2377e52cf9b99ed62835880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c0821d5b9240c04af30f0273bee95881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c1595c78119800d6cd4b58680a3c5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9af1d230cefb4ab796a5c7854eb41883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb15a66f67e196eb7add8f3e757bd99884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d5e0fb91e6884ab08877f4ab0fadc885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0d015b013c85e5cef7fc18321185f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896b145d0fddf06c4cc8247ec0a7133887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf689384e1c77137e2b4fac868affb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a16792709174438c6f424ebea1bf0c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b90a0e68c7ea60acb1cb13b9e3af3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb98e61c8a8fc35fd9db040621fcbe8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c706475f126efa43e8e33cd9d021cef892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f89323da9c47f2956b12d69dec902893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2070db4a95ecfc3966324db624e0a08894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198f65e49efe0d3394d459922c72d99895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e78dd97864cd1db69157f85562710896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663615782424fd610343120a1092a27897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86a761d43c69b2c82b729abd5129e3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34338331429db95ac4e6c7c9e5c9647f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1e00777480d95c32416aebf5913de900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478715ec8e86ce9f4c0f492e7739113901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265460650dacaddec3b149aa60695ae5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96247f4051eda71889f3bbe5836ece69903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda40d4d61d937e44be409f68b190f81904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d531cb7429956e46c951acae2d9b8c7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16538746d538e971cc1c647fee876b8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f921ae4329b526d08d0f324fb226e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930375f45fd9e4ddf127e674c4de865908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75892016702c3778a0ebf17c78ef18909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f5e16023f81ea00b86d8c9ff7d496910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ee2f544d68fe35a26b988bb1e0f90911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320e4d1561b56d980e94e9367164984912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ce7d62dea1757ea32b7054521ca24913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3715bee73f13a54e8e33501013c3e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157251c3fea2f042a36ed2443be0833f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392862b67b95e24f81e564963e25365916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01180ad0d4b079bdf120f73408aee09917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f7bc34770e45623fc1bffa083f3a8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da361634a20c5747fa1b579d6682f769919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df39c4632a257657b95b4daf48e4294920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6774f0990b09b3da2202992ebb14f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f53f85ff111861d2eb448f149df5b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64300b8c1cbbb062716c7c2e98764a3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0043894d00538ca127be6d3924689a5924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26570430d2a1464abb53b032f88e1fd7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67d46256e39e453b36e1f79db8fdd3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b2155ec3cc136bec1a0061353c253927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ed41f3e0860c8fdda09ebcb538d86928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cb764761e56eabbcc10e710b116bb929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20d8e95c8fc8434a39e69948895369930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9522de5505aed3a6b2c34df8335ad0c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82f9eda07800ae1ae609eb13fab844932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48726eef0cb23c73eb34c375377d694933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92a6389658fc09e673178d59f5787d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a64eb5da7bab0bb70497f70911045935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4176940a469c8191946290b5938c6e3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04da0b4324d36195388c49339ab6f1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf367b29dd4d90850146d45cb8359d7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985af013536a1db5216138703c1e337939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda70a113bb14b469d3513c3c833dfd9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461b86fd9637ec203d80eadc1fc399e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6acd8b32cffe9590781f86eb1d75d0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8d06038c7ad31fd031db4179f4812943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc819666bd1388b83fe868648c8e24944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd94e313c4ae6e89c3e0240a181e9c0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697b03cf156303149e9f67cf7e2739c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccb73b3e10c5e23b1451710467c0e4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebb01a0b588f5c1bab6cc2f67cd808948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064452d0d9104128272124543c2ce22949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ffe1e6fff8cd208e6f41b2489adfa950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b75c9af264b322811107fb4f19a74951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012281d38858134ac4d919a6be5a46a0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954d6b8271939894306ba0bc968a62f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9875cd6a93cde59fec45f0adcb49e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673cc56ef804057f83534d885f544e7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803b699db1bd04c049c80b634ef24a4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49274b7a1bacf45efb61604902506739957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dc06d82abe6118a127237faa120cc958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d4be45b1144053c458a85eb5700d1959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a7cfa790e24089c8d347ed88f4f63960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e74a0d06644512303e73861c20a645961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a8061083a3bfcd0927aee0c147f4e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab03a2dbe1ebc36bc9392d6761f38d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dbfafd90ba6e61babbd84330afcd1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd736bb7281a06f215f57df3d5cc3e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de9b3cc89ebd928bb4c07b9724529f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855e5fe029c6681ce9c4bb058390a29967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f055011143be10b667cb75028ed147968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e0848148fb05367943fe744e9e2bc969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40886c3687737d5bc7aabef5d8c7232970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe9b416a57d39d9586e4c5897f5b72971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bdd3d65f5c52851521e890648701e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6663ab3d2b280b13a4d9e4b98f06a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac1acdcb897789916d3c2d74ed1798974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abb0ddd7efce7087cdf9832aad5e46975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace28895cc0e6bcef4cfa24febc4613f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6c6dcaf011cd593e25628f92e2d1b977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799aede62101a26de663ed7ac3ce23ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531540b3e8d0343d2ceb74dcac47d7e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03140d6eaf73f88d81953f2513cdec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560592a69d7d013a4ca3408e56ebac24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bfb696b526473e2c64af1f39184295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd09b2854eb06cea3996dd0fa4d2fc36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ad2b761c13652d023fc6d35089c537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3b0b8c6e67be5540d9f45670ac5d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539b33b85a706ca337e06055cbe4d829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812962dd5649c2bbfed2c622bae7241f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e909ebda31b241986d8f9058a7076511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a40f9f9e654809c256f9375be8f4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9b0868a5ebecfc04b6227be31866913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfffc26683897a0d8e52340235d7f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9252cc850046335c05612578777f1ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983ea49e963e6d61167a9d972563bd216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec0029b1d3449692f30e840961a2e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5449f97647906f3608d079312786418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ce0d18cf316c94a422d2bd4ee13f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cde5afc8caa6cff03e1cb4138e7e3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21847ef64af6a6c3f8dea5a2d32eff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6169e3bf8e5ee7133e6483787ad5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49aa27004becda4a84d18c62840d4f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c39f60490456441d084dcf8c3c90e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273da37d314a894b70c79c4bb71e113325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179c23a25a397ac2885ce21db32544d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9e3be58a6d2dd267117d2a52ceb8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082a8df1250a23adb04217cf904f39428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c59e82cf7f08fbdf2bcef6c885f0d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef26cbc8bc196898ba81fbcef84f57a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b95e83536f5ee5918b8096e1d457bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ba544755fdf64e77f81fd63df4bb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b45394115ce3045ad4530c1cda9ea133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a6cc0fdd090474b6d66f86f6edf5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c24087c24dd43ac9acb6894b0eb2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb175947241c8a17f51e8c444a65a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793d47306471996a51f36a995f31ff737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18dab85c3a160b974e43d840e42b3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a153d87ce3e3cfe168517c7ab2df539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb928727cbbd7ea959a3e68cb097b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4230dbb7ac171c8138436a211a7c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44cc96e2a8dadf0e3ff963b774726642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6a4be01b84a1cd87705ea6c14114743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d600eabd9a8b3e234a9194a5512cd644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fb57f920e486773a9500465ec512e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30aeedc7ac76b36d013077875cb4a0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b75e91d5d497deaae11a458c67d1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477529b3734d2fff24e9f4e8a024fd8948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dd23ca064aa3e56814d721ca4e5e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc5e6dfb25412a6028852e58e1e08c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fe14955d590b0e63bfe639e4468ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9d81c636195b5a27625d88a2300a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa3d299af76fe826d066a7c59e527453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aff911801194c88b8fe8160ca38fe354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac270228ae843a9133e0c46e87cd7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5a7db4080265289390c68b1313ec656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f973d7e524874196cd53178e1e95e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba41f175e7883d7cf9d4e04a7b11df258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfa8f34cdce22041be6a8a6831366f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27387ee866462041d1b08bc9780f03b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364fc014fa2afb66ad58ef68736646161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b20a398e00ff5cd59ee363c26c0bbf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc9f6280e7b3972a9e9a372996dc8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91957aac35c6906129a7bbca9b848ce964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5604402f57a2becdf43df47b1a9db4165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3378febd321a6486a3b2e4261e924b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c893432dc0878cf0cb471a126b3ba2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53006bfa9eb230489bf7c884050d3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44f7d3ac380864530e743a199e3e3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55914f3aad19a0d015db4d59f4598e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d7dfcfef099b089bdeaea895b3edd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8d8893b7aad9eb41c3a44c84803f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db104ce2603544d91567f4cd0c6a93273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33f7750c37de49136d7ae5e3e345f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ac4ca68847cae16db86eba8451c9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ecc428fb69cc67fa1ea088680742b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7a4d554c58fa788b33a6772788ce577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627141b6833db9b8dfc5128e9d26e4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb690bfc292f16ad7a5bfcd03aaaf679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865c9a73313de81b77d57874b342aa780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591c0941d3a37ded76ec67df068faa381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1343fa299dde372bbd1e5b163451882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda1b40ec4ebeeed8e0fdd304cdbca283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df27a45a1270b4294301b899303fff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3b5fcb2ef73e8cd1779b19afb455b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99eab3e8c06835cb4609d8bb5c8a2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400748845bd7259037699f3f6437482e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1fdc0f36be046c9ef696628520e6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e5e2e4550bdfc251d93c2874d4d6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c7489f9ecaefba6566c426237ecc090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72acb0b85586cc435d0be88d8eec2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baf0ef9110eab302c67f26f41168c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b1683fed82f2489dc0386a644dd9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd466e1eb8578138d3e74faf7665319b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83441d171fea39108ba189e03f8dd2e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f965aaf45c2469ab749d4d41c965f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c5baddcf3bbb0aae14005e5603d5197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67094a278968b9e5ba1a8f9c2b160db998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21aae43f7eee8a49580fa1fe9a38a4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff217b1a78d71b25f3b10aa8c3e624b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738cc76590f84b9dbddf7bd69cc6f4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7caef43b2e4bb3abfc7c5acbc3972102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f20cef5e2e804323f49d7ce9d93322103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f75df971091bb3fa028ae1a508c81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba75514ca968a9f37736bad37b9c574105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4a11008b8604e08d1356a40a858c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00908ee5e834f6d549fe70f5964df83b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde6ac8256e918bfed5df62cbb46f65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b519089ad500937703bd8b5e1c2865109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438386585149a6c2e1e0967e9f4f6f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75109a8228437294eb076f895e706860111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6b233ca131af6b83034cbf99da5a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072185c3db4a28eb30e0e69bf814e21113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa5739d4a535f50f4b9a1d365f891e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c2de1aa4106d1a7cb701a365eddfe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf4c325d3efd458929bac32b312122116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a8b7f2b72ca7a6a481ebb82a0f53b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ce3e765ee5768a921927bb3c208bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca271abd51d33d9bfb5b6458dfa022119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276ed828fad8c2434a5dd1f643419fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1e58b8ec1bd590d90041d33968716121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbe467b5902f92e2050cae77746b65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61dcc8c28e89e97595fd3816db5f21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838edb8d138a5becee8f92372482333124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f03fb16ed2fa2fa3c4f2895f09ea59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117b01b7f43585530f9336e46f3092b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb70851c627f4e0b494daeae55fed5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7619c314d68e1ee3a58b89663c638128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9eb9afee5f3ae5278642d71c47434d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531c51f8a48f74098563dde0659513e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e70ec1bebca6d9f1ea0553a8640e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0edfa5949290a5be9f2872d8a5046a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f606eacf0289803476e56948f8c3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054168cb9fed90e9cda7a231296ab82134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b968e1ce83070e131e7654668f7f1e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023b73e590804a208e304c990072847136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214a3619dfa76e1b4bb897f4543c012137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a54b20a95f26fb63dfe9759dedd50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1e189736dd0756bfd65e2dd48270c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97c66932f7c3782095f31a0a349bf8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc606ea68bea486a712f57c130143698141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd4021806b07522bf0cb530f3cc2ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfe9076a2b43b5f9ae673949f460b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb088d10c4dba8e9e5e9163d06ae152144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ceb175470f41a9c4ae94b2eb33cdfc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5dae0b31cb9e07907a43975014ac8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc7e6e1f8e71c22a80a07864e828de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2c683f0f49da8ed751867ba423b4b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2727fed44fe69b385fd51d625b2d4c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75855ae415f36060fbbd41cd5678bb9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ba7a6d1b2aeeedcd6e0acdc934dce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6471c9dc1aff252c975e96083145fba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3f65c029a1c180312b2a8b0f19d8e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d113aeaf39a81f2326bb5301caa1a4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a44e544e4861209d61e3125c38733155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb0b877c2d08f808e2ab45ba8e7179156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3f3fe7461294bc2b5dac319b9590f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc6f663caa91232245aacd635b1436158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4c61c8fc86608183724fc88ba5f16159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34aa67a565a11b11dca17fea3ed6f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddf8c68474194268b87dc4c394d10c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62aed4d3e03eb3220bc8ca9101d0ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486cd35e58edac7a574f0b45de36a25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba75557d3474cab73acd36f19b0b6c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a142aa6621edb622c7b7de4db770e63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7595f4e5739631d5bdad6a6aa89fdc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ab73c16e54ceef0d59fe8279f50e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc00169c6e76a811a65bb56dcaf35dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57dac9d6998843b999dbe8456a0739169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1afc5c2560061ab28b2a0b5410f94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc37460cdeffd98a5fd096ad2b5ef1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b108f76bd46abb0194827fa752f5ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d6c8efd746cf37e324011ff99d383173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1b6ac10d4b61c067f623ce589dcfa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52afd598da144703f24b4858866979175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d29d15a711880b898c6fc22080a9b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7490ced56a82e3390da4d31a15494177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e09cfe675f253fae7b34221992e9c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7626ffa2629ca2ab19aee450e06d92e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd9af9e2bfd0fea96a7f992efb31df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ff02e20a440e994fd2494b69b4c0c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf61279cd4bc8f4f23d2f7a56f4688182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f18a4f93261be1befb508d3d0fa6ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c28a1c1cb7547e57e0339a162361bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1f4cbee6bc0d4ad4eff98b65e7f24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389443aade563a09887b294f72d41dd3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558f9321c0762f30acfc9519e3c5eed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfb4adf840e23abab52f29e4a05f96188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4c065d2dc0fa5e6e2510b7a2db4d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d912ab3213d4b3ffdc544f0a1410edf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fb289a398719f8137de74cc936dc3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d225110560084c32269672240ccb43e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354181c1b19a39dcfd45a673d266921193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7eb6adb25c63cfcc38e938282516c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853c94bbde02488ffc3481c64b14902195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe692bd4e0734f0a3e0653ab4f5b33fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72425dca1838444cdb1374b5abb9f9cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a770208b591fecc1562acd653751f03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d822671749a91faf3e63d65d3f7326199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfccdb17da4d775f2778511630a23a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168917cf9ad4937ae8e37d9474538709201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2083eb0d5ff02f17c26d9c16060e232202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5c9699700c85bf56cdb20bb5c1c0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfcf9a709713f6ad7922b368814e99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf5729eb314661b0d4b606de6e1575205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18084ae4c39553b9a6ea9af4dd5768206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3c38a31dfccf71daa5c99a2261122207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828a21175607396380faf1c102a2ae9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb39127b69f2d1c34f0a3433f6bd7db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46cf256620df06ea06f8e4bae57a22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e6d8ce903b0bad083f3354b09d6b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83716070f2a3c59f08a1b66ecfdc7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c1efbdb91794178bd25033a5f02ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2efe7763c6278d3ec6ff1219698301214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb1846475248c89811fd6d559c5718215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5c7dfb32fc96383a2b60892acfd36216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86010ab036b3e853454d022af494e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6bc5085962a7c2281f5d8cb0cd365218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a171aea073ced3ff44baa912a2bf3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4d4b1924161470f4e300227c37e38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452ff1503bf63cd577ae0f01d77693f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056a70fa4247178e15aad21b1376d48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94863525eb67ccd3d756c2adf34efbc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16460d6a45965c39c21b925f56713c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095a3d7195e156f96b8cba8ac988d56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e8d5e3d40581cbaea4d4c4003c6d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98432bbf45bf314d9c87101e6a9501227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc079e7c05129012ba34f2a3bf64fee9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b488840b8aafec4a158ced8b6294f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129182fd191260b9c476ca14b0ebc72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2487e4c90bcd8b9d29dc26bc519a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53839539d84b07aaeb0c8a210adf5479232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d2e9e2a0fb0cdb5d9a41d3f877b08233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925a8cb1939c0f466c6ad4804c1f868234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb72c07cc4c51af14400853eaebf847235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98869e51de90fa5a4f10399b44a9de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd90c2bcb1f633bfe8e465b64b2591e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aaaec5c6e0246a947d6daf568ebec2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704badbbc14dc32696ee208bb5269f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9071f9942c1b616a8b124d0581d923240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732ddd2f9228ba3c4b4d57e24dbf76f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb848591656ad01cfd9059d1270a5c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd8c0f7e6ede76760543a90166e5e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350193e3246280de6caa6ec7c6eb71fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b11d5a782ab264e735739e5a63eda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39db2c935066cbb3470b4628adb95d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864de7d0ffe3a02b6a91047b54c16753247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce542a79c2d5d9e971bd8106dc28872248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b003e004101001d98d3397d34cbd6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf3cb136611f7a70ce0a782f3e6140250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee98fe2fcb0277dd6d1c77601d36c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce89b174de120fb89d8eb88f0cc8a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab8ee6f33b9a008613f630349ae377253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe5e0ac6a88d3a66b668b4ed5e2a70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d496551463bcc63e54a45d2d0c7ae1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdab73aabcb0de10bd19bace1084ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb2b49a2e58b676c20de5640d5865b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf2fe36b18d9a8a0f928460d465a39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28e2942d1b38a253c130de209fc8f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a7e51370cac5409481d4e3a2330d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4869b5df63b6bfa1a5671f803f8f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32394f19b44122c2805775fa7d1e86c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957eaef29ad8e65833721fb2b7b51da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50590717c01f72055d369bc1383c68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dbdd7f0660deb45012a9ce3de4a48265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6695f46c40288d0695dfcbfc942d9a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086eaaf8ad6c2489be0e94d6ed8d605d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712726fa5143a173e071becdecd5d04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46ecbff22cf4723b7c8285e028c69f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca554e603c45eb6aae23b91c427d29d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f07ec5555d2a5c7166a2ce5d1555e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9236eae42ce0565628f4c88c2d110c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da549419ff4bf42e845fff30f13fc8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17ab24bf3ce8c1c270610d619ffb5f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f630b2f6d4d913abf9762c7ed40b974275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e920fd4bdb499be571052ba5d3f55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e150533fd04b6221e85f308f78a3f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450a8e8453c15e47a28661a21c87586278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c878c176490f88052d372e78574baa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25240aedc8c37c3dda1057a9fa6cc6b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ea2f851584d4480bc3ac2cfb2644b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb9b7f2376f7078daaffcbd5b5f210282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9365330bad0bf6ebee71b3c5079ac1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00530fe38c6605c16971a1f59c1a23a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1a575d4c9ed09dafd2debfdcfbd10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e37719445bd554770a10e51281b23b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe29e9e1492b82b76660aa62981d33287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a9fdff69e0626aae174c446c89b1e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca56e71bcf2d595182bcb8679c63140289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77394f8bcd45b49824b773a178efe4c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670107863e05f7c0aa85243b753ae84a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228310c20d5062d59651a3a20a1a478292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1464cf95b01e7c6e33638398194ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200c62ecc040b0767732b5979b3ef11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775c4998cd586f98ada64e965ce054f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fba4ad252d302c15287e741bd711e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2595c69250a2e2d1c617ebdb844c16e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c155f370e05053e5d9a7a70143cc309298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2002d06ba8d0d7b89e17142cd5d87aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9ce2e209adab03de706c7fc782308300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d102ae726e8ae3bea10b9030f3211b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e033ff03aa8215fbeb631e0daddaa22302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e9a57d70c043d164e082df820e1f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319580fd05a3c6a06832565391c75a1d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48cb67b84d54802135a4565b4c7fe9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aece121d3566a45ebf73b615ac20039306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8869796a6dfd13c0cd2098a526e4e17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6cd85a5c0540519c211c8f7cc3880308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28897603cb9f6c9ef0e4bfde2b7403b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3755df4d9dea2f197eee87ec6483ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558b3217677ccdcf29a12cc92f337dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c03abc0aaf21ce67d30051e9d9e350312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4bc007e3ec198107127d94c7640a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c26253226ec7d2a6265b5e32c7f80b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647022d5d684897e3c9652b1c9290028315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f345f0ae129648596a03ee6e0ff1b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2c27c590fc9d60d00812c5f93a9cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be53ecd6bb6549ea8e6a546bd14e64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e79f6d293bc2b8911941d55a12a275319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7eb0854bed55243a0cb4109b3787d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e387625ae8d74d78091cbc8f3babe7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928350fe8be8e93c00e7771fa5fcc457322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b6ae7b9e128fe44fc6b8bfcf9fbbd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8c580b23f311169a874db20193437324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab3f45de43d32bb05e8c6d5a2193fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7b990d8de7fd1c44c3881e3ac8bed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95950dea21aadf6c2c11d4b8cf7d14b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effe1b54954065c58c273b888f850ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711be3cdbfc2e197c7d6f56b40233be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d462d1b72e0b694d1f54caff354e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57601c5e7036bb72ebb79d9d8592e10e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cd07fdd8416b46a6c890f3987a032332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869e23d934d62b46d592591af1596f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb050df7b730b003b5447a744e2abc7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49b656d1e0594502b4a17daaa7775a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fa74a2d5059407e81e7e7a546335d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849fcf9b1d0ccd49d633b261e64b0c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbdb7d95430fd8943705bb443181d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3520537fecd5548ec6003d6bfe91fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d869c0baed38f612fc82775ecaa51340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c07e97e5be0058e1d7f1090bdd357341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138dd10a4a8a8309dc6a6263351f992342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de75660f4b77f14e240840defdaab23343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e78f65911d08c32ed0cb8baaffec5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29829d59dd36cd200c2a1aa9f5922b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0a565d87a0f9fbbc83e79c0b9b054346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18188a5b10e0745905d3a785fc8ea1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04879f6b88e54aef554bfd510a4d8a79348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19592c194445d42a01fc0377a4a151349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb3eb30c5a5d0403b2710ec6ab17e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e694b0fe392cbc7af30899f4b29141351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0967dfa5e5771b22b2509d67598e210352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a6d50defc60ceee6a75bea61264e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b860bfcacb740d2217eaf3848e841354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557b1296946a30e7096a286b92d245d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384d1a15e350afd815507df46755c27356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1d30341439ea19156f4c4fd2b0e10357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff0a08850770524e436816f50dd63e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6a03422640a7a94777e6aa5518f58359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805a16d635cb29b2f498983f27e5cde360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c72839501225377ea242611883c2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110e5fb89b5a053044efb695f0025ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65ecedc94dc490c351fbe5507990db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728801324853a8cbe8ced960f027e3c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0006af8dcaa21288f52fbc97e2642365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e28b40c9ac2c20f9b0fa55b0ec208366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12069e6594cf011d2f5505038486872e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439176c09a461a0cf34abf0d2b257c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330571735fe103dd9cba71d1e5a4a2d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a31ee03773b8dd7cb7d45ce8e71e04370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376c4fb21412e8e6deea6c731636f42371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214c5378f9a7618701353d5450f9704372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c769aff18e4c72d094ba0b827fe0bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625ba7f5aa568083b72b9772fc89875374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462094217423e5a5c3d5b27c18d59147375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf65827601887b2756dfec3ad30e23376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7299eede6a6da6c79dbea60af1a8bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0f848184e3fe0e1c5c0de6c918d80378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db66431d297a518ffcaa15c82aecf1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6c2f010b23589e5d65f4891e08a8d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d9516542173194afe0ffd883e3173381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518244e65cd525f761cec8234fedf104382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cf4bb080c1073861712d93e810b60383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a83ca9d87cc42f73c3114bb797ec76384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b13a9a4bf7953782795771c1ed348d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849c84ae040050f9511498ab7ac4f4c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625d5bbe0687a4fa42d3af4e9d49fc7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530447da2f3a055849cf2394b2f59ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5daf6d56e8eda29741746deb1b2b1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071f4222d51f9b9c32a4b464b14e89d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfdba4c5ef63cd86c2c44dcc2223e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568454794cd51fa24b189c2ee2da3ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520668e6f02c00a3a04853ae96a154c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35566edd3c7f7a4cef50ec0995415ec1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b1a535a7b77f078ec1c53f886940d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f691e67c795cc56e043d07915f492396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876428e7cb06cf5e1064e27ea93621e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d3c54a5ba3e7f0cc5cf1243f1b1e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be069a7ec505808438930594f9123bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d190548c26f0a8ce893cb7cda8fcb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227af0c03f52148539e7a5aa7231686e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de17f9e2ca16d461545329166d9af44402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36124d0e0f0cde81a1ea1fc3294f1c7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9553fd9cffe323e9eb442c3a0d15ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54891d254ae32e2787d4e9506b7214b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6f4f6fc1e518a589d6d556009cf09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a62357012e780d0c0aa9fe0498f82f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f271761d10417a1180d5db5ab0b766408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4429a46b42ed7dc37e4990ca71a49409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74126bef34f12804807b144da018290f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78410addfde570b04db02b1c45e0084411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dd4bb10107981f9266477439b19e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd8abcc5e19f67cb623c77ca7266a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79e351624d4cdf3228ddf52cca71f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8115ae404baac79e9e5edfa19612906415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc0210318042deb8447621e81eb04c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e5b6a09a24aab1292da27edd5202c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583d9f1571f1eebcbb91360be4e8c60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144251a5c2ee2a5df849b812241fc8f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa3cdea64a89d9a635be9bd4a9fd21420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a9e53143301773039936b42712c3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a57d04db9b3e410fec4101842db22422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5fa487ff77927bded35681eb0b1e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebe83c800aad1b1de4e7015a74a40b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46df97f9a6af1362ea466c629645512425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253001c401cf2f98cd23b88ba4724ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d084545846769750a9dddf059260fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068cc9135a5a4eb2ed5c5b2fd6ade09428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c19e93c72629cb5315cefab5bd55c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05116fd76567250d2359f5e20781ccac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b285419de0cf0213ecb41c754b8c9af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30e3a47497267613b03dd4b76b1d88432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccaaa50aa41320179dc798526a9482433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabff5f90670b24c65335260b3e2339434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c291050ac23bf1d4193029640ccf1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a871cc43269f80dda22f25690f918e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb5b5da5735481dc9b6822f9f31fb7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13459ccbfdb138331a2e87aa899d2f9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa34e1d6d0ad22b0c5108445fbd6a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237fe99b50dd28a220a3f7a4684f387440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fbfb196de0444a1e18352de6fc245441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2917122067674d49fd4d0f35f8643442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c3286f76a54d177c88435d4b2e193443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdff405d21dff38ff9b0722e4484cf5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21e0f489fc6d05106f09bad0ae8eaf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cfd40e8a054c7ddc83de5734d7909446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4748a3a48c32da4d3023082e4cf9c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f82c82ec83cea14a6976e25261e0b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c75bc86bd6868a43787ca14a06ea0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644af26cb6e5e33c706cf5d2fb575e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043a23ac9bfd957fdd43bd470f8fde3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6585cf32abac0c1e61f61d49b95c82d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf871f0a6618f45a781e40ccae5263b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98524583c626b0ebe36d31bb860c0a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093eb19fa02aff79d9919e7f4909a690455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e33a703005ee362bfbdfc3761e3731456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae967b2598a692f2c918553e74bb98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603c25f7190b622ff193faad4a793ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62629ad678b706323d2157b3a491f8ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3143f7a67e7f679541dd6d12318056460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d617b594c7ef2eb6b52a10867d12688461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367637cf1a367590cd1963d88741fae6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0b510e1776ec24e2cdb981673a481463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c641b3a6451117708b07e0c948b273464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05a70ab0259df826b6de5551dcb1b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2031a41d9c7eebf006f40eec067803466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f0ae492a6449c93213f484d16bc6f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93438f96781199ae970a4b2bf58eb247468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b40e2f5ed4c324e315ced56b7bbdc0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393842149e851f5cb274c3cfb05e345470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afc3f8b3315d6b411f530d43708a58471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f1d0ffd3c6cd556a16e4f2612263f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15760eae88825cff716f1da912e36d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab590513025d9bb6755c5e9334101cb9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704066508366d23783f42c21160623e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2299f8d7ff554baf9f866f8f0f8e076476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e5f7de74077c2cd8746eb5ecbdba5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94f55a7b820b6e2c7cc91109d3798d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b17527614c65f434e1d751415e813479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6add84fad5c77dbc9c0da27760d77480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682e1a05db101f814f92cae308575ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c49ea5b25a0181d13b8b200c446ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc32b2de4726782c1302fa4883368b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6bbe26a8f05158ca8809906638a1f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6aae15ac5efe7cb2214b4a8715b67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40294b1a9949945d1a62bf0f6af1d57e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42bc182969471effef7ad3c9ffbb48487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cb412f679b8337b189a55d273567d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3d9723e21370ea75c6fdd37fdd072489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac24e49916901db3097408e47a280c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73acdf7caa4b8f5d07b22e65e9a4b8c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cebe99dc6dc2da44f155380132e469492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc38d9afa6e9fdd8204da56424ffeb3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42ae0ca31aa138c54f7de63a71e536494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7e510332ea571ccf5c3a6dd791f54495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccbee8e14e43d7dd298f1162f7605a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f9f79a4e503892ca9e2f84bc888d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7926e05b83ec3c62e03639177ef19498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9b314a35f97478787eb66cb8bf4cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521d5ed4b4363582bdbe8c7405a2829500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d838ea1a7a14e324d0059184ef44ee5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90b069755cc83b1eead0b4384f6e50502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2466356e054a81481b97dba6436dee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d083f056aaa1421fd4d95351f4b19504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b960a6aac13c38a9bcc3fc5efb13f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870d4af33885921f3404bce4b9d51b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab985272d0efd4e0433cfa2ab195cf2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c4b45404c2ce9776443142d878a34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f90b4afe9ea558c0238541bb6a155509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec473620cfbc395ee0ed9d0a2f74a37510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae5c067d63cd2f37ccc88dfbf9c27c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e63c1440c0a60b40b89d6eb898d07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35c692c2b47c83330aaa22161bbe60513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6425a2636e662952b6261e1408f3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73c4d7458e57b7d4fbf672d959a05c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c0c7393c11ac6a188e9757fb4b9c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23034a25e08bbb1c31ab0f3824131065517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20326cbdb83f4097408e52fef2805da7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ad0f3461178388b38f8b4ac949449519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa814a37c885f2fd72275a4e10b8452520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c49d13f9f1e1260e6fcaf5ff18512a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ae295731e09b0eb2e8e12ffe76575522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7006419229b1dea08af51533c1d9c15523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4349df22bb4f98b120ae3be4fa9d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ce4686c3b1e745fca6db25a107d2b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7125125e579735d58913bd3188da52526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd48db293b266714b56f1f7d4c236e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2443ad851321d990bfa3fccc5e05b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eaabad3cf263b3f70c949b2d987dc1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c513fba617627b22c0aeef6e5588d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43426ae303097773e974cee39d6dbd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbce29bedec760dc87d78a61086460e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb915bafe44a5735e5a219d257cfe8e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ae1bdfe7a4c874e832408d7fee661534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37d40c9bc1cb5e79b34bf82b402ece535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b086b514886684418d4622cc2fb194a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f22466fdc588e80a0e156ee8e6dda4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39fcfb6686ddd7900d6c0d3f3d3c69538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d958cc85b1e1a0ebaacca7a8d4666a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98ac5f4e4a07fc5693fdf45faa4087540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bcb77845a66ff9c98a5a81b8a74c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335feed68d6e3816dec7ec6186c092a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4eb205a1967e6a55c5f476f69eff7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ca4200134a85acb93b58fc94927ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6ddbfb4f787b1d923c52f0873dd12545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f5f5114ee85431d62743538de9861546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9eea63f533bb6b99cc0ca6d5c8e66547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4b3d3ff0661b7ee01b42aadd06e5f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cce3319cf514c87a7345a1f60c8c9a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbbb4bf24e3a142de0640f7bf8f998550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0f31dbe6f5695d57c21d4de58e6da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809015fcba690d48b0ec6d34c7b0901552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016326bb467ea391c5afda7608a1ad8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e81ca15b9312c50dd1857339380bd4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1d622dbdcc0beedfdccb22ab3ab75555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5388cac62be770bdda16be32c25fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7905d5ee1e8d6bef862ee225b64d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72251e29467e2b7c7b89ffd4ce413f1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e913d4e700eeb8f535b7d8f0509a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82e75ef4bdfb5e8f19e83234749f63560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11017059040c978e89d0b7afb07d65561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d8051282d4564c271458d093845d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bd02e4e19a7d51588af9db8294b0c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2584e964dd470fc75a2cbe264134f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a835f81c28083b7005b330cddf173565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a8be3d1b9099143582a4b69ecee01566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f9fe10ad0a755d53290b099acd205567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac38586b4440b184f754bb1d09d795d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73203ab6f0f24d5648b43532d2651d79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06befe4bd69d339a02b9a43de745f03e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f831e3ea506cf1a16c90165d48740a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808b41b712898c49a51718d5603790a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7207b3306a0a345488314a280f6b07573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7179978785a3dd05e2682351eded233574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98fc22b2d574bc5b8ed33d070e2685575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adff6bc4fd45bd8f7798a0e43cc523576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770001a84b01dc455224a7a1670a1dcd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377692871a1171074ca678677eb4e7de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d97e8809162c7edd1ad24458c9a997579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7851fad899cbfcb2f3e23af1297ae65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778f12263fe41c88b488a74d7478914581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81c2b74781bed50fba5381c10d4be3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c0f268dbf507b4ca81adab28f6212583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842d365c9421408588be0a21268c1ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfe2fd1e14d5d64cb102edf15f3681585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c327c605f9640fd13d7aca03f4202586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5670f09d1288847453b939e190f5b9f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c2b35880013a31df77db80a07e96b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd0977533ed8970c9788ed49b6ac6b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48075015e891150db51e9828b66df1a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b718ea67f71199ccce1f30096df1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177290d42e3f1af95897fbd88ec57bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a060d1fc0d2be048ffa475f2d70fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e480ec85dd3f4d817d0c95836eaf75e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80208cc177af0f2fd9e9b3a3b7ebc5d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3300945eead905115afdcfc8ddac2c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1843bcebfa5989adfc7bdd27a4fe8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6eb9b4213e15e13dae204d59f20a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c02b5ded9bfb55ec0a319984d5642599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67bbcdcb241b11f7e6929bfa02acc8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401d808cc65fca6d614ae064d374cbe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7656c6edda1aa70d4705b02f880c5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085462d3379c4d612f44ac04f935019e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fca7fbb030b64a2b7cc1d9e09d907e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324698778323d66927a42cdc271ff55605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827a2f13f8c2e0ca4e9a4c9f91b5ffa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45e64c83bd164ae5a9d59767de5d2f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bfb4804e7a491c0bc901e3cb53200608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733090524c36a91dcf1c9eb314245fb8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563ac1e7b35211912020da4f46aca80610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5898f79ebae9db4f2c59bd5ee44407611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdff9be4a134f8f3d30c9dd0d08c4c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81da08790cc193cdf24d343b47699cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a87aa74278aee45ff8fe7e451a6a3b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293f29457cffe14bce01f4a1e48e765615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06e2106a84e0c34874f5d36ec503fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341a112d67ad4cacf4de867be520092617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e13ddd1a9f55bbc26d2c12d853b08618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de78ddc718daf758a1694a5aea55074619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b4f0776a514caadebfa74e75b9071620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dfc2a94e64c4d0761b29f8387f036621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e61122c28b38174f45d02ef96004d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974db85b91965cd47e1e71b03b80e16f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb0d7e624a8cadcd3897940522fdf5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bac230aee81eb4c00836730d133ad2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc753ffb484590e26ae5371d95d188626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbbf37077a6a6512d48c91764c2a45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a39a52dba2d7b78aba972cf6510ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7714889cc7c17f0576d947727c6e4de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d7c9a434dea6c9d15dbe4bd9b52ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e16f632509c73f5d2a3a4062d9fb6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590cba23f81cc812cfa00d582e7c0ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6a05528afe8cd2bfbdc62db02316c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7a954156818bde1807b5acb8f0561634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e1445426407903c15c458bc718ab3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa91a88800de1a4e407709a11eacf9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a8bfc85ceb77f8c53ba3aa9f08398637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9426ec1941bfe3ba9c50436915d5339638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638fd7a22a2c2be230f044133c21db2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2681bb547349ec15e9e2d0e3f92c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1004068455f6922f5e084dd6442146641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9debc8fc74b0b201a10ddf1514ae3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4956366bc7e55a902b9498373899d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7d13f3dfafd84286fdba84d922508644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95a707bf08a692b0b320d19c177294645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a43521c5b7de3a8b3d06b265a6443e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02229d4fad50c8ebd5a130e20af31d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930a4bcfe99999fa9fe1d5a3b711411648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e71c8f59795a05ae90b1c01cfe3b4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa48a792596c298adf7cec3deb4fec3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702c5e465ffeb560f5ea4b9726599a0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1081c35f1923ad5b3d7bb971d3bb26652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ffa3ba4dfe9feef3345e8c5123906653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76898fdb92e3621598e1df11c64fc6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a44f201d9937cfeca3039e12cc3009655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeb81dcf6e660eb4dbcb7274bf3a7c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f68326c48722b160c254c5909a178657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18211ffd56fcbe68f1911a5a2af168658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63a2007194dd631259b67f5285762a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf188240ddd3fef7e8071df0b10604660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1f0804e60fc5a8f9d4eeabe4ec127661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab84236e9496faf37ef71157ebba0c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aadcb140c1272da46330eda96ee20a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a583b3b76139985373035dfca1782664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb3fc50b2c208b295dc813c6858bbf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bdde78e696e0aa329f12dd6e62b78666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17562bae0ac89fae85e1a973da8f5e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f74d5570b4c56e3d849166ee82707668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5b550eea04c2423e0a212af977666669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff04da84af6236c950b01ca7157a89c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27d1e6e15c60a0750174d61f800e32671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fee783ced6792ef12ad759d875b50672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6010357038a264d075788712a868f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ea591998b04b78ca71b7f04baaa28674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79f81acbff882e73fbb1b5da0a23aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac762a8c9a95e0cc07ba4e3161381cbb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70545188158463d9375bd5075752ed4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfbed5af02f59a64d401dae0d64598678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536e16ff411816f590fc797b2f3424b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c294f0e49d2aa3f14fc68b0ec1482e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985e68691fbb158a84cd7243ae1430a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd323d7407131ec9a629104aea8a8c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06fba476594aa234d6f4f18069d241683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f05008f16c39af8c50ecb3c1336e83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18015650735df3c471889693cf41f2b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52198df622d1d1d4dc56f460d9b1b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332adbc65c0252edaf7e74f769d304d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a765b77eac76fc4aabf21cb75367e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3104a2d2da4f7db084831be31a544689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af2f0108cf4f56791a7cc5180ece99690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588cef43f6c59ed34b86198492420a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd81e5803aa08dc59fee963a2e12d7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead98d2ca715a70f5882cf455d796b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299236e74a2db5e9818f6fa6a5538f76694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e260f241aae45954c99d77d98c47e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ae9f5c13b153f3e3c22bbb4ad7621696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a70c76c59d79f9819e2e55ed127dc8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13698e11c94e68805738fafd437500fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660aec65e6d7bd24510a117219bbd5da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d5d660ed5b555d6f5f2e983ea5a1a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988984e30b94f93ad54f933d1cc43a77701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670fb40a3fa441460aa1105dcc4524a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea8cb1772f7fe8688af9347ca4bf77703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77684bdcc7c9f097fbdb360b06ce81b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf8212cab9b79db55f5b2ab51741f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7eb6ec6f0cfb3b2ddb59a58f3875d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220937e8429327d8b55345e27face407707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8cd0347ac9c4796cac50fbae19475708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d24cb8fbdb15734ef07fe5f9e3f0a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b4e6ca6bca27189d7ab3015938931710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16798b5648e12f09f19a8f24769dfa0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57918d0ad899f2247eb4dc6798aece712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e30c9bfcac454effc310db7821dfd0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e14d232d870d274196e29da4ce00be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008963c957e2dbd2dcf922860147ca83715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a349d61f6fc9db4f677fdb4ffa3ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1e047ab35de9366e488426125f10a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121089f0fa45d8503e2caa13ac2f855718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb0ce80a0316347fd0e98f0068859b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac447a20a88d745f1b6c8848fea50665720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aabc406b773b732d2bb54008ad028f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd7ddd044e64507426792eafc9997a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981b647dc798ecf375df981de8fc79b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c655a754cb2f2b94cf13e025f1cdba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5802a9bb670db929250ae5a3334cbbf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e134b4cccab9563356cd10d5314e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e6f08884039cd0944305a0489c9a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bb7caf67ad13859aa74847a1f92b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb963ab6bfe135924a3fcc42e85d28729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07206bf7bf52eebd18e32db9ce46eb99730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9535cb748eaf7a3ba5cda5d013b1d70731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd90c27a9156201768f42f2b4917c2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ed694cd4d2fd383d896f31c3fb76e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffad9284a3b98cc24d9530dc532d2b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187534addfc7574c359eb077811ac968735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf51aa04a422f23b840d3410f26f0d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbabdb69be9276db73c6665e9210917737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7ad856a9fb03b1efbaa2a0d23a231738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b60e0bca44a1fa0d8b18f4fbde1ec7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc418120bd0f7c6d93e1f7b15345d9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8b2d5b9b09f3ddec58d125e29855d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ec51b7e5cb2a6ffadcd3ea3791fd1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ea9eda19dab15b1ba6a42e3724010743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f49515ee94bde770b1281be47b282744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463e53303f22e6a01a8e4bea033853e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f86197931f8d338c1393b5e38e5958746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf511552c01daf4b3dc31ca6816ebfb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef610471b405d15934e16b2488432203748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665188bb124cd5b5cc78b036b1269433749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc1dfa3b24cc125817a85528702e0b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d55993170d5e7f06d3c2c7a17dd7a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb96a7494235514522335915d9e1ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b64dbe2aa90511dabb25e6e3783ad8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2a4dae36501c586f3de700ef14546754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d7e467544c6edab497cd77eb8557c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4e4b00fbed05c31e90ae625fe5222756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa6d0555366cdaf7dbe4a2f89650f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824e1a20c9a91bc7bb1c59c2fc2be39758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a62b429c0b5126d4c76972239bea88759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633aaf207f909a80304d0ec59f25825760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcfb118afd3713dd5fe89de818ec23761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f53b4fea036125ded64285f03aa8c3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1038ba41ce94f2b49af9c4b8de601e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da68d48294df34eed054380195d2a3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e514d7e92e2e3c72c6a840fcaee8e25765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce86b81c6be4632b4b0835127bf847766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19ae6a42a0d5880afcb582917a4811767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe06e2a5ae2bdae4ff14964fa8ec917768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a2fb5b9264edda1e5ddec8968c76a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6eba2c86864396728bfd6d10c72e3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797ee6e7c699fe9ed570e5daac5b402771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2822fdcc259f307865532fa441f4b0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dbc1cba2fc0e228e1a5566200b557773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436e08e9323d7a9d60c3870a834f963774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e567bdc66dc10625528c7bed35ed66a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bb1940199350b4b0f8860588beac8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70246883e7ee9941d331b0034a5099777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca45a35f201ed247c04229f64f37dbc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c998b2d4a63f0560f98dd34e1e2c7f2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24814c69b9e5b7d5dc6e1804872f9f55780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8cfca78f80fba17ffcdccd24dc5be781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588ea64f997ebcf5154ae79b7c871df782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa09a15bf825e5a7c0bef44e12d439783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5fd1e716689bfa0da778667474bb4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e4aba02aeeda83a606d0b18fa2d31785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83de21f1c1ce2ded5377fa07e137bce786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901841cc0801bc66eaccc5617c948ed787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08746dc40435fab302cbbf23ab735103788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5433e8bd4ba25b57abc4e141162c80789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00806ce8393f198144f4be14f82530790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673f11e6187249fa7804d49feffac8a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f51b9cb64b4dd1e0361a4eab057d7c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d9435379b9bd0d73df98da907fb4c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0bd4363b893dd3a0eaa8d1d84fc2b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fece5a08e517cd2210c5ce3fdc06f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27984ca3d01fababea7d1e37b9d3ea6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65af97dd949a28234b6aa407e3d5a14797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135c7f46a2409d42ff553eec5a7b87e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df87b589215e5f705a70c4a4795096799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69df494f2ee920950645821d6a8ba5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7268ddb905077ba88736e715bc62a0f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14bd6cbd16693215d696027d3cb1af802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91168b9d041c3d004e2458f59e444d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b802d9047c4313df89dfa9776140a0f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac6bc841c8a989f7a722d078c5dd1d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ed29b95e7ad3fd43940eff1f7dd48806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef26cc6293fbae0b39c6f8ffa4d622807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e1598d441ada1486e6c95cadbc3ea808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ce93d98ce355b09698ca178ebd120809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae50f4cab1e0824737d8e6b0596c20810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950eed9cb29de5128f4c67c7e631caf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32195b7be2cd89843e7e208eb0309da812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e74ebd91d8473472659607c7b2587813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0f4051eb5012610d71bdf7954ea23814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2d08485efe5ebb8c9d6c7c96cc7e6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278aac4137a103df2b83daf5736717c4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef32ca4caae4b0db8ba857a2fed3066817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a057c00b3f36ec454ec12a3f0b8d0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a74dd169ad3a6e084c3198ebc8f112819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17765a25287085d6d536d82a97e43d8b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f46da5c45b7e759cec52f47fa9bc26821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e1542ca59e7bd5c5b93ffb329d626822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da10e6927320697c6ec7331bf8ea811823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432245ebacf13866225437dc5682af1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0e53f5addb8ad4609581c073899c4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57822af4881fb57e43344206f3f0355826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd817a92e13f6a85ff36e8c8b9025a7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f63093ed17807f3350c31fd59e61e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61575faeca49e4d1fb8985f1f8f9a15d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc519fbbc0739c9ed38874fad85b43830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fbb2a90c337c852b914b650e582fe831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d33bdc115502e2fef2e43f0925b95832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1261281202d8b37bada80dc01422f73833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf02eca1f037265044ee678803eb73b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6a9a699608fb7f62c4f251da2ffe3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03599bbffca6f8dee259ef645d80ba5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e4d144ee79658a875136eef8d0a3b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dab6c4396dfe21f30482e48154ce63838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5044a2f77ed928217a7a6fa4ac6a65839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e50bc37790e8ec28e3ede5da60199840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7081986d043d15cc43975be7c16bf841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef946f93ecdd67046cf45c02fc1f8db4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a076250c46c06ea59017c236d3750f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e5378516ddf47135e3d585d5bd32f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92d36e439a5e8e43ccb1f7bd83bdb7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e79c555b3f94ef7cef743fe960160846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e2eeb093b4be2a989dba0b55f640d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf65040cb81d5286cdc300ca9e4af3b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1452a7a0c251aa29c6201ff8f3c78849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fb225da06eb65fcdb0db3b235a641850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf88a295655cdedfc221dd97901a58851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91a0446c41f7d4fc7255c7d5597240852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb053dc0cc2eb58fc8579e95e331e91853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22698516221cc2f8f7a69cf9f3c539854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5f18e757a581019240f533b8ec319855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175587a97b946dcdb537df02b1e73c0e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b36b8d38f7663194d452e7103fd899857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967e3243b908da8feffd2c5f51ed344858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be3945d24e0633d30dd2bfb15e3d8c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad30b6ee86704ea120e5767180c2de860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a537a655da440a1d0c372f2155373e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee10035cd671e0d578ca4abd4e0d04862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72084c9d297105816dbbe99313321324863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50f7a7c17084d3acafb211ad3713d4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c526bb193c19ca385601877981d2c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bbb000bf09df7262311e79fcece93866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237b7561df57090b4e5e20469f0985f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9258d5961e7955b4e0012b789eb1b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0560d22c876b94c4bb1630cee6a34869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b72584467f5123cb3eeed659880a9f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbe15dcf2f3d3bff594ef52c1a3079871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597fa33e61c47cec673515b4df2bb81872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1ee66e6bdb587a6ad56449383401f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c1e283762218675fbe7e489ddb52b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9500b7dccf3547271a2394fdbc8d33875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebee0bcb35dcf96172159bd62a190a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e6ed21c06fe18865c497145a2c969877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e116c9ba8602af19a44ea47d3826313878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e28db2f3b7a45fa935be71e85c2faf879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fa26b5d158c1bfbc23a8658eeb572880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907025663e6cd02dc5764d45708f03e3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db14c56073a7f01c3529da0a33e2faf882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99deb7081fc2d1e5cdf1c26e28e6ab3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e62b7357c9e6ccec2b6a890c0f79f0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ad19df037a49fe2f0416c628776f8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf53e6e5da97cc9c54f764a816f4ae7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69727a9e5ca50bcb8ca6d42b278e93e1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3374d14559f9b9764b9236332d297888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09aa20c5571e4e40117eec892a57c5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f779711f826739d5107885ee94541b7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bf0cb1f562bbb84439fe0857d512e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56eb22ccedb2c90d47f0bdb79b2e46e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023c962f36701a611cc479439f704d1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73e06ecfe61d8352ca304bff7c10ab894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ff1ba618a3b745e5aea2930b39213895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d751f9f9e18a7b49e0b0bb28e18b28c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ca1f27ad8ec09094b2b5f995d9b1f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898af31e8edb770e44e73a2bbf1a404898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ef6162afc22aa6e695a84b6601e58899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646b2d8a66ad89c445424bc40e083dd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c59584dba045f23ccec6e937ff33a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2626a70184f772ddb2148a7463516902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc80c6b5d65ebfb4dd56bcf5c31e66903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cb7fe996ecab28c664b20bbe04f5b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187576f75626e565777697a5e9eaccb905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0305ab15fbbca00d0cd2012dfc85f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6bb8a190ae04eb56405102a43d671907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ad79596f157ca49043df18d750adb908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac466b647d0880b1d60f83ceb0e564909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6bfdc970ba527ab1677eb4d194378910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22048f2677dce8fb9f00a8d16d032bb5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047db64a1ba8192dcd829da7ab7ee82912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dccda2262d48675adc7ade745f623913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fdb2409ff5ba80f0a74e828407665914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c3f79e72f1bb4d9f716a0d3479788915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a513219b20e438d5c00a99bf5117a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5920e3fc60151ad556430b0708a6f4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596be52c5fc18da8f533e0b3128db7c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445be742568cd474f7203babff04dd53919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dbe1fecf6e9817427baf353b3fc1f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f6a5ec89aa38a415aea647ed8fa48921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d528145a7feaf294dea4d57a3b27008922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c1332bd3075fda3e2acc793970744923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546d790069ea0da278c1857d4d8e213924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7040743199201a626ffe605d8610b3d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d09ff6e8a640aa4f9d55c47c900c7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64328537c32dae50513d514f8121ca927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714f439a2b64b428d4feb945380dbea928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5509c81cf7acbc08d88f063b4467d42929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416b33f9c62980f3abb6c46f2b8d89a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f696ce4972fc68ba8cfa685707df5f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378b15b1d6d141314c430c326216812932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8005d869b19fdc73251bef440fab9fe933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fd88a3807be1c2d694e41e14c8ed0934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0641886cdcaaff1ac8a37fcb7c3614935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b42d92ca2d477dd35ba0bd0aa8ddf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdaeab5f5c78d446bd91a3cdcd5765937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba9e1037f6152d54a490ac4f28d942938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9280c58051387f99b83784584562ad3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d8d7a9dea3bc309ee2fa932e433c9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29998607c46376f6ee105813f8bed9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b890541b6c06a75e6a0a2cdb637a253942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ca5e3d12cbcbef4acef7596ec552d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59cfba0b64f400b8e499c53a9ac427944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cb2db1dd96c57fc8b1cdec90b37f8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222892cba99d50ebc09d87f2a94b30c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adf854ef1213642e0fe872d62a2b87947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db137f23ae9d4dd3334cb473a304ad48948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941ecb16e109ecc49fd95c05ca88be4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84501203a84d9774bf991f749a57ca2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e13a3b6372eede070b6bc5d72f7ec951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dcd00230ddaa6a5ef62850574b518952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7515979892c30704c0a5a7483348fa953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db464911677564576fe0a9977c224fcc954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be553b17a4e68307e58530a7a32ee868955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024dd9d9a3b5b670cfaa7a260a6fa05956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77814716bd390de9cc1ce9e74a5d8937957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a5df275f3cf6c9f555efe480824b6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba9c9da954dc541e0359f8b6e55ecb959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318642cda7dd319c47eaafc93899b5cc960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55be2dce0429cf0762f007b5d2b78d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb9a566913aeb8bde59083c949fddc962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44688769ba928f32324676a07667f4f3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43329ec30e3d29b25bec5096d93602f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daaa5a3787654cc88bd484be578b3a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed014b31a1597b69f7c5eb1a225d5996966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3e789386b17e922dcef3d6038ce42967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2c2a0fb4cd36064681c3e1f6afeec968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cc9d85b247e1b265e294eb1e2026d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4bbade2fac65cb2761f0fd109ecdd970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65311a5a3573df935653ce8f55bf86d5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da89f7b3f5a24a6659196e75e8449c4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684d64ba5df331a5e2c400eb96920d3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def5ec94e64f23c2a12c79e69211349974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6497b5f669c6011071cf2a697733ae975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa4fac98cc813871effe7888971d45976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c17de137b95d294efdcd707c0af86977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>