--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327324fcfe47cd1a688c1f3f989461c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f31353598c04753f6b057acc990ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c450ebeddb67f6f11a856bfbfa1abb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29444cbc92ff88981fb1faba7aa0494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe5c5d52130b305583bc51cbcf25cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370f713d77de270083df7e8bea1e4656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d4ab475786ce8bad995945db324987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168eb6632dd3467e78ff77e4044462f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f678ba8a26fe250f937b3740d2ce1199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bba19a71204e3454662499ea0403d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b00c6b3779458ea5cbdf7292f71dd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd0bc09cd646a277ac27efeea120ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450be22e5f05f23e4ad747e6ffd194e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6805de18e731218c90b7c5dd17894814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd699461f7f1cd01126053f95ccb4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b24b19b64d770f5bfbce8c2e2d5e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4c7c2f96dddaa95098686d126014f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f56b18df43b0d3060fcd84eb7ded5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc556ed9ef4b96033a1b324df0ba1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c3792fde2238b846de495dffbbb5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4544de9b498fcbf6634a6d4fe835421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c29790fd8ba6a43728e0c63cdadbe122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc690c847fbd7692e1a743da6dd1dc323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1607f942cd5c3b78e2678983f2f4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62bb8d30b4d3e1b016e4d4354a9b6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543b7ee7b7bf9ec85f64b42b847974b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629b7051e091f2902464d5f3a8b86ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abb18c2b195b3d4c4471aed499b2de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf61cb2e5d3ed27106f2049296a57329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b58f96fde782ea8825790df4184df430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639a25c9d37f899e329bcdc35645d4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0990ec063cb7d50a56ee060e7d9602d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1ead793b8f6b40cd766c5220f3a4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6038b1132815edd9d7a0a5b102c97f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f5e066843617af8a4bc2ce071987f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7b9b7690b2fb35743abd82c3a33b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0f7cc5073b340d8e999875ebaaf2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d2da53f1831289c52c6ef6493aeff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e3329e5c221f0df633c6838a7abc339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f51896f518dc8c49fd0ce7704224340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac435603332b78f797177a788f016c3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c5e264ac2d3123072f118373da9ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af264af82e12cf0b0903732405c0db343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee9db293c5c40b9c970248c1142c8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b90076831e6b7263608c36580bace45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111266edbee2d6dd54c33ed0e940b5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6b1353d37363f7bbe5fde452f0bb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45d03131d4ce881262b88bcf21fe1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ecede6713440958a868cf6a7cc7ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef29f3fbcc2abda1835cd63d6b39c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea349fee55ec67414698b8d0ac909c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3ddddf8ad40743f25d56c791488c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668691569d6799643d5585a695b3a8be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d40d8d806dcdb62551d6b54cd16ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fadee9437be4379eea707083a895d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349618792f13011e7432e890ca39aa8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcf4a4517773d3123a085c9b61bcd057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d882eccc1e05ec6775db8867796a5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c80ba373114d3fcd8ac1cb973654559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5b01cbf460a151da3f53784e5649d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55aca225ca5a50f612d4a0504cfaf6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6e16a341048294dd825f895ea940162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987c9cda94d85eb91e6fb18640e440863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb476b21dc2959e4226be7483df72264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bf5a52ce61211d1fc8a6fd7249d7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054f947f614020510e6d6e5d1c9232866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5162cff69bf38886df79dc90e2b5c2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2597a3483b6594f842a41a699219468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98043cca0980389b517ab84aa981296769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ac6bcd99ea3ac1fcce4c39a9e6c4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714af90df4de4dd691469633cd78e19f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff47505ca01d9e5786d22980996b65772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377adc19ceab859bf21a8b3d0c51549073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175a1154227bc817a8a4ffa5472adeb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343ce2ec91ca1c63ef4feaad561d60f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31f0d7dbe06d2a45f86bf9fe23534076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc25483d571bec7858d19ca447292df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acb9f8b03df40a487652836aa30dbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e977ecf3985aa2c60f795228021e0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cc96347eeb55feff5d92ec3d75e9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6448ead4723d0daa7072532918ecb1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f5e629231768d4a3f6d461f8c8eeb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de17eefc2b954886a90d066edefcdb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7256d120f4d78806585b8b7b9f90e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420a120fcd51729173400547cec1cf085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271182d1a613fa72d857021fa7005fcb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67790ae2bd217bd357baf0ea6acdebf787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab898f1f1d397c9629e53c363ed4397388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca022d75f105ea3885aaaef125543c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd0607d0e6aa3d1db835f0a33e0be190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e7d9a5ff2966949c17d483f5df4b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0ff1a6d344a32bac800777f23cda592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6be66c4fdac3b20d032b5b25459dd393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f25d2880956aa86310b79330c685394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75527d60736582aca524ccef699d660b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a31f9419f04b603b8685efbf75f5d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051d7c8330a2c46b58ef4b959b45f8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd280138ef8492fe8fb1d4a51278f87b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffaded15ded9a0a48eab515a13a36599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae74a90619d172345665c583826ba12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4501b6c1eb1dc4e836ed220e4ffc8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bb9b0fc96eb34d526dc69e6210583102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb2367027fde7a18f5a280609ebdc1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ab533e93416d51d3862001c3eb8f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd505a1f249c183023598e4f6259801105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de43a75bed514a7acb270cb72585bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f4836c6905fc3ecc65b21bb14ec08107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9424af50a2f61a8bc3bf4331b92f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae67bf7459505eee27873333144f5f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421bfd82446cd0fd869989cec7aaf12110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35659537319e61f7f73e185c17b5bd7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896d4c92b8d6ec1cc7128b98e35e4c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f5fa8dd1c7ffb44edab7a58bc9e97113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeda849f1509ecff5dad07a729093e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59634c49fcde38a65692f9e06e3d7215115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babf580c5e53fc85747fa155e17f433116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d546448c6b4365bbc43fe7dfa6c941117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f52d274b7882b69cc2ac5d8bc5159118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d251f86f2154471d0096641fed8995119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d72822a7c51a0408cd930c446fe203120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ad8d3fcd7e459f428b682c64683ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0f32755b19390f2f2dabbc8ee4f1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857c6c8203cb1cff406ae798972185b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcfbb89b94f2261dc55b77d74f54b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fd109e0c1f41ec87f36e9e2694b29125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68c85a637759beb7732d06ecbdc50d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d0b45c479241e085245d53da32224127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6624488625f0f00f9e54435dd3fb03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2129d5763617a8b4afce522d0d54ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba2f9676f60ac87d4132c6966ecd4d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77afb58b352784a53743b5dca1a7899131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14114671576eb77c537f94f4c71dedf8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48bc31083731d796470b56de62fd32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45808658e2dff456d0d68b0ccab80de6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cef56a78d344074e238a770869c87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f00ad2416ffd10dff2626bb5bdac5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ac80260bb45dabcf4bdeea37b9ca5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0931ed70687ce8ab4700a6575c2a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccc858283eef312281233a1b3490d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18049ff9be416916d5c58c2406952313140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec79257ad026651c36a47eb2c88fdd3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788f77a93dfd681e06b562be9cd6e08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dac4b39e35b5415e751f5a6394c8c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300a2f859f58efc01c5d53b4136b709144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a6deaf2275d056bf570de883c40d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b3b8b35cc30d026045685c1186622146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1c467d26fc0bff8891f25aa15127f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d90dd0dfac39f8fa207f11a0648c43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c721575159b5499ebc2c1722ec5e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e06a9110d146c36400d18d34c2a55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2b57669f66de090eba86876dcde37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9762b51a661c69b0c0c25907b3baa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e313a8414804f47c311715f1dd5a6bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6d0e99c05bae42f9b2ae5034ec304154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b5bbc736f457750a06fe24b6ec477155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1e133cdc08b4996b4eab047628837156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133890051aac1400043995118a94f48157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411fd1dc7bbd4e50ab6fc44906109a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287f0bef704e1602deeda654711641a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00f4e8730cccb34f4023a1a34697af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20516896fef9cefc0b8fa986e50356f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a774cf0c4c942767125ab541b8f814162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edad1eee71a8a346682a28b0eb2bf6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429b503675cc6e9ba3ac4f45cb4afe3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6a09bcbb42fe8a3098202eb852d1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270385e8f4fe01547300389655485198166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a90d8ba0d476d4f7a6f8473907014a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27b5031528b443620c38b1e23edd12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182a84c57a022edb2a1700ed1ccb6db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac62acf607fbbed4deeb717fe49364170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6b2e753f6c2cf289fc9160356048d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40f5623b12788153445a80b38e5138172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489c8acd93e3abd7915ba41f49639b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672814b6031a420f6910260ae9a7929174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93716c5827218e1c9ddaf9cff25d35e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33497593691735af185268d5945d20d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd0abe7136634fe4a0eb4940880352177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b100fbd659907bf807b6fadd3055b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17303c107143161a602d3dd9fdca844179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6206b3f7fcf378a083e310b3904ce4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15734be7e3328e621619eb1177915b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991fc558c8e3b458dcd98eb07feb632182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be9a7253f673171736d75feceb8ceb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d16234fcbef76aacaf942e26e2379184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6f16c4b42453ac7e118e1d59a6403185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295ab6e109eb50a5acfff37077f3fd3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2dd7b46993a4e98f0856da3efff75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329531ea2f4d17f542bf68629b948d9f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaace5e1f7f1ac329d01cbde0ac6dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a96fe4e06cf0d7aadea180baccf2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72c97cda4f6c082d155b606279a92e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3db911d56a38ad3d82224271bdf3c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c50796b76dd78531ce5d5d885e8d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e715a9647407f924530b9a7f5b919194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a850758404305e734a9b4d1ea15705195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ae93abd2bf13a1b244fa7607b394c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68805b660ef0f10e9d18a98bc22e951f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d9c41e225151f68d43416f1aec51b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41916c2828b74bd75454bfbd9ac168b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6f889eb69fbc7e285ece64fd6ca02200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bb0e4c866f91d20e10990581ee51f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1e6b5dd7b8c37a21e635172223151202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457aa4e40cfc33c546da456c1428b63203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f951e6498310fa5c5a7b87d1a733c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bd35238715a9edf9dbb342110c862205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad7f37316f95ea4e376065608d7410206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5a72fedf47fae2b9b85d3d8017947207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b098eeee8cdef14557cad3c0a2f68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a88b1ad8d08ac0c1735dbfd8d2a7a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba14d46395e645a42b12cdd554c659210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b73e990c4b6e618a2153c384c32c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261652f9f085a4d32c206056542ee30c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c7d5093a65e1d46c8475f6cf469f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b86e17b137b64fb5cdcfd49cb0468f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888eb99735b01915f2345185d81e4a2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15920c995b9150812680048fc24a4c3c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac34166fea5dced1edd68a7235cb63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485cdd2a229f2269a9b9fec85abe27e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df3eeae4c9d2a3dcb12ea951df98a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22252cbe8904ad0b2a844109a3b9184d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71375fa636e4d27fa905876c8845e0b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4e3940ccb70575f79dba86e6ff607222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf0fc29808cd3d4ffb06a500721685223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27e863de06f1003898bf7f8c4bd4d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d7baf98fa273b05ad65a9edbda81a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571ea57952f6a88dc2c69fd3b633892226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc85faef13d589aa9edd08d7e1e233227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa3d63b3f2a12c7233c6420fa5fc91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87a67f5b742222e550e5c322bd8a24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f4c10866978d306ed3e16031fd5eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc00da3bafcde266b0cf7756a770f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a129b61768296bd8927d8090369060232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd401142635498576b831cda598f8510233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a735f0b0df996a164edcd461c5532b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a399e72cbd4a790f475a5afc1eb772235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80556c0b708db296e1510dc180838f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20c5f396e5a66778f414779b979784237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da9295819605a0b2791bebb748a004238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf0de860db416d8987b276afa54380239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bf7adee83ed19c73fcaa0909cca32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f595f90048adf8261a5293c957a178f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5a1a08827c17b00927ae0757029a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63166a287971e26567fd8df40ad8ff0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0442dc4ec9f6dba75490279ee62e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7e362269336758021fac1f8424e5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c008bcd82b4de2612c0350af542e72246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a15c9725e9ccbe85a3d7e7fd6f717247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557b0706425ad48838aedc5e6179a1e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eef2b129e67d70b9d14d3f8b9f85d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201036495f8a13752128437aeab6c46d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d102b4fe0d8b10ba47c6b252cf857f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5c991d52f8d38f4e113dd0b0a8280252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc77a2bbdfed9962767c723a5424bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf97293dcf98a60409ec39eb8c552b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd8f92715b91e08ff5030cc6a0a09e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f71a97bc81607d23998d0ac9e4ac88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea12d1ea4241abac63251f13b3d8fef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a825d8b42f86d36c625985943a8c1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce28feca4a041a12338b1bf1c045cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41cf84cb5c2229edeb38735836d0ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180f4f3b4248470e78cc0229eea47c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34cd584a470570826646f1c557c88f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c0ab912883923860645620efde4cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3feb65bcbe2e0ba74365a4016fe2e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299354e94a3aad4c41c925cfdcd61a6b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61d4ecdec11469ba83365fac81486c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ace873b8e6c7dcee3805d5c11d63e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e6cbdcbfc9b6106d0d3ba1dc8192e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb020700ddc548a2c5e18c29271f12da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5465719be53882f6ddcbac6e20e67ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f239b0aef413cbee50cb518f41da4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ccdedaa9c028c526f645b41a02e18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b297b4f37d9a9cf015daf14f024cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346be090691216fb5daf88ee5db1db5d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fff0f13bb84b64b832361d296d6930275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004777dea4fe8ee25fdc020a67348b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849635db45a829fc60cd2ee0a10e5262277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb19f433c36a500cb3256cd406e3897278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9abf2bc676297916f7fbad6242962279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e99b10d7e24f9550e472045c4d3878280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01f7785facb74b8cecdf0b899f5019281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1960068bb74c5358657aaa94679e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc19aaddb191a6ca6bd191ae6b794a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d47ccf9545b05b6aa0b4086b4788f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03c50a816c1ed2374ff766ad1fa0e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f244dcf9bf9a70d7e84c6b4dd735f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db50d6ca97e3fba382ad4dd3a03e4f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba445b20f609ac86b6e87a860b7f57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baf63bd59b0f3ae0c7f80ec27bfc5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfbf39c1ea1d86a5a1c5b9409952c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7d56b7bb5b4bcafd8b945a38dd2f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eba4f5398d8bb1b62996857525cc00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785d0a09dfc9da1935a5722959f1881293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e566b607951aa37f9c464a9e5cdb195294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4c8ca994680418df62bd21583073a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859362ae55595df25d13f1daed9fd483296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a794d681475922fe0fb967232af58297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc31d61cd4abc074e58e80b4f05e7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba9d27e066a979dbfd86d9ce0595e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede5d7ad874ac3c4abcac997ebf3883300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2fa8e1023dab4c2d07d587906c1db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2114301663ff771fd54ea6e259b647b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a582d6e48024abb930c0094b2507de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4527483ca8799bcaf8b358cd1e22af5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f25cf0ea1aece35485aab052e0177e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df527b04628d1c46a76bcb6ec02a8727306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df4fbb46cb1f14488aa807740f321c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018f8442a3dc3f633db35fda912dd7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040286b12b22dea5fd05d0e4508349db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd69ed56fdb24d27dd967d8804431a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb72f0da443869294d17f505344a631311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb471e0450fe2247f5ea5a190f11f40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9f606bc9f2e07a3d415d8d2569f55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdf60ad6a0f8def23d51326962ee20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7002712ae08ed2e20bd86ba9226948315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef927f7bdfcebb605cc66ab99251a732316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7523cd9147ff355ae873ea8e8e29cc2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1acb0279f00ad26c858090171e310318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b1dac9eadc3da3a792184c1c37fdf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ec92dfd3cae87f43600f2d4e88986320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053acd6a07c786241e9adac20c871e94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec213be9156fb1067368faf7fa08d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6084d8aeba4cabd2c70c5ce56c515c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5d580b4945c6893416d905d7b885f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf258d628f9132b3518935ffe75ddae0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcf29c05eafd1dda81055476c78651326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2a59b9f88db4276c4e21fc0809ab9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a155573f4cb43e2ecf42648acbf48328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50abdea4bc9aea191764275620e931329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee88051a0e4192d45454c301e53489330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47810134cbf8a596855c3ca47be3b2ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0d4e25c60ddf689401e72f0b90972332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9440a37c2fc0ed543d73843c427bab3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d85382ef63469dae159582aac3becf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93f23e13b81614e2fe0026fc20fefa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbe587fee6419762fa7947ad6459f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382dea8144b01787c69fe049cea976d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17695f130810456647f11ab1357148e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94018fc37f2d789ace4fe8416915f6f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e56e82350a5d987d17d3468e02b38b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d67178d0068b293916c2dd256bdfb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce3e9b1c448aab54ba485d47d12168342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c96c194279a0c9b43f4265e9ed896b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f8166771fa9047be807cc07ccb4a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df22f8abdb24551a5f777ea7a7db5c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c15a243f29fabaaf02c0ae8d80f7f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a391919dd3992c5dc975e4c83a0374e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71640703f9068cfbedfeeb9d34739f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304f53384c5b159f50f0cdacf4810f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009413cf87ff75493569b8edd78a6ec0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0406f04bbd29dda27c77d663c4c87351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59247b9fb8020f2e4e8d63333234cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c09e0fb2873d179dc3d760c5328cbb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce1752f3aade6d95f39ff16f46bfe9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6f9623b94862efa6e36abf196777b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630d920b01150c720a5aa2b48de1f51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6758789a0b7e04d4e90abd169f8056357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25052dbcb8c439879bb1cff5bb2cdda358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91501971337c3bd0100e185124eb8645359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4549cea79ce6cbc5062ba859efe18b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec94f89be6db8d203b565d3ad0ea07361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675189ef19d9eec9e62e15a21eac5421362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b376ac016201e38da06ce2e9de6e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37705df32461a4f64a8f54c4906721364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbeaf3522a1aedf03e435d7ee09de3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b192baf22b45894da400dd3654d7c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2511c73597961abc4068f6a921c2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4089789697da3e62e891894314883368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96cf636b819d7e8640fc32eec8dd5a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2a2f59cab487773bc3a88517bedcf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b34c361cd7eb7c5da6e6cf9e53a5e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb333e441db9b40b038169910530e85372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b394a0ccf660b720a54a5ecc3a2ee37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11ed4a973bba6d24797b252683a99a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1412c0dbcffb38b1697c727355c05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e12f6fe6318b39b51f27850223ccf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8dd998fa41d66c9a14a713e1349b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a5b30f8c7776ecfbd28a44e817578378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23980352677296608ca3f69e1382f235379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023695be4831f97fb291263a0449ea5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c7bd249e815a353866fec13305cd2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a4c457bc7eb6133be49aecb8d881a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251b14c57e9aee709e30433fb81e234383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4754c94f2b9daeb564ade733d7e9990384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6622f33d6d6b267155ec33865a8d95385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0c43a1100fae58e39bd81662cfe69386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bb9bc71ea2ed7f7d52dc870e2caa2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b0f3655ad25d9875e6a6b505a5fce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21d0d2072c0b705a822f7219030a78389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2221969a06c8c27253c13aeb3c1f56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff70cdcb9f987fb3985f59eff8e018391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58b01f54c2c1661ca7bea1cfcae6fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad89b440d3302730145fc239d41024a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635678e9615e426dca9eea9a5578c56394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad16fece222c498a47ccef41ee29279395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df006f5764f49435c643716e22e90365396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7918b19686cd3a31771b248cda3185397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf434e7fa040d3d94637d6c609c9cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e10b0d72eba283ccccae2ba723ee5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbbc37b7183d7337955fe9756b2240400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548abb036e4be85d47443b80d9def384401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f5bb0f1bfaaebd1325e77a6c652b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc501be91baaa9fa0dbf968c7734c84e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c388c77bab06ac1892381b8b2ba50b7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e223e827c158b2aa10774fc32eedf23405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386cf5a83d7ceba708931f9a10f76e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514ab9a59615bac769abc8c46747bf9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f26637190d0fbcc69e62616e26f33408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b18be7057a234180dd99714531ebb4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7d5bf64b427dd89d711c0b93debe6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c00c9a7f683180b48dcf6fd5347c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a46f9cd2ddc2c2c73f6d42e79a9752412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db2b9c0e20955d4e05246deacb121c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94180f22ea2eb0c688517139ff0646414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac577f5f2fb3f38420291d7ec495bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee989aec2ea0921aedb8f8106dc4224f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fc236714c9a40929fecdc462b242d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f46d9cff0ca92b66a08097b4a3993418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5196a8bbc7d5dda06ce07b5bfc906419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face4ee3a31ac6450d7ae01f9467fd36420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037710850aa1652617f07633b16c0d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3dadc06b4f0969768fc24284ef505422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74ed21a770f140e5ee73d1de926079423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54feabf09a8a60ade31ffa3aa91aeb2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702368f7a35fa7300ec05bb561cd725425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b06f6ded269d36d6a4f328ac77b6d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace07127a91dd4c274ac0f5fa825889c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec21d3a806341edc36527a26ed7cd4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edadb8bf7a4d62679b20248da889a71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51321b4507f1e528e1c8cc871ca1ced9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d1d569ae3002d4dfed7d991241827431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956a67162c8b717d36e899d1e8148dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15394e5c4b3e302e32a040f4c15815bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345fe46830ce501459598a1a2854cbb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e28891dc60147909e731de9835f59e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9931bdeed600751cfeed79655d68c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66c7780f94988331ab8ac45ba1832d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d05c52fcc2c8de2a96ebc45ecbd555438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70769e17a734b2ad34c8cc22fc3426c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1059d9c4f49a550b5b52387edaf63b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e851e0aa7e4de5043debb993cff3d45441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e31cac3362ec0426f11612951871f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b8c87a617670470482778305c0cb6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7b700af9eec0a1ea583a94baad3c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec33c02a2b069528517170879b1939445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae5ba6727932863239f2a093ce9c58446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac30f6a68076ae5968f422b9a7f386447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f890c53cf9f9b05d4d492ac60f9aac4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e76150d8da9cdfc122d136cc13f79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e571ae634c955194bb997641748e4c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ed13d196288cc6d07320642122b79451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f022f7c3cd384dc27b2e40433f4a5a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02546746367257dc7eb46483c6204f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14429f9f2d42bca1542e3fad84b03cd6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552082d3b2a0c4782175c035765a35a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220305de7acf25bbb6519af989edfb95456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55098e2b829308f81491a659ac19814a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6770fa5f46a1bb3564ee430933f9c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821020111319d6e88c1e0cdc562d472459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7590920e5bcedc5e952766e1acd493c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c68a4a95c8685bb883731ae548f21e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb60f7cf5fd0b09a3c25fa636406bd5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61817bbaca1149d1227cedf76525b81463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c2caaffbd187770d64b8a30e8285c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca434b52cf60e629dc0228976eaae3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857f5f4b0ec632eeb7f5ca51dbfd4a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a163d3baf5545c20472c65d6eef40467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f28f4544cf3ffb117c9d7e3c25b51f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b966a700cc71312fdb50be5e6da06b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74baedf199936da7117271541fa93f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6947cc1ab4c8494fcc519b2806867471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86986639f1985e9b9e8bf0939f4229472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba68b9648a389ef329fad7b6bbfc79473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541b1b0e82ec7988694af6ce7885377474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043f310e9c16ca11181153dd0a40d05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e123d4af9c332f301a1c5f8f1626b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa04eea25258e5a7bafaf9df60f0608477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9683133bec1125446c68029d000b69478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828a9aef4dc6bedabf5049e219cfb4a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0d10c6fa3f0afaad1d09f2b6a69e2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2f0fcd5adf0a588b24389f7bf978d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9198c8cb13c76a0d33adbb7175363482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4beccd26833aa6dfb1dfac8922f933483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c14409e15d801b4734f87515fd82e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac634bc5ef1b953cef60ff39dca8eb3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c66d14f8b3ca00719a21daad7b4e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b66c812e73c34b87ee2c98869ee77487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de7dc7b5b55f48fee1b0c96f25bc82488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ee13a979b25a75442b36a03f6573c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12b90bf79961384b85f8891d4e5d39490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0e5ce9daec8c026b749076ca2991d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a9756a62abd5411efc8eff9e7a441492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655cbc667b34eefccd1b60d45f65956493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b276263fad5e5db5e61cec6723db37494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab216fe655ea4613b1c01e32d4161d94495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25232a97b18ff7d5f5398fd55ddd2aff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe427984eb42d7c415ce4c247b7c076e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedf3bbdd156242c4fb696922eb123b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a322499bdac8e61b7c8c646c43b10a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e002d95e1acc9c3a122f5a2b3e06f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5e40a3436d149f6f76265f5a8c861501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfbb573ff2a888a8f083eb84775975502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c65b8037a5c78c44b8ec2b49b6397503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c55650e1f0814b462ee83de24ab91504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4b458aa714bc436a74072f52547a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576841e9d50abbddc75ec7a2b70baa8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0429e49c3cc70da1e948dc032391e13507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc1538230f0aa863f031638b97f1aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abf3e96c7d2141d0f2faf76c1dbbaa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93c1497b77466226fc70ef33e43776510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0a2b78d2cd8d497867e4450a2c654511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748fd55c1c5fe6f71b251758dbf2b10512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb25ecd9956263e3cd7df64eea8cb85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28688e2c74b7024ae010cf2b5c99cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c05b583214a3f56e1f1edcbed1c91515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084716dda4c00200974d76077f1984b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad1093561208004352b783354871dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a425395889654c680ce920a828a1c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f6fb55753c1fa1e06ca9899df9f6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b11984bbdf9b99e8830fff311081d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56fa681aebe57a2d01e5ba04d648b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ba85d2e7c8761d440cf70e015e674522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5516bac04ecc8eb5312e0d3ece75e32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a33796cc9861f8c83cbedbc3a8d953524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59208159492dcfa455a25b9498c2dc2f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150375132de2d5e5efcb9a72aaf7d2c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ee353491d36ead2e332c8c418d2b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca20192b9911b80c4515205f69c2d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754990597761cbc323a9267d7e154e68529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cb27a8e83f7448f8a735ec291bb81530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2617be726fc1b53f8cabf6e7adb33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749fc6bce3f6aba414142033643c810532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ac456ac5fc38a106a7c4a80a90b94533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670008113ed3376ec664dd51685d4db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d4d4e40bb7cdd35e86c42e4bf12d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c60202e15b931b185f5d3441ba25b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe10dfde56f9aa02fd6af6b0c095ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442725734c28697bc314b56eae5bc99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106a1fa9d6bea8d6ad954332bfedc67539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67746a8c60b689f0b6b80d279a97a13540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d1ef0382f64e7aeada8e1c19ecf24541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b82d0e77ff0a7106280c16d32b3c8f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41124f32a3cfb256e673fc77cc08eeee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71596d37ba39e588756b39c126d67041544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70968b6e83c96490c55f629f0d97313d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b1c0906a2fd22ee6dca34b2828aa7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d1c3a2665df5dc428548450d0c620547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652b914710494d19e625d173feec702548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5523b6fc94879f8e57a740260a4c401549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de365b3b0303dfb14621795dbbdd20550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4c12171b2b1b278d98b06c242117c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3a5396cadbed735c555f207a52cf4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a752c16ff1e07fa364cccecfb20dc0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ac8c88e5be3900ed0c09bbbdfe86a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f09adabfbe0d3c37f3ce427f94e50555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946571755ca07f9b0a2e1d576beb7a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88444d3b4796dbd5e543ac8a28aa27c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299b8ec46f8d9f5ab345e4722bea585558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac070bce9c8ed49fb089d9d26849089559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cae2e70c986fb58203701da8e36eb4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790de9cd0e5b1535f6c2675badda12e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34954c68b93632366f336037d959cbdc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744015c82981cc988c30daca4ffcbf6b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaac68e383c281044a80e5fad241370564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34419dcd6aeddab3c859ac5cc396ea3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cf72899b41119c99c0caf9fbac43f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ac167c210b248a22139bccbf82166567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3be897e7b39561ed486651abca6edb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9738ca6f903b338a9fe1969c3e24b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a07947a210aa44eb5bcb0c8c33e8c8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4cdc3e0f623154c777d70e2ac968e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12b2ead411f4c7c430fe5e225b2800572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c46c60737ccf11f36b532197757b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc7a1442f0d0f81792be9ab87570fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ef66303293d60b5328d57f945db84575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fa1d662a46843ccc5bf2f95130808576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf064e25ae3386fe8bb56add9467dfdd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd96e7f7798f2162ea15d832d8b482a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e468cdbe92fc1c2fd3e3f93b6a9d995579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc5a2abc2d6f64580cbf44290cd6d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3555b6bed75d9f9e92d966cc1e6fb8a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2a3edbfb5f88fce798cc34e56160c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82a2efcd9dc22e48b3beeb50447964583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01e3e4a97d8878b024fb1b868c0511584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb56ac4104c515ed7a89f44c41757a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288b95f06493cfbe1333f7be2129ee7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7408b535f2c45aeb14706d33f32cb6e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115393540535d479cc7170f0dcad759a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102323404c008aa3af9fc5e766f093e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ea49e8fad364d686ea7ff2d4d9eb4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178b45a5712818d7e79b3881be576c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdf13e099dab2debf8688ce4612f47592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e975dafbc91fe52a93298b168f9872e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5165e95a15250d2a52a2d40ac6aa8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea73f06e91264f09383786c360e3555595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9afd3f82620970ea8840d0d347785a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca753929fe344a0058320c18baa6db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e4e03a2bcd5bacf6b13c300107e77598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c4d5d61bb45b801133687bac0aaa7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a77dfb8b1d9884d19df298fd6805c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470cfe53c32f97bd9810c37af854b35601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123bae12cf44f5e7af05576332b0107602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc1326914be45a9ba8276a29bb8fb4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6226a6a40309e3110e02d4fc349d55c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3303763b938015c8b1faa10da174e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bbc5514c6f89d61bc94db50f20b3f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e081d3e1a4c2fbb500ea8829823a757607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d00ccc7a5d7710ebdac5435135a5d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9d796762af5a34fa32df63f36092b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe7e006b858b69562fe9fcb9660bd8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea0e8b7e178b74aeb2c98fb271d9ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e645689da13e50d8e18ef3c3bc4ed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95046aa34b5d64dfaa1f34739c80c57e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caf629b49aad4222b71157fbae8033614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7deccc20673353067541d7f57cf5f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de845cd92a495616d323e0dfb9b9b44616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e6ca5d87ef7e168151ab7d97dc1ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f94e6796035eaa8cd76f7c6e0065f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad21e060aae1dd2a01b34b33589864619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ecfc13d7121eeea2f7691575ab177620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb84bc0910513c9a26931ea7d50008d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057b8a853d371fc896455b357902588622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35197d34c3a8273f051111550789a64e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb41b218e23f5090e5d13d187b60922624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55851d319391a194babf87cbfdaf71e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb31712e14c54ab26010914dc76e868626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac8e9b56ef946bc0155e7c45565c42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f76e5a72381e5fd8aefad5d9b4fffa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac592e50b6fe5583eb40295051c552f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d25937f654039f3639021871c17609630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8055663a2830dd35e9fcfee641b98c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d2e2093b1b331655d0a67cbaab654632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a72f26fddc5b978052e3fde06433b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258664caa3596733a9e3f3e79b166ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789c25c9569ddc2b91fb58f3f992ccf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c617007d827a73c977758b432450f20636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffa764234cf038cc58147cec2c5f20637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca15574b9c3850a9f057ae09fd1a4ce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc3c94a3c07c6d9338975e502fa648639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc2aff69eeb4237d550260c30e7f91640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eab86a4c604134a1c577076ffc196a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b534bf3958d1d566bd625d047878d6a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a317e48d2bd705f01b087e44e790a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7eb1deac42da5082339d9e2d7c9ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717a46ec566cf87ddd6a1cc7c0bf6fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd6c3a3ca36b43533fa05b9b8344c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b8d7c76536d74c624a44220a79ef2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09841d5000f76a5ba8504df0c624a19a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a6f020a4dbb2869f06a8b99d0b0d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45630c0e33b1ffec1bb9a7ca0adcf9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa176365dcda288906409f4eed3f7be4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df6680ac7eb5e6a100954f3330c8c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78f7be70d464afe30e214229e88336653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc360891507a42fe9fe16ae7439541654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88452f6b6a03ee3fb4ff23708d85772655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef082f43fccbceb70ade17a8f1b161656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df732ae481d80839a8b879ad0a48ab9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab887c909dd1c6d8f2c92ad8a592dfd6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875d2758fa3afdd4ed1315e8aee407c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452439752396e6123e8232063495db6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73333612ec9f923be3aa8a8beed2acad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a936e0543987639b673b8a70370f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9301c15c1e2ed0b68d823de87b92d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317233ca5c85724ee2b81af3b07d4471664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ece75fad4651b6f51648c95ed0cd92665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4623927ebeeed7f0ce4fec9a8063e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af27e764e2f96448c3fdaf914b19244667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d84e0fcd2f28a57f2e23271950b2d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80ee326cc6f31120bd6363f9f4ec0d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1145fa30f0cfb25341c39dc45df81a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbaa29094bf7dcc94a8e6eb6d2b8ba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55262eafbd56d238f9acc92be80fe8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376ac53cffbfd60ea1c095ada4bdf08673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e82ff0ffcbfa322ba40c63cf9ccb16674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6639498c3183fe9fa53098faa0beb8d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b912f28be2c717cdeb62095e7f757fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb713c7f57a04f135b5b0c91e0641c5c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311a2c518aebe38cfcda65f9da28ccb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbebc811a3217a7fe3e42876463ef6b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9d18c8597c97b0e3d12c0d71cb25e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417f16656f41a54c97dab70af4fdc5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35839168a554d78e3ac03405d040a01d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5dcc40169a797cc6a7ea6032491c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4f9ffbc69233c056b83a0c9ce19cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60e9aebc23567b2a8d24110e458a0b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce47e5b3b4a68a787ba45344a7f1d49686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dda939e6036f2fa4573b747a0b718687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f63981532a0d682bb2c1c12409d488688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef897be79547a4a00010c173607e9f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e777bee729e332d69376d6d5e343bb2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c31186b9812fb5b359702e0901c5d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d3d38aa5ba386c6441737ee27ac57692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bba3a693b25e187440164f76b29f32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557f13398bd988b154751ad2fc3524c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b734b77d04633a4ac600b0bae520eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270876531b547098b98162246ba0d1bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe359923a2b094b52c2f790d829554f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58a0e2173736ef8f618a530763a449698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94afa0086aa05d4f46b3cc09e13739699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31481483b8a6ba47e5d00f2113c22f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cf9f11f1ef1f7a939968b01d89cef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0933ee7b1dda5cd69edf822eee387a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e6de88933bb7a61115122b4ffab07703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce05cb56e4b59ade7f0d68d15ee672704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dccf29eba144c866a7804048da23c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0ab69dc6484a48305288c4c1a667f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1710b214712984cdec5eb9193f01328707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ad8fc005fa852fc7eab119cd07771708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e0516b78a631267356a749909f355709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec6ee35fd3180a00e932780770a7e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a917b2eb176ce4fd328cfdcb11864f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5050d1102ba31c372c682fd3896f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d728c93f7da873b8ebcdee1841d63f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f308ce059cec940a50bd984105824714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbc396299244853078ba59db2a628b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e2526d0c17ff2196152aad19440f3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566e7ba403da242fcb60197cb97900b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7d81da8f0cf0985403e6a4a9e5cb7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60db47b7a9779546bced3ecd3be49f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dd8aaac7709148aba0f6bf1df5755720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d2bf198d5f9e63a1e69cbb7b67e69721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c1db6f3c6ec174cda6ef5ae35d57c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff360cd1970fac4f7bae0c0467363c69723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5d7eb00f69d20f39349bedc8cc2b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902821f47905218110a5c3cce7bc3cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ac1135317c931e9c58d9310a44207726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c36644b93f9c2e86311bceeba8ed4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbed9dd72b2bf72e4c1347d69feb65728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c58c39e6e121af5af3ac992ad0300729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725f1d83926f6c0d0f6391045b35489730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf154890f77a92c7190797355a10d657731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cc1eb4290f534722b4c7c3b4949f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3957f00d76b3656e60d053181443b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6101507266366b0a59a7a6cafed2d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4c2a735e3e10736c6357f3cfbc5af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc340fe9525a6c9fcf15328c7f61c36c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db90e2c062904e059f2ee7a2c6d11f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215adfdc2d5dda123316c59069709d4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced0d68fa5d5d32f6b136d9384c93c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf278e215805a13c72f6345f84ed29e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b698ddc9939cd9e11521c8c5f33f5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f557fe5e2b892e284e4796233c6920742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17ea2783dcbb7ded5522a5e393c31b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72159c75894815b829e6e4accc867097744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a212c1e9033b8a3258287b8587247d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff18f8cbfbe1634b9f2e2d906bda5c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13265b2c37e86f3771fd9efcff48ad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6fb638b573b8f72bc4c5e7a4393c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824400e7b6c91a0eb53b342b97a86dfd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890e7c74315b05d1eaf511e92cd9754750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeef55a1e9cc5766f42cc81189eebca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a85e595f616e92f1b60b17652e0b53752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef66a0086d376dd920488a49cffe27753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b5e85212b0cbb756b98c64e28abc8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bfb2a82d31ccb3f7f447ef6375ed0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac0ea4a2e1909dccecf0b39eda4a0e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942f3535fc760c7f8361314b656438d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72666314d069468c113a7aca0c297b21758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908eb3089e00fe90ae522e912dbdc492759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88062fc54bab00ce2167788465f0128760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d3aaeb2e84b56e4ef58de574d4ab3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61e787d151244b5cc9fd189414d023762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa01c71088a08715f2dc59288f768c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60546b85a534162bb3344f74fc201b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4cd7f03f0d5e59d3f1defeada3791765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6524be163394b074c4c1fa049cc09766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0a3d947fb112bc499ca73f9c05cd5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a32d41a0f3c8ed49dc336ceef9ee5b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab552f951060563ca07b8e0aa50825769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a7c6d9e9b665e771b45eb4c85198c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04459990729a629cb0768b9c5024c5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35445667974a5546e69030314c0325772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a07e26069c3b8c27ca8d8ac451884773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b8e0c4fe9e23fb97ff9d4bcccc3b8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8cdd90e98765f9eb304268a36432d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adb4370a1ed91c6f6a66e9a7f23f0c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ead3062865039cbfa25a377b79217f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47582d1b9e4b80a2c4485d0a9689d970778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00c87794ec9a26a92210763dbc9bc0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c271dbcacf2a7aad905343e1cd528e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae017d02a53dc966498198f67002ba781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b97ef6d0464c822138603d1a46e073782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268cd6e50c21e264b3790ece23b147f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cccc2fe0a16a0a259776e36c185eb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97935fddbed00b786b61189277e11521785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e09a9c986381d86b56806b0c9a927786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507af78070fd7b9aea5fd33cf2866a2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84332cab3084cf5eddf6fde6f4191739788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1900e1932c3568d0c88356564662f5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf0d1fe9d08a6fd447d8a8ffd5e02e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731baf7255cca1d56fcb4292fd42f88791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a781975363d7f2c8b95d844b14ff4ce792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d93d7efa8e3ef9985e0a9c4c021113793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127d2599d2456a56e6eb3e42c55fc5e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa4431ee69ee7b68d5949a087fef6f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f93401939d399f16d847d9e17106b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7636c56493c1ebf089fe7bc2ab6d0d4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab15ec4cad8db296b2f5e7c2cd458b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e985791a4548ee5877dada485cbc8a0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fd66b5959821d99617cf54b2122cb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c9adf2457c9f8ff366ecc418548a0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a0817a302303be509c736ef48466a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe19017bc280668512ed726e6d28488803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affc25cafc5105ddb2f97afe8dbec30804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b5d8cbde0ca18e170aab71c8e798a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66b3c8509d854f7d0031976f37725a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423b6e09ad527faca60346b3d52e9a7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7730b6a9960e6c62ac7970ad44b042808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea9003e061b63607b0fb6ec343d44c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644aac3e4de7c63f63acef7cbecaf602810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcc010e69cb94f24f5a66ad90eca40811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee83d394d60b12f0dcc417d1953d05812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76661428f9061720e39f0ecbe4f5bd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a25f3e29470060781ce836fcd65331814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a681bf0c22a8e6af7cf8e6e246434815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b52751120f67d800cef48fb4d95cf6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd4dc9acd9f4db210e833c3bef6741817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7ab5d80928d6ff7c8b955233af896818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15e3108860cf30027647602fc415b9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1ef8119e9a0dd1aba4ec46fdcbb87820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f9aa93a1689a31df270ce89f22b30821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbfad17392d30d9956435dff4693d1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db36710fb5f39d2dff3ce457b9bb0d3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19792ab97fa7c7f929d516cb543a1b0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b69bf308be59015f5bca1acd8b1cc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc4c60b8e14a4b17110a1afefa10ba826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53ff9e1626b71c08bd5d4245e36861827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c285a0b364f0e69b286f725a4e1966a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b01a9660dadfe52319e3110edab5fb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faec1ac191111917d6d2b7c9e74ba1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c32aa96ce5f99f1cbbf2a67187bc6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55d49ce6e353d29e8aa2bc04462d2c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434095d727c222748a50c8b60b79a827833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c13bf07aa85a8f20033b73f4575578834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07faa3e8e9e3bb0ad1144c4503020b5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a73877dbc8bdef9639f4b11d48f9a4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1789d55b37d320daf21e17fd8f85b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6c6cc0c4178b38ec0c21894f36bc8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894ae703b8ddf47208297cc145bb752839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ab76d49c769e04bed6425a7a3fcb0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65dbf4bb87b7c2b0c9b10a43a927c3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c69799e22c230f4c79e44048f54ab1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5762f5bcf66862e4255486c9e0c079f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a9c2af928edbdd7454d9b82f6581b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6392a3aa4538e8aaff9286c2b4b5a4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d137a3f4bd9966253f3cd6612f994846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da65c9772cbe81f92dd0db6bbc67c1847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70a7b0185214589503f1cdbbcf20c5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11afd2425f40eeeb5c6a5283b8e815849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cd87638fb6af51c0faac9bc992fbf850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f757cbadccaaa24d2c602b7fb1e684851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b311ace5f3bc15f54814cfab26e6280852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be0b79609b9e4e7586fa5be8c291d4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e380bdcdb2a900973b2d9f013b314854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975219b7cfe791932cc33dcf78e3bcf855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd125f07013f7bf83629cc7210a5faa856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99e5dd7fc7df49525e99dfa3dddd8d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ffcca3f19901f78341b1d54219d46858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d1b5234871a1cc4ce77a238808bd4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09be9b4fe8113f04aa58d0beba68732860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81153f7c7d8e8d4a877f4f4bfc37333e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b9e0beccce989a252faa3d363435d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ef9eef524a239de933e79a952246c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a863726d3d57d5a31c2cc59b6b2c9d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8a355ea7d938b1ce9392c85617905865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a02a00a8b2489281165bf44554e97866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c011e8c046c0312cfc65b583b60db5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda65b4d77b739e8a26112fe584b8758868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159cecf91e6cdc499f1bac4c7c24d8f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04299d5fab83c8f22761064f6fc68423870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95903e3f1008a3d7440f6902d9544bcb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a8a7f2cd8586efb98f3301f9b7d3b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a3bdb48bfa4ecf3566f4d0a37c292873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91699397ab6ae0b49a557ddef327b1c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e776c42841007bc152354095fe9f699875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72719a90d2adfc492c4533746164730b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f878602b5bcf8c022a2c5d9c816d6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cf71706c9150c5d17a29c7c7b5e36878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d73808598d8c8ecb116623505d3bc879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0db8e30af4e40da634339632ba3023880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e240b4edfbe1fb713d4f7f65659c011881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18503afb3fb582137baf491040896aa0882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30f85afb96a74eb631ab7cf4042eb8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb257f219f40eb8375e7505b9c75e857884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87a3af6ff820c47c3fda14ca7cfebc885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ec61c332f8013c04b05f32fd8ef76886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dfd193a8c6f7c9cd4fefecd48c249887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a5425149473f79d6e6627675efd35888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9ddd09d498aa880be192633aa320e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b407d4867e4d7c9a904e84fd050b0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16969f0ad5cc15c193c8283c605b874891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ad014efc9e38754349bb094f0275a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fac165d936ea0bd5c6a344311762f6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8a913cfb502e5213895f4cdb7a180894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29f010c4eccf27e34a64788cd97b16895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d41ad1f519806d5bc3fe8de092040896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d35fcdaded4f6645504497481d249897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc1c74e96633dbccd27d56ad67ee13898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ace5e2c0bc5287dac21b15ce26807899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aaae06bcb8e185a7e1d4f636de2bdc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df269f4baa537b5aa6f70cc78b71f633901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe9a5debe64b7a659db0743743d832902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1d645d0ed322023292d878b0e9c63903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14318168acc9b0a98b08ecdaefd72899904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42537aa817c1cf50c86f8655f50b6bb905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34ebbf599075d02ffff51bed894177906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be545f6f3e0f2699b9f46d2a3182e0907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2a1417a488e2cf6fe6266c91d9654908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7449329c27233d2b83857e1d185cbb3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ef9b033e0264ed331201cf9ad2967910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e4308adac3789ffc46ee189b1a72c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b243c35536a017725241893c06634f1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88078af6932849ad5f07952d3d686205913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ed0a715175f656e463cab1f3c1321914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8f3a71f52f7bb626c3fe159c09b63915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e50e6f086269cf590725665044b1a3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18755155b4cf26950ece7dbe13831fa917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ff0c455fc04d331a380dfbf9c37c9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17119cf16d4549e7902f0088ca5d778d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9306ee5b506ddd0c34d4d1f3ca2e30a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2f6a484840046c1983ed40a4f0016921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f668e5dd425c192c40cf0b30856ec0c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8dc50b4888a9088b38128e771874a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f144d2dc57c8e7b29f58a3f74b7b1e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a45344216f570e859836e02cb1ee7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885eb1ae160ecd87cefa4ac4eb134ce0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dff592cf35df28b6fd2276058e0783927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e31452460b929d7b736c404b9169a5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7856807fb5315aaa7e46fede5c09ff929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08507b1fa389735bd5532389f924abee930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc7d881118138045163c7c7bba52a9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222a9a95f380c896e7b1e229ccf289d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24a1e36b94c4836049884c36cf23e4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc11764c19b7edf3821591d0e13560b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93279f76617c4f61a6b3dff017f9a7d2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad2606312ca94b876f53e9c624be76936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e626eed168e9a5b9e02f0007926bcc3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3663287cab75dd7c5b41d7c338346e5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9b2f52b4b2c69a9c18ab51d038da1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda756bdd7ab445e7f3d266554be2c8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712befa86a8209319cbbdc986d1b56a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39e5e133edcb243ee2fed87c07b905942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634cc526ecd46207ed6caa790e4e0aa943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7d802d954512a7dedc9beb27800ff944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadb50b3b04de92105d555d758f8654945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602378ab8e4d9c8118032417e32a602946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cddfa1728f615a45c539bbdf66902947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb384edf88c04813c0a69ab5f8de78f8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64cc7e4399a398b3d9bc23463e0a49949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcb5a0edceda29ee142d730ea7499d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e770880054019389526fed800c3ea1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6695384c75f2e431790142ad8e193952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ddd8172efec3bcb98d2a7e543ee52953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349dce46bd1834ff4e442c774754a13954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ccb5bfdaada6c0a12c93b5e885598955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0324e43bc3aa8f0044f98d779a37f3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560826809a1f5b61ae4058320790187957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30801a3affa3bcd81c8301a0eeeb28958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f4bbd2eb38409514d433b043b5508959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92431675b3bf355e84f43f89b8922514960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab68de3106ba1def88528513ed76408961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93074e1d927b2040a5b32f12244bab7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fc39c65d956c2ef299c07a4a4b28e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb527f45c061b83d8b60061ec2f5c6e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d086e60661e7d2317e0a7fe641ec9e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661f1c309fa1461736fab39e6178a43966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb29937f4aa8807608ba5294dcf0ff1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca2ff394ce0aab44a74b1b39bd76dc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b47aaa9e18daece1ecd73588f761fb969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f498b5a7c634babef7f469ad0dc327970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bb72498a2a5e54ddd2624c77a14fd971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe449b1f2e3e2febadbc8fc74a5a94de972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fc64d98ec76352fa7354913b2da9d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4f0cbb7f33be07116ac18bf34d57b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9b9a28a255c3482305b66f915e362975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee64090befe7db857543519c9a3f8d1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c988ce712fb252ba053c7f7a9544e9977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ce2e0fc649ffda4c33921d3d9d6d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472e7e1126117c9570d8b7754ac21c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b26278473856337cfe0b0a6ea96dc43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd911f60e3bcb3cda91c2c449d22177f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93be0fef0f60db6af8143529747a8795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969eafc26576451f0e713d2a1b4844336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5854eeef2f6870bb14a654a2ab3955c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0e95e76ddca6212876e6e9a6b8b9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170df5acb0162558e4b2e4f97848ee4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea13c3efa847c667ffde252e66825f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de548d8500cbde1445cfd62ba6bef7811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a74e3df88f1c3fe732d247ee3a5e4112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b221d0b2e02afebef13d22f7708478913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12620d9cabc5c41300c87f36231245614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb420219dc6e216b2f41148c70b0405615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffdbaf909709c3b6c055b618a667af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e194f0261a726cdd3995f5ed4400417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847995e3a3dadbc7f8150317af65673318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825b689fdc114fcc52610f1ec7f689819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d6ae6a0b0058823662c830c64cae520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bde52f4d932ef418871ca5ef607ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136a712d16145fe18ab03b2957cbeff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b849d085feecc07892a8da3120f374223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84711f340e535dbb562dc06ef4e9f7b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d7bd5b91b42221a325313d91985d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e525885334a9f06fefa4b634c8aa426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d1694f14994eb3d4a000f1b31f28a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb495d5e49feba7276b0a5d145c416d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0047654328375bd6b83072e5c7e61bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0d0dc7fa53675d3cd9087739a668030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978057e52bb7b6700faaf066b4fc74f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1d2bcc9eb0f3cd4b7144d83042cf632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c6e553d83d7afb2e687be3bf40f1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2a24c7e49248be5851bf8dff437f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eff6fb27dd8a9cbfb5c43dabb7e93d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95dd32dd9484684e23ca1f4e103ede36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e03995a472f9f74d74c809cf4d63e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341d8496c81a96277dc557b01af367e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f025c33b61d8402102d13ae28fe7d6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c73be29c966ade03fea940d76d59840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3982aa6f2a4ec2e51c92f4e6d89ac541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b488a369727cd495c42391b991c5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156173d7fd45eb3471891cbca39014d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d590d9b3889d86486f3a1c7b911767d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e3ae399a143222c8e958ef44d09af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a52aa4fc5c55aa28f1f095e324b2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5ceea08402a959f37004b89fcb70147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb21a80f1d0802808e76c0af086eee148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f4e44833f862d782b9925330f9b9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c39c6a472049262cc7791985e7cf050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fbaa758aff9ff3c166020f71cfd7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2060bbd3b77ea9f7df6162049759652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e97a3cff9e65c5fcf9d0c11abcf6fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32072976c87b6a1f75f5eb0070be96ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733c699cb8bd1b9ae8a66f22b96486455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c31db80f418027340e61fb8cb5ce7e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed1c707f8b3673a093ec99dc479c8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bae298e275cc970561b690ceb8ddc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040db8ec5b6344f1211cbcb35e5f382e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68212f86cdd3a15716e7d4706556ab0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44304686a725cb05aa6b5ea9cfbab08a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03c897f3d832f5d14a8244ab59d04962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7430cb6a6159b149a4ed9cf965ac763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb94793b01be2fda10d9bda82a8d22364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1de1787da6414ec0874fc92e533dd065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7c2fb75bbc09666eb65f3a52203ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d2753441cb9995255f7096b16af3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8d777ab85397b5523044069a921f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b7fd306d128ff6d59ca2b7fe76f3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e8faf9f01ed0c7a2f78d16e57c90e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c52fd62149c3b1443143440f7d3d1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a771b55b9b33d4b1197578dc13278672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241eb2e18acc70827f4e9ae2ccf745c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf21e7071d69db13ab666d583192cea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31838c216ede2def1003604138c5dff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a832e5ade399e058fa242f11a16c22e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d84502b77c303ca31a90b719eddff077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461ff171d6e070e2fff56b68e7d406778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdcedcbc2203a3e08cdce785bb495b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd946c353dd6b7305c5817a27c39081c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ab8008a07ad82d08659df9db12ff681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde298b0e71614d3b3fe643d883224c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a10129a86bba054d13ec82eb38396883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327777a60e2739263c1248b06e8dc41184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9ecb6375b2c83eab01cc8a9f791e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf957fadda365f1341313cbd48e4edb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efe56e191d921d3f7ae969f82ccc6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173fe46ddc7a34758498d38edf18af388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffaa062d76f271252e19a6f925384989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7ab4bbc626183e6ddfd2ba8bde5bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fa8f40fe8cb458386cafb18be3c7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775f56c6d85391de10b3a26d209b5cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f940cddf6acafa390005daf00ca8ad193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc4df3b3330027fc2be11967c0362f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1b2b0513df4e3fd6f2c3359cf076a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfe6eb6898fa984fdeade9d946108596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2b4b751b05052329ddfee7d3e640d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9a2e4fe33c71371d79279b68db64f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085c291974bbcd47df26c6daf249c8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ced637d728c32e829765d9a9759ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c57cb1dc1fc1d13423043423d2c523101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680652ab508b874b4e0b84800823dbf3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a427bf7bebc741eef4ac86749069b77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd2241e993baf9837680586b4a5493104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69a49ff2e27a9b0e6d0992bf4dc3ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566ea1768151a6e89ef50fa4fab9582106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee49d1a8fee372bde1493e0d5f7045107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a49c06f8ddf92aa5021898bdf5ce1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ac24fa9b23ee390e889a50abdba18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322514a009611bd31e0ee6257e1b0af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b417474cd3222c990000f465c52a433111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16ad30f7bc98027d9ef1969196ce1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73117faab196a505e4db740d4a196abd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069337c3a02751c236fe87ddb7dcf9f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b996209c0ddc11959f903dfb811bc15115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c13b7ca313121401bac293e5a3ba53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6179e0f72088c611ccddaf6679e196117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8e704d6b05d1e3ba75bdb12258b92118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27300a743ca9319d402cd96a546e55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624ea082169cea7225d756f437d146e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6c973b245b2219064782fb4810b7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6ab19cf46449b95e925d622ba7f42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f19ca9cd6042d1696bb62d10054a88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca094d31052376d6a9d54aae0e50f406124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1501cca9a1cbd2824665decefa4719e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1151b149b9a2962ecc967830e1007c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3ba07234a2c4c036615d1c865e194127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4c2ed16abf5278e7a0337c96f5f4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b0d8c2d2c16f1f4b8ba8100fe0793129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44b44bba11ee97cc0330b98f8fb952130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83484db3a0cde10f59feea41906fbc96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f3a02ad339ba3571172a75c5232d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213f65b159875336fbb12c301f2d72d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c7d783d96514e2fb98759b80c7309134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41ad5386b70f687c665dda7ecd96d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8aa4ab74f25f14392677d462ec4c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabc2e4a27d3889b3eec5c5b7b9a45b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ba5321bf2a39cf0dbd1042b3e5ec8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15551865219bfa635eb479ef8ca3c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4c46926784bfd9a462cc30ee26dba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f0a7947b57deabefa1d5b582c2637141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd242e083e0f2bf284b5b2d2e142ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23c190ffb71fc57097cc7ecd28272b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9035805f4f422cb1dc07920cfc029144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf205e82a3977a8d36d255f95c7ab09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5490345410c3236513929edda7751ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3e67d90aadd9fd8a14205810a720c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719cfb679feccaafa23a5e21bfff419148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824f42a98526a45aa6d7659b353c405149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783e5514f2e15bc0c0014b46df3208a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126786ed9c33fe83fa3240469f368728151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b31fc55e29d0abf146283b6345e12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf963a3a1f2a8c0568a8bbd4fcadbd3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78314740531d8123d47b102f032d39ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f382ae4b3c314318b860d09e98c0bbf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f837c53710e0a68c11ad43d9c3f60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914b7d2ec401676beb431e6fc41c391157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0ad14d3f26f0773362a776835c2da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ddd7e84c7e1ec8acfdf6fb8c35599159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08140bc5093c79556da55dabd042b65d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0fa1f1e79627933dfa0d787f299d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24b682076d593630273deb1f97e21d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b06baa98ea145b3aa07c7b06471de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd04284f69eebb440af8bc6c852543a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca965e44586100d5f9e9c66209efb5e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769ca47c34b154f32d83e8a1d1b58c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932730a96c468716624da333454d9c23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4caeb919494768e1fd8d56823446c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610ce7c0201bf1d04d45dbfb4f6ecf9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69f17a5ee789eaa64d230c272284a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e718a7ae572abcd57e9a5431dab762171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d36219a153b13ed9bdba3c7ccca1d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e79c3105189fda37e10546a44d1604173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85104e9194b9f128c70dfe172b35ee96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626342fa9f1c99e18f1eb339ab45a431175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68bcc109bf56dc554d96014daf00de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff46540c9791ed2dd77566d8a700c6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b7fd6d5a65e4539dafe21613d828c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d6ee9c335f6f603a3c05284bec6b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe3093a682726ba1410c7cd1577e5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef110857fb64d042761e82d73862a919181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb89865e43a7dca9e4d26ac22e0d95e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7138082458aa86420fda99d448f695b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97a3e8f4a590e1c5237c7c47a8c6e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c04c962e2eb8ebea7eca53f1d7eb17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a1e9b55e7aeab0be397b684637d71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c62a3924932316be3b846e9bae93d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea379f5eca50928ad443ec7f5eb9541a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fa23232056cb750028c8fdf31627a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9ced0bf1f68c50795810513ad5d1f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40f60203c1545a85c203f7ab41c2fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977d096a70061079fc4bffb65de5179192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6a96673b3c883c882c3abfe9f9763193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d90934b114f36540b145159418e63194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720adde679ec065bdd1cdb5d82b717f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b38556a1c98f4a6ff3b6246dd2440b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5292106e556b687c574406cb9f293a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2db5956689b2192f09a08e3af4ff95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f54515845bd76d5a2c8981a92b0ce1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55229cc2cb49f363920a8516d5462669200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc99a2ca6f521cdd3873730aedc9477201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde2010957f5c3665fb5d98aa4012a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620aeaa216a2ffd013fec3163493c070203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66881e92c1ebcf860e74bcdfb7b7af9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b299f2351b46f92fd476da621ee95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6514cb4411f4735123a3e82ecbd4bb5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caa30db0dfdd334e0fa0b46af21288207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb60637ab8a79fc9a8e62ba8e473d64208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cda94433234b1c4a084d8eb3da938209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7562efa1789f9167df85acb802810f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8837ce82515a08333e3d3dc9f90d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6deb164ef6a13e325e0dafe820dd63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292a26b013a1c7cc21fc291b7aa3844213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63001ad372e8d4ae76fb92edf39bd4c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0e6a559e84a21c6d7a5787d72696d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf78a25b36d4ec9059a0852bcd6bf2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc131f506bd4064e189d51f7c4bcbc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecf2284c81182889f2f55d90aaf883218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc71e11d37905906d1cbc6c65ed21b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9391339e624f5bb973913c3b19bbb4a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234213dd09a15c37836a2ee9016e6e77221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634d44ccc8576037f74b8234c89cb9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b30830a8207d8acd983b895fb8258a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7a4f8daa6212f5da9fd888c0df474224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af0a37c8868eac9039396dfa7a807f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd9cb4b410e740818f19ef23c4bd10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22440fe69e6363cf4e8480c162a632d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a95fcf6b1744161a15294eaaa5e7a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e11e735dff9d522892514cb2fd9016229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015204e1d3b358dcf29e5e80b1a1368e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93211939beb0cfd23f3e3639088b5ab7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dc1471b10145fb0ec65d13439e31d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b358fe2841289aaf64e4232c66bfbe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e5635be031b6c2918bb2557719689234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe227210976007bca0d8ff13ef95fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9557cd1bcc0e3666a5aa44f87b6b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eace787fefcd210a3e6cdbd306f931237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8b72b5d62d0eb40e9c6c146a442dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7d70e4c31ba2f22adee6d567e7ef1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f21fb49b43722f64781e757ae13a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15d0ca9bb8177e5ea48c4af30b4e55241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5397b0cd2c54557961f74dec4b6ea9c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406412e2f6d1fe7ac33548f1a01c742a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5325cc1f028990da856aeb39535b93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f2ff41dd53576118c4710e99a13f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb326eb4bd93040fa01cac02f75527d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a57835ffacf083ee592b3914cae5a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a807e17d26096aae026b13b0531237f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714754dd068f8b702b3257fbd190aae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7244290afd88ff444224cb62dd30d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff07746418f7558da5c594a5ee81510251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d64b9c246c8e1036f474701d39008252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407665689b2f6ec73146a159f717695253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd1919212e23490f6b02c0048e8c89254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2347c78fe8b951bff8077222e24b79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0aa070700db1a61b5eaffbc955a20f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d38ddd4ca0c62495d61b2c9a2f3347257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fbd5778de32240801b60de1ec3182258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7ce3c825617153c32c177067a964f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eea9d3620fbbb41c1c0b9d429bee31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9311c2d5a5c0a5621fb6927d6c28b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156338ebaa12b18f6d13196e9fd52f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000367bb00b62045e5ff543919326561263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0a7ddfd1c137fc58e45049be9561b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98043e7977444ca03cf1626c7104a692265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb940964458c369b6805d8f348891869266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c893152cbac9e7d0ff849ed14b1f91267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9ffe9c7536c35599e75ce97757cc8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c352c1a2e251064e276330cb17785269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66871e0a16e73121d9332c07c50574b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e09c4c0a9c5507fecfc88a587e2fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70fde169fae98edad45d71a5518ce6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e1ecaf366ea9bfb21f5814e9bfd14273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d963d15438f78505c5f89d9950d2fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5751906ecdfa612a37a90cee80609275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582077e6b894c1d073a4270df34620f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679884e7c7c985a9c1ab856b4df233a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf51a51caced16c77e95e76004e77e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64131e0e79a4e544a79313521c5bb6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff97d339742ee960336b9243ead5024280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84322e044f1cf79017119f666c5cdc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cf06a4bffc2f670d665b71aff24ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f7a88f97a20dacf37d6cfc86f9e6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6cdf1f3f9ad38999694a4f978cd60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ae8e33aea15eebc0601e5b53371bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c9221463b96377614ac074212c371286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b541e35dcde8d2a64d5ec83ac66ac1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212f3227e551c39b9feaa4255467672288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b8cc1bac1ebbbcdc515074aec3d09289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19120af4dcc5000d902eb831c17e8a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e711731bf5a46f3b0cac6e9c300a724291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ddc409c19c8e5b32226e1aa548866292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51759e8dd317dd7cfbbaebe268138e35293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113390e710a0d97e5d865ac7ff6d75bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cecde08a665796cd4b86f5e0262b3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071abb323984150103e0c9aabf992a14296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8f4a458b14868687b10bd06ef6e11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc766d6351fef1cd8d399fd352fcdc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866753ed9cf771c754e430498380485299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec8b2457ad9b9cffb80492cbe7ca9d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25c3e38549d58e7dd36472ee15a78b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2c3069638661a6f07c01586c7e411302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e082b476e8b3652c8b5ccabb99ca0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a936fbe972a295c0f304fcac8c75568304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5c621b4e374fb33175cce2d9a19ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057da9682b66d2647d87be97df4463c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f55c88f53f626a13145057558d14e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985a052047f46f2527a5b6225476cea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5e053350fff26cf13be829a013edb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c082044ba33102e1f3c2c6329cc14310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71743d4e0c31ef035c7f6618c4b95a31311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df7eb8d218495ef0b4108cfc757262312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2b155732312a76818c5ed1307aca2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1968f59dcf66b9d127a8fcb1b397485314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ac543d34ef810769229313fbbff86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d1afb0201170b722274361e98151a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc686ece3349511297e174be0641286f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbd63225262096d8934b9aaac0bfb2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc44c4a53a484f22a533afaa121616319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4a1d91af761c21d674609b1929a08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e488cde51fc76ba8494bcdcc61d7e31321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feab797f33de7c517b262021217ba8f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c1387e7937d3da8b711edfb073f8a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119a6d5c54429dbef1808d05a23cc30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79255603d927499013a82619bb58267e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a652b580c8e9b6f2760b75129d0de1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acae9ace6499811834ffb85758d4811327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af8c4a6b57d0353ce2e10ba25cf07c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820bad426946419affc9f3c46ffa1bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee10ce8adadc88c7722c13574ee064330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482215680cda3d64e79e4e45c7ca178331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25cb3ad9463d068050b959f8bc4c04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaddbeb2a5ca85d7fe7bf774b02d6b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6f61b0ea7a37e806882e186e16fe8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8a1642f94b281e854421dcfccb1f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3d2957cac2903cee2bc94eecc2985336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c28b259d7fa32dce1c65cea30dcac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577daa60f9d2e8573092fe6b82e1eac3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b00f271510ffbb2c913e34ffcff7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1791359b1363cabcda448bec61f70d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cff868b6c2daaeb718752431e8a47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468c784eaef728d7ecbf9ded08c549f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b59615a446c0fa104e726eea712588343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31763ca2214ca5e2d8d7bbbd2ea03f46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4905fa7b70aadf650601673a72341fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8845b90b0cbd366725181d07f0572ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9eb77ca01110987ad3b8452bf3c57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce543bba3dacb26ec07aa55f43fd5f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5ac9e4fd6d50a09c138c356977e82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5438f734efe5ceb25b1144948e6e4c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf9ca576476eb5706b0861bce79ce5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f5ebba6ffe2fde8ba4ac4f3202b3e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38b179a2bf4c34a70d4113fa485ec2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66444141e9b52bb1b73d0880326e648354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03220c2775fba814d8cd8bd175d8650355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c5e9fb830c2eabeaa624c779c2629356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48a2774bcafe99e09768c9b97d543d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d19b1c4d166aebc882a79b683dd57d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bc15e725371236c73e388f336c829359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de9ed08c57904c47b369cbb6838ab6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80db17de6cee5ca2ebabf03ac5ff75361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87d5bdfa39367991850db89c609ce0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c7cfc705ed140c888bf0a74549eaa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72064fc9d6d34bdc0cd75c5f4af68a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77913ac5b510bb1a9d400e4d4546dad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7267a93fad37413a6d9fe09f6d36430366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb94179cad6f0ce6e80a05e505f532f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefda4cb5f5636ada06705a6f222a57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c15d0e24d1ed25dfc9cc7dabc183e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225bd7da9c2a32fdd72f3a32c2f7b60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e6a70fe7c5a738f4635b49e481fa2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd927ead8db0ce9cbee8321bb16615b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871301b9d1c38d645317bc14c4ccdd6b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba51b526c4219955ed48487ee5d29db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea7f7aa65701019f6ff790649b8a15375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae57333eff836f8b03f3d9dba0032e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05672bc5da2a78f5e759c0198ab41a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ab3c148ee008ea5ce562785f26fbb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74285af27e4f2fee5ab6ecdabc16dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031ad7d28ecb22043d1b051efeb903e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dd62cce7bfc462ab15418e9ce8d42381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163672a2fd083f2463a1f65b0fa05c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44573928efbdf4ef1d578521c30df11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c974907fd3b2c1e5053fefdff45945384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a33b194b1f3020cabd18971be065fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94714281c70fc218ed42c25609a3a87f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6a7ac57ff39b59b7e61612ea97807387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01e434309d501bce6baad3ec02ad89388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a047f04d8a24f81922a1747ea1214389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba336ad63fdb9296fa98550fbaa576d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c1451a7d08425681b56e647004d43391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01963e27209b57c41c4dfaed2f7048a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653b8456fb66d0c80d415e568edfa38393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afc030748e3a24781113495fcf5f5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b4c86a5f8c406a072e57a2701d160395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a27faa111396b6cc197146d861193f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f69fda0307a89034c5b375c53d5d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6243b1eb5b4818dddd03ebb254e05398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07765db23a6ad3d266f76189ae75b721399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d742cea3d80908623f711d72fa91c04400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb94b2296e4f3506e0e97b3f8296f77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26151ef508ad4461e57b45158aaa25f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827a79a47ff9d1e268fc3e3a3287aa2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276c6e3af8e4cddb1a95b6aba88b828404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89365aaef17a024ad2b028949490716b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f92af47b0aadc25146246375aa2d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6b8614526596b4d7dfc7aedb774c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026d3345eae3d7f62f8bae353a17cc7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b464c6d206e7ce6f5ef1c584a2d2b12409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6a81ca155b0bc8f4db5de75e6fdbb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e242e2dab7cc3a0f7b738b6a4313f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fc27d8a29afd9c9c801c631a11282412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9be089a0435acceb3c8f490e9b6cb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d3f145d781a50946bf1f5d521ea90414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8cd6775603518e16cc9901f1dfaaf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabaf673cbd28bf403b37b46d4d1110416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f47dcbaf047f0ead55177bf876486417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08febcf1d543a79d3db5c3c4abdc68b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48705f59d0eb9520a149ca60fb1411419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc0ce1a96b0ede29ed515f6cb48833420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fd9fa629028ebe8a9d2b2e6d6c5ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb358f3fe15b4805d7ea1f2aaaf8567422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b5e24d0e4621c3041b05d1709d812423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c9dfb468fc380703294f729d863b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89507a43f89c0289f403a3c860eb87425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c27a3b45f0a265df1b985befbd7b46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb67559054d53cbc3609101db6555d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4733936134ed2fc17c643211e248ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6fc2d689456976bece846b3e97ce6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65793645b953a5b18596a2122003f8a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e3cd786d669021668b6b0e84aa147431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e84485419b40d316a6885edb78a5dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557241469f3ec218f7d448f61f7edb9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca314b3f158f57ab1cfd9eb84799451c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc4207de2e1984c6528d196fdeda78435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dd93605e02195182aa1eba90ae20b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c74c8fc2b6fb2f1983c43f6c4cbf04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15b9e4c22518389de08b69bb77f2ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764a26b2ea2994821649ff6641cb91c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5358f5662db8ae4c963dfee7dba5fac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9629a27d4c6db4ac2a422a7a7e79ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861f57575176b26f20367f937685736442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6211b3539ea0beba1a21c08844e818443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770a72c16b74bdcd53a8d918b7ecf89444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de0b251bb85caab8353387016a9238445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cb6d91e3cb17a93a2510c5de2b0d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ae575bfeab73899ac26acbbc295c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f857e99f4654853275b59914fff3ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1fd4a8fdda27c3f9a74564d64c92c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccf50d110b5e8c4d902eeac30be6c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2ee9082d8013f79e4bd7e2a52e6e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69ee14d41379b44b6dcd5da93d811e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f8de187d5a5fd3431fcab9d1dbdd1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e0ca1e3897bf72f38aa67b91f0dad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6ed057578027f7fb1f5ef0d55d187455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9bfc7bcbe9769a9529e65132d87d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedf94006734609c3589db9f4e11bb9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488953027151732ab3a75603d281fbd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57b64b8ef8063896c617f9a59ba870459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcd7249a5426e975e446b095ecb11e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac0b94e6b3b8e160db9b43f21f53cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10220f1ccd2e3b1d829a71f25106b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9280aa36f80e4ae529ac73bfc1554463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191e986f59aa7e4846304089639c8c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75042eb059ed989238d301d29e5d39b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54328271d1885b9288d4d0b074f224466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8962c8a3760574c3cbea9a6cfea2ce5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4742bf7e388822bbd9ec1d44dff6e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad13f82cbd8fbf59fc9d0f171a5b5e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25f0088e76cc241542e4217efbf5e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41951fac0fee4519d36e3a57de1d85471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac48d0d30aecb13abed711d5c0ad6b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df37da5bf9fd81383965e085d46243473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de541d6e1f60fc7eb6461117cc72e532474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40185daf1576d7a182e0ec2ac46134475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cff3fba3d580d71499c3ff184a196476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293baa2ff004ea075a48308b3f742e8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cf84ed5beefc0fbb0a5407ed776a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfce6c2fd258301a378b805c9a659b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add745bc471e851bb6ee937f040af13b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb7444573411088d011e87292b2201481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1be6b8acf93c1e19672694dab4608482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e573d8d52b160e33cda6ea4780f3e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825883ee300301f771182835a570fc5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21156a2c23a4ac2cf79fec661b3934de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbad7ab597ca2cf3931b86b14dc86c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c395ac9247d5e606bf9162ae5abbd44487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126d06dd1dc8117bd6cdb6558557a5d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1cad68590d29f30815e39103ae518489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df27c51581695bb646e6b1ce2ea1f67490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c644b33e95d668542c320e943c176a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50628ad1fe192c883aff8b2c241b4cd9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852be0989ce049b356b9727cb96f8bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e13aa9acaffe8fd71653952c0547fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30cecee65b1804bddb6877a743f961495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57327e0b66415b986dad81e2249530ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb3df3bec2092b011d6f8dc92fdc3c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178ba1f1a2dd53e083cffbeb6489ecd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba6ef72455b2a0ae6a793b355782d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5111ecd2785dd840bf63bbdd65135b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb7dfdfd90530b9df5d14b6cc2e092501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48679728c5bf79f3b1608ff9236f57f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef88cfeff9bfbdb11273ee6ffb298b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d300949052a5a4e3653d75ef6bd6206504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a161105da54239fd8fa26107c1840fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4093d57ccf9c204cbb5c60fb0f9a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9a42319ec4fb32a9eb5461ac523d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5003810b840c20af00e1ed39ef7037508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff43f92c2be7ce6f2a482d001605113509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9af7d24ebc427fc75f44ede024808510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982718279f8bf7eacef421357a78587511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefbf39e45a6847d4a06e3088d7cbaa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508992d44833ff60a597ecbb05448fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedce0b65182309f0fb424c54f6ec308514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ea1306177bac23ce5fccd496d3a89515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dbb29c4563ee834a3ad708c412d7c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd6291fc04a0e83a79e08a2f4e8bc2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a473696e19e9ca1fe5272368bfdeff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6844efa60143144f465b8bb9a616f6d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdf3a396431723217c11a92d2361d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ac66a21b9571504c995be40b13bc7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee25127e40b381ea94fa5d5fe5fdf79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accdb40fe4369a7839fa60fd5e4e9f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585e05744b1e6295ecf4ea3aee65ed0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2663d81e4a0022306a9c036ea0b86b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d99bae7dbf6c46257cf90b1659bd0a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646a3a5c74df4303d0a83acccf22ae3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feca71e8307d732a56ec5c942ef08fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6145fd140bec3e5f8d76dc9cedfc8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309230945a6133165560964cdcad8e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fd5cc3e88c02233eee0a49a31b07c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133dbe77946a4a6383a30c6d2a6b4ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51791b07c0a0a52e99eb33da073c053c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ebd7077d953adbb2e2653636251da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8437236d9cedd4dbbf5a43e99bc9164535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad4a17c7f9552e543e3843110c6da5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416999eb2e4ac3d88e0ad30ff5634fdc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79779bd40e23a22bf49c696f6247cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acab0fc11759725cd67b573c1f33bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f298c94f84455f8ae7daf0fd852f0e7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07470d4566b099c2d6ef8b31b4fdeb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ef9cffab0fcdcc7016559d14c8696542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b546dcabee29ebc4ca25a54b2c0800543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09545ed47b253124c9390aa5aaf771a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1b9eea4868942f7a2beae97125d6d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfd283fdce06838122dad7b0b3477e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529d2bb7e7f27a8a930d93d334635a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ad9055bdbec85ce5c7a5019fcc538548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6551b7c935998bc130ed17f08bd7d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62adde7f19f1fb5d6fa5f4d0a8603d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e982c1a36c4dc3d213ea4dc8a2d099551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4437c1d40f8003f1b179e9e1500ab9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a17cc5d21415be9b76dd36d6d99a82553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91791a8a5f3278ce52a7d95baba40e65554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9f56f4ef5dcb1a2980b71d3d0bca8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7eb8b2be60d4f38012ab93cb46beae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e910659df7a7745c9c94d8bccd82d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93083ae2efe40e9bb9939d7da768d37c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144cca98b5b407f00c23066adcdc1d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724ee17e2f5bd745b421433e9a702c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037a740253eb899599ffa1c51093af2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb499651b500ab2280e7b896d1d09d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23184c4e787f15bf2aa6c37f9d723a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b021ad137ba67c72e07e9862a7349f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce481234e80741657cd3ae1a30224e13565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3791c4fac16f8847bd0930b0b5a27566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a21f46cd55df20388e8e17b6f888d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c090118f4e1bd7f215c9eed0b18a867568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037b8cde8c44c145b1e2f45b99b886f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62a3c1faf4fe44a51fffe5ca36e341570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae00ef4475d91cd62ef6a358edb38b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b789db1f556f58ddbcdad9dd229d3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3743befea8717a40e3182500ffa6b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e523524524129a018e7585df4858370574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22456a554cc1b490e53105d087af87575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0bbc80998bab94c6b6cce1937e1ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2552cd210f2dc03b94e792ecba63a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078da51d73daa9e121804b7dc5ea489e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429042c794ffb462a928f8816625b9b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0235bfcb8feb7544cf08a152d81d6c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae90104d404e5d1c5480c83b0184b9b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84aa80a16eaecc3fca548d42d7afd6c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663eb82341a920e63da20cac2ff0da53583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2fb4013f320483878b09cbfe4d4e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f78b26a2c02aab0531457adba4f6b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5525a7af0edc2ed4e6efc7cb9037fd4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b9dbcf34ecd0e492aab0ff9f1b62b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc01933b152a4e2312be97770b6ca7e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26ca6d2c56f661bca614f0cc04899d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df40ef352643d20dced9fac853190e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6301b89d1ea5e7d70d545fb70ab77591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f320e1255a4d3a4cf76d8e1bdab36592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cba2d078e9c7982448d6976fae536593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe55c2e985f952344c907fa93a7a84c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49570fcf4b776f45351f42db164150595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832838b72070aa6ab1d60f095aa7ccd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26aa453e7337671fca51416f6b66bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08637b772378e256e07af9985c42acd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656a7bf8c579b8bf111df8f7e0f1de1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d129a3ba0d592d4c7199c6675771f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c381ca7bca1c8a892b9cd734ab4271601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7bafd9f723ad6d29dd4c1f60c67de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f456b6b6bd74da3efee7bf57194da3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea078e64100aaedfa821fd8d277caf1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa161d267546c43bb4ccf893275058605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b0416c71d2c1ddbe75c17c7d0f445606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66f2c20d531ebb90408f2c6b372092607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0586a49655a616d25d1088f9a08f7e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc953abd1833416d7b0aee2f1db07c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ef5ccea1dee996688657935eca4d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcb2e1715235c513ab2176c4b0ddbc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d28f3cb94b60f2d884822c03205e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5459f16893302c3cdc94a0cc066a4e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5734e0cc8e494840fde37aeb038acc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d4daae73f29515511fc487cc49573615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4e808698b0bc58dcecf27bd8a5a39616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f407e6a69fe46024d4ac7fb6d7b26e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeda204bfaad214ebbf89e2907299d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef40bab2f5f496be4b32d1318b28931619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f6d778e9cfcaa40a3c1a727e34038620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243be855928bc194eaa4740f5f20c72621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d676c77deeeb4a69954766c582ea82622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8e9b78aabf599313fa1539555306f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6066993449033417bd74e86772d85624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb96741dcdc069ce44d9d903692032625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7959736677d64ad91b8045adf0ce1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21112af8e9471d21af2ed4360c349323627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e398da67b34eec2939512c83b5318628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e7fc3a4af0349ee43dac587ea1ee7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae22a156fdf38ef56114ef84cd1830630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1726d7939fa7c171ee853f9df76e16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d7457f6a8c1c6b9ff1a9b01197d03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8459df712a612ddc098384a5ac891633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfd9f47d71c0cfd0fdf1f7a895bda3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cd5bc726bda931260270619d8f4ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165ca2c56a905e999cc256b8d547c93636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489300e9ac0bb8dd1210813bab2ff2c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe6fd7cef92d82be76856bfdae72a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66771ba7fabd15010a54a104572d8f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0901badad38c5227ed2876188a164640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecceb5a03647ffdf39e353cc8a88aa2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdc5d5cc51349a6abe868cd7790822642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e544d796f8044afd425573cb2ac5d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4fc59293a8c18e77d15f7b4c1f004644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7656d714aeb036203d7c8fe4bdc590b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09b1b644b1bcf53457d59a13aab406646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c33f41db1335519e10abcf12a418b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41517d8fc756d573558947ab77361e85648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa9af3f1bec505a63b2ac3adf6b612649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c59654fadd0bef9fc1e0b6c86cf98b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d85315036aea4be259b8214afaf649651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8ea256be8a979e8b36ae6e5e8ac83652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127170d99362f3dc1d2365ac70aa7ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1140beb177e290c69c547e90b2369654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f8ab729d6217b92a5f7c70bf13414655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0acdf98883978c672530eacaae785656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f26b9784ccd8eb5896ca731ba7b7e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667097ad4a8edced51e48ea14e50e30658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad71008b031177d87b4d7ff6114c132659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc20271708cd939e18eba8bc3807944660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa8223d6c2448afa4e7803aaab7d35661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879a97b7e7b5477c099b7fa01d0f9f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9768f9e6ee3d1a52001b3099f8d34663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c753673d84395d83c036e3a56ac073664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef30aa5131eca0d9b54962f2e45eab9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e93b1e40ecf60ebc345aaae6e180b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4335ae1db1db824d57605d83e4d024667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75e45c63e6bcf182f1f94fede5094d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47749088c4c69a2547112a9736866dd9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee02822c84191bb248a7b7b87e85f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f52113ded2905f5222499e7bacf50671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca42f8a024713d7539277d93147b9d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51318d4485ac28715fd629f803e309b4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbc0eb187f6cc6947b5979c20bc50c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d0f23bb24bd84cb9bf87dc8de4464675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb76b1e4e09cda912bb5958bd36988676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d678166ec6c2ab8dc8f1219eae994677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097b86b6e189a938ac9b4e3c437dda1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc978efe11436e5abf2ba24ccf6895b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bd0744ced195c5aed436c57548546680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85577aa7a9b7e247aaf95b847a6cd04e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8249144082e56490674f38271924d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0d4d8718f766ca819556d7f4a1186683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87353ec9532c29dc71135e0833f36fa2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7172fa3a5becc9804aeaf5ac859503685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5a369e264964e6eded047d88e47c7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb104d7af7c61a1d214b30ef5562af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc0f109d729647ed1d193c8a8974e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab44d1ceb3a3dee9fb8f803faeed78689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbdca1edde78160c09cf711f5040a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae64b0c3bb4828ec821451d7114800691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b5aeddb3edd0b28ac9b66b398e0ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab727a76b84cc0dedd24149a74140e56693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97866b09df0ca43df59be85048d8f463694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898044c559e310b179f53349d13af97695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c14604c02c93ca3948950a8498cd5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63340b8356be5aa287c05965b8894b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511db20c8e5591fdc3296a73051a111a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4700c8ec8864d37bc1014c5bcfc02699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ed1ad04fd08461b203c9e9a10bb5d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbd66a8cd2fba52bdd150d35ccbb51701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112236f770f14eb0f398b72176add76702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d878917037961e45b0acf7b9989f0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6250781a661389b27ffecf8137ac9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dfdeee50a387898420f8874e9f789705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae1b2dfb40972e52071eebe3e1e59c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee8b284bd19513520ce1d166dfce21707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72306eb32048fd0ed0aca8ef0f5867c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85543f2235af98cd7979445888e3344b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568fdb7d7f1b5e2a33a6cad54a2c686710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134793c9127c640432b79ec93a422c3c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65bad78e8affbb01a35868df2df34f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7e6e495ea2ba2a78c579a8d23e800713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3dfb7c19b37fc5cbba9086e782a35714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6268d41df8ecb79e50262b7cd4ddd68715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2928687bb5ca363fb2f521edabc07716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f138640822a3fae815aa0d6c58bbd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73b755d42005b47b0b9ef33e94bb76718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04b433f1c36bfac85220205bee29fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdf6f5f237694c93860fb8b768d99a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d4ed788677e3f50cece9f48b1b0f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35b2598673a93edf5ec75c9c089b53722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784bb53eaf8e6f3aec73c1e5f250150723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396958610eeb645b95658371aca67f1a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64d7f94460ac0ab089928d51c9451a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e398c0c085181751ff419387c456e57726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bc56383c18af1513980e0d53c238c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7c8cf3d527c973f3db7c29cc070af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063240ceac1460a146e2ff40a72feb3c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f5f640f7b15f8f968a2ed71226197730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb59c6765fc6ef8425557631e08d823731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae94d0dae029faad76e401e88d45d44732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fb03dd74009d3ad92a013e6e22ff1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979e37c96f2a3731b41d99792d1acfc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d961f904d5f640869e25d3ae189f8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151aaa749ed23589b5f6928ee6694ce6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc9bbec0297103fcb084bcb3c28136737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf4a9a5163e5baa4725aba67e481f9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460046850b35bde70397ec19f34c8446739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157073d45044b7b67075c7d30fea8f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19977613483f20a7f66caf4ad868e64e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df900a3d274b7e34c94f69bf9fb197d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e9e4d88065830c9ad3f401c62d5f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bef72232913eb08d7c29a01e6234e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6b214d7eab7a6f4561c6a93cb2ddf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3703fd2dd41ebe6d2d3e1c32570b77a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a36d7c98ee03e6ce022cb05a58d71747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b33719cd8925bffd3ad1fce22456a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c54f2ba6b0ac67bcec28994d5040e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3391bf57c30ad3ed9199afc18d8747750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3077622560007057c4420b9fb955a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af778ea34b6e1eb792fa87aac4deec8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146950ca6f2bf725539b00be8d3a9c23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997bc6b54eb9280fa6951bf822675bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0565c09df89c59be57f3f414a87dd0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76d8de977c98fb7cd2b75b2af329db756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b26cf8368686e6a4636c83e1357bd6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1484995a47ef8d4cda6bceeb229fb00758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5498a2d23149f9a29c427a6951a5cd0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447e0c8ebadd9933c82addcb5a35311760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4527b3d564a460a3c08e96fbd033a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00b47202ae236fc5bd338a0e8d447d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64e3a0c4c345618ca67f410cd81ea8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb570ede458ef93538c2ce7a30112a1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21953c85f6e243a5aa8075013b8a1a0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6c7fca9758155e89aa0ae28b2a1b3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced59fa0e0a0caa409cc5c7682a4802e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd7ee5e26e52af26d5f4c984f2ab6c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f3a97718b7900ddb65a6057d1e854769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ff1805e335fedbed68bfc155f02e5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86839d6ebc5ec7b31ed9e97f225e6376771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d80b2566c975100c2167971142eb39772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15481758107dcc69a80c7588747ef0d1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290ac9a87374c86c73a013a2c83660e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a7d314573ec1a1c5479734d0d7835775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b05b164b839b3cfe3e678f411dbb5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4a1bdc8a72e28d236e0bb69b66643777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47650246359f6d24fe6670fbade3a91778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53699749c10bb75893609448bbf3bd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292535a19991a30f6086e0d5e38bac9c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636494b3871d9b8eb07592b666f4a784781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb26a9c9a5f9fe013e0d22e896e6629782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70495ad253981d6480591a90a0a76ab6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7522d1370260cb9ecf41250d47daeb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc34df741e6e24278452d4c85a568a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4f52d51965ded92e0a3d4c2141ddf786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61aeccd99dd0da42c04640d941cd7cc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ace4515dc01de7ed14b39b2a068d7b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ae4d60c45ce13a95182e67c2cff38789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee93be022b3adfa44453218a9f5307790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5e8569b171ff3762b25a04d91230f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7e33707a868e6e450d765fd4c68fe792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357e731100673233b994cd19a4337e7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f34b6b69531eaf711de130071b9df794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45968a537f8f090e01895132415f82795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248638de1196cda54517c781e27de361796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb0f36be6161b28442bb30122b8cd3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89bea5a23d2790bacd74d1de6ac20a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b0881636173fa651e9740e1f12adc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f6f0a066f3a4944566a293c17caaa800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd383f969708ce14bc76f46ff4c8cb1e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76403c7570432349232c6eebfc17931802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136c409f98e2519d581bf0536121935803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7938234fa5ada30b0dfdfc84b0b42804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db457615c7de8847062d897c154754805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c801782210cbf74b30266cd5c851c08806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d845448c52e7a7ee0d50bce1f171ecf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e1dde7e58a47d43483498c304a0dd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3c548c7975be9336b18effb3e095e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c19fa44a157eb8cb3cbb6deb072a7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316880f0c484e697c469e2f8e4b551f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e31d23cf26bf08014833a02beabf7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca34823837a1993deaeb5e68216ccb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16159626254201e6b6d2251e32cccb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3a000dc12c5e0d8291aa765818f8a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a99b220f48fccb2e42f3894a53a169816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168665530f076225d958df9ca632cad1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c52c35a4b36bee00da1eb0c25e86cc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14135b1b3de62aab3605ea6a9173f2f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7e80a4452c61e43c122dc8abb884e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49406db9c93ddc4360b1a36a9f939011821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301965ed253d066654f2ca6a294b317822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3df8729adaa842a115adaeff20e2f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec465495b4759794a3bf6a9f74e2bfc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd2aee7f3d30348e6dee51482172bf825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3917b215ee5968e7495add6d35951826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58441602d699d8154f1447aefa5c3f3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf1f2d9c97f735830bb60f1babbb6c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971bf568239160a4ffc7eab6d8ffe79829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64b5e27f042e9c43358a27f078a764830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce500029e326b1635166d87e1bc743831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b8a02b4f37f971c72221776818d96832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6a0b4146e53e3bac51697a990cf93833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035d5dd245c4a3550a911afafe28097834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fb3b44bef2ccd55f0945ff84265e1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91e3366a23da78b5773a7caac80135836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015eb71563bee0aed6aff5dc3c6cc8f7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2d300c356e8f34fc0d53338322265838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaa4fa3cd52f226f140821406cab7d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a1091e5e3fb349e3b69b21f876bbc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531ebac72f2cabdcfbab4208154ed97841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a19349c68b0ea75c75412cb066063f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabc6a5e2a0e0a1b686ca63018ccd98843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105b3370cbfed9318d5516f4f8dc3ad844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11478d781c85d666f429e5a902b515845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e741fb6200284b5aec816375100188846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4451a41a4ee59a7afd2593579152d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cabcc53fe8aad1ab95e381d9caaba848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07867ce0b9969e99d1dde87af7231faa849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eed5022f3c4bca3ec9b022cd52566f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01840401dc604c754c5af52f44381c4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5389f0bb65ad558a83b322aeff97be852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917dea53bd7c9d334e4f1703a9626d9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec85b09770e71dc58716881ff1dc7d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0f17dad6ea297584ae46d59f45e4e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dc28f0df772e533686cc35ad9afef856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6520b9f48e650c0a6e0d56d7cc4cd857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc487dbd4b26e79c506ff877753d0f9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d886155e1cbb6cd2a787ec09a85ba6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db405a046abf64753e39a5e0fc0b957860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0acc7426219fe7772544a0927b49c8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfdaac8ecf5b6a4f6b48f1d28be3c2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bd747babfbf7bed561702d3daf1cc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29000ec3f2ccf20256ae336dcf42c7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9423aa9832e82772b94ad95acec804865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b1ecc14a088cddf0e42f21159e685866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c45a2b8b3d35e032b76a790eacf22867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26857f66364d1d41619f9912903fd0dd868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6f483abf76c0a4500b352d2d03001869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e104fc48f9a428cfab81feb7d8e3f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcafa4cafcfa9251b3817d737c6942871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a40625e71686b45bd97ae41f076e3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e6cda9ab6682af483d3da08345f03873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4ab1b92f9f3b661f82e5c081486ea874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de76ea4457d38295c76a8f31b97136b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dba232161760da1401d2194e11949876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d20dcaa1941a03894962eee40ddab2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b5c6c069c6f07f6f50800984ab8b6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91de910c2ef70dbf1194406f021faa9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be48362a5f301ecb9a107d0a96e844880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a95a89673561af780527092221f55881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76551d410c656cb125ec8fedde42078882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff56a816a2afd2ab1afbf642d4b5143883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808e65f8b3acb5fd165416fc6ff2c9d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7422e93e2f0724a693195239f9b30885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c7e618c3e0791b65ab9c00d529654886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddbd35864663aca7023444d0609a11887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6b95ce89f223da41497150dd12765888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823d6279f284b4d4ff5efa6611be8cc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501ca4696b12e0b43e5f8d410a8af17890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5a1528b3b2bb987f65d51e358aef9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775922e344ef9c9770a1f41f49f24af892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c6a3d44f7dcef8014c1309be3067e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4cb3044f579d4ae9cf3aa7b37b9f9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d990a0359490fbd0357801382026261895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cff2473097752b0973477e576b7e39896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061997e17ad8ec2d186637cec66f07b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb0c7fa5ea5d115e3c536f317257bc898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c0760422dd3d23e64899dcf82368b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efce15010b7d444003b6c25919c92a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3950ac1568323c80be686dd066f33901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec55e81dcc49bf6dfc47b769f91e8e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098515e647e20bd157151112497f8540903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319cac6643c29280d2c6e1a1e3f6f0d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047edc92cf646e6b6d15cc7cf361ba05905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea943bd3c4d0d6fc0935e11be2871d41906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcdcd97d0e2e5842469f3d08653ed2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0058f8368c95faf527451bf7f4a22908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b1def5f3a3b286be4aeab26d51fea909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b969df7d3dd57a216acb531398c74910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4223e4b0cf9caa185e2dd84e95974911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76349b57e285d5e05e3f3dca8e812b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ad87cf881899cc0f803991de52a82913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e423e035cbe827850c4460d0c08774914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b58272eb7895d87d0914e565abf91915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762d3c25d022ac55e93aabf030b8920916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cac5d25c0e91ef8966535d564e62fd917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72321f6fb3e3322a26b557c958ad64e1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd656d318d65790cf5d49690796da4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff9e5174ad572f9498f42000856cfe920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6630839dd2df4f38b6bb3692b92320921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c32320c7bca37b5e0ec002fbcc89c4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9ff5a90b238089dc489acb9531ea6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7fa60ca3112a588f11046dbe1029c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ac983cb8494266b6bd9467559d1e3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53517c100b76735a5ce326db72326dfa926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c54c7cfd1ff486039d41c2309bf88927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6333018136aae5408f85509efea7e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f222d48ede23fb59867d7d1ce7f08b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461519fba14509fc45d4381e76e3fe4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c129671f5697eb534dfb1ba959fba29931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e537eca4701273a384a1c5d0fe490932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46bbfd4a932dd4ef12a5062aa6f830933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99cb51582bf835215c13f5ec9e0794934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f250418afa2f7fa187250c9c292c6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8947189fce781b15197b1e96a68ef4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbe8323457d93f3a142f468527775c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67996e3b33704982265b87ebe6cd02b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e57391fd77a16ef021250260780c0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e6a486f212e93eea9221a579c80fa940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817f1e21aca2a3ce1653c00d3499014941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628628c78b1317c0c1d004bc363865f1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243837f88a652877147653a47f7b696b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1a161ae09e940128940afff45d4b4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199d0d2db971cdf7ab3fcdd831a7823945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3387c0c39f1c3c3d121a07e6d53ed946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfc6c95f1ab73ebb0276530699c328947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01b3461d53aaf74cbb7adc7dc3dd72948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c9c02a8eda59fa77ac825d6da2af6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc14e974cf7b3d0767e2de4faa29d84950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df96b23dcaa3b3d83ac8e1bfcd660bc951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150a088307e9eb59f9b85b08a579f70952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cb52e5a56d1549b3915908cbbe715953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17b087664505413a25bd20ea5a3880954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994789ed45a449765188fe48d46d81dc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347f3f386851932ccdc72d59fb8d2c5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3695734db435f2d6b6de6948e919e9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58924d14273f20647250dabab92477dc958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb4b401cd30366d2110cf2c4ac55dd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512d2359733afc314c050f164b5376f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4700aacb23048df2fd2ff24fd7459961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd486f45a0765d865e12218139514db9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78faabe4d7079334cfa310d99e991b34963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7c01d0271521f03d2b8294962349d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414e746484a0127d30bb9aedb4553d2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7cecc87af4f1021fd9878e87861ff966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821feb51d2fd40e87da83f3149dbdc82967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25401d3d53bd7a36b7797a396f91c337968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983ebf51c44f1389f261aa0de68769a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e40ae5fc844ffd5b7add69b223f0d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36dfbeab64e61f99751cd60be09ede971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a34a6a3d1be6610723692f9fe12b1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57207fa66f529f1acb46b9cf411f65ed973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2b6084bbf681a67140da10d18932f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb364a7eb77f55ad7209003e45b801975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf222a5b72edbe867be7ebb350a1a711976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb92d06705691a89e160cd2d9630fee977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>