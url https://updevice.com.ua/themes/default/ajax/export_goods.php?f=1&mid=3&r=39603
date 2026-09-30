--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8745ce21ada776bb67db51c1f821851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac2ae9a61ec7a2451146677d3e79612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60395a87fb799b65e0de0f43d40f913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a77e5f261567de5d2551a0a0c8f9634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89183a3c6d3b8dee4fd6e93259d12a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b6a85af8df7b2159fe21939a70ca36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571eb500bdb54a610560fae5d2664f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611a215b72608fa2c12f8388d8c1d1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6a18534efb53b526a3df2d2250de49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4cdad4fa5b22cf92e61e9a5ee825b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc25b7992b7930597ecb1ad17d445b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177b0caa4fd2951cc1075706528e59312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c659387c070111ccf1cc2731506d0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4c83d195d876813c13bcdf35aef1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5528be5231a70d5bc139a04641eda0515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a579385eab1820924f098901c7022316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028a4ff09f7189312ab0281b49dd65c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df67b091e24ad8df6bc12f83f8ca1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd115b61cc2dec3de9736f31d8f76c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9856eedba83ab4ae30e15f1de481c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90859055af60d81a28dd7d961e9ede121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4a80f0f88993a0e6cdc1aa04d9fb622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c377ef8581892d26e7df89df4e685723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862e6e5520df8f710aaf9fb350df2b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c7a4c9f19d48c81a5fd328027bd5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9b858c50fb2182aa3de8f8c12e56a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc45be86831f4e0b49ff7b7f6c2f1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5db7000723987bf843591741aa05428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbd78946bfeed87ab82ad086ed56e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c5bd84279ad1d57d7269f9718856630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a39e423e0a09b0e964841f00a0c70631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3fea07d7c381c91ef5fbe92bd25432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ab473bce860a0929a68589b1d462f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5097961335b04bc3a09cce297db2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611ae78992bc8553374c29052d2b65a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278d5c7ad23e53051e2f3659ef6036936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd7bc8f00ba1dfc65de7978c603dbf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebf7edcdd98d6ba69bddf73c978d0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898393e81bbd45a258b35d2a5f6ffcd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca98d6395e28f716137a62f868f095640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44817efb1a1800dc1afe86bb607d36fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140d023894ff62f6c1f289cbcfcb7b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93d5bcc5a2f13eaa290833784c0d4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c61b7d760c602bc9c2053fad914b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d3cb715d05c81795cae84eb7f1a0f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafad41a0e00dbd85ce0eae628247de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a9cc2aec36e550e3101d4a61d916a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfbfa8087c6d24c83281fa2e8fd1d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e8c360b68ff31c35cfd578f0da59549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb13b67a2bbce2b597383a57b6e325850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1270ce0850062b3e2a5736bf8cbb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e03719dfc5ae3017deadc913f291f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d71d270f898bafaac799414b0179a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb591bbf509c18b30371c9992dbe1ca754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30889e4861e2e87d40a71356cf58dd955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72caf86e0e592c3a3c4ca564a10a9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ca1d12f095964eaa1e3d745a312a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec870e88babaf44a7ea9d0690fa02758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84716202f21b7bf0f034669113a153d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fde72f899f859cfeb68ef971c6b94660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648de6b2fcac30966b5f967bfda394a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470624ab5d403627d4dda2311751aa062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5efc23871f66998d57d091cd98c0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ee9cb83fc4badb8987f93e094bec464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101f3c554faa6696720d7ef9b0578b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8c23dcf947dd09dc90b80b51b542c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ad69eafcdd5ee8b7636b400c3782b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e40cb0149b60b112dd0ca57efa556368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b335c8568d90a5220297154fb43ca7769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363f25211f9ab042dd7e9ab7d6c23f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028892d463bbc4ecebc8e8b6e71931971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc624724c59235da19e01b8e01a53cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06290c810993dff1ddde621e71f4a7e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90ce76499250094013770a1d872fda74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8e0d1dd51c8d2c58af3aa96f6599a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129de549fa9d216f5afcf48dd5658c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64330b2493e90f930841633e82d95e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4d6b55be25e80cf77da2105e39f2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f5321f1ea6404d8063151a4cad37679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f838feb820fa29bfabe071e1b108e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc43fd170a8f9837fa4540470d3edfb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c7e2df52120bc9949d392d82aef2b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a86c4ceedeafd5aec97ad2336d568783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d13125a778e1af83787ddc37ccfad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a38729b6085cd931ce4493721acdf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e248d188dcd381fa0ca171e1a2b06ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83023ef5b65e292a9e671d3dcc09d5f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0adc633a4daca21c5b4dcacebce1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a90507955fd8637b39a09319447e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8a3f6b349f70764f63efbaa4031f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b82a0a58b74b109c8554fb697b44ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49558f6895cef3b30325adb69adcf6e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfa653bf01366a80a1d5c925ac88cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25d466a3ce24f8b9c883d7ac5d322594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28866f08b81408b0c61f3157f71a8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9ef48d40c38b4ad1455104bd961a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315fcbd3e9e233e3137cde36e9eee8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa28b82ab79d259a4fb7c2b630c2b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf27ae6c09f53b2580ac79f6e3081499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db4cd0620fcc4702ea3c368ce8d747100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc40810fd4eddab5b70c28e8dbb8dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefc4522eeb789c36c89b2363d5e244102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6bd7eaf01f52d39c9a3af9a8fb9f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c063779f3ef15e83bfa4905a3288ead104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22201b15ed19ac0e374988c548e659a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af07b44e7fce850103cbe92c8c11e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b1a3594d5749082ef1750be534503107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297a358c164e9c931e9e39c765ff325108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20509af057b0018eb1755798e48ef9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bf631d763dfc307df5b36a675a16c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d95e6c948b73eb6bc16e4580621e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed052ac8de8af8ef781781b9ef1cb1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033efa5e936ddc5038d73aaedef07ebe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c879aacf8e5b2efe09a769880017d5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398c5e9c72d2c9c867f50caf8f74f6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f635bea0779af2fd0a4ba390a4d362116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6a581a8acd309ae53468c149ca913117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f8a2bab5faccb0701e32512e1daa3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5aeb6793001b79eb67b722f94e2fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fce43ce50f066aa06c19ef4da362f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288931e73b9e990b09461e73afae9da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5665dbaf24c2723cf3446c6055b94b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab3369d2f45ee417f4fedb3fe62aaf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b68c59bc25fe8fd3ca4129282e1962124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b4fe811313e4d0a20bf5b0e8da136125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42330262bb91d239417a04251c70fb01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1040d43e66b17f23573c76738d551bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88656eab887f46fa432ed3fe5f1eb6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28b7efabf38b2ba2b75454382ae3ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb3a0f3568374b448583e034c4759f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e3f383c4616fa5807945c9664c0c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd103a960f2359e07a0fb29dabd2180e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96add38bfd47b0ab6ce206d6f95962b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c885e1fa5da94b62913040062abfcb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458f1ac6eaf2ec73f6123b4ed67d275135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043fc16c662da1e9a98cb43877d51e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9977b33bb91b4aa8e5045ff491986a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265f919ba060a4d02f9cf0f2c348fc8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8ef4c1ba8337863580776fe8ec24a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514d309ea0deed8ecc84726a05f6a15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7264e39c63f85f994a47aa9cf382823141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7f4b90e94f49b3bc9d4ab51556f3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfec8944f25872f55c3f7d3856091ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edec0a9580ec3cc70d1fc40b748a449144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fa5a13621dcb94967aea577d4dd01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dbfd165a7095b4ea5c5073fa7e573146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6413d664150f6d7992caeb01d7ac1c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3757317ff25e24564cc053f4e2bea9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195227b09f23b34ea8606b66a70a1665149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dabea1c11c01d6fcedf3ad45300465150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dd90fb47566c48b90952ab3b2b85c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929fcdc5658ae1d752737fa6f71e48c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed19a63b8f460541dd2e23e77f452d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a12a8455b916f0d7955a9123782ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae77df1dceba810194528a7cc0b4b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77523cd71a1a2dd79357ac4deb755abd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369bab3aa4c8617c763a721626e33ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3b7852bb1b70f7ff65ff70e55c9ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c8f38f82bae40285bedb2a03baaf6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7c0c08603330087ccc5654e3fbd98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43d1c71a3d5870e89934701f9bc433161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432c1dee339563a2756e6423267eb0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29cf3b240ba7625ede7f5f79f0fab8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fa60262cacb508ceb699b0aa5ea96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbde1d6021454b7be71dc760c85adf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9460a023389c45f1ae2fe4b91edcb3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80814cac4b745b1b0dea78212a9a6583167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74caa0aba6726a6d14b4fd0b94718a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967eab948d634b62a47521def6b77267169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ba758589d54150cd31067ac111643170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8396287418b11e4adb26160de325c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a66b73ceef1bf65a003fd35d78632172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85016a0ab66dc3e84807032551dfd1e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f3d94f0ce384f65b6348ff7fda880174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04f39a066c7ea48125bbeaa8549374175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790f10ebaa1b964e89cac2b236306b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db15d4d46700a9ac3bed440ac2f8a56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b37dd59a91cc80bfd1ff2fc23c34e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03befc2a47edd078ecd4586203a51590179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaddbe3fedbadde0f13c794e3333cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dccafdfa6eadf483335cddb19a18b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d129cc020687b07ca7802f2147249c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e679ab6e8df7ef933f06d774ac7f43b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41324fc87d82d036573cca49fce1f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2283b82d8e9bbff3a0df5bc3ad3db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395e82a9a43c83adc3ccc4cbc3ed9f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2ad334ab3b2323e944fabe7b95101187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01337e33cd1e01461396fed61a25b90188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407fdbbfb2baa64c5e9ffcd2f5109a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c85dfdeb4326c50c36b2e5082d7ffe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15405f1c8990fda8684cc1295f739e2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52df714ad6ca48d66f542e4536eb85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8989adc83edf521185574dc18642d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952eff8f9cb5be5e51de99d6ec90de0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993be06f4946230efe60091f24a276d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6396b1eb8d11e3c78d5f7b93b72777196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42acfcefd62f18e78977da8389a71d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e704cc47709bf71498eaa23665e4719198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189dc91c624ed6f6dbe5cc010616482199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0447bd0d23c8418c112b45092cc1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16f64b85cdd62d49326f6e63aa2e2a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4927e56df662ee9887e9d701617e9d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5308635939efcf20f8749494f64f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049df30d668d7c9bd44c892d3990c947204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cae87b891f89ff782dab29b7e3bd5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f00587885fd2bcec02f436aa0c31c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be03128a4682fe3dfd743eacee6569207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dbd12590903333fb98eba200df2dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc10dd38b16b1f8d02bf42934cdece209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81470b1d1ca7da64a5141e423d1735e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07397875b618c371dfe31da0b63273c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb719b80c18c8ffa7e144b1c0edd51d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ebca58c7550f8f5b3d675ac6f14df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55b96407f8594e6115656d21f51157214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cae471794f67e880dc638f29dc82a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8ec3effb3325a6feb2beae7db5b95216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdea031dbede05977e4fb7ecead74de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157aa4e8b23dd387f8613d213eb9197218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b08bb731d911a5a039ebe62b2b3a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be71a431cd012a722c4994e7eaf503a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97690ba47adc5245dca4b0353bff3923221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dccc5091b24ae50d7e61c46c65c1fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f4a611d78eaa462c63bdf85e3ec91223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8335424fbae19c94f4e61df865d5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf556d1e259eb7b74be9b41602d8a1c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd2625b406487c6c930a9bc0d199f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ab1a9ce401f37f682ed60f8decd6a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25159d43cde82f94bb36e7f9dde487d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b21dad5913a7b817de73f888deafd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b70dbad2e7010b90dd48ab4fe43442230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29afae2f6588956416e8ac53595fe4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92116bcc406a66bb7f687524ca3a74232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158205ada3db39c9f8b5ba721be3afc7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98519a2fd69404dcb41329ff3d55aede234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e44775c3b9580c1cd0139bc6a9124b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707730c5502a33e349279879e52b1ce3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5cf816967082a41924123223764a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0124f29e58d9e76b18099e6ffe6b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec7adff3295d53d97453b135b95d24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11309611123792582c5acb3ffd0ad1d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0a27dcce4c7e2c42ff083d47164ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a41a7b25e2c98eec380eb9acaac8fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91150a794a110465a5284a4853aade64243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce3051f9b22b1c1a329b11e1f272cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec164a3734e15eb6e2230cce89c52c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24d6c1b8ff8a2e5e5c93316bd864e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b53d7ae555d5d0020d2b9d6afc91e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88b2f44a46a266f6c1a4eca074bd04248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97563a543038122075fab723e29c3f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c836067f8977365d37125ce28953e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b69d8bb4ae476075e82de179832064251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fadb1ed8734febe451ebbfb1cd6112252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da228970480da8304ee95be55899f68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfc2a6deb1c58c8d5f2a21bf7a8218254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb44940b0117ab16016b99b1dd4318255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03216d0efd239fff17d8c1775087cce5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e5467ca7ba8985bd1557c16a34757257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68638cccd80a691913011d5ab772ec21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124a7529646d1e64e90bffd5254c281259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74af310d972bac021774ddf7341051b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05821872d27e158470f0997e008fa803261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d858fa18bba0fd63293a6e597681a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1db0d5f524ba00fcf37f358c3bdcc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cacf1eaa40ddf6af2875b976b1282264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108e7255ccaba9512f03ed4e4457065265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854a10d1189bfd06ab9150aeb1ad3f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990f59e2a5e2023de3bd8e39f0fb3b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6163ecd5be9540fbf152a144324e2cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7406811ec12d91dead8a038315e47269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1c3fe985bb1faa91391e367b28922270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f2b3a7fa2354270ac523accd854b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4cbcc954063431eaf77fdd55d3b4e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1701702406440a2179456f8b82c67273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1a6cf344b7bd77788a7925f7001bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef66b472e6ea8bf5327b413e5d22d60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0c4ac8c38b9168f498a3a6fec8e9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0d230a724d817f5e1d506fd60c13b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd239048685f820368abad9101f052278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b42baadc4e36a0974e24fb744e324279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4e7bce388afcd5a545b36060ccac1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f0cdb499293caa653e4b809f66a5a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fbe9f7748299f34a5eb3d15033dd0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c808b993dbd17b33e3016066047e969283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6c48020c18f7e3dd04b3ea2ef027b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68461bb64be4f85b652b30dbed15911285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc1a96087ac48a80028859ad42d29d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc082c132eab3724ca2c800ce970a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a913c18db2b684894168994b85940d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d4e458f0b5cf170e2e283daf4f98b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895188f27c34b2b9146d861e8c66da7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f75e5019a94d36a32f2fac258d5b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7183384e7719cca3148042df59422a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1cd8ba801d3fed1a443b6d658ac7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f84f2dfae011a8ea84d3d0371c270294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff395262698d776c96e851c14046f644295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d41c6bb855a9a2706088b24ba5215296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617ca760a82bfe6f99e94fa7dc15902297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f6539ee839671baec4a97f264879b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ec9689fc0ea01d57ea8fd9f94730b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6b920d3ca55416104fc396230e30f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6e7c1be60070a6069d91453d2fb52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81559bdde5d9634818a35a95d0aeded9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e442c8a3bebb425e7c0f0a67779abfe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e660bf570924dae6a5951c3bdc26cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbce3fd957fbf7b51115205c1b04d86305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890997e46bc37829d4eed177fa9ff76f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe9f125559aef9ad061757bc702888307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b30472d8a1a6cd26c46aa4c1d3898308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a94e5bb5361e4d11ec205e6027d62d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67990947944375d910fe61439ee2229e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311690d36b7f9b182c20a2709f153f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cebfc82734cd1a5daafb1939cb791312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc601c9dfe82b19a737b0b7b02f8e205313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8d03cb1e7b6ce08371d3c4db4cfcc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312c03282178b9460e238293a8429d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f299ce77620b17fa62bc6eb121dc0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca8038bf6a761b45cb2d431150da4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da250727d66ca686ac226f4158d642e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca51c2cfffe44d0d7e08886ab881aef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d04e0a9c9660a4ea0d34f4bb1268a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b40e69826a6e2fe2b9ff832b83167321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87845f6be194ababaad13dd4d198b09c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a30345591c37be2516d813f219ff6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9840e7130897caf894f2b03414882324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e608c6f339681a3b07a52f89d223b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398930510ec43c5b3a0fa455c2f8379326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe842c2aea7ff42e51aa36fd86384e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e772452fa8f3db79e6766be1893b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71422a22a092e47d50192229a871e0e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45496018378c36fb68aae204483babf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cea5496c9f10b029916ec5f71552cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff305592ec732d0a8db186c230dde3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9105e2dd1b79063a3e81b841177ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba284377ed8504fd608d1f91acdea08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de0a859962956c7a9b9afbf0f9ddfd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72105aff727b79d71801871eb0a2327336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0c727c099e0890eb6558ca410263a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bd6d56e174f6e5b881e74ce23d56d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333950c1e58cefe28f764fa76b1f9902339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579305764981085a438cf997ceff479f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0024ec0949201be88f2bcdb2fd92ca0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f8c02bef3a228eb6372b8c17e1baf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63702dc50cb8203e276191b043161c60343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885abe02a47704be56fd09ddc3ee3d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cb527a50f3d9d58bd865eabe56360345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65273e38902d70066fc534d801de32a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcaf8be291a61c51f6cf5d8f2b4ddc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8741294e93eb6daa4b6cc3985a87012348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1758caf9d62302cfeb30d3fcfc19d20349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a628cf717a3f8a9dc359b4359ddcc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40be0fc864b043659ad96fbc2181649351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e165f3aa1517614e1f73c45df8d6f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f9a8338261ac96fcf6dcac5f9b995353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25528894e03dace1fc9a70ff361b3f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bb3e5724ccb18131d493ee09b64a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad48bfd17bedd031e741ff1be82a0af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158ec10713f4b75303d3ac9b60a4ea2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579e2037f0e0d1626d11eb608a7a338358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ba75fbbd668dd163e0fc63cde1aa6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6af3af0b51196a3ccd4b0d115ea84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253b0d048925e93fd396790d9a00a12361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f045f155d6854f7801e2f546d9b4c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a636809396c368c55344dd2d5039fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ceff328dded1ba74149910df0df8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2310a78ff724806f54c37bcbb388ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad4c3c1f33a6c19d436a95b323cc14366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d927c377a1930d6517a07c75a7a9c2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f561af72b6f5d6d9ebfe3c8991b6e3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d78d92efcc26e5327003d430b29e11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c675f722d4d9fa563616f57c89ae0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5786bdedf55d669685b8fb460814f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029562fa38e605a36cf7b6956057564372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247235a3f56b6377abde2b2cdb86696b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff296744d134a3b1b3e73503cb160fce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910b2bfde5f32d692673924a633b05c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c307e61d24bcf72f27635216156cf4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4c43036a985fd8ac9e6d77cd87d8d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256882f41b1115e38e9ee69a5f37e38378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c104e5769210b733795750e29dfd8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819611b54e87cad9aefb6d2193dfefa6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f76eca3a743b20056fdff69ac9edf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf19264e12acff2381e81235fe9af5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e2e67da08157b959e450fdff6c2a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bef0433398784fb84f2dfca439382384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa72fd0e83ad54a4671825700482ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5072ca34a50d0be6b0ce33ac22d91c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8a6a55ee39625a3ae7c2493d99675387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866527b53d9b32f8d4baddb0581b19fd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadac0f2fac92957ca7ca0218c6c34b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b023e3cd9577444164123de484d227390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246a2252cc6cb2025953faa4e013136391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488611121e75dddb4f7e9cb0edba9f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441782663457253d61203e0bceff670d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e5c08146d2cb27c39f20ceeacae0c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63690e4d94cb7b8f58de571482b78ba9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77e8a2403a8b941baa25cff568bd58396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d37342c495f68bc75c4626ac58c72397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1831f159735d8764ceed7b8ea7fd6f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f85b698aab94c37ae62971f5a72c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b47b993666c0dfc2034d02f8229a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fcdd7579246f6f1ee60d52dba3353401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459aa762c4d24617d54a47f622e25c34402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd71b938fe5b64abe1f9bc1906706d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a313aab0409b6dc49804ad247011f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b689dea24c06991d3f6191ce5ccbabb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191edb0806780efa4832796b629bbaa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc0a0c05b7b6f05ed4e91ae064674f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff756938f009212d26fd7346cd91fb39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13aac37b1c87b38e8c5dfacb2f18a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0aacd8ace40e4f050b92282b9b656410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c38e759d481f480a07d4868c5c200d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72da0c7e899d50542d8c4330ea2c41412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd343bfc34fb213007f292e88e95b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6ec5cb806dfe1f1ead970360d3e97414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460480f365abd5a49fb51e01658d7aae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda038dc8de9e96fefb28ddd2f7d6e40416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c570f87b7e89b433198feda6da3b009417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7cb60c8de1156fed730f66f16f8bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7965174bbb9fa66dd531829b277fda419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9584a8cc633321de1aab55c928c646420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe058f40265ebe09f2cff7207b83707e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ee88a131a3611e0177f0223d80878422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93ffff4b443e47c7ce8cef76e5ddb0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd568d46ff8c8a8c4640c274cd35e65424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0c4887dc52a3ddccd5524c3218513425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbabce189e4fd96a282e3913e12103426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245981012c6541751c8bf21c28e55df2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e3ccb79a257689ac2ca02b509c59c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97db6d1c396e5cb44cb21b04dfda33429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0989bcc3232ffc6de86d368510830f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0189ab33e733b46f1b095608fd5918a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48fcb8c5a5c1792647ee5c2e030fde432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e330f001bb6c5ff5685be33a2812b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718a65a1d74ee99a9497b03cf82473a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c36452dcc75e16169f7e50bdfcb829435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc2bc3d60aa9adf287bf90b699acd2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492ca947055921f7cda854ba852e364437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44023a2eee83bace163463cfff6dcc9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896cae6edd91bb169003b057c5841cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7bed28ea39a58f9614a68b851d5f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f7f74bd84affb019595981b9b1339441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d4c1cf3a2b901569ebd85fc7f8668442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566e88bfaeb28ec8212196966d1c753443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf2d66cb745571d07b2ffc31b5b22a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee711948070cf3ca390cc5ba0c540e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1daa08985bc7fd882f9134bf4ced14b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f661a556c1c9efedb9c0317a1e8e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ac710bef23ba947e835a06ac1d8ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1acf9fab5a8fd14fb438eaaaabffa9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102e26c931d2873c2d15bdab6fcb66e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a7b3614cc50f29898fbe333f8d112451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b1de39cf3da8cb6348e4fec7b1133452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc78c68b27430f23c21283fa16a599453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1379e8c037d020f64df79f88f456f13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100b5bbdeb88c86a3e3471b38d28930455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25313f034ec5fcd1e95f0791ba07f0e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f901c60c489a36db17a53add63626457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ac6e4bc1ed99bbc6a38260859a796458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b44f5b638402d6c46a5ef4d454e34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039b797b3ce1b4916e0015188171813460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc2d5dff2abe48946d3fc26cda6212461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d1eae33b8d9ed95016961b17eb1d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7273f06896d6ce92882d9f4e3aebf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fede21e5640406b93f0b1277f10f63464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e91310612fb02410e94dcd679edc2a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adcc3e4eb1585644c5b5fc39b1105f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029157dc563ec18e071af60dacdecd73467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3a013c25f1c3b5422640101789098468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51f5c51aa57b34d42d3386afc21dce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e093ae4a5aad4c19f327e8635b97c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72891610b43da5ecf6a7f1de1049b900471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e26c2ded7a5ab92248c447bf7dfb9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674452eccb2b4f74a0042a6629c11e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d04c27c525622d685649b7e31afee0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247479b1b0e501a87bea9989a2ae470475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33a06071eb2ad8793242d4eebbfeb0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b0b1d071c4fa626b24d86b56c1cbb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fcf83b0e6ceed59a0b2e04b04e618478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367bd689cf2c71df0a0910461f3ff9d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5e9f2741e589b153d3ed6f5c9f8d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6256d9a31f15d3b05240123eaea830481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33042487849d361ac949be36392dca7d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c843546cbb4a1a904b6f8694a5065483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d0d1ed50f6251a8a8cc46f4af8458484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1be3095a78b5d95f99846f8003986485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835f97ea68b64a4d1068761c79e2b0e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009c776190fafef02c37e0e5a050d08487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56541e053b6cb30d3180793b75c3ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a0bb8b4bb5a65d6a8a7927514d588489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035cd8cf59284fb135fbf52b680bcca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bf945dd83907fa5ca071ad1a95fed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b4e8d63a27ccc436831224b2bafab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270fcf74ac37af3499b04710728d326493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc257c79cb568358696a62735c58464494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638df6d424ce29fce9bef8e47eae202495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8b8be17b7ab7a7c0ffc7799d7b0c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fecd1cbcf405b99ccaa88d61b22af0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9742fbd6356febe990e6dc02151b3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c6bb6101eaf071807b4792b25f765499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a437b4978a24df8ea3adef5d9773c34500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269f1253474ccf1642abfc023abe33d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2475baedc0e3bb118bb6ab028314c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee347097f07bb438f75a4fb61f4e192503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddbc186df52a213cb3a85b15bd6573504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702635bea04917bf10643177c835daeb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ca36cf04abe829a9db5f743c51052506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3866c275bfb0a2be1577bffeb6233e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdafe544232aea8b628c3c99b0dea0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009364e056ebf2d96ccadc8f64c108d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb9eeaee085c1233d38002d7941d46510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db3c3fb384589d2614ff8dc35f8f5c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409991d063d3c458bde4751c612f91d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c816c01f9fefbbd7d9ddad0053f45513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e038cfbf044e3db28b19fbb7da66f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af52b5e9c6fc7a9d5dbf7fee82d9b1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325723976dc9ec612456b8f087cd0b81516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6107e25cc350cbd353bab89c7960c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a554853d01605a10d2288c7dff3bdb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c84cf7f1044673e8af64fbd7cf3a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b74f2836e5c1c0fbd217df40f4c0a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300b3c47756a15be99f1bc7408a2a05521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27abde6eee1b028aba9fc6d3a4bd273522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ee60b79caecd93107712f42399586523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4ee51e7889102fa03b9d434c4794a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b65a38e5a9980b7dd136d5261db37c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a03e9372436ce887bf934b270723c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e0c525ccbcef03e7fe102af2460c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248f3c38f45c60011df341fb74b8c47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d19c97acebf01002eae6f1330468a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219739eb61a85f80acf433471193da9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7acad473db93fc3684247a8177fd54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03173310315508978f978a3277c0e7b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385afe5457c7d048570a0f45f9d5e21533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6e59b3165a7d2a61efaea5da173e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ec6fb8a1a34d0ee638aee02df77dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a6f484c31b27b60cdf1c851cecb90536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3d9f268d622c81accb170452b1fe3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e965714ba5799077ea04b689af66b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ab2ccd75c067303b61a44ed056b02539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b00bd9d33095ea79b29037ae1bb8aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84e6695112b1d724b7b66892dc9414541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad29a1fa95fa2c633385ac113a2cd0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890844a96ebd95f272e712d9ce9fb6d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5b328d8d898138dd76c8d978d610d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a28245a6798293b165e9183ecb5c52545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653d561733ea63c606b1cc39da6e42d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19565b69ca34e3b9aeaae8342777b038547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9438b0c985fe236bb6d4000d9f8bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0cd4d552f6d4fa95a8d381040c1fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77680b087a777e7110d51f69720516d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22059034a4cbd04476db889723f783fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db6bbb444c67103414f98915ad2029552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fbac09c8663e1cc7f8e3326f42f53553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a49eb0aef70f9c75cb71359c5e76a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e2a7d7d2c90e511584a986702650e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21b71dc19b5a28e1cab62a5b21903d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c90d27cacd4aceed4ddadd72d89063557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399aebf5d2d0afa0afb7319d0d1bf0d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b11cfc66cef3b6dc5158ac79c2275559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74344d2fc108739c4d86316d6b3bfd81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225d89169d54129cb4e9477716897e2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d345aeac70546266a7ffadc8483d44562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288991a0c6dea801c63e26496eecda61563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94038023c7450d6a164cf84600e5cb12564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59908aa67d36761f607883dfbe36ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987709018d3f661ab5af5e7a5173fedc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244656a4964c3adddf8e6292c124ffb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19b29db5be8c6f2040116484331731568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acec9063881170c668621a682923c37569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5ce16c3e4b0690adaab42de8f8c1f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd64bc5ce1b835c629a336ccf8f05d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5f6a2cae4db33ca0c3e1d458f292c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680191568292634c1d4dacdb2bf275d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0b0e83ec7d8edf2d7c61f05880b80574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36ff59538999b88d483ed0a21b3957575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab5a865ba6482fb301beaf4ec968ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dd4a30968ea17b57720856aeb0785577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5278b7677937909a01c14052b769f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d77e9ed2cab884c63e69df8858820579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1d3aebd6cc638e1e36bdf7f509a68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17129b3ab877453e5ebcd5a052f56834581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9d1cc84b647ef86b590f504e2211a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ee4baf2cf79c42bc4ea055f6ca357583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15c2353f7502846ccc91500141a6f1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbbeb982e2c28b8dd540769e078afd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d24782b45dff492caf1153eebc776586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf211406d70b42846df17f4572024c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9033c186512ac74147e04087a47374588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97181c15de204074f9024b2c48a10fae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18b6682df8a5618702061db45cd8aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa33889e74af0f12f1e5f92f84f7b1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58be86ac5a78d3c6608c19b97fffcef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94692ddac2053e440ee2024f76b4699e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607f268f9d1d84a2d1f230f4e85be21594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa2dbf207180c84d0e5a9d4a71db27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134f0844ab1e39c718a8e242ef69360596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c532f305049f45eaf40ef1b8c652aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adeeb6c5ee4b13bd5278dc9b424b5d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b5aaa6e28a51ed2196742fa8dc362599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ebcadc95ce12087ce5fdc34ec9b00600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe46caf2a4276420947e7deaef5506601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d746fa056633e49843133417778f979602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a25afcc1afec7530be83e497b4b8b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b059004b596f00e259789432387f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0e4f9c350af12ed0ce664f7e6e735605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee544ebc3d31e42d41e136e7959ea6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ba4a6f23d53d074b790f804c5ef08607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042c0700e23bd2cf3e4f73905be4363608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a9af33280ff31180f1382173ec796609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccde24537e1c7d81195bf630c3287d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dfaefb7f7007927b3c5a4231d091a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892be1c7d0ccc2d57c6bf5e9c1110af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc53c0b296d12488d7d120bea69eee8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406d6df7f217448a8fab73c7a4c863e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153087d150c1162aeb3b6bb637d1e33e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792c2f0847d3f1778adb078f141f2c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2c7bfe12638f4745f3b738cb3ae7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ef6fe1dfc7d7d8416a0ee562d0ca5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f34de86f07dd931d0dffd009da350619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3f773aeca047080d678385fa00ffb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f6156cee6d7f7a80f24d2f2502683621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb9bdd5f28493db5b091c4317b17e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f02f16175793d0d7dfe45c9547ff46623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94bdacb5c5b3b594d17fc53cb48f23624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f43e7d05c9e00af00a5fda40fbd5f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd04b1f23d55207fa0401b1b786c8b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060d2e5f3db69150d4995e5af1a3d27627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef88bcc192d0fce2ec8f0d7c48202a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c11721886859decbc40a7049f8ff1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3b63800c795cf8a8a66122beb6f4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ff406ad95ff454e1897f81e2d6c64631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab35e0d63590c4ca0b18298cb431bb7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d246944791d01b21af05d6fb29a7e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc5938ea30967859f810da3e659d54634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68081ef24df273eb560266f746593bde635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5d934d1dfe9efbbc580a5fc3131ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475377c4b3d82f02d5f851c601901b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea760f0b6ee5d9cda81e1b4d415a1f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631acafcbd97701e382c2e81b5bbedba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51ecd27e27232eaf4a571ffa8702ad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4ca9f2c5e584d4c159238e29235e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11350e288728d319cd360cc52db9a88642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdc04d558efd4a1010f35aaf6fc51d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7900c24cb6fa9333854ce09433ce8a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0edbc412ae748a773aa3892a4f27f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59323cb3121f57b259325df16c715d09646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf00b3334733e82d1d2adf42546e065647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f7f3659259e6ec5cda56862f0edb5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824b62dd433e38a309331bb273f97d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b50a5c97f70881c865ac73b817f81b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4d55ffe787bb212bc9ceb40fcc703651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7640a5aa461b3d181792032483c13652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5396e6e158a8b0e8a4eea98f70522653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4616ebf5e97b90466057cad93a972654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80288e255e827df64c8cd8abf6907c38655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d83a308d0962558b0ec2794f5ae76a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba75fc62cd53bd9c9ae08afca7c6f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6e090ec50534b676df220e1d5ec2c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e8fe8601ed303292cb5446727b74b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82aacdc2d513ae4cd9013070a3a832660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b701f398557009ca9f8b925a524c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f975e83e8badd5ec97979a59c4e11662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2325742ef5852822d17e2c1c337a94e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f34e562085bcd604e5d37db6b4d34664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f0480f91ea4cf0120953422886952665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd673cb01dc781626b357409b5b196e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447413063e8ca8900102e708ed8c6b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0869933b689a929479ffc6f2a8c6e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5617dd59c768742d28594ff499bf4fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983358b7e090a34a9c7822913e988605670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c96ccd7512931a6ff10d1159719e9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274e91c069e3456df18beca748c6789672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2f3c6fba4bd61adaa10e09dc4cebf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec496f07c1cf51316f567948d01c7b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cef97fb0ccc79a46c8f74ef776a436675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6fd7355d3a3050575421b5bdb5d60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6af0a0f141b1d71751e42bf8a7b9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38d93308e7188c9c0b8fb42de1acba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75e89f9bfd3518b85df56b94426064679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65463b132c3a49714b4c1053937d6a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4295f7bc7f184285d5949bddb9f9a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523a5491445ed124ab9bcacd591e211682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cda3111b0f7a80ab6a0c2b65909fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a89bd689f07890aeb26c3886578f00684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f05426137036f48b4df24b7620a7db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b832203c111ebc8d18f3f806abad5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01528aada7a17893d3c6cce24022e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875ed84d9e53bd76c82614c2002ff43688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f5b56646ec90dd0cde8950055de5e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702473db7e7a02f282b4971b65d088e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87845e77252695373d1a247144b39281691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b281b93a03d88f2ccafed39ebe10bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99afe106c141dc25204d3dab7af3b6d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9adf04494e7c2b7d5e53c03ff4c3d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816dbbc70046002efb647d916b1c4f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9667f1bdf3079f430c6885165a7c33696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e31c079753284074ec6ea36f3aad1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de45e73cbcdc54cb4c36dc986557ab1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8451b40bea0a2e5814bb0da294bf8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cb48a6c2530a5c28ff72b28dd706f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7701bf6da08daf4e9ab65cbdc9e72c2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4244382d2299b2a3268f92999d347d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8668449262f8baeb421a0edd57f77b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2376053f94566274ee2c0361ed1c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3a0172744438b3a3896c37b4caa6c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d736e83cd2664ad359bf5a9ad570ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73549cbbb0339465001482f3e2c2da5a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1fb7e006f8308b19ff3cd9bc932cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf09f3eb3cfdfe4cd8dfc24ad83861e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279918f264b22f8a682095577de2331a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334941a214b696722ca6f4a83fa6d941711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d22cab285d19cf62b5bd0e2d324ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53b9ca9699b2deadda4e0d87b9a969713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6e2850a4e3f5571e85d1c6f60b33a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367162e83f3f1d6ee8149028b497a2f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874b89b60e23f1f567fa5631b2f9bce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bf30b0bd6621631dc39fdc4fb2fb8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe900301f0e03547087134ddc4d6a092718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c6c48b011ee13f9efa8dfa4442be9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5973e2fa64779df624e9e4984b09903720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45af971e1048bb0e6cef94aea348fab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ba653fa4dcd3ff46896ebdde94eeb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ec2e2fe629b90f41d7cc203d7f0ba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d20ed91e857592e12102fdca6acb68724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edc672b20c1241696b6e1c0c69754b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b1c3b0db06ed1c31dd43f00d8b655726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a6bcdc4a12510dfaf01b3686d38c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551c21e8ebe27c42bd381594920792c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc18629d852902d067d0a7bb56adfc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadd55a111d1f202d16de36cfcf918f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ea52b198ca0e9d2e0343408662db6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ef0f62cc4a4525f82890acb58eec5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a117ccdc0982ad7bac757460b20c3e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77211b3a725288cfe0a0c811454818734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bf283c62fe47083719a6fc938b956735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed159915e7d12bea2da284005ad5e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ad04f88280a3e9c57aee2cb2e9b5c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675e0611d29124c8f93e05c513b2d28738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4c7151a1a25a02a0a079a8efd1f59739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f925f703bdd6e84ce70f046e4c2fe0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76137ab16698ffddf8837cd8d94cb21b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc03de00ec135ce3c365fc7de8f63be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954b1faa5ca14e47ca5c0d54f137a9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301294b9bd6c119176cd04f62684d303744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f6cf83ab33773c242ce27a713eb41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5c27bc733701be981f88627c3bd30746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388ee6155c52bf6fc8be04744914404747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afafc921a2c4c291ba13f406cb8c99748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168435f042310ba5fa0aa723396e99e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495491a48f2a0631a941fc11e7d8f7da750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b7b051e8db332da31c808b282e5cc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bbbe5550079844be6f0c6b0f4ed3b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a0b230651b1c8ed1c573f4189dedf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994eaf494a35c38d272c51ac9b05d1ac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8f715087d4e66d92b6c61b171d523755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4e6d5ccf3ded858a0a100608b9c84756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de1677f3263ca9d8d908165ef1390a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419c0c520452e95334c1b60124f3de6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73730437a5de30758a1a44fd78f285759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bceea3d93149a13954d2dd279463e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df365b91304339bb400013b7ad5852761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7762162d0392af83173b1df101a5050762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d0fd9b3ffa4ece0f6495ff7161672763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab33de3afc067440fab25f5e4323c5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b4ceebb8e711d8efdf95110b8154d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dac5bb4083d7c5269b9c12572da83766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788bd3ef22b28a4cfc6431b24efea0f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5dc79b0fcbdc797665c3135311d14768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916ec28da7662fcd3bf406228067055769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1332fb8e159b1d3c2740921e21c398770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b84dfe126af3bb6708ee3771bae6fe771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2842f275c20a66bf1665797992d0896772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a730a7ec0d4f83cc81254f854e5cde4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1792b7c71f31e3117f79d8d92a7894774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc737b9b26b68b6c6f68f08ac458089775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c319b5859200f3ad9ad657bd1efd2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0a6051d26c6c974c9c6c7027512eb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bdd5406d4195baa0b871947c5a33d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d60ead0b72322e9fe18aa61a88e79b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b2a3ba446f39b10c899df53ad0387780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199648484a356085f66097bb831c56a0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544367b3b69ac6c0979fa442644eb432782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a93ce54e628143416c5eff695ac6b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bef9c87310b41e973acf9c0f82718b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c88f1a8d93873ffff03a3d1f5ab71785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bc1c5d7743439a02fe0910eaafa68786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd84e7722f89e02ff08f627f5d8445787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987509c814c30bfdcc4113c181d4c6e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131347206a9c327a4ce83bce2d16e2b2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9c4c88a148ee33c4d9f250d151b05790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272a96cb709ce494d343c554fcd0ac1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52c05fc0d35991403613c105dbd6d0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c09b6ebf1d212dd6b03510092a2e3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8517b2d26d41f2385a9206cc85d4b8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25cc4e16aad8b0dc253f98e63f8811795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585adb10445416789f43a967e6c3b98796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c2c2dfa168d26867588e0e0213f0a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614933c462be23efc99b3eb997f97df798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54778acfa18f5a84d737c91c70c1b3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c6d1452fb1ec857659961ff527f5f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa303e9c6fc16302d86803857fb644801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9ce8d28506a496e49bbb005751ac6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668c0456d7275e52daf4b76cee1607f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f4b15271022dd8b5e155476b30a01804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e8a07e59d8725c69b6c0e872d3ce1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298368851dd6d86cf39cc0167a6b2d6a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682108757e2d366f947d21dd5c1c263d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a6f14e872792cad6ba28baf416185808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7922e61f3ddd3be663f904fa8e6612809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c323cf7861a7fd7fe5067bee6f107ae810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f24bf34f5d0a02432ff79c96ceed9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d6785e0dbf9586b02dcd148ac3ed1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c74c22dd07b7c71d8dab6711909a5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57b486cc05e895eaade3df5123c2b6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c00a4289a1e0912809dbfd320d9d09815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1f25a7aba1d143569cb45b6670aef816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683a6e4706002f36ef7ff71887a78b1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf6bc82e414b95de0130ad8efd7b3e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3caac46b0e0869c71ce0b0aa314a92819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacceab6f2d598332afa45e4e96b874820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e2f2c5762b5348efcd7a4f868de11821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbca930a1e4b0bdd78c19fe1569974822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856402a80461debd8f26036a4e0449c1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb69a3097089c67e58f191da4edd276824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54329b945973114fe73f7b12f619788d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a8bdabd65903555dcdfaccd1a87a2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c88912cacc128592ee4100f79500f7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae47508bc05ff6e99c8370449587026828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5c833b96035760b321e6271c0a0bc829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b510c279d1fa9339cc4e4f6caab7f2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ebf8b5aa27e0ceee4b46a9aab7e71831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe9ab9fe6583939fea36ca018f96d4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e3cdaead1e53c40b111451460a6d9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5d261d3641c25df5382a97e1eac6a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa2ebf38104d426416f895f7e6b479835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7199f857dcdc8e1b930d4c0625b31ef836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea11a12a371cdf21adb5a09f1d44ad837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175e131390e9e7f67259b7530f325e9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce5cce648da6b80f95cb95933e6399839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18682fe0a3d14f328d9553ae468140840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb2345b4456785741f290bf9992a68841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c3a682cdc9a2cbccd4506c971480e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66979e18a6c8392036542ab68c9c9894843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9146e763ffc39791122f9636f21f1ad844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b0e11e18ce92d460ca0104b50b8ce845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad73cab932edd3fbcb27e4d30388ab846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec301dbd06980fb2f236dc64a176c01847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3d76857aa7e49b01492350c1d7eaf848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64c4415b0316c2e9cf9f5fb5cff9a3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5630bdfae20c3597b28f6104e30a8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539c55666740d372f73264e88558192851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93063d085ff64fcbea7271baf5b42409852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fa4918e6c6548c7448e8428e22941853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d69cc4bf686b113bdf70cc0697f55854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a7d312c2040d5e6708b7ff2632652855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4060daf57271913fe7eb27f047890856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773fa671f76edc67242cb4929336aa5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c33318a11a151ada0c0727c65d10e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a445bfaa49b87635b59fbbe461255d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491cb15bfd3fe00a95cdb0c99adbb0f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee27a36a3388b5c54916ad0c55bbc5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd45e43c378127dae09f1cf873b8ae4862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0e8ce7a4adbc04ba3131c22e5a509863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd2fd706a724230e39be448e5e412d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9b1ceae2e3fdb56278cebc9d66296865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c71fbb3ad750008f8f17645ef894e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121b9ba10752cd8e82e6b7a65245185867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13910bef9ac83967b997f481e90093868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a619de7041727f0e4251b50a4a1534869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34f695800e209dd6a37b2d7d603b48870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6c61d0e905d82759d4bd012e03ce6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb14fc7f0a8a4015739de84cae81da8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cc87af4b30d5857dbaab35f01d82f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03ca69ca2379f0e30228dec77f8984874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330833666630b181a71a67dae894a7ba875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8df647e865a17cbaaca7b6eabc0d84876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e72381ea573fa4cba35b6313189f03877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c641e20f7c35d7474dc8da0ea4624878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e87d00213af927beaf089ed321ca1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd057de449bd95ad316c4c7c737fb2d7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f358861fc5e948c9bfd8b8d7cd434f5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6adbb5f592827b47091bed294922b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d455a99686c7bace1f116ceea81df8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed323484bb4219dbb09c37f7aeb485cf884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfdd7b5483f1457e1c4b458edff88d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a36905b1dc962ed8b6ac2754e38039886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14004ce4185a3de13b61bd74e23ff5c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36372e3a514e2fd92c0b542afb9346e3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c9d10deb3d0d46e1909eac974c0bf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656b15ab79d8e37dfbe66377ad235f3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113060f86c00cd11c98b1468d1701da891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b822c1071a2596493848c18ef2aa9f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2d48f6cd3dcc94e64da22bef3fd96893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2caf0f406d055dbf33b5673c5966a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb88798f97c42fcb16a75b38952533d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c1efdc6ef2658827a527807a9c848896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dddf6d226b1a04d7a105d076b2f5bd897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cb5a4abc9b2938b296e31f561562e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd4b69ca823b585b84deda3365697d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b0f3e327e5bf2d99af0e955b05d26900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f50135c43a20fe02655a1dee452cc901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d4f2db5f753ae58489ce73d8eb1e6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bed31d29c3667675900189aed0e54903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab516ec10e3431a3551127b11ed03f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb2bc52bd7cb07b7a27055a3b7c218905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c032d7174f07cad2761f4b3703dc9c7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a6f4b025294549e20008bf60b93aa907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3b664d34875b831beece4537ee513908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0022733b9483b67ae174a834521a647909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8a5230e9ac8ee56f91611dd9d1b35910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cdf6f280e948e4ed59e11a0c1e06a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a731e9dfb5fcc01f1ed8b7df2011aa912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced585c29e15dc1c8f56d61139c1625913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f97d8562af3978e760a74ed34dde28914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48158085dc1f299567f18410fca598da915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e995686e49d205daeedb8a5d5ceb7a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99040b806bc3d9e29ff7e5f3abb234e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be5b9e5a003564200a6650ea361f34918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03396173124456841580cff6f7f47416919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae8cd6e2675285c75517348668217c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd488740bd2f141057426f03094f06e0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44130141b78c989a32c6711bf7fad973922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952266b1e6e5ea487358b8aed199c58923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89eda9b576a9e683ea513ea10b2e817924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9b34729ba99ac09db995171543bba925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d8b0afccf709d446ce9f9f113a28e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c851f9c29d091f3a11499f7e9f1da83927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d57e05cd13bf89b86bc84d5d8c54e0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98bf42cc822d74f5c11e7f250922a1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3564a4abc57cf96ad8dc641a4f9b10d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc93ed904bd2cae6673845e7d6dd865931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e0d7cb68bdbe980585008d6ff4bd6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8833cc560fd5bf6deb5fbcaeac35010933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428000e7b138a4905c3d933fd4d347bc934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7043c2e08845b85dc671e7cf648531935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd571912799ecb7b1e577c544d1a67936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62294fa1df726c8ae7ec81a0d90d23e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f5a707df5b841c87268baa6d314bb938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594869b9d32ff948d8094fbe85bea4f7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deeac4b4f0f34392139018369e01476940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdc6c9eafe9a9924939a0a790f4a7a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968fb2ee032ac25b196cd791506a88f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff613b8dea05fcec2b8397b78d41846943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5903bd6a547ab715ee6abfcf449fa944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b954943caeea1d0ea54b00cef6496f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17da8d4f8aa78843dabc10bb0607c0a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03958f6fd78dcbf439d05271bcb7fb6b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004f153afda4a2a34d2b6348a13612f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f972155e909628564f7bb7e62979b62949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166bee311626fd5e627707ce2f6a930950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bd86c2f9565a3911838dc83f5a266951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14873718b930e5db93154e4925435565952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4e94e252d782eacbe5fea7fbec708953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9db9022baa0bf845b60954c123122954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc481efbfd81a6e10fe5d5247d81afcc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2131756197b15a194ed27b9868b8e7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d191d8776d1614fa4ee0892d066f7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562eafb8a6e195b380447a84db798f2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8130d5f628d91e01bd99a656903841959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261e2191ca17d9ae85f03c2904e4e07960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48432776f8f5820c468e1db5039cccaa961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87054840ebd0e7cb39f47de032c2f8c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6b7c8cf1b2af74993dcf4e399c075963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263f02803a0cbf68ac8bb3fed222dc5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3bd1e83138a7471a6a6372b57c36c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97e86db54872fbcf80c4f34a2bd902966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a9d33a8de7d30ff0ef6c950ec3852967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ded0e0aabcbffe3d63968889639e31968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ce98e897b1bb198fe4fb1490a0940969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc8422362b949cfb52140dafcf3826970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae9e0a5294d3ccfe890329634e2193971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e8bd389d6fac705a955d8e0900fa7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f55266396038adcb8184c6ad4e72c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ed9b376d02a95b6071c64f7224faf974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf900ed03aa7e819742e0cf00a75f4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ac950bac357b6876c0367bfa8b292976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc8ca0ef6d7a706dd8ef4b5f456821977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efa5c2efea280f75594e1e717a5db31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241f2fa4de64595f4294ab28ae8f0322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902146d9070f2adbcae04f0578220003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a711ff9e11f5e81abd4c89a5795814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bcceefc9f26ec2b4b35f024d9884b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa511a9f084a0b80ecd79e64a55bff376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c736f8a25b85b46ac5efab1c7cfea57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b8ddd3f4b388908abc0329e06a46c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac12ff90943d3ad6cb1c932ee4b8ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fb902168430666906be91c605bb0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374367e1935ec60d0d63359ae49a7c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03139d30cbd7484addda3ceed59f1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e919e35443f87fdcf76a42da657cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa4c2409d14ccf0460e4edbd01566814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f281a1af80f45e7e898a0ef4d1e3bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9387ace555434edeecff473f6085cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3dc87c50a401b6cbe148f32b742a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cb7f85bb67ad73e50c221ec0a141e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadcf8441ceff11506339c3bfa05aac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664385aca04c39bc44b36a00cb87bb0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf956e4c0f613a824dbe26e1b92ddc421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c01b8aa0eccfe236a66a371b4c82422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd404687d49b152df85b3e849f8196223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ec60d092101aabcb87885b5674c6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b32c5a25f50d554d2c61f6516c80c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9d2d7f3d77b2aa6d94b01a473a18d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4533727e7350694ffebb6b857219527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5908e53c5265653f698db11cc6f40728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f8ddb59699c8a1aa934e063d1cba529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee69245391d2daeafb669e49f3cc9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6b5010a2a233a03769d6fe9f80b9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4355645e62f534150414660bff3e09132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca45768da1d1f49d8e8581c2b6d8fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108bbb7a25cb7a80b466eedb69a0b6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb34b28943782649a6815eb7de1164435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164a86eaa50f454ce00bf8dd0392e2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c712560cf3bebe0138c25902ea72a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9160f5380a061d4200c5377f8d27b5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7ec4c7e03966c8c3a8dee007f36d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c09568c9edaa6d16a06e8e579d9ecb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249bdf945d1041e5a0ea777341d721b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a503c719ca14d68945c0af66f43cfc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db31166dc8e860f6ce767c35d7567943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136fcd7020c1ee46c39104b5cf6354744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb18699bba39b8c184992acc462c5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ded645fa0ba0f190acc95f94e119246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a7f596f9c9aa9029d1cbb8ccd516647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2695f7971322b44b12238bbbd0bcd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62753180a4828076625a24c610c9488c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73581894f5e7e93604530951736298e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72df0f12bf5f626c51cbbeb4f0e41f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26013506e5d8e17ae1d67b6a42a1bffb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90933e639af1dc0097b1de841f112ca853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aca1d12b8a668a2731d64c74bd06e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddda610866e60ed8e3758c2dff485a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213f54a4831482dfad01263c2831d9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0614af69eb9d1692d3ce0c2a3e88f6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e35a84dfde3c05937af79043c91b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371fa681982df501e582d5dc7abb5ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb27ca7fd57e1a62b5e2dcbe83e49a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9c0dc734062dace1a150f49e0a86f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6288ed8bfd09b4a6043d1dcfdbfbfb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8242629d8852db43f18e1561f8359763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951b661428ef0816f5f5681176269fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc0f24cfe74cb937a156bb6e7a25db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ba18c7f3a4c0aa957f12ee53a9ed666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6f9c8263fab16aa2e119ad1210a3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793826dadf84f67328017ad0acc4cdd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7136fb0ebb4fea997020503512e7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed61b06c76c9a64f9b5f231740e628470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34104ec6e05eed076b9ddb9785397fe371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79859aa701138e48429fbee4b02710fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd009d0fa130eb9e559d41666f8d6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8d13243fd8c5ab54b7eb72ea305e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f9e8476eefce98805b230d2d28bb875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcb3e085dfed1fb79c29db7f8a5d7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3686083cc0c1be63aa0f716557029c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56768ca728786bd911ddbb599dc22f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e60adb8ec420b8076afeefdb958fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797d4364fc975df362fe21e4e1cd7be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c91258989d90df11648a51d8ff862e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9de5a54321073b70c898a8a66c353382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0616339650575074f30da6a7cbaa8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70b20cfb708a2761986055c88906c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bc217ed5732ac7c136bb06a84b9ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4305a2523650a8f8a3dcf24ba0bbf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4b3200147fdcc466b73b8daad499687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47042f5536b6c2d451b01f4a70fe5bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81e073f51c8b27a96a3909f85da61289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219e2b597c6dd032bfa14a15358e27d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05cdff1725569002cc2e584f6d9b2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bc6b32cc6f634f72d300b309e313292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e83cacad039e437882ed37f04f2a7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41ab5f6042e7a1550bad3640e477cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1380bc19bc28cdeb9b39b3f032d8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1d4ac1e41731ec84f1397e9537c1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ba7cabfe509ddf3a4af09b81dab4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf4afe187d76ce54725f6cf4de50b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba87fd3565cbd4dd0ca729c9a0533199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d50be818df8e0371307a1b0882aaeb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4fceee31c3344da53f7ff5b91413b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552b69b625e1cc414a653ae64ec8a96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314897b73f613f50e04655814b9c3803103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf469e9f9b630d9388f271526a29d14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea26bd91bc8d538c13cc3b28b557d4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fee8279f42d6a0110d074100a7b10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac514b5b7b9ed8018a33b9c7c73cc4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b58fba7a8dec7d554644075ce8f253108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f0a2132dcd27bc8800829d3109b99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3157be667d8e8dc456c688a4e0363f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516c6325efa4da54c19cbaf559d0dc4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06221dc293cfb9ac8f931799f643d00a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13501ddd1f49716aea9a72c10590538f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740176baeda7f3eaefdbbbd433a18cd3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec288924ab08b87020d78bdcfb341251115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38e85bf26e93ab23888bda397d6912116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810feda6c8afc0cd40e9d2a5b19240df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbb9aafff88a3e342ea326fd76b78d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53298dc2d6d1a26cf45fd3dbd33a82d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cd8cda469a100d9b4b4fafd82e342120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3529163507a03e212574d6d4614315121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80040593b9342018541d73630b2a9d32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51552bdded04908707c1a106b9703712123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7f0d27dc9d2442104da8aec16ac7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c3ec9755147458635b73f3177f0ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49908f903c20a39731dcf73ff0e1bcdd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c65e1be551a7d624f0f6b390887f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a03c3d2974aa7dd6a794c596dba34128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47462f33a69e8eb0b5584a142e886d19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8179ed52cc3159aba025982dbbf308130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc587d1e8a9f4274c98936922f532fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa692a2d6fc5b4cf901be6659e45c079132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82452cda1e78990cba8d13ded8f146cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0903a77448c22ae24edab91889ca34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dc8ef3dc2c9329aa022ac77ebe195135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8353dd32ca9622b82f91aa43041e7b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b575eb220cc2e297487140dd351f033137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a179b270d78f2984b4c46dec032cf72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46948486bcc9239d7c5a9af0aa0ee61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9561b49b527e2873b9ccaad798a2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620d76039b10776532e9f6baf39605b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dad3ce0a8dbb377b094aec5bc8aa70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87018ab62bc63278033377e01fa7fbba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258a3433dd8fe49dbc0effa709d938e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63db0218ebe1cd5f85eeb2c0a9d9bb4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5eb38a2809669f876a9f3710229c88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225b5f46d56592a0900d322f98023fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24048c5544446f84f053c7a626256c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187428b930497af9634561906df2b9ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccbbae66e5957829fca2075db16398150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa8f44b2a1c5a09a268e60da0620ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a83be9e8ca6a4dc9796afc9b84a18e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcc8ab9300b9be089d49adef0eec93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9b8afc2cedfde61e3930d0e1ff528154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e356832f8c9b9241f118cb1851e1f6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc09be0489a292c19148cad5a62460156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595a61696eeaf462712eb475a1dec1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa48c03f0f5fd90718188137804e8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e49504b50bd7bf5829f939dd8462c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153a45184eeaaa5c9a5a70da255a576160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b087b1231f5dedb25493ec165ff7d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4df9d1b4c9b58bb28caf8e61d4214162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ac3fd7ac9e0662f7a4ac5d9390c16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40769216bc7f74cba2d456931d02a2e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dec401e551d40fa60d1ed48468ed3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9b777a1d9ca11fce894198620b705166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76a15d166de9b2d2c216af745124cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139cd575f037e7f75fdbf9c4252a8c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a53b7a40eb6d957fe1c48bcd3ac20a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3bbf0ee9492bf13131b289d8e09b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8d36412d015073cdbe68e838bb055171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b48c34a39ec81c674804338eced9c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab52058cc26f2bb4f1157035d6fe55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437abd29b197779dec4d78b6934e583174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b51992d16d1c1ea368fe6a45ea5834175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ae934f4400d9bc6e425c932e94a21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae92814ade839f8f0f3c3ec7b15ad31177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fece64932aea7b89deda11e90ecc9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f28fc98429fd239b61f50e85073d69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f10d947e5d79130c794ad5d2c04940180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda0f66755444bfff7d5da6409f02ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d9d2cdbe38492c16581fad3923239182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c229587b6ddcea03143ac0f1b399e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6725edb0adb843bce7be61a85ed423184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14ae0b2107c8b66b38c9ccd5477aff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c596325fba8ad8ab43a859f8fc8373186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80769ba03c623fef8f4cceded9f3adf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc75b9b7bea3cbf4dcaeb876efcc19a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324991e618acbf55c0c6d237a4a44d72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bd34cabfc5026307add8a445591c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2e966314ba1579e52e9b868777462191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ea18f9cb77716729567717210123e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a8e273e30e32cedc0f6b77ae40f1b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c65ad27c19ab3ffaf6f2dc85c42386194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a4ffbd64048da1d4d77c5ea8ee949195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c79c2916f437bc2b3bb3c6a0dbe9c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49abab28a5579c89ecd7f876c77024f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8283541fa6557e361ecf501edd0c1b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5a134bef0c5b71961b0e3f443330b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd77799a79d45341fb539931a52b61200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62d3d56e3aad530900ca0ad8acf7e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe68af2dabc6e267fea2099e7e53f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f6982e195bf64eddeb4115d3546e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0017ca767af5ef7e73b3874c0a8b72204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dff0c529ed74c127f6b8530e26b45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fb00e8991e08efa0c52fc8f979bbe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d92fc401a717c4514fed67b70b9533207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e542c57d67d679c782640c1d7da461208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca4a71ace0f6987d44265f353ff164209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b11ee8446b55f0d25eb86f5b8d809210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88176c9b5f00aad90dd6228daa262025211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74684a07cfe6215c1d839f9ed7c92afe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc4ddd4d7f097b214a77ea4e3216ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068f4de8009c2b2a5fdd70485dd144f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d66c28f7939752c466afc7db7c79b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698317e17d6c0a60953db18fd9e89633216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf1f0ff5e6f815c0d908a8370f6204217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7352943e54818bd2436054c66e85ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd10f549e1dc0befeb0a3a2a7ef9fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0dbfb58713952cd5528844a98240a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a572d490ddb7289c3d59cec05d1f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34faed785d822d03f755d10c09294a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35219d70ac2c063b44225c41aea5f50223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789824add1ef36843593fceca5c307b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d27c864f9e93f3bea1e1a7da36d86a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065675bd864a69e3e6b33150fd1d6bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da0a76951a2bbd7894090390fd7444227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315f29c41d886ed3c2e3c7a2893d733228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a3bc2a0884bd5688a2709899b2081229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f493a64ef10c9760fc3bb2a6916ec88230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cb04526dfc6d4d801efbd4ae316e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885b9a1e19813fddbeaa6770a4b24b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b4b9c7cd7591b6cef6a27896fa145233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66eb73b3cd678b1b112f3ced604e90234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d98c7ef2d21ab445a8e0929cc944d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798bd603439251a58dd4d331f058c16236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b17f29341c7c8de387e503302615f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a531ecf4015464eb20e931c32f049ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9fb84b801af051db68d1973556399239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dfa0a94a34be60137f27bd7f9ef19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b6d8b6817cf9530d40ccbe6d59daf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1368f9c9e8285058213fc698f695b90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36457c758d1cc4803d6b7f05f14560f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19633af788ca1b1da30265ec715dfe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192864b648c01a981faf7ee26b4adc6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99d3de949da15e47abb1a261ad2961246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32a77d64fa02b6954a99b4e87baba7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17982ca35b7507b4bb4236639da892dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fccbbad184cafd969be2c44c11c70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ed718f2803268fbac7c88ac6393d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4033df585d568b0fb75fdb40f15536251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbb460e9fbbfdf82c742122205fd3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d970d9a4f5cdcd519e351cac9e126f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019c5604ddfdb81e8d42332d636218e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a69c2cc540c39d75c7a17a4c747f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dea641a8e93c6b9cd8162939ca401b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb49ff4ab128103ff9cccc227c6c16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8f432b7fe7b058247de48be326b3a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26ecb19c921b9e2d97f2afaf1ac299259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305aeb214f9a888b9f0b0f04668f746c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564f28484574db326147220e82185f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcf6e9c6604bb9caa7d380640cb134262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0f72c4b238b42b37f664a5a38da6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6670389beb015accf302eaa75dc31b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a71a4670bdad818d053f08d75a7c6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e5a2823f7a191025f2204a0dcb29f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2e5729660888752587d244fabc149267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550f070de119ec4e9ff74774823d706268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3f802a2ae47d0e6547d0f1e579bf3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a83786ec98ece1e05a77820a48047270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105069d15868b1141879fe47f2ffc12271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428a26cc180ae1a73e53a17779d2df9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe6237a5d9490c564a9725935cc2e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6143aed607deed4eb02c6bdf0bed5a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fc19a563183ec1c3d4b7ddb9a916e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669d932dd68bf8aa725a4977b606546276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be421d41fbe13d22609344de7724be5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4432501c20bff7e1d8916b2ea5f44a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31ca365bebec7e1b6a1e0212aec402279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d54d3eb9c436f5df9ee09f5eed0b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934313d99aad088c8529911526984d7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f19d95ccd08209392a4ab2d3b6f26d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca55b703a36ebb4adbd8f9dbe4c8c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad088b91ba59e84db027981c2bc0747284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153550b4b7f3770a59bd3cc6bedc6a9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f841117e0230c5f683031d6434201286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b954e36ea1847ea3852ef178ea4c1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2c39ba29fef885a3009d6c7e61e6e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7989f9e842f62e2fef4ac7f64b3523289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df0a9c61e45e4f83e459cef734c2a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83d6acaf55be49b11e43cd82bdd346291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cb4947ebb3ffdffb11fa53315ad21292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f835b966991575f53f3832743d6167293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645936eb3a1f00bdd523e6272df4ea5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e464c580f8a23930de7c69d26800c04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05434d60509a75a568ce4dcfbfa144fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccc2580bf4d3d9b872e978fa6ce606297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ac493c754cd52136588fb6792fbdd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b28599d1e6219e5cf693bf2289b50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da53026ac3284ae2f501953b58116f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995830f46c4093b6d4e7cb2ca7fe0d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd24eed78d523b9c2e877433b315e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26a73331399a01e246c8e647502502303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bfde87517d37f8633551a99c29db4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4626b1413e9bb2e6ea9bacf553e106f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0647b74c68e93e89dd160cb47f8869306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5934a4af1d1578e8e6acafa8bfe8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd7ed0dcf613dfffaee4eb6d4d5f4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf93756beba824b5ec90b3ed49e713309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea57f2824f755609c4c78571e7e42d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dd1154e6bc2fc5ad41840f9dbf978311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21e0028d2d3b1550e4a2bfeae8a735312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c16c52f2b46656cf8271e6ca69d670313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc8d04b8ee22967c2ceb7745637436314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954633634b0a1cebea0991f16943295f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc4f047fc188fcd7601f3fb49e34d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b08515b7066705d7644400f1486694317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573d6055e204c6ee6c9f3b4cdf59ca0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab6856a80cbf872efdca3cd03d17b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbb67289a941d84530e6556a588c8f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e233f069822383fb335f13e20304dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee95c8a6690fef109926088a4e4388c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fe736643cc8bee245af334eb4646b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee213afac31e0f60503fbdbe92e2d1c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2cfc90809e2ef05c18e8f09cd3b20325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd202465d2b8b93b06e70006da098b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100ab8094ee4fd9cb5127e621250cde327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fd97e807189caf79a892fe237c5eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d792e4340ae7c7be12ee452346c8644329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b96789bd5bbe942a35d56a153dd2d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88872d25c67954904d76c41daad388331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9b9bdff10eac308129da1da796be8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b958cea9c9aa4549cc2c28fc44a529333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716d1a396115fa0a21915450cdd7c78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478ff9ca1bfa9ec2b583d4383c28153335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846e683a6b66c6a58136600fc14a048336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e884b6a8dc4e9648546bcc62d5751337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e718acfc1852748eb08feba0fe5d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000cf75b553ee139526071d3a2e4c42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cf7cb7040b7838f96a4cdc5f6938d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ae9fb1562ced5ffeb00552b4c808d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e74f646ab405e8367fcb52cce169a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df526af2b868dd8dd7d512a86a419a73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6090ce6f0d507596efc1981ed29a02344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d6c3e4294aaeee5cb6c8d89e8cec2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bf2bb44b67dd69b07cf5d95e134ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7088e8c32bdbaeb4c6cdacbb437c15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61eb10f6ba7dbc0f45fb987c8c88c0d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95d00c4192d390f54a834cf246d75d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c11964c8f4c515da7d14d354efa5d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ae19de6972c8d96cf088020895c89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919430f71393a5857f118fd31904e83f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8144368719484b727c6420798e659d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506bd5bfa4e7fe93f7c50ed35be0746354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59828e35ce989cfd3c01f6d409cc8a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03efdf5b2802489efc05bdc571941c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5ceeea08fff5922bfde5341de07da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c23aaeb8708cbea5132835dbc3781c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428a27b95a46abdeadb5d26fd023773359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5ea2c1d0d533174f45fd7f0bc9d70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a34355208c6bed20aea24559c12395361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbc5271746d470684a8839c71cde54362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e3b14e508292d27d059d9432e56b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10edf31015415eda4ab245d8cb6572364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac973cec1058fef7215a3061a929021365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05d066ef88f9c49d3dbe11c887b070366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513e7a8a4eecc941ffb66167906a6c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268eaad107ab302c8be3d734386f42b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d9087b32a7a4c898fd9e51055d62c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716fa050e056a71b8f2afdf4d43ec8f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa54a4405a81b02572dcbb8184ecbe5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ab10a35acd451bda71c7a36a80a6a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec497848310b0655fa88a77c4ba876373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f472862d86932f47b02d64d7dcaa8e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071840b0accad61c7a0cc0610e2f997b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c798e37bff097a6f89bc47aa525df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ebedfdd7d39699edded53ca418728377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a74a2f12857c83696fb0a1f8af01ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14254e983f8ad9203b4fb1ba3e7326379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6df300e11fcfb282db5f1bf09e6c94380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c7eeb2d748f771ba1606badcd3d39381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0ee12c7f2b4b27670e813a79279f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7466753e33ccb861651dc83e2276d71383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a59927e82ef35e2b0b52c91aa23946384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21384f1a4347aa7aca766bc479a83dca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c7616d2fdf87ba773c5f9001671fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dce70ec85aef71b05fe49028675af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3d4e16c99f3fb156decb339719045388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f658868d78d9d8fae3f809be000721389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e834825ea8ed410e5fb6ad9612e73f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101e7880eacb745ba7efe5ab10c4bb8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa7fda0b573e25285b3b4bd4129e19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb733c04f239121f2e239c37652fb2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db928da13e07ba1dc58afaf455310b0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61b85d10d631f6e5ef331bb1e501d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17033ee11e357677a45456ed834c07396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da947834f016244ef84ca5ae53b1f45397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24e2adff0ac33d145dd59cea88164f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c35d4d426676be023752376283a2b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e899c91a12e3918733c66b8bcaff8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c82a10de9062031cb2a708ea63fd1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be91af2a7ce36cf33235f4d6a67a55402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c6dc3c3fb7d748587172664f9f63c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3fa982eb9d7230676147306eb2343404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164a1b2723e2b0b2205522059ec7473405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f50813175e8a14f4ca2d207784173e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906a1b80a1627163438abda0bc9e11d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c360c9cf7e520f30532002ab550284408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23553ee6e40f4f7c431c1a63add19345409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611ec49c94569bd14769979623c85f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d4161ee6f84650019eef87c7a61b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f2717e33187157b8a1166af908f43412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db21380f9524a52d3793617d65f3be8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3fa7c13fc1e03263b89930d671af3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6462b3d2a1a82e4eb1db29be2cc2b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab96fc6a7d62955583e23fe60c511ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726465643a07eaa1c6188213df231171417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6180dcd5da72c8aec42047cca18f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77736f8912f1118bbe61f6077da7e409419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac445f6f8f63485fdc8016be1ce81582420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318275faddf6aff12dd30d74065b31fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceed748820ca0486bdbd3474db1a3a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dda84d635613a7cea12454dac20e87423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b52f7f565529800f77c0da0bc039e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b65997c1aeff1d914d55d7910c37d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6822d23afa7a721b70a12edb2758dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143e0dfe9a56fdd6e7514370d3512af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe6ac41d937479e18ad941e9ac75a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0616c60589746b45fb93042db57d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7e90ad9db4da82049664cffababbb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31d85bfa248b4e2f034baa63189b7e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e32f27edb29f543c4a5fc684be9850432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb948ed8a1d406537113b27303f7b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cfc20275c6eef9110748a64368e32434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d823ff2def6f380627007169abf61435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702fca3f3aeb978e679f4b1dbdf5f5e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f55cbd1f6e80783e84193ac453a149437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6bf90bcef60c0adf2610c1246268a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ffbacff4dea78e0b7132d232eb7a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db4f58a04a76724467f818998c8e66440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7851e8d02680a2b1d75e48261fef47441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f10d2add63edaa5d7dac9dd7f4154442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d74a356916252be3ffcb4ea6625720443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624af66273037d0e3548b6cf1d257238444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2dc10f749166da22dce19ba387a8f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f8f3bbe1e4f88bd5a05f08b2dd3c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e27d83c5784e60a0e40e75964164fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af85c5243f6d5acad5cf7d9acb02383448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09770802f94b190692c68ff246d50c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a03c623a2c0d64803884fbb8bf85c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daf183fe945e0c32acde255d54e027451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519613e4a5e819a41ab6f891d2d1e45452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1101d04085770c6e89a20c9ac0140453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376e712c3c0fa91f2b2647d825afd1d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825e1e349553776b6e27ec6f9368418455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c2796a5e560f9e94be29878f9e9bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d90a18865315ebb1724c4fa95bbce6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494ea91d93c8f99d379a2d3c56006b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1880f69d852184a4c81c19fd00cfa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1484acce27c245dc29cf2bda08fc63460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461587d02e3dc97a657e03a932eb1ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898871e4aa885adcd3239204cc1eb283462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa3c7d4007720098bfc2f6bdd4e5eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d95c03ab410fcfbbad227fc47af6f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f91f32878f113c42885addbb72fad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e380833bc127cf8e4b8b438d9b08e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b2fbe5098cc35eb829c6ad12daabb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e059a7ed10a23f866457aab964725468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75236131610ed34090f0bb73cab02d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68708a7d333fdd6d1f9de561756ea75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4a6abf127001e02ad17679db6a1dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851b8f270e33400fd94085736ec1896472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855764f7874249d9e9ffc9b65a5c8a22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e9719e5ec42b32e590a779cc99933474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdfbc4032bf057a37144663bdab336475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87df330b7d1a541d3e570c7b14b591476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03528fbb821e395d31ff430bdad7dabc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa50c6bbb6144634fe954ab010317be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce898a2cf65c596520338e7872a59709479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28191da98b7802da5b6bd3e94f13399a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6b47afb07598b33168dd02d7c17f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8825681e14918ac7ca07313ea7712482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee5e412d432b48a507f4905a2f8b7a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3aa6e952d2e4ce036bf4724719a497484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750061111dcc4ef375121def55e3cab5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d57b9e5ad531a1eea15595b0c61cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11864bd38c361191c818aa301ab5311d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce56677a48cdb44d6d77ebff6220eb8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0438178c06be7338a4ead9eaaa56a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d453902bf7691ff1eaf8dfb04667c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b7db3323258c71e8c7b15dda4fb10491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143b03038c6201d06586a8f9a5bd77f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a58094a43ad6596f6df7a40fc3806493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e1e1ebd80c11937742dc7a749d335494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb08cd23fe9e7caa6862bab8e130554495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5ec927254db04defed51436209f40496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab5363be8302a09d8b78a59ec9b3a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdb2d92a30e8f0ac6fb72921462201498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2b29ef465b09748daeaf1ce495448499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059f0369dea967fea56fc5f8944e355500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fc8d5ee050ce64c9a1dbd52190e0f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178944ffca22b19fc37071e167c8367502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b2712bc3f733b7f996a64fd95361d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792b68419ce498e7a55f78fd53b3147504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d921d41a481a9be8971056ad169959505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ff492df6870800ab3b91a016a55af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2ad6f659e2cee5a38d0d211bf6789507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc5b9c79ccc5809f206867099db6d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccebe663b61967380073a2e7c09f73509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3cba20e42aa5236a467692a630a2e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b22a037fba6a18f696ac615c6fde5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306425717c08a1ae0192107f05e5174512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d10cd1a7a6e55cdf8760c2f6ebe210513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160570241e5ca083c90008a4c80f945514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f07181ae5e727435cb30fb1bf3996e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49407c4b7a750d18776998cc760d1e82516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0821930f06440b682e32d7894fe5b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890eeb5bd6c05c9fe5ab0775c866197518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba310f133028c3e07627f1d3ac328a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b0d8c74361287d5fb2ae4aa6a1c5e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbfa0735f2dad27f48f6b91056b6c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6b9919f6a6adc355012703609d380522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccf0f9684a3d9788f5787cbc50c189523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4a114e5b177589b0529b41736fb06524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362da0b6ce46777211a375c6aaf3341525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3223e0e7495ced0fbb70f8fb210ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb29325d2bf36241d2390861f3c5fc4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a6b3873273dace30299cea4c1b267528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f42cf4acd2ce28623dbacf4ab794f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748c9a6b8d847449e55a1df5aaa2126530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac102147b0ffd625b6ec5c25c41d4d7a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd44796ddf332dd74ff43014271e061532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dffa366a018fe7158d3c441583dc0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95496ca8ce287a6ebea964f5fbf7d695534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8b282cc2b22fb8894038dcfd09476535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f8b338e426489a64ab4529f0c83a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee9ccb6faa119e935e2398f34a7b5a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad570466c2a75677077167550ff32ecf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d69d09cadeb2ccfac7a7ed42311605539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dae4272e92a22dc423880016c4298540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038c09afa4f5ed65e50880453769bde541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d4defe41eacbd9fa98a6ed010cb8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91011eb06f1fc7a47d1382a3d9e3813d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04af47fc2857471156722339936b90f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7659e7b262dcf2382faf61fec4bc87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322edd22e9feebc50136f7df3b069a0a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c035d6303cecb0b6f534bd877e6da2e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0625ef298bec0cc7385044c7762c7a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4d93892db06e9d214f26aa460bd1f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5a277d2e4a09481d7740e30c71ded550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db858832749ce2661402518bc4b2b23551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d9c49e86da9b3e73b0df963450ac5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d9e4a8314275951d03ef3eb750aac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434944374fcf0b11c18acc0c29268a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dc4e0c9152010db0543ac13d8a741555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5cb9ac8f4d3995d60717e74260124556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae1da81c03775624b3166f618598e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dee0df0b042b8cdbf83284ae148f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22042a13ed53cdffea60b96bcf55bea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccbe1c49615f50f03f8ca849aa78c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa06fdd59ba553d1a7e70bfb9ad3c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851241be8924ae6b598ba169c786abab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3277bbb101d492b303e934d0079684563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef3b60a5eeb2ad23c944019a600612564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39884353b335bf071360dfcdd1d48b1b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03f9f00097fca8de15346a897b1e4b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71300b5ad87d809c8a731fd09735e26c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32651ff703d44c6fd93e986a4d8867d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb12965c94dedf8ff2ecdf6382085e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fe8bb171a42dc19f6509c39b2066f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77072c657405ac0cb81cacdbbe9ff871571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae98b837e746d2b5ac40a5a7d9cced572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005fb4eae82911916d39badb53098a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d456072f83c975afcd6a6b7fa8fe6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243ed55dfc081971be52fa9fe86697a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3349582a5790aeab1c004ea93a53d27576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabf8ed2cbbbeb751431cec78be4cd5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667621f1d37d68400737d65c976b55f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb295d3410dccb675aec1037b47dbb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd3ace8fbe9fa26920a7680d84a915580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7c7bb3acd92feb2d4c58de609b5a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26508614077cde63123f6b62489ed2cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca91aefb1df38e99edf682049afb7be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bf4c20e3240c6c7e8d11bf8fdace3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded34a8fb9f18992960d566ce149ccdf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9922cb858fcd34e8e8fd9ba15d72ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b7969dd96ffda587e0442b31f9647587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156efd93d7aad9b21b74169e369bb531588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad60bbd11d1b9e34dc5ed6f6ac2435d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98af40e219f3ccf26be8f3648b17ee1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1252b7c1d2c679b71de7b0b956ab3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788670bfbf422acba4eeeb9c10c26a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb5bc7e2984663f2537affa801a672593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99924e3956ff0812658cbf4bedbc05594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07e1174da8efc89594a6ee051872ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00f26deb3eaefcb8125ec16e4eadcf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6cb09b995d4ff0e1a5fb368a942a6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6c4794853adc7f0b0a62a2a9b07da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a062c514ad64d22b37c3223c4f5d8d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c48ce76b55611bc72f30dddf97cdfb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb391d30ceb53c13409334ecdffb65e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3e4418bc3e2cad5bfd1837b628e8a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84c963a849ed1f6014e605f1a7cfb6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ea458d8f2aad666558ea080f281b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08330fb148a43790a118796116054bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4152c01508c4be5e5732b347194bfa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb33facada753a0fcbd29aad79783a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71d56f9e762fce21e794c2efc15e95608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabef63c6355f6648cdb5acc33685c03609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a65277df74d36881e723e35a8f1a02610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5000ef1deb82ff3dd34a41daa07f18b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31ac11ac53ee4380552c4458029762612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af72388b2ceb55fa1dfd4568f6dfae8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9700f7c4ed45305c7d3c17bf07beba4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa60e20b2ec0979e75bf83a8f4b402615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c19e1095b2940a3272b2e7081b69d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1a7deabf8cc98d8117237cf1a642e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6143adf14a83984dde8f5e151a9d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368f812c792d779f8614c083dbd4f8b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d3d8a288d0a6454d82c2c6ebb3205620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2d5547edb720ddc4344297846d28e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e32651119568b186e2782c857203ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdacf7fa97288acf42a8cfa5737e0d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da32ddcc8201d4e1000893cf3ef93c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119df7442f9cc373f2f8299b7aac95b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98be7021ff156212648d93eb5ef16f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec9c303af70c2dfd77dc65908c0544627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a20bdf2cdf9a56f098ef08ec97fa5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83544e80f8874b09359a0f16c0db1dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793653001ff3146082ed53a50f134945630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26743eaa919fb8d9a3a349d98c291e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f82a20b013cac1019ce2b46f704cb4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e200d04a71ab8a0d8b0e4802e0bf2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da4148506d831756584b451cf10376634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ad4e9892d16ae0816c2ae86337df9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0545b748b4e677edd292e8f53f4eba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e755530b359a996360cc68255f8e9e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be447f253d6ee995c0488167e5fb046638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba5dee392c522d5bca6d9399a7d151639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9e64bf5cba02b62f68534eb64ecaa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cfa5d2a4991929786e109adb4460d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b964323b226e1c8fe5f7ef0459ded7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b691850997b913dfd2b651bcbb4e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e6ff7363e4150461b8873a994480c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f398f9a29bca56d703368c0105b585645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352b7e2bed33ed027e6ec6b7a8536c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a7d57529a57ed7508cddf6e0cb6c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2458baedf5a3503d2bfe69085d3b477648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e3addcece47d1bf165a113b5e693d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64048513f93ca7988162d778db535a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd751ad032a16a621089cb23d29ae52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a498c557be3d93cf89dadab4675cbd2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1fc594a1e56447d28f7f0e2ab1a77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041cea9f16a1171a6eb29282ec676c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ff6cc3480b420150fc745d194bef8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296305db2a1cbfe22704ae615215d2e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9d115e8d9bdeffd40cfdaa8957923657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd47a1aee6db825c118afb1bb6a617658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecf7d23a0e4e0e351264d038d75f65659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645ba61ff681b370442384c9ddc4833660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796de97200c0634df59567c14bab9932661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618943dd7143d8e40838b73fb1729df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe998556d4d74910fff45ba69a96e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925fec631f432de256d493494ce96f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e971f598187b07e7bfaff2d5f929e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93507305e688d9a002397c9cfd2e0141666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f29b0f1190edd3bc148df17faa73dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657319ef2a329b4a79e776b2dd44cb9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baa7fde9fc36f181c5da5de38731c6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e038ac2c95dcbea881b91eca13d8ffe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf58a24b856d5e36bf447a3824a6fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683cea7f90e39a587e11876e5a3e2d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b81fbfb17e666274f16323acb1880673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedd01696f83137319b49f5c9228677674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aae5a6a4d75df93af5c61a8aaaa0ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22381e486026d2e2e000e86589411266676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2624db1feaa58b1cb2bb71c8f8665e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a653e4034357f9213f1a9eb468cdc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44995e4d94920a7e68c3e7d8fb355b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9836251a8a4bbaa4ec1c7f693869f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76628a13218001f5d1f3f553ec9b8db1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac624f702a883823406ade950537282682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6902787f4e9fa0142c2e98e98d05d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fe3945b98bba4de6ff752beb0f5b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400dbfd4dfed248e3a44aed4c4a4be6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b797f1dd2b0b49ce02be627a36b51686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3f5958f04646e14d011f5939f6658687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37fd490b1b976d4ab4fc1e8decd2d2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76171f3c045f3424084275778150f2b8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5750c0421d0e5ec7593c963b20adee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f9ea591e60dd3a04e76cd160bd54c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89893aabfb85aa32ba2f3621e5459ab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d81fa5e37992a8dca5affdd803091693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad4b3cabf07738bc13dec91a0a348e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc5468d461cf1dd1b6603e6210fe87695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55bacfab89dc5231490480468790b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a067546b8680cdfdd53425a6fb6a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064655aa99ac1d68d6c285b713b60f31698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f29725fe94dbeef0cc7c349db4181699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819be3ad6836cc2026e0e9feea0637f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8af73eed252ce475ed3593843cfe4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4867125b40bd18e53be32b4737aaba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43216f1a0d84fcf5c842756984b73b61703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c876c00f819fb9884168b61b98dfa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9045498725954aee1df575914b799b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10bffae9c14f29b03a06af95c06a0e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f18fedc35de09f284c4d512ba6719707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3e68648b487e0eeb0abea9db4686a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69b966a09cc2fedcd33aee8532c278709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb862c21b3bc8f2dd6e43ed1371ee35c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf69dab42db6fc28ccbef78b2acb0d7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdea719b33b60fb363e7e90854af112712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f750c02c50ae0f6180e9bb41e4473c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939acac149798fd04efced27a1c8904714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d15b91fd75498cb5416c17bf58e4b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c21c60f6be402af23f051cf6066c6f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0de753fe68c48a37d420c18139bac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5ef0b0a1a9302ac6a51f161d1c1ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9bddc85308decde8e7e216879e56b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed92fd6df1dc744009ee2e46c149fe0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d497aff4476ba6f4ba545e9d714566721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499bc7bbd73a3ebd655ca24dd221979722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c75309269b9f14e613a9752be01e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdaeea16dce54eba7a52872f7fba59724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd35777ebdf2fe5ff055238733c010725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d06e0d91860f92a1fa3cee3ec3cfd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5a986f9c3ec2905f6786f8c0b69cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec516f0dd1e76cf014db75ccecd66aaf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d23fabea6b50084ad374c4472a6780729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494218c85ce25b5e6d425b35c65a1587730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1eb8f4c9688a79aa184e5cddee11c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49e087aa64f19070ef4da11262d360732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ae890c13daacaa6b15e32dd109f5d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6f1a9c1477162b727ea2d6128a605734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996766ab49ec8c9448335916def00909735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37069b509c4e94755a4e9bfdc9745dc2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ad34864e0a0ab858534946a0cba5e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4aa1b3f2512f0b76bc74951746f97c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551785553b7a8b5c4d65ab730afc9533739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d6375ffae1e895c26de0d1508b762740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e721471b742547a2ed3a50575e0260741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532c1bd98e353c43bfa6dfdb46028e8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58adbdae539e08bb6d180a0397be9a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edc23ebdd7e6f7b7bcd25e84f6ebd2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8889b4f87b451c78db3a9096232eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d49ca9f586f8ff0f568072cd2d1cd7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62b2d79980ee41a285c8424b39426d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fa3e0db80fce652186d452f666ce9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae2df81b9178098b6fbe1bf23bcb83749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388032801f25c7312a44b3b906275ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8f71f74cefdd5944317b1d39a8c90751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26847769bd8f7a39449b5417bce1930a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87934d13321e09e5919829c0172bf486753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc65a8f414f1803065245d9f8772e3d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03847fbd89913e1c70110701f02aa54c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a26eb6e5c3f0bb3fc79e33e95c291756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb7e877e9279ab53e5fbad92d22c43757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241558248c15f4e8cd3236a68c11389758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02242ffc215b25f4ed1b07009863341759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c4e16471efe1c6fbe2727d8a28868760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce2164341a249c0136637233e6ce55761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09144805bd6cc7c73bbab2a6365c5902762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1915ac9b3a413889d475fdf4b4717763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bde3d90e56f0c58eb4cc38945d257764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89332a40d7c8a4cc74fdd1577f6a764765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2296edb056fcd681993dfd7e38c58766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11fc2950be29e16275ef73db9406af767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592e32c8ae7020f38fca7344f2a9183768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d907f3171e9e64957ff295285fbf579769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdd592512a9f28205fe648af2efdd1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e4ca6e7fea789ef3c07745d6204fc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00317b702b1a0bbccf04a79a94c73092772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d512e87b5a37e7ed5fb93c3fdee4f8a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de18162734702c6816a7b5fe3a6d85d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2accbcc6a62ef5a791ba5e2d0d41e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c9aa4de6b600ebfdc895f1881f5b4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f5707f83bd2ca28d70cdca1f00d73777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484647cb605410ccecf90b66458a17e9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dc0a919c1912282b3c079388c3694779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec6e112e1392cf040ffb4b542aa27f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e21ed2b333bd60b358e1c3cbfa209781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202f546f974aac3635ec79bb73c32bb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ed57a714b02d8a5443a4c0af45c5d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b04463e58ad81679e799ed273b031c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d18b66e623f066731cbb4dfc736ea785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe4549a2c42909103917bdcb9885b1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a94c2a0ad9cac7338153273598f738787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c672ecf7c0dd4cb68e2fce0f8e065db788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e77e127c81becc3751962eb2e31bfc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534df3ac701509bc2fbd680a0655da26790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcc4ebac9d618b7a1379b180cec7d6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d948144b7baf7bf0c3d27d219ee19a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f33870e309edfb5db9828d91b81f7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac159f940dc7242c06c44f3b4ce59f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd56c295ef2689a2145d5d6437da461795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2db5f5c199428ae6d5e29a492baeec796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cbfb1e08e40cd3779961251dda768797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcdbb4fedb5fb55338b62274ab749f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a6acc19ff51cf346d016e2f721d73799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ee560bd1e024ca980ef03763bec3f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1376485c366674cd058a612046cd6e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662af015b910fbaca2b766b611ec7155802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948f23346c5be34e3a79112e8b2c9eb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dbfe448516e83158717db6d2a9c00804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a677ed00b5f9c68b300c14f5e76db46805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5f1750bb818467c2190b5e3666b25806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cc1c3351609cfb5806eeeccae7666807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd8d6261fe44b27082b78fd0776508808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71a01b6b4209bc16993b04fa4da157809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8554d40b4854d2585a2fa05de4bfa3c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03e9ee4d82434105763934617ed7d6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d2e5c6348af695203e799b5a17e95812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fb4f5d3b64410645e180266c5e650813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a892dee13cd5abd2c2f11f0161fb4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835804fd9dfcc16608026f3970d8ea97815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c935c5476c08b2c9eac8067bd0b9cee816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313de0e1c9a79b119a799e79de3afae0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070b76e8fe49e4056f5620ea931f222818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fa036c8286830c0736d37b679adb3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06bc498166aa0e0ed49e114497cc75820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162940d2b6df87805cbfe5b5e194426821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc93094f9d67abec7e36eebfe34f94822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6d6e63775b278bc7119e9085b1464823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66461ea9c91bcd7c255a186d9f252fd9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419a5a50ba14bce6f66504290b07bd3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9f3e3c587c6bdf0b0231d8ff006b9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f21f6bbd1d4ec88f4a1e245c19ed4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f8db0f18cd58bd2aed7de565ac050828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3310188f2f0528fbd26c68de473c7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24c312f658ad02c2293a37f2680e1b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504ac4aed05196535f311cf5312a005831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e351e30c4ab354f198fbc5df46ebb7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f755857479dbd834aabdd0094ce1e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab952c8ff353c041c05d610ca5e983f6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6561387a0e95e3af7853bd56d6de9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff94e764593a3506ca4163e73c13e5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae140605e1d5c813232f05f7ff20c4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be9f087f630d384a44f2005c198c2a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a76e531fde1a6382f10aa79928337839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9049d3afe57466b805929b40b74ff6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c9023e15fe318c7646eee6968e1db841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b53951675309dda19ebc8919e6046f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398d3cf9529b5602f032ef4f54f2ade843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d12bece8e53b3fdc2206b23ff7fef1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b03a7b78cbdf5237e87b52d6841bd2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5441bab9b6ae1f7ca79be38cc4547846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4304cf9994550c3dcd854ca6cb6c2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7214109e8b5955994cea95342aac926848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52564dec626138c7b5075e8efbc67734849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285e78702cdff39e99882ea5e01a987850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6129dd4b86b23654ec816c4f097850851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2214f21faa94f20586d16484ec3727852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906bc6c819fe15cc1c1ba85ddf275d3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754d865c767fb9de9237a033fef7524854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f90c95432d1bd252de56788f74808f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8f5b12d19351c7f23162b543d5dbf856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733e5d46dbc6bbbf327e256e5b4bc67857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cbdbd3768f358e1b732f70868fc99858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07e5f8b694e3b911b988e8e49e4a93859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e53e702746d4cab2db3d24fd2aeef860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5aad577e74c035144bb29ac7d9d0c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134cd8d3aed28229b9a73821a8bb9a1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82538de75b9456b29325aba43e717580863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03501653d3ba4226c631aaaaf4e6308864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672d8a677f471b702b8e82d754d00cf865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9ec7997c1388b64bc4cafb1e77500866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757a4faaf67d37240c23e53fbc9cc57867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adcafe0d8c3430af3ce1d05c24ec07868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca418c215f1b473b70dc9710aeb71fa2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ccef96958ce13125592a61834ac93870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e040b7409c25e1ac8a27436291989871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621db2007fd34e36585eace55160743872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ccc44f3d96d018faaba8f2788c2a6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b851fbb92ea41a4b6bf7a4b29c16e0b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376f105316813dd7d5f6a413a7d7a79875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d691a97a7f3d21880aebdf92aebc6e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d977efc383e67deea0b29169b4c8206877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf014b8fe13475e7e678eb08bfffca878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c752991e0caee479c481368971b2e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42313d024063645155dc9129989e2412880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56389c35e926ccfbb880e4fa5c4b1f2c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83ce5da75d488ce414e1cd39f17ff9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9e64f606e48238c9c3d10ee197c09883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62a462ad5727d43cefe7a857cb01a1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98535ce11b180f2708ddaaa8cea6bc885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212b1f550ef6c90b5c14e0bdeeb8f16886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87fad18a574853238379d7e9c7acab887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964ce3e910a3872fc95824f3471582c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93759139e0d9af2d7ae019f2de2a70cf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fd87fa3a61f7db1c82c3bebf8bb1d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cb9faa60151b5a7b886305efb3bd3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e288efeaa26f0e6445fec04fdb660d2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c93ed9cd5176d8e2dc7aea3b4474e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245afdf6cac46687ff616ee99bfc31d0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175436fe1c70d7398e43ed88571cb94895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9c87af246aa88878c80b0a6b4aa63896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac2cdec5def13d49f318250f9c2e76897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaf91c3108ea01684bcc614c2cc64c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac437e7e2a0fa87c3dcc0465252a5050899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594393cd00ab7e51fa2a9a49008ce4e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7bf38df6b54f61d2a723385a7f1a7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe494026d2771d1e0b971053fbf23d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722501f548a42a252ece15e0f28c333903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bdafe5d6efc010e2a603fd23a2e25904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e1387f2353b0e051994c307c24ce6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded98e6546c59e924d7650a7c383491906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0c2a43ced529590aa4ab60656a3cf907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e384cf01af41c03575ddbf4ac10db68908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec092baf2cdedc4b4dcc566a886e8c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff592e3cad1c1f9bdba60bafbbd37e2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6257cfd708d0e53a84e465ac99dc474911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fcbf25ba3073d7a551aa448733c6d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607a31ecf55d29f4d46f0c1e392df20913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefd1400b5a941baea7804dc18947cb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63786675e782b694e347ef9b49f8c064915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e52b566da709162100955f5575a4c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d291419224f8869fe4d65047508e237917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040e6ba77e249da945ad77fcda93f94918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1225aad58e968913aa6063c1a9b28919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a727999ed6a965c01601d341bb7ef920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268aee1c4c87c9d5c50696d594987e6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf9d3ce84deb7e7b64b9e2a207bcce922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66478bbbf77e33e63181fbfbd3fbb22b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d866b31705398fd1e4a0064c6875a24924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a00dc019cfe1c094eae99e62a98bd925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe933d3b5fac00efbd24878290c1c4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96fdd3ab217b8cceb566b62f5ad289927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ec373bc78175c82f7765d96236f73928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2918c8a69a350d6ab5f0c0203fa161929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689c755783b76485ca80da537dc9298930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4974a9134bda28ddc44f003848333931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e5b8a4ce56756075d53e9894f6fbc932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434a84428507ff8bac3c5d40ae98bc7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19165eea71e2849fc2e9c28c315f79b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9bd8e810e3569e5f3cfc72978a6c5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e4823c83427b4f57a2f22bf73c4ab936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162e79ee7aa82e36042b33d174856e1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a51b20bba3b5a6bc3357ca784fdb8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b7124efe925a19904208c19d07a35939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ba8d69c3d94beb8c82c71466eb830940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368373d0e5b3ecd2ad1cb8f1a6c0282941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9db27ec3858a7ba57d9b64ed3fb19942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae18612bcc264632efb159f4ae62a9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab002d3b9cc675845e45a1b870a13e6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418bbd764070528a02cf2d9bcba6062945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f994d9e6bb93f2dde6f8fda9fd3de42946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3748706b2ae8f7210714b6122cb07a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90b807551f4f4a55e6ad7d4986dfac948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd134e473c2bb8b592346492ba4c4c60949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e23eb036253592881ee3323bbe183950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232d8dfb78bd4c63cc0daea2286dda1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd67719788ad5de5f99f48d9a4b318952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8912e9a9566e7189b8aa02dae95702f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cd0a382b4188bf08410ff8a90908e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f13c018cc618ad755a84ef6807631955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc7b603de7ec1cb6dadd5805d53b47956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbb6e16212c9f485e8812cc39aae4c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f266fd2e09fecd75f5dfa5b3a4eab958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20856e67f575318953f0610ddd0e3fc959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e027ae51e0b834e176ed60dc6bcdba960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0ef488f9747f9d1097730f54edde4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fd90a4332d10925225a5941748d54962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168cd873ec602dcdfe2318c58b1de65963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a42d2b089a38de782d1fece26b4d5d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23d0ce542f1769351bbcd3ca0614f5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b3c91deeba64815dd648365ae9403966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb13f56e7641234557d988fa6a3960a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e3b3ea7c329c35f9335d3fae8a214968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7460fa4b31b43ecf1257d4e085024969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d85c07123893bb6983fb1391279915970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e582a85de4536276efa2f055c2e59ea971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f98ac3cd035165ae0c6807cc9b65ff972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70e852848ed15c3d225f4fa277e159973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf5837a3951818e9594b70f0cc170f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c17a504860004bfe2a5431a2c140a975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>