--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4945f402c1289df65ffa6684ba91a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec3af4fa775b9aba6865ecbfe0f4102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4eb3e310055b8119c5307999d904c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd2273107fd12739cdc93caf9f0cad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba130bfdb3155ec454f92a9aa01183da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd12f5d6d03bd7184301cd7fc868f866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d652e78fac558d22045969dad07e5667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bd444bba01303dc110d37f0f595208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836a78f8673a797b382202f2405987c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8499fa7444f9121cf98b6198e3f5ae110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29758d1cb3baa523b99e9d6fef45c50011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff4f2989a60974beedbf4478f3016012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fac9923f7bdfb6cbacb20e88a35d1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a15f6c57bb4378f7861fd2cff0343714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86fb716fc85c2b1f40cd1dec26429715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5965b572b6ce81a549f75d3b7725f5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9be645721ee7c23c6506e7953f11017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb11fa8ed02be9735c67b3557c221d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408611e85c18f0faf0914bda9c433c8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e60105cd8806abb6effd5510e247d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360726245b74f3f9be26cf6b681ff4321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98220b4fc198e0b31ecf31a1acda071422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ebd22388d2691ea6a8eaf8ed3a48523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d1b59bc9c53a09a24eae1b547259f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f4b99efebcffea30af911864d0b3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2638ad88d97a1d2cd65af310e719cf926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382895e3c66c63b1c1ee34ce81e409827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0687532af86dbfa03091a1001de19728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3972613b5a5ea7d7e73774033b9c8de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84a237bffb9cd2233c942b64b8b4b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1db995513ae9953855a31e11c7f8b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaffd2bf090400502b41dc1e04c26832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5049b9026c3bb9389c92bce6fd76833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6b4d37b9d0f6fc8a56465ba91e2c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7525fffd25c7319e8f95d4ff8f0ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aba1483a731f0271cc32c17f36cdf936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dc0a470d749bb63469cb9b71c6b6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b284e886de90e796f6ee720a680fe238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e9fd941baa99c0a573785ff4f8d7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194f20eddc4e7f00cf1253089627c9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185eb998aa317701910565e4c93f4c5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a074c2ea440bcb35dd1ec955131c8fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af14f1fc985837cd8885f88f1b36be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084fb2fe6f33121922dc5bd3e5fc0ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd561fc1948d4be78a78f91268045bb445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dc64061f19e21e14c76a6fc0d865c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f642d7dab8b6ddf97578348e6eaeaf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41585012745b78fad4e594d141c596048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9095a927d3525f1ada211de8502c99849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ea0bfffc9be1bc8c19538937b056e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42c4fc98c7158d0ac5a9867963836151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f725c88f4776028eebe8e5bebfb4bf352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe813409a3f56f9f3b562e550343d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2adac0976ac249a9b82fc9b5a9a2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dc5182f057c7a1ab792c45a515d0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5022395df584862bc2aeb567b14160b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58182e57a952b4dc12bcdf76db6359ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1f6afc70e6f3d23e4212a1545249358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c591dfe42683268929a6d6d52e66a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be512d161328dac471731a76b809bba660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efbd01d5a769bc38ba68d8025937ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa8b69305d1d13004b1cf5245f421462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7437d7b49cbbede67b9615ef4c7d1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e254846ac92c1d3340f89841530777864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2546221b683e30ff463e00bd6984ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123270ce0985cf8eec537ac2a114c1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492eafb9fa6790a92be36bcdc55ea9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0811f053aaeb56a9e313265eea8725368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafc34b8377f8e2f22d18d5ac3fc44f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ac446105158dfcd99cc10b1d6896770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d817417dcaf9ab80a23f5d651783eae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf6c061dd251ef8064acb646c356b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8b07dcbc16e6e3a18a984688a890273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05583700e454c38953204003a210bc1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf09a0fd0984abfbf9b3dd18cf0ac175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cee9ee581fab578d465b770c0365076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32073b00f670ab1b728041d7c1c3d6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032690185f7b5c63cacbb4b154c30ee878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686b40f6ca887be380a740a0951daf479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212164c8e7d83d5eb7770d4a93568d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5998d9be2703253e856248a9f3c293e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503e24a6d2d35e9e62421ac512e4abd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a42577bf2750b41eee376f7de57bb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286ff4b9375c13cd4454da87067462084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c284576e8cf13357a0353791e9a2fd485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd29b600a143ef0c0fc6815ee355af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1172cf63e8daee3fd66b90c62c4499c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc04be10dcfb424257db603272ae8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6da732b687b15d7ac328f9fc6eedd389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bc8922e00b342e66ca08d6b4a390890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60bfc52825117f830e03eff3b559e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508fb28bcd318af4eeb388c99f1b5e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f854b69cb83ad5cde996779dbb68f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f4199a3b1b8f4763db683a0aa5e0094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec69c02b6148f1407b0f85d65642c5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84454ca3e3c38009205f2d20b5e43c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb84609717c54d6bbc11bcd2fd959797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40ff264eac2fe5e1c26cbfbb022dbd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af658e0cdc6cd1547b2d67d4038422f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d6688c14216367e232aa0bd490da0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f6952c3990d95354c745d5b0d3463101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111e342657fdffa863a7264b8ea0863102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657e1003e6dbb3735c54eb71a281717103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e2c69d734ba9377ddb2973e74534d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bce2f5fcafdee9322102a243844b55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb998fe6bd488a1c52a4ccdb3f0afe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bd5a1e5fefb8e398504d8beb631b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df470e692d96b96b3045a575482bca7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea488402744dfa77fec9644b39c060109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc1fa09710285035e3b42f443aa94a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c026e1e6d87e2cb2b180ec887306780111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889662b55a58497f93ef73c6a6fd09c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70373678c6d11262a333e8758e0eae4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e653204052280bbfd4967bc8aaef16d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4470722aaa6e0e8989e8bb598c2eda9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3440259a980e1cebbda454f0912fa5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346dbc11dab2694118070b2498312b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3007aa928f594e2b8d2ef34ea0d349118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eab150dc60cf3520d7c5613ca3df64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebe5bf84dba8def0aed8c300d39939120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae13db086a7cb2d20b3a1e2f67705d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5cab912fd9ad9b8107c5b82ef8c2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91be41bb92d2417180026a7c06ec3ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e848d842e38e86c7f0d3df0ce543e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a78a976b55ff633bd84b540f3865e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf3c1a272dd255d5aad1a9fc7aeb22126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae958a14a762980ad8432952da8cb63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffff4aa1161c011ae97e6d2aab8ccd4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdf9bb1d7cbc997965a26830669496129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a391cad0f3b08e9b86bb8b73c6fd50130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc1e0344ec002ecd8abe2096da695b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356105087727db9b3d22989ec429bbf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3db49881dfa4dbc2ec54350030a9b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9343404a59e8e6d34278fb89280ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4d80526bd4a7f352f9c23bdbc39b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612b083b929238e129edca79926406e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6d6c37f5dc96ef46e8a3adc543c7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10045f7b282cbbe848e9bb896dd1a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdc33a56f26bad8fdfd692efd58703139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c9fce8e61150e61eeddeba8d39baa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82936b3d524960f611771cf1ebf579ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23739f0eab5156dfa61a81e98d1f44f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a0884872b2599630bccd707115837143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff42874709043892289b37f8823028144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168154934d452d2cb3b368d20aefdb1a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603017385c1489bb8c6b92c04aeecf1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2867a7c3af72ad6a0cdfbbf7b08ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484c8cd926a36725dcdb7810ac3af83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7614075d1eae89dcf0c797dd6b6ecf8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa556cb533dc04e2a3f2c58fd04bea4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c5be0fdcfffd091a30894aec86278151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4a35c09f39d8ef762a2dfdfb2b55a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3a7783aebce401e5f948558a647e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35277558cdc4189d1241947a537a54aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedae76d2092fc04a095fbc35e3676a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddf5acdef39d2939ef7389b4aac922156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0cc2e0eb6e005ac7ed89525a0a7f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238f3beb063f71f10cdb667b0fd9669158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed4f3678dbbd5b24146fbacec45081159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca4d661f819c25a53812d614d9bd58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0ae80395514b5d448d186e5f822a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242bf01ef136c6cd622a721e19394f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1010ec54ae5c38aff73bfa6a87e9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c95d324bd237d2540161eb1ee202e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455f8363b1fd3fd72118951c8653933165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecba4e55ebd6e8e9dc2a076917f29b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2216977349fc72a58d118891d0d17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9369080ae013324f878b2743ff20e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6d8e3f2fa09a3081c639e1774ee57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732347f07051426b153cd60a4dd914cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6af4baf4b85f3de6383408f05fcd9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bc35eea9d61ea38bf3c4ca18f12dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcefc2510889087aeb36343531c12f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888e4824d62a8a26fc21c0da2545b36174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0e470cc377b6ad25e58079e4f8546175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482ef8f8fa8b2b94c74a31481838947176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992827dfafe6cf2fd1180c6406b0d03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d90fbe10fd132045ca4c979cd255e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad68c69aea433991ebe79362b268a29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59ff9e21ac13499ad539a32de4ea73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff55ffe281027909da7a0ab7665a37b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd18f8f47075d77541d331ce672c2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3541e1a1ee6e6ab74a0e1c27ec40ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7352d1b2a57a552da4411df9a1d323184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b455122b101f97934cebec1ac230a40185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4861618f7adcc0b6aaaf51b7b0d5b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20b40788b9cd71c24a79dc3fd2c48a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d9064a6adbc29d813975d9da913ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3da88665a97734b5ab72c728bb8411189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d26760a2f5a1a2b52efe71a30bdf77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9720c8bae81587389177902b920077e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e47eecda4a03cb2d63fe0908231302192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b67b5e3d37e95ad70ad5dcbb7cfc0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37904d593118ca71390ffb662d4fa3f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6994f552bc5710d8b782bf36c8da1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd2a7cea9accf186e44489c572267f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f1ff93ba9e908f5a223892004dd21197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b9264717617e3c2f92fb04211b1b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680f150f1c80a009038029cedb6e6c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d10dca8560e5e60ddf9cf05d72ee79200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d509dd1ea7fee69a0eeaf60d3fe4e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21cbedd87f65ca9dbb01bb62e0909c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025ba1e876fc9e1c538f2f92f3520b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc8efdb0b37e707b7be8d5253cfd9a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8f54ae84ac02800e34525c4e00053205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526ee624d0e2d8871c36e683aa84905206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65f8a39fcda6124227d1e34bb57b50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbcf17313055093576779c5c14f9a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4778dce2f4471e3e059126e69022a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e452eee2880d8bbd88cc53ae027c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbca1c8aa2b158d5903a46a359714de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e230b919008633caf429bcd3459f2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9333cc47a66fca38ccd91844e50c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39091fba2cf139969912442cbb4719cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f51481be51b7bd19d7650cc46e4442215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c0ef8238c9710a50b6fc1df2b72d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b8cd3459652556a512006466d8ae0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546049353aa7acf1b6a4df7ba225951218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a77634ad8e70bca5392487c4c5e3c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a84e81a6704d55d22438a6b3b5afe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8008b9b9d73bbdde37ff5fb1b5e5b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ebb993c71f962147af0bdc127d537222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba80af674a061d5c4baee877c534f3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0769ff910ba749e8a931165ecec9df3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4218f2023e2735aebac0c14e424f42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b81137c8aca68a12591ecfb70abb2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e3d4144f6fd90fe1c43ab70420c2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84de3b55c6a8b5b1afaa4d9ac7a2c58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93a92e7be01f233cb01be88bf3bc5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c1bec2d8f6664b6e8a6fe02ea440e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92522d914a41d3ea2c107818b0f1e1e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da150f7cf8e3472103c3d4b19864877f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79595f59abb37fe1bf5cc9b755531d28233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29314e31842b253d7f20463215fe59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df3a8c6128e7118895fe9039f4eb2e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc168333c2d81b783e0e3f73d1ac9f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26572d5bdd9f9fda7b38a2234f344b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da010723dd1f36a9c5af3b43669d1d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181a2896bdd598e6f1828173b140709239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34b786c1b69e8404a6359c7a7dad5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b639e4cd2722a7fa8d6c521275f41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812955614b62dcf3e0b0bc22f06869e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df62b252bbfddfe872030fdff602ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776cfbd7e5fadf5306c592f2c69df79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3829fb308ddf903df8332711088a997245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b926cded3e647688328447549c976246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587da0a05a27032bc60c405b1e65ffc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c25a3975a64062b9e2a2cbd7daf5f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a07b5e5559ff21fc6d127b1cff8450249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd2ef80adf1d5583172a47cc5c7814250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993157c43ed3149e8aa2a035b160368251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb16c0a171fed2e404f84d42d1b4373252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe0ed271bf4fc4b88ad3d8446480c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f0b42a49596876d3420d65fb2560d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d775b6006c2ab3998ef66ec15b1b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc5600fb3b07e972d62d2c2208f0f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57e758217f5a0792644df645b8ec04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b6666bdab3e7ef62cc7a3fde7f1e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6d7b64df452814acfa3a52f67f1b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea94e1aefd29b61147feb027863820260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163363d823d5d2fa75823105d302cfa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806d0f3963733dae3b30be8f865121a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c446cf67616af795ada7b9d253d0556263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345853aa7e38cb9f447557e375b4db8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6454822346290b93a746c2fdfe2da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea17339878c3397eabfcb3f941e8000266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a732c33ee6832876a4b10b6ecef4240267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0907b04b3b70e8004f52fdbcd4769268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8afadc480559304ce90b0ecef4696269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03d9b7a65247cfaa9e92dbafa7331a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8be3cdae5401c410d6b69650f1a48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ef6a62788c256659afb497afdd68a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2cd9823c3a75be62fcbb542abd147273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7640242f68907d4ec8f979327f3c18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0311cc1b7ba7f23dc8b0cbb3b286f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20f839db3058f596f0f93862a84d6a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943095a4b8ba7882c52abd514f611136277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2467ed40631c15f0af8e4a13cac4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f55dfbc07d2528200804d10b5d6be0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663711787b85de9c5f9ab19c4f660c6f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a978e0f376efc9e7641b6a8af0312281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a12e77bacafc58687c8d2eea1f044282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b55845841d868900069aab9b66979283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87faea946d3afb61a7623510251d1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adfb9fe29399523809314919d54b37285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e5cb7a14bf3d346138c6a6828417c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea39a68a6693ea211dab6a4d3234e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6ba1d8d36d1c4819cff792c44fb5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad50220670ddef5ede3ccd3d934386289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80d6acde69d4a6d618fe22d9093acf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f70e52ea7a224ca03089a9b5f66c99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b486423e664b3ab1b13009c4cd1d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeba5439d0dc7b4860536a164031a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce80dfe947ce713638e2685b1bf1903294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6800e6c8a4b0679e4c82091eb0174295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e5c581d3b020990bc8a5cd6ef053a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda4c66907e4986d71ac4ea8792fdbb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec3d8287785fec96773c7611d34098298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc05b781d31c7321331148e562340f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bb973af8f135c0ae49a15e077b313300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f52886823ac7d63291a91c0ae3707301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511b628887da58564323123e107a5e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a327935874e64f824b2a12ab7f40f02303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10afcb549eb243a9cbacfc88391f04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ced15bd28fbd2a74c01214c2c6d90b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818ac10a96df835ed0f20bee6bc3be5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d654a15002171d93d47fb5f01e183307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b946c81ebabdc99d90bf378eb8dde6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204254364012489d9f2cf8c810ff76fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b552173d58638096aa977ed4eeb97b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fb4dcaea1dcfc683b9418a2f2b202311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d01470e640232d6e1cb62a60af1a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76b1912f5b358bd14098c82ec0ca4c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8fd33bf1f25a3483deaba28291aa5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e3f4a61798c7c2ceab7512457685d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daa7fad47dde9d7384a330aa3b01c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8989530aa5f0c19c4898faaf4d475ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdc90130835fc23168db81a15167e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c14ad06ebb85c896f6bd0456ee5dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a720c41133611f4a890641156f201320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cbaa7b74d847078ecc60e23abc577321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dff6b1dac232a66245da5fd196473e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524595a2de2ee4af63e18427a498922323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e62ebc1a8c43ad6db6839cd7b0d80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea9df906bc27dad55b32f7570e7e07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef51e6df961bdc84d2e7279d10bb1b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ac6cf73d5d1ff81798bea9a06d59d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584381357fc9cc50cb720da9c5c8ab6d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a7b7976f4d304d0085de2e9c3530b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fcf60d1f39653c039ca3360cf87f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91b5a7b98dc7d8b2377ee846557e12331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fb41186499e58ad84b6ab89a91a30332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5754b5f7b5d361c15e7bb57fe0a3e44333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a281f1b542fa114a101d176fdd176334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36508239446243cb187ed2017f83a0de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890db97ea66da02466d3d1a27def404336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8acc4171d72c0d879bc9f0a8a26b85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c54dc917f0eea82f53f749369bf8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdf2aab1fbd40e46ebe02206b21b21339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9bcc1ce3d92845bcecca56d6f9b82340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606b4959c26a9db5c198060c1ea8b82341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62241aad7a15e0df3eecefdffb8cb706342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0723f509c2bcbba60e416dbd3efd6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bfb1a167f5df83ab6754ed4de7b5c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df82231da33aa4f7ae8c1266d3c048345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49587fb7077f9f0cd3b271efce5d1fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ce2f62ad9dc3bc2bee40e8f6b9dc8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e19243fb304efd39915e3806ee26d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75221a465c6b62f56e295b19aafc8d55349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1009894e22f6beedfef869540c23082350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc735df2e0f7c19d64baf14078da061351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3466d33cde1c5013e92e63c7b7b825b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58087efb9da766781b9eba2680114755353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cdf8084cbf55e26e2598b7c0ed581354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34439ff57775f9100d4a7a52e3f8698355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a15573d969708a491d3ed18ffa095b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47fa33e20484b21ca17d3913a6a7a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bd8c3c92ece4b02f416b45893c254358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040b820d773ce1f23e4864e69c5789f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e2bcc20527f8ffee4a60beb490037360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628677690f1c9dcefd7716ddfd3130f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca98ec594365a0bdc739a60e8a0437362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060992577b55ce8a59265389e8098153363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5898b7e82779774fdc3eccbc52590b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cce0032de8bf8e59d791a57c9407e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25c58e9fbcf40190c9a3e5bd6a78de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670c0310b18b3dc447bee8a967566ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84966e816de72ab1981d33796ef42762368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def305a4fe23c8782744b44e0caeb5a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b42ce99460fcc79c098b834aa2e9c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308d3841bd2b91f8658373b3256fb5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5910d87701036fd203510fab81622372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796c971b98b702c7dcf6a1e6f9411ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0a7f072a79f879924a15d1e116811374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a8eefc8efcf7cf920702d251d9746375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fae440c29b9f732690e36ddcef2e98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397560392ca1b3fce714765da17df678377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07262b8d502bbc0e021ef4781f4bd0e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dbdd1b3a4eca66d37410fb87270b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8aa5782d279489540507248063747a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccb60a579a8c7245350ec0f15a6300381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccec03859c39869307ee2b542c2df4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aebc9d3989df70ce2fe441724197a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469d8cac425f4e09b56007deb8be482384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0cbcdfe5c00a7f23c9d55720f46f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0f35ef689bf427bb50a711ee214f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd24facfe446a82aff89433c4d9168387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbf358cf4b47897b0c293daecf8749388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37337b22618f2cfeea09a744282b73389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd84a0fa95fa1b798cdb67d7a1811e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc92fc11a6c23f5fa9a6fd73aaf2b7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff8743ecff77524d8ce6a13b19c916392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be441535ad71f886e75c5d9a6f9e22e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178dfb3a7b030315c3bf4fc9597e249394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46e0c79e3d31c889608e5297d08966395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874d16f2801adfde396fc9fd607800d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79f80ed909dc6b0a8c5a3001762a6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce0ef04fb6a86c7e15f12f7927859a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567eb10f836ca644581d882ed6ddaf6e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa02a23ecb302a0a2b4861397d547c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6b8e9d6a35920bd8aa758c4f2549c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85012f172637d1ee2f0a19a731c3aabb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e58efd526c9aa56e143bbe97279c16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681595fbcb6d805130ea59b6d63ac939404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585ab86d6658c3fef96f77c4f01edfa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff42f68323fa1ca248f9c091e02830f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff967d8f6c8c890b3c8aad3a286a6c8e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a19e5c416c58778ac1eec38f72f9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99c57f2350659142774bb4e161d354409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e2d2f52e4fa4d2d6f266437e6cb39410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf355fd1f42da964f681b6215c15e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d853c69bb2277b298ad5f1c42f8769412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49bd657ff20e7719296d965555419f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70218d92391f5d33b21510bd6d6098414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22feba091da6d17a3e30a76b6fb209b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff3d08bb7a1ab9ff84bfeda2c29791416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bd3bb73c969a564586880eaeefc72417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f297cc79dd538acd7d28756d19e10418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3204bd925633d282ab33f625f82785e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfbded00e59d234d35eaaceb53bc54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ece2cd9e484adda8a89ce101f3efb6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e459230d30a963a57209ba00930a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c776463f8e423e461be05eafb286a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d06c89e2fdef0438cfda84937e5e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c908d8bc4bd345943ce457d832eb47425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968f84bac5dc05715246e63ca231d13426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2090daff05249f4ae3781eb3474e35427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acd1a633359889975b4cc88181bb2d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412ca8284c5ed3b360f75aa7f479681429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43ede8eb0f919ce4995c76fcb4e823430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815089421d8fe349fdf8c6be77327293431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3c501147b4cc611bdbed8fbf071c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae904da11e10412ec500a03b37dba55433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9da995f35d68940cb5d7bfd51c6ac8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b681cb1e36fb300fb207033023282435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0223e8ae44fe50d195c744cf0275f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aadb0e5efceaf7b10559157ae9d5e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c76be3ce3a34133da1f19193fbacd1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a5f3cf2275cabe85adfbb04ec2463439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8c30bcbdb97331c026d59cd5b394c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8f0318e9121e3adc31925ddb27785441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede749d7e10c76813f7ea95e810502a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00a3f733d9d94f468414421e58ef90443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0babd5dab1535cadb54ded08cb202444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242867716b036fc02547357ea60b399445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb86c42eefa9f9819af4f2926767e80446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996a86789b33209f78f05cbedfbee1f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b4bd9ed39f22cdb2a8984ca02d2a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8b41079151efb4628c396385149b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d39ee8fa69cc17e19521466eccbb0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeeebf3432739c3d325f8b780e7a85a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341b72489ef7c8516f5d9dc020eee3c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844a91afef26acebe5d14e6c93bc706453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73506fc795db380e03a313ad931115454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7da3d0f6335f0c4cac73e5b42e5a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4eec6e82610ccd01cd1ba326f62f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255821d44589a269ed00902adb2c38c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf663365171150c47102b3b7bc9d936458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c58b36db1ca244bcc2f692f5e8539e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090fb372d46034b57a44f4113fd77a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b7848da88bf3e87e347ab94d65d84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de1fe6a8acd331b727769600286731462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08482ef7b2b9f52383610c3afed9596463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a1041a05b3632d0219f67c9472335464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a9caf6246f07a8238013c0f976e1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e422875154315ef592587913d973da6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14341153bb3c42a52a632110b5ae60b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83a8fe7806a4225a90a10c13136d08468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb96ea6129d0f14faa3c86b9b5f494c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092258ff6e617ca0e11c89027d4ae852470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5ed5268984158f5333888d25b9b29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda37c5b165c92d9d5d5a9feca440e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953795916ceccecc2334524e8933cdf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7a37b91341198cf3100260b7392b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4289213187f23ba1db9ec4b2194176475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cc7e98733016121de9ee3235f9b6b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf874f18c21bd6ec459ccd8414f055477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa393bcff08790f28cdf90eb740a8747478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475e7058d611dc3f2885896de2c4352479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e42965601bd2d02a22493f25f7dda480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d06c1736a64e7a1cfaa701a860b348481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff2341befcc5393541eb878ed8e00f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e566d1a50f0958a8cf183b746bdaa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b1967e45f7666c9e2f355183cf3e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e3dd6d4cb762968cdba55163a5a11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb76d16d80766b6a40873163c80215486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a19cac37c6b6b69eea4113235c198f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4a83c43a2ca51e429de079ea6baf9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e793cb7ab6d1f47d3ce49cfd8f3e934489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e40278c86caf5c77806d33aeea554490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d147a96d1bc90a8d8a902e1b5b5d133491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b19b2f3f70a42fd57f0a1cba4ec36492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da2489e07ce58148f8f2e6a61ba338493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29882da9ba03bf45877cbfd8c8a6eff7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d3d7de6306f32bbeff45fceab4524495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0128e2971f9058bb5919ee16177ade496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32064e35ff0ded7ca6d8e9e6cfe6dc18497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611f2c73adc6266969114cfb9a31533498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8582b26a97aa3a70dafa66a88b720499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5312bbc2e9def2bced535c590ea9c7c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee7c75103992305c98b7aa102960b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b93249ecbc7bbd67ff91f18bcbc959502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20276b209c88ce4b705a93d3594e45ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf71a6997a55a09d0c7d282d94108a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7ef64d0b9f459734a9f395da7018e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6d3ad900ac44f58f4041f2b276f2e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a7b809315f569b5a198be18f770d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0c73cb78ab978dea48f03f7076aaa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720a5c61f84ff5d08cba43a2f523d09509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3f1df6160787ef3f2c8ba53eebf23510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f964c12ea097cd8dbc975fdd99f1b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a5a1398bf9b7b6d9ea65844e95ba5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd00ea31f7e5c8e862e1917f10d38b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd08f3672dd78cbb230e584c35ee51b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b13e821a41457bb7c8cd015cb6215515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096eb757b80162fd4da3830aef760ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822acaf5a6f1d6377a8011d450ea37d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228323a281a935b08b5924dcee986542518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8dd69ddfcdf3a571c6cf56c0c53d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe5542c2ceb9bcbc861afce461d8cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bfb1e0f0e252d7a5b457ebccb1b9a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e576ac9ee6c17e4ecfcd3f040ce2ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7462b1343df92a463816acb9dcd4c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d3b42c14f8e681b317e50f173dd5e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7b3f7d61a4f787be30ff8c27d6b06525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701a82c23ce14452bb055df26dd4d52526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc85414038ebe66c73bb73ad265f1e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc00f466e0da004baf39ec03a01cc3f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310403b4204a68b9fb948de67b5c13f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6dd9f666ebaf8b50250de4b9d835a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12458364eb09efdff9fd90f2f0d9e92a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51989f9956c0f7ec7d123f2272729b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba39e7c29ab67eb41e3dd63ebfa3f76533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e30ef5e22bd278a5b2c906414afad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7eaabf65c275e942dd5d8a0418579535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4653bde8e04e30794317f0ac1b3c02d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90296d5838edb4e31ae65cf27d903b4b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d90fff84be52a3f6898fd5bb42d03f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511663959ebc188ff34e8bebb92d0277539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297edadf6dd15f8a1b74dbb5f326bdd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea418bfc486a7329d12c110d203e88c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614c4b422e7f2347e5bdc13ba8929ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c98f85b23b93a7cb66dd41b3266b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299ad5ffe3cb5d1c94a4c084ee1acd1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bd4b170dac4f041990a545095ee4f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd27a9c54184519a9ef58dcd2e795b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecb424e056fb8963b504c86d3b7884547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9c2010f870bbb442e4edb02efeca2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85e82be70787f33a64b614bb26417f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c10c219c15eca2155be7a9497af36550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cadad7a7ee949fd0e198c699a7bea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94759bc185a18e9e6e49c2558895422552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24dcd8d49d74ee2074ba9351a81a5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35fe9f8633eebbba4747f43747b834554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bd9fb4f39993f20e0fea2f787146c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b381feb159bc1c025f584a470550a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88488375242116fcfa6f288a9bc58f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75974777b2b71ac0ce8c5a315633d98558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a47da3bf4c46b292da59d39565fb7c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a527b891564df7c4511d1733c4f314560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc499b7f824707399c9f592fad78dacb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5002463f2bda837d95ece49805db5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01428294f9f4fa3b76555dc6e61b03c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268545c50feadd48e736e6015ea9023564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0c1e571e87026122bf969cf6756b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99180ce5b7b7b4c91044987152b377b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418fd1a2e45c3480bfc6e7f251f5b0b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c67d37dbef8cf5b96422865d578d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ed1f661f909298bcfa6f38cf4ddea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a790ced32462043590259f3e89af34570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4716d08fa7d6dfe7846c3924fb033571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a83b81f6c92640a65c3de8064011b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433ca4b5b3525b250631a3d73e02ab0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b0913ac4417a4f48de9003092ec6a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d532c1def3497c2ce06c14be934af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b23b3ee9192635a0c48d350a8af73576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed1e03a440add4d39f5b652ebf7bcd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b53d7583a75d904783471ff6833c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23fe075101cb06aea029da22f992d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10e0a716f9f4125bb61d9bbba8d0e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803a9bff5c7e01731891297cb344e83581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec29fbc77a9c520a701d382e972d86a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cb1c6cac48777f300ce083447b06a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4727725c562ec9f67b2f66588103c5c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108385aafca4d1fe3301f2fd562177a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cce7ec26ecc9aa9b3455df4556bb7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ecbdeb0143dbe782de530c9146f01587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967e4010c42f7694de75713e817f8b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63182492d6c917aed8dc5525d9d3d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58d9066a4ac92bf06e656b25d61363590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a18b9711e605d948107cacde71def0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801bd3651107022a18902d838ec5abe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab09dc9553035894ad00a375160fcd5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d7a716dcfb60547f4bdf16ab3ce8b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612524f945e81d77ede5d23bcf08b941595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87c9dc89f0403ac756813e6889ff89596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3a5ea6c90c935285381ead0bf7de2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512816dea3a251771943810d947e3e77598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac46b18549720ec2255f82feb109d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102766fac86a71be968162eca2a205c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c625c0ddd5e335fc57d4981b5bd1d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17822f6ffd5f613c39894e19f12cdc28602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76059ed67526be386af8a403138c4387603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc376f2766b7bf441831f8eacfa30c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d442402653da31186707adf13b0e1ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85924c6ff9b098bc041a9e910c55f415606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8778516f414381ac6df85715171a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8dd0e6ab8c366443c9116eba7c9a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd4311e6613c0d5bb7ebbd1d6c5d4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a4093889931a7482a1394d5f8cd8c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbe3135d3d50edd8d1bf12876612f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348aa54f453d7a9f0d20a466d34f8121612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c001880df6edfef771735c8bf88f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb404e848c0bbea44d9f04a061ff28614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d2fc598061e2a04f6a063105e5dd7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2aac6cfbbc1b482da6baff32e38074616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8caf8dac44272018b68e0b74e92f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920b33c72efd3fdd4e894c301f97b6b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97443a9d682bb585a9eab1c2377acdbe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b39fcee4cc045d83aee94033ba0e70620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5e5dc190dd05c4557cf044cbd6639621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb23313e01e9412f61314c4cd61b82f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381225c9440ee5c6a17159ad0f9c861a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b655c7afa965f0a0fb9f16568cd51624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551deb69b46d04a07e72f9019264b218625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c518320a373fa3f1649489175086a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a4a1d5b6816eb6ffd26b837e20884627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61741b8f9a6d8a63ed464cee5734bbaa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e2f07ee67fd1dce9f166d51af5a76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c87fa1a8a1bc490fc24241c56100e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f015e10f96762944a0e089dd9924c91631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbec4d6134d1df87030e8eae2087ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac4627a035b1a7f638cb23ed6365b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1828499af5f8b5d61ce5efda120a68634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c28e11a9249d991de0622dbd8032c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0e276b93906275f1eb102bf7366c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb30702aa39a88e9960cdb1495d7139637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b47b77a3164e40f3101599ed1945d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6a884413bf6192f0df081268beb3a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982f49a37bfbdf0fd77bc7fb7117fdd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b70732534b428eb6a8a11c706ec89a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221b96302bef5146318fb973f486e45642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b1f31bcca43f3e6d1ad84dc5c0f12643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8c5bb5e6f608d93863e4d5f8fab23644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210fe3f44f328130ad0d8d98e545c47645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4427c7cae27582a8d70b308f0ad8f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8a101961232916f357ef6650c8f23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddad0b9ce04c5b964677a6e5a5c1b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4b19be8ddf2a69b7364bef5166837649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddace7c77a9d5c30113876639f02a4a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b55898fa684f933066ba43eaabac0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a97a6224da1cdf8f1b00fb0566531652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6dfba48a44ddb5a0388754832511e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91314ff9733bb30be4ec5ad4fe87a52c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec73e04eea1a6cd3f7845ebdaa6d1ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f4c4376878567e6a54bfa054f4a4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dbeb4b51e772adbb7fa148ceb5008657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b92fea137e5b37266bd596c3e8c264658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c994a8e576d4e77ce9d655b9d6a1a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf658086b78e1ba87656b85f8cb88530660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f2f7636a646731a8d9ce9f3ac0751661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6261bcd765b1c360bd4930df6d4140662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038df3122c53a93ce74896d5f996531663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f439a4038920e6a79f1d1606f73cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de806b6d56eb38f80b398238e4d5da7d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dcf0210a4b37b4b5020998f844bba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cf3b5c50902f424b756aecf8e999a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45354d92cdd1a47672b6bd981f65a55b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2371f7808e5acfcdf84b95d75b22b5b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f82691f9b260eb58870589c5c8d8f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c80b8f4db575d86ebfc577d69fc6c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea736f4ae2ad1fc9a25cc8f94e7b625672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b01b831cc2df6fb85012322fc854ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8b784a9dcc99c5954b41dfb3a5328674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301bfdd6741a37b1e08e04b7a467e7c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddaf0d093b35669c6391bdc45cf1fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f0e866197ee15e03aea8057c683bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18e3b5f6f1b8ae501269cd33d11107678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87686de513c510caafa31dab17d6d67679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511eaa7b0047f492a63c04f84eae47e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc11750d95a39645c4c150e2c52e76681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed506ec1c4102ec911176f04ed66931a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1fb51b54709ceee2b4e1388f417c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526f9e04c30e11319b1382e249512a4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ab8565bb22e7d96fbfa869e2d30b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c52ed83a814a4fb51f252f945a78e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78506c44dc521dcde0f12e8b02cdbf19687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035ae39edee1dda51aea98332adeaa7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53342a890992a6e4f3d77a276ad03d37689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfaa037e258a8c0766ac03ca0bf78d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c63815e3a6af9e65f64ff0cef84bb5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04789798a3d7e08c9a9b4638ae766a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca24c88be17426310031b375630db4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4122a29f6717b1a1c20f16361cf8e12694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95fa88671f79843b395c24f93f7975695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c034a899777a80291ccc0650b7aee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa139a1307748b064b5a5858ba90d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fde0b18f14e29742b887481fd7c841698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a45d2790106f6883f35a712466f853699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12344f9cec11a66fdebd394f24d13f0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda927137ff27ee0b521a68e3df4f0e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d6ab2de5c3fd0f35632d45a1c56d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bb0ef89978c0426cd1a44c2cf6122703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4063f2e29e69a2f1c9704bc6b48a5d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2d18f03faa5cbf32747fc72edf761705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1041a56d75ba565df737414ad8280706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa94f5a0bd789eb3382e5171fba4e5c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744622f2b2c06d161a3663d7975a7df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72e140f93647dc880d25c97bcc1154709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69800b05fa6e2befdb066017eafa05b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719fb08ae882610e96a9ef0476a0791711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46d08c43d751b35e6654475deb6085712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477db921ceb5375e1e6169f96b231628713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743136f778b1bcf83e76416d4c002674714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60285296d89dfd87af11fe6867ff6b71715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5259bf1c821cd826cd348c1e987b87716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77da1871ca8d737485d88506ee118f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd19f49966a3b160147d5f1d622a8e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd77dcbb31257a86aa1fae2f54d4eae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9695b5d7be4bfd4310cb246b6cff698720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a93ce294366b2ae6745c02c7108c1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e560a70950b8249f443f8e0a8569d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185db81b0f55260b3056a2112a8970d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494273ae6d96da1122da2de9d1a5ae6c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a1bb3f9065db4ed68011645e99454725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab564c1068bd18f1c89f3e62ddaf81e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177c429462f3b46b8b990633ac0f5b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5f1795e59f99cf82b1d57276661c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed927c92256bb47607be8dd03d41b0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef202d566a8efe1e8971cb49bcc485730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853a04401993d24c23aa2e6acd7bdae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63014975b100948bb0dd78e474625f0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e034f2f77837c3b3571535f57404b2b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d171b6368bf9576496f86dc7c6179734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d998604f4cbc29e9ba448152801d48735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906e95bd20c0302144ac65e682687c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bf6aec6611f3c48d1c154a36b004c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b384bce2fc577a93287821acf0b17738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e25d61e773a44d5abfea366287c191739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91604dd7637359384613a6fa86fd02f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4bf3a0ab782c978ca818ba9ac777f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b51a92897c67cbb7210475bafc550b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72add0ae9dc4f56eb55e7ede50549d0c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecc8199579b394255d94b2651c1f4e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd4a1264616d42b36c61d22c12fd55745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136aa0d351fb1f34a28fbc4f5de15f82746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1efcd98906efd1f78cebea3a44d0bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6b8cb012d86da5757c66c19a83fed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caa4ecc03b4435016be63d79ac1a7d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e54f43e91395e86c82b803f2e19598750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bebac45b85001fe000135ac3e393a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b475f477d711966f8e9659e510ec7f3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da12c68178de0a66a2159fef479554753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086134f03f6f19e823562ef667666396754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e54bdeeb265d96ef5efa2a30b9d594755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d14ef3103863a9f4404acb7e1b5e2a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29296070739c98d7a1e9a7726c4e1780757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fa3b7ffdc6510fac7f6803e3d126e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab06fcb979d3c488b1e94ff06f8f07759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd4a6d04a8592e88fbbd386edc6af2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda0aeb61344740e07d49a9da41f903761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171ab16d5bbb70ae4ec626ae7f09aea762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575053351b6f673c65f36d8b4c88cc23763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6753a3160d171006095045d4bcdf6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6606a0055fee598621488105acc29765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da997a61d0c3387ad03b0064c435506766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f39ad0bdd931aed765872aea669a6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1592fe71814260cd8aad26c141653d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b46276fa81508982ef3051dffdacd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ea0fd6e0ac33b6d31eabd395a88ec770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842fa4d32118d2e8e863aae0714071d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3685eb028f91e5b9c817a0199b0e43b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae695ae75585f22d6ef848370c1375c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c632eae9bd3333ceeda2cd49ff00f3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299a7ecffc429198911db0e79cb1c1e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3f970fcf4549442b52ec736a75a95776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3606fc7cf38262c2283b913dc4cd3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c1658a34d3c0250dabc63b3c3e422778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f97b8811b9bfc90679d1974adef46779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7f8e1bb38c5649a4562cb2cff158c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd87fc056d36df568ff2b91f1907cc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22ed98f30520395b16b9e2b3efff31782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdecc5d094a082ec5767bd71cc47d05783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebb32302584fe39b8f6245e8b55dee784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ba06f111c69bc9afb6715f07d8f2e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286a62ad51ac5f773bf2a62e03d919d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffdde8c19591e45236ab7547634b37787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dc163831aa24e98baef8e9e01da8f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1327c541735cba44486099cb52d66789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35382b1b5c45e79de014b4c137d31c56790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa913483b0449b008ecdd5f891694a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686be47d8f55b1832a2e736535edeee2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfcf3395673a8c7816988b54a73d07793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3831121b26df1cb4038c39902495b5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e359687a007d9aabadfffbea0b042795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dba8458577e59aadc6aa0c9d0c435796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171646a7821ca825378ac93ad852281797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4a1805f88f759cd7e60e0043da762798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae7079348bd8d509c6042124687cf4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aa291eb825c182d89c7dd4cd4f605800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8973fbc5afde8ab5a612c3849f689801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dd0a49ce36fa0a4d8bd5ff72f4b3c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7188124d0d8ade7b5b0a38533bae4eb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d9b08bae698054c7ba933f1fb69b2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ae389a1fa774d753def28d0bf2563805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aa4ebf60619d8ff73a6b0da791199806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646b57edb1b2efbb8fc461be4f4723b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7a684dd8444e3b3db942a627c623e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661afef969ad83250edf82e1dcfc661809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b95812b9f088b0fd266dd87748144c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62e218d4731640a4fed11e03e5b186811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cd4a75a7afc8bdf920b46bae5d5d5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea79e4880ea0c4e3496e200dc6cc24813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee98d282a2d50b9ddb8c897ee5c35a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c10f0314b83a16187b1266f7f437f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923d7f69f065e9ea259de61593d908d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025e3dbda128e9ae4ccea2a49a56c66817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8713fbbb0d4d3e24f60131fbeb93674818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0a3ba796b7925ed8afc18e06298bd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637b69a22c6559b8b092d5c270acb1b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa57da7ccbc15fcf628d984c74aad24821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fe1fce1341e8eeec82674fe19d374822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cb254370cf696c68e7beb7e289d69823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdf53d7744e9bd30d2ea6e6ef83a15824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6247e62e113266ca038290a149e01825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31499e497b12b85244f72df3503b9f7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572aa63ffe282a5f5781d0d909a2ccb9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131c30a7fba49414960377d3026952e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14205e120a69b7353740add75474667829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a7b1f180ffc70987434ba3ca34a3b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe198bacbcf4aeddad117ce8ebd23986831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6893d768f58179772ea2d67ff0abe0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de8ad026454b43cd7feff457915ceb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4021bda16cc071372b782d6732994834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c1213136c48f33d0f095e05559893835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1657447cf0e58c2f534b63f317b987836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86c17eefc8c800837cb723d075edd2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803904ace59460e0ec6250fa3f06f217838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cbda17c9d26b36c328b245f920b6a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708baab769496230ca845765c7e8636840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f3b3a737801e13664b34c7a047749841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00053ae84b8346ab7182f5f56932a72842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045027f7025fa392547b676b3830d843843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0f4e1159f8922e9c5417df43519df844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b227c569f14cae698797288d2322a7b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77778e70832a0cc2f890f995f0ee456846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0d3d61fc0e59d30d46f6d5b677a9a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075166fb2d8ab4ebeb7e006d01ea1daa848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f7e9438a54a9749f2d4cd2b541d16849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c576c13fe3cfd47ab81ae6515b164850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00a471b8e71e946a2ada20c96cfb5c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342251894864b00fa658549a48dfb07852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7dfda14b76875aebd16a80fd3fafb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc96a1e2f90ce81327ab8e89a7688a7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6343b5121c0840fe8494a8f2931bbd3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9048caaeaa787aa6f7fbd3ab675adc5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db7c5c8aad3de42b52a074215064b2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fc7e26e9e798c73b60c72144f0684858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c8a37fa826dab9867e67037b8800d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65356042f8e31681561cda8ae065dae3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b7e4f2c940141f7ea45221bc1ad3e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ef7f482e611ee1eb99630a8daccd3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88767653882865a52687fb83bc4b42ab863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393e77f72e0c0c0c23e07d24f11533d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532c73b1ec91e122dd8928f311b51b5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b9a67cb6c08e9f2b4278860a98930866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418fa401b249b77bc27bdb4cf7e8b2b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eddc07723c52d35e7b7d86477a7b9d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cda304a77507615c2377d16e765b39869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4483706f1d9b467191e1c8a5ed3a1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947abbba63f304e7d6ab7d3b841b876871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b3ad3bd4a89f5c082d00d033ebbb5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd6d3f17921b662d3c830361e8ccc4873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edf68a7b4a824dc112af64d2b65cd8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e8727eb10ee831eccc3fecbe2cffa875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa35e541c65437513a4900a755e8f23876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cc4658c0bc2252608784d0c041a06877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95acae3acb5d90404522b43efc47cb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6c2af686fec530d77829fce909b63879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8df293fb5b74452a5c71ccf8cc6b3e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cb5834f63babf3853869e4188e38b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6eba69525cd05c045c0b3620954cc882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab219de261cda9847b920d8303e1d0f4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ef5854c38158eb06aecc0fff0a5ca884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7b516fd71ddc5c30ee48148231ddf885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b727477bbe3f80119e46ba0a9312f4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b377142fa4107c34511c808af59848b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e7c53abb825a74a7429bbf8667223888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cf75f8621f8cbeb17df5e8355bd7d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf626b4bad1037c0e43f898aaaca0c44890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104d9aaf2f90c3e61fc2257ba3cdb3a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6c572ba7ab32514862f55c33b0d2c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecb5b9c12eeba2db92969cd5586100893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278b980c3b7965f92ba1eb59d972f72894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a598d2748fda7033d2337ae2c25a2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3680985e194ef974d68bf3b97a99394896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c654a1dce6b90ea74bb7970d9acbb897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f2ee168477a7843d42d3a9423aa9e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b60a54962f1a55f5a36ff53c221ff899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbfffaa80f8dc01fa0b65e9a7bc943900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a9fd2bcdf0e4e58d63f7e18b6404e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178b10dc79a450820b983b664c213bb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e6a48c09ce6dc13884476a7fed608903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17c2da7118406d491c61e0bbfd9540904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ab6d461d7bccd74aeefa2279a03d3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8a7b7329803966f70c46643ae65fb906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d635ba55e9c52230c278ca5bfcccfba907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83820b09a6c2bd1067fe450f2e8359ee908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec96693ec62183ba1b9f27ecea0626909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fbf7aa16e768d33fc6d1b46023f29910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0067feab7c743e2e5544f10f1756d35911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439578dbfafc01b8967abf1e2bbecb6c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4948589aa5f4be77666831d36cc2da2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebde320ad2e04cfb1d45643c5c1bcd2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969463be9dff41a2b14b791362202e6915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca18cc4f38780da18a14c419fb74cc916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f886f903383e85d601db51609a5eb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39108058fb2f9c5b769000710af19a05918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6fd4e30d162112671814d5cf07231919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8e962efc15612dd00376b72b5e02b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081680794b35b6209e878cd0ae271c2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec884b66c7e388bb972990d63f46a0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451ce5228a49b664e97ac262d624669923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a778cd756074c8989ef90f14f4f15924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a261666958ad73ad4a3d254a0a8b7f0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3af7573a0a7eb05ed41f9e71283a79926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9911d1bf204484de624795bae1e37d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e6c723152072c77f57cbde0b7f7d3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde055856df3cfa9ac38493c7d6a8893929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63467838f4b5e06be651b2140feb49e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd885317197242159f7bfa6aec7277c7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b45a380aacc0b6a35a4d7339a52bf2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b3a286ec066a9d88d3790ee3a802d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20103b99eeee2d81294fb74d7e1cb83934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86429e8ba69d0ea947c1be5f5cc5cf935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2497b639b0767d6e78287c12318be7e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ba706099345cb9b4a72641a3eaa17937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb99831e7d6f967eefb819f2692d79938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8872bff16312c1cdd2aa2f81ead4d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e767fc636af8018fb78992f015605e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b93f351b8990e5e355796fd5ad51e8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35203f36218d7537fcb31f80422366d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8881b1d44048cae25b5fb66c465627d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74574c1762c60f81cd4d6651dd7b9bed944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71e4e47542244643da21a04bb53e69945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95073bdedaeb9f878cd8426fb9e4d919946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6198311b4b43a42cd1060e672b1a51b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33e6df685718fa7b38c506163fabc8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f45d9496baf94d004c7b8b615b3d7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9bfefe94f67a2ff7f1fc9680fed42950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9a63e82bcd80814c65fdd25bacc5f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb850c0f39f00efc55bfef0d7f753e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3e2e8785ef11bcbc909da88b19981953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e4461079746b72eae30eb13c20f26954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c03fde84505537252c4fd932f2eba1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed448c117eae752d1f0e1897a2337d7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357ad288c0762eef03d2d8f8cbbf3ec957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216afb6dc8cf164299b5907ccc3268ac958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fbc2b378086ede490c3eb8eaf0131959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18285b31422002ab4a9b5f2e6e4a4f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343f7af78882a7c09df1cf1e7f0684d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ccc7d1cd0c6a1a8d196e916080eec962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55210df425ca54f1319e2d66d64005bb963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d82a76986606112358e44d3ef3730964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeee106c18572691c28b6cc734e1d3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cb0141c3059b684353de7a7dc62c4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee70e1fc9ff4bc85f67f9cb4e4578f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1c0a4dfe9cc86ffd96bb6e1fc537f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab404327b2d19c89d1c740c615771b42969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e117c9e7a0cc97d215b1fcea45e7aa970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148548e5a2a693b3990b68b4cecd46d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24ddcd2d3bf71aba838a63550b261b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa7b865e90d7ef7e7da86ad1192abd973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc24f281e9c6ceab9339c6ca9018c1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df8368a6e6fb5a6771c393342d10cd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c065bc5388062cfbd3f4b1c8dc6a35f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264aa3ecdb65b80f2534b1964f0b6afc977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1c9a300f26213129f09acdfe0c3441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df1c544291a31af5d4cba75a65a77a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b556f2e0a01c8a0aeda7157e4220d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb917236e19972495fd8d9925b6d5034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2105ee2c0d2c6aa46917d5d5820b8d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443862760aba4121a5b9642ac4459b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f120ca36dfbdcb085a41eac2c3906dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac8416515e31da0d8f40d67ca32d298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9239ea0d83c6d1bd4a21211b5dcb8fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfb8505b66915ac3c22b29aa4e432c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318cc30f62bb94295daf83f577328e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afd0ce62cb82eac8ca5de7d410df2b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccf700586f1e43c9f113c5f20609e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c97ae5f1d0ada0f96e6aa93975de5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e70d9efe2c63963c6a61bed4329bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0c81f53a7253b773ee21107d15c3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d037f6e4b0a1963c1cb427be05bef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937443f1f4457d8e2afbeaafa82286ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f7e6b99041b5c56f4a2d0a5699aae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210517654f4e4bd4094231e850df0c2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901bf7ec9b7f6cbfe4c973988685b0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499370a2781bc2acdb352f2a415f24022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c30af73b57d93cf86e20578d1e43723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ff0fafd04a1f95496d4f54ba951bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc87a1d70161c34911db56d813424c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9258a12e019bde149b972ed57598b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e897ef35e3261e75a7dea7d3d55d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1718dfcef58a6f1ebcd6fe0476626e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73469b7a02c58252c6226e1471ff5c9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e52c7815d7545891beaa7956ecc6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a210e3fa62eeda82ec08fe0c1eafa631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a15b4b876376e3ee44475812f9b1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31f21df7255618814bb45f9eabe59d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595899c35f22c6aa645bd117e94523bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3391bf7271937f1bdc56177a71281735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758da0d05cbc2f3df62ba8bd311844636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5edb532f87ad126b1f573bb2ed3be937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66ce7a99929575887c1ee8912283c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7641670a2889e6dbe7d00f2f2c28939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821ee28cd03defa5e6d766146c0605940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f21a7c52c5a1c019404d6b2b4e24c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607afc6ca754803ae7d1876c53e3029f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd91261fbd04a3fe01baf5c8178f48543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d017e332a1ef9d39db161028a719c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2e6f35b7d6d130d7d5fc8e3017f2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7d3a9be469363abc9e63a36df1a9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7375776a8885755d8b1dd6abe11ee447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf61cbecb68145614a2f304171d267148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f4a3f180d467b76cb8364c304e22749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f53740c1fe823f42701f294c7b6dfa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba0bc38f11d7d6e2ce4f030d10fee551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b98720fba6faa8171011a07e9bc1cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d494ce3c93701834aa91dc8a4e84453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35f08e243a9e12152f2b0da79da6b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087064d4c7fddc3c25933d80473ad21055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f9cc559e201629c32cd0d62f627fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44133728461834b0c2ea9d992b46e8cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a733dcc327aada01af37ed354fcae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92cfaef051b077b60ecead3b06bef159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5de0589fbd04e778fc4dca0d7d70a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc9d3f66f00e4a5af551bd817b4ce561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439996eaca3f732fffe26aaffd91e1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985527e23b504f6c90a8d17f5c67b02a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba286b46feba7f44815b68d14e905364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e952d7a89528160b197bb4a91722f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e991e3a921506113795321df47fef8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bc59cac3691bccd295a44e321d1ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0063e4f43fe0408445522e2c153cd3168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fef1b844d7cbcefe5dc7f766ba2b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc461da79e8ad7f9a3722a17265a57070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc86646a59d7edfbff6dbc3e056275d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5e6247b916e0b8960066f21e232e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef58ffe6c532c6d34fcd1dfb598ea1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab733ca492a58631968a6d9603384de074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60bb8b3e2678182942ce897869b44675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a791b6cdfcf16f16b04be5ab09c5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdb9476085e86c5a7b0b55672f32a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dac34c049899e82c2615c02f8bde1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681d261020866c1810c0d9f0d673ca479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04506f872628b9e34989aab6a4d3a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2812b15dcae51b6576f50dae3cf3481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236f88f58ff1b5ebda301aaa3823f4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e8c9e84bdef5f8dcf89835762208383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafe6977ff75d08f69fb615e84a730a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacbd2b7e8a80f98870fc8132a610a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccda918d8b0d2e342e17b5a645b56f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3990a2e43bbe91f590fc07fa423a1a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fd2478118287264e6ba419cff243988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e7f4d0e7363b15be5aa904695e17889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be355c7a09528d3d173cde93ce66d83c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a96f96eb4b8677e9f5d56d1df0d15791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423edb9c3c8391c16d405b6589a8833892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd14356a1aa64a0adf1ccc31611a41d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083d3aa6b0b15abccd8da7433cba27c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a053fa7d24154ec08a2e85ae67f70b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5d2cf5d2784f5c8010d7e9ca1cc1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a972c34cf2ac35bd04bc9e72de47b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43be55b853dfea71b86fe19db65e9b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b9d203981b0a1400a55aaf24e3b1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846a1c0fa3b5e709f67610acc85d968100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092bcce10bcdb960fb48fb60ca38047101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3015f9e9d5499b2ba5e25b63317d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca88a31cc1864a166952ad9cabd0fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f2a40d82396eaabf69e6abb3e2d8e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fe69040f9d649e98625005efad253105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e94d5cc6eb0cd6170fddfb877c506b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6afed8f8cb12057a587d63aaf0b2a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fc64e1668ce34c2eed47d4cf5e0ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8788574c44fda95b6367e849ad9fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334c8e0130740108fde2236aebf05ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa985fae8d7ee6a088e387b45c4f15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b80bb4b46bf1024a7d0f97d57f166c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31f6f106d7d4de258c779f9ea948c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94970e9928e96b8f61cf364121a8d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820035159c466f57481ce131f8b691e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3ddcfb088815280a5ddb1165287ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e7c66eec3fe1b00ef8c7a2b302e5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f18f6f7bd25fda343e15a6ea18108118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890e06028ce3b5aeffebbe99095efae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb6da143abacb11dec44709ec5a155120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b9881662676e5a3179689a7487daf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e04d4db3f5d4d64afc1525dc25dcb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fc05c42ddb294eebabf6020ef9de6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77944fa7ae7b25675fb31cd4186e030a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35696866278f26d3c471baf4c908d8cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14897dba657d5b9ce035b4e7f97e261126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e4340d9c31cdfae67b8afbfe5f61a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf90bec0986ab9640cec26c74601c7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67eec73a6ac48c18c42d6f4208d08e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91375b67311fbc54ca43fb65aa0bf1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed186bff0b76b51b9d08b004d4e7ba5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a381f27739ad28c85f0609d7f980c66132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac59aadcc456a693d2c36aabbce250133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cad8520758af332a9fcdab737a4e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b750fe81f4cdae4b1855842f1f636135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89dab75542c4d9320c2bc1e98bd04a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e17a7d7e1484b3730b50c7984797cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c77132f68637a7cab5fec9490ef10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71b9a3ada6b66252c5c081716a75c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28ac84bb5b43358645d5edb653e494140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a92c452e8fa894502bdd713fb7093141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4ca40fa4aa029c35d1c00bcceeef1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f312cc4464b96b2c7355347046aaad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc98df596fa4d611e7a8f004f64be0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a44c49cd5885d798853769950f1b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdd47f2b1e536d493e80e66ef79c04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b094a314af56a437fc61d1295f24216147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d35c8f4c2d2120a1962ff651549730148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070934e5fd358c8910ee6a27bae7870149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c0ed73ae806ccaa6141f81b4e265e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea43903291c575f39d9ffc0be97a88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517389bb4728de683c98a6d7af3950f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dc4ac6214a241c1d5d63362a8a5fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb6b0013833fd59ab4378566c6049e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574adcdd8c506698bf75ac5148f35c62155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1153f2b5be08b68d6ca2e7461f151156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4ceb16e1157097c4d824422c271bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1bdfcf98bcb23250bd85e7b19f22f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc8b22a68e937f2709e7505abdee12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba831f4d920095647cde8ded39296d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf72991a2f00e0ba303a0faca275c7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9939b831e1444e258d6c9229463b12a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605ea84df4a07144682c1b17a818860163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342696993f63569114abb041e09455f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be1656115c60c57f70c57870914b17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7b25a5b0dcb49f06df49484325c5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02024ceed9d3c76ee8136284aa219d2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b687077a281663b9f121eaf862f6ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16542d71cd680af0451ff95886af223169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1928a621f6a4d7b5c1537f120de19e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7aad13a73785dc6ff46cbe3418eff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b5fd9a244098e896f459679113fe2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ffbd6e8cd49dadeffb10df4ddabc1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6c99833212713e22fa7e2100ab16d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17369d29e7a3b6ec5ae113d29ec528a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67149c1928ab295162987d96cd4318de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa018d30e5a63d4c9b9268f70a94b04d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa70b60a356cbe67d031b4d3733457b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3c56692b50dc09dae3518c01d04ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6589826e87c5946031f3e5375849c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2165c693250561cba4817000c69276181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618bfb2290ed6955a427f913d2e724e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191297bcb1ca2819d964b5d4cfb22895183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77018feeedc0ae1458ef73415c4342cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692d6618e6ac902a93a379461896fe4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efa0e08aa224cd5c56f864af5360be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7499180c4ebe3a0ab05586c4e4cc7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c97db8ebaad693a935438a67b6542e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10beff7cf4c183fb23b452385f89e503189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66570a8b2e80d937dbca8a477803ce9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03fcd9c3c85dd1909f20add3b839a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccf4a3b03b604c8c4857c35e37621d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb104506114c66411b31680df649e435193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d9bdde4c6eb47f13024a8c51b3dce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fee986872209b669f641f006a8aaf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51708ae0922c46844ddd4fa7c0524c7a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52f9fbec4f81fde3b1317213b2fe46197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252098a3f421386f83a38ba0512e3887198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0393b2ab7da55d1c8ef9f28e93edb4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1f0c428064e6ff61128e90717e0be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0089677097fab2d6c4d590b92651fd8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696166413f965d9d79c9638809ecdeb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8525d6cc66f8dc5cbd9e1d25cb0e7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5efb7cd8934fda5f775ec80a08398204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a9ff94d1263accdc6f5498cb2c41d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86278add40ab567ba31a4e48071f02c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60b2237afc088cae5a558f41588d26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6097de824283e5eefd555a476aafd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d296a5fd9223b80048d7f645a22a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa975af541b467e4055eda625cbbc5b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98fd4a803b9e1fb34d0bf98a7bebfa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb96d0a15df080ffeb1f6338c551301212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d8a54e1bfac57ade22fdd50f5c1f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febf28d8a0bdca5370a8f6dd7eb5bea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb5d7c65a08f11f224033dee67fed1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0288a3e21c5a911cec3b89edc17812216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433e64bf6e7eed0383da9b51bbd83f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ede1bdee695f8f1d3bb6ac189fda4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3707d05c745891c2773b2adb85cd70e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583173d1e40d5f5dae5877059e05ddf2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f6fd6ffb2ebcd0f0caaa340c278fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff925b4d9f70fcaa6c2751524b0ab06222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31123a33eab03c3328f967215f8ae81e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47987577864f71e7950e3c2276ba87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a995a9374488409c43db127810e7e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c409ff1c7467788c93aa2290cc5f7cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7b2ae827c8bc30b98a4e25a2279a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d67dc5c3e0755211655efbe6f296b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb9dcd8e9b41603bb0027cc2363d56229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1a9ac6229be73e39ccd85d227e916230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f2545c848114dc9abdd14ca364bfc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4242cefa74588ff8968ed538560cd0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d297efa21d374efc157a6801de692f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10554d8536ae29aba4631fbc8cd26f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f125764e41f2966234ed631c31482f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cedcebe266128e88ec15125d3ca7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052851ca5518eb007d9d9ee0dbec0a16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397ce212a68ab6f0903dd02be1b7047238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03222435c10d2fa41d7c1480b56ba8d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f240f3a7f105d8ba879c641cc08f02b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b2e6c5cc05e0f8a5aaa5e57dc14a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11428c6634f978c2e596e29d84523eb4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14876d58c1b59b2db19059cbe7cad89243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249288fdc5b2a5ea9e68a2f7f54cd11244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896f5dbf0f06feb1be84608dd70197d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c439d407eebf9af9befdbb960b244246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c71aa1bf4137ec182ea9dd9f085dac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75f08d32afe730143f0ba61689423b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebbd856386a3a71c582f803ed97fe8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3ec84d4124075122c5606a2e27320250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0320656f2d672769af028395cee291251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5a614f68956379416387321fc1c6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd432894a6f383c80964d8eb00a47d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58124aa50b700f098f3966477f1c2633254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232b82a53e58622fdaa4ba3ef662e49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070e448ff9f83c083861c3dd56d3028256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cf5bca3c9635ad2292651ea5e9661257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3240cdff8f58acab00db001eff0dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e27030728e93b50e13279024fa5b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf3e7cb14a103cc7cb335ad3b018ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f46da2991ea518c6c5483318a9ccd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d865151afe96555228c9e9e2ce9bb01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f89b7db2a20eba8454db9763a1bd4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd7789a32be23e457feb740efd95bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946fff8945f36b4bea443faa59e4a50265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64544737697c5af0c507054b24fa6b1c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752234eec13ab49aa600fae0ef2632a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0ef1b074ffbb8e4882b17bc6638c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a39dbbe8b2599b3fe9611c75358a03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e486f4caa295997f262537ffff42c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8093abdd92bfa95db756f97fdc872271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7c8433429b75cf596e434f8600184272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ce98f76907f4c55e5b3919998e860273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a59475a4b4c5c7a454148c0aa003b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b719a34f92e495e8b2d06b9f65c2a30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fa4b0818fc48fe813f08e408e3a55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eb692ce6b9cd9bb853d987bc21e93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da320328f28bdeda27d5b43c10e4c7c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57046de8da1a8f781a45250c091ac9ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596aa6b8344b52c46f70c2f2877abeb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f09ff3430ab163437f33a765b5dc2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a47bcd21daa010f667582bcf906231282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb18f33d76735ba6bf02b928626694283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fd429de47f332fcb2a66ef8099f9e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25be6f69bb07f578a297ca6557e74d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fad4f84bb3fb44b37bc840fd7b355286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f01076269ca72b6416aeb0e129b88287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b5cb78d4af69c6549f8e2ddfd1cfd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09b3df9b509e57898bdc349e22bbd1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5458182adbb2a3c27255e1004621c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc74a88eef8e279d91176e6de3c1e04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dba43e5ad88d4e84f2d3c3310da28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ba533b2e985ec633f361b4930e5ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453165e386351f1b5881e5c66d8aa722294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc58ca2cf17070eb85bd3af0d121729295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d06e1e074d65e7e7c4f6499cc96a8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f551597dfa428f9b41fb500d041902297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ea8c4f865c24eea6ae267ae8c14ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd80ff871dfc7ad4a804fa401952b0b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f7234e9ef70d7e57a8d67e49b4283300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5458b2a9c06c3612f48692052679d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f718a2a5d29ee1c9d2b8e5a7b86f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8499630a5e0705651138e4cb2a4a8c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297f4daed5be3e60498ce383d151d1e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbfa6283d797b0ca605dd1046a5ce4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89d54280a5773d8f46e858e7e5dd3e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535143c3bbb3dc32734b1c037054331307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a299e9d203d3ef77e2fcb8cb836a58308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041084e5631e97f7b95b341a5faeed5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e50833857258e3ad24a5a2c89aeda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527c17bcd0a79c6836211a477b00194311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb208184925d387aa85f1d411af9acb1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bd92633efa2beabcb9657bb894c9d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53d3725b02bec9f44fda1071aa86e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b317006eb9a010cf3402de97ea02ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b85d36cc3d19f36e9bc7f2ed97787316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b70788e5caaf0641ebce784b94a2b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e1e7a2dba734a58db2b0d0495a638318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920c5c3d276cdfc320a0b0e3523c360319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdf1802fc1919f12755e43262c0401320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05c0bb155243d0f096acd2cfe2058f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fad53ca36cbc2fa7d577661f142e11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fd879b813f634c335f1e04903c1fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770c86573ae10bcf98543896ca4072f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1e68f6211c1fd2cc13ecd5bbb0c89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7620747fa5daf8889a0d34320a203326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a20084694a9bf3d6aebeaeeb283697327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53022c723d40d39e9d8337d3ffad97d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cd81dc66b788c1ec813513e328751329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cc9c9a65c1cc6ce6c1e2691cafd4b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2e9cef92e1a8f1f284f3c350bee88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285e4bb13dec36d644706c433009c87332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ae2e98c555ec7916120cd7195bd0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cac3a7b70b3ac6f943854fcabe25a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755c576b4e148f8e3a94e5efb0e9056335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b58c8e6e811c9c85d2785f761d8b73336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb5829162379c8045a1f133c5e9c05337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abb427c275a2ee8b0be7c0cfb346fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961fa9b13aa3aeee1d2a3e42081836e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e992dc52be62a483789382c813095340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76787a815af16b0f846df6fb8cab92341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3d7d6066d0d02b410ba0a61dc63dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3d4a1e219995c25749d4e5a2c25e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427a2b2f7c63acc193a5bbdf3258744344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84805118435efd14b4b9ae3391893897345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bcb98313cee1a9308ba497294ab2c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3d6570a35f4ca66469aecf0045399347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33557c94b50e09e97f6a76b97c708577348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fe257067cb1468ac5f4351828b679349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbfaaac13c2fe3680fabe70bd4fc1e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673114e8a48fe9dca527d6227a6b6ec0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff99057928cff775d552779a53efbad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10a2c194d4958c30a4389ed3990c89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe735744a1cc891f888f3bc7221c1e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88e877f6408a38342d856d2fa52b6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8518c1ad850adb8dc242a8ad44233e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e57908aa3cd1167fea30ab6f3cdbab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf74e6eb174858fdf91a878682d241358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c56e87022f43055f33780dad70a27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb3481c62c14835d71d3d2e29ede85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74985d75d236718107570b1b06839988361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e743744692d0fc02ee3ffee78d8f4e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af428f11399894e5ff0524413bb9fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacce8995cea634c8303090f4e8b4062364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68f250699f518a5fcd36811a3629c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89604e81eb1ff9852573e7716f7cca06366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59c8ff54abb8f8abaed81cf57b5e1c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1735fb99cdbb8087d4e8e0c5ead7a90368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2dc4ffd62feeff52e54d25f877a1a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b0139363443d16262713b012792e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047925db6db32479cdc0e6a2b18b6ae6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22b56c734c3b02953b7a42a9c5eaf2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ec4510b4da2c2fb9968ad892ee339373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9b60aa80cf9e38509bf8b668304d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0de11952002df90796ba6b721acacd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3f00010355ae88f6bd2f0d8b9af91376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99458b2f6ad67c2c2ca2bba503b20399377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1f5d4126977abb62389501af12462378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799d8e0aebbf14e8fe3346ba3fdf6d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0ca0449271ae2a579bc3ac578fa9f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb5a8932685b5d4a184eedb6a9398f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a08d0df2d6fef0d444f811462a4e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2c462a89ed21307ff53e16b4e8953383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ea6315ae2fd5288b1732fdb863860384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029d3002ec554734c2babb6fea2db07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e980295879be0e8b7e8d12187e031c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5023b9c73d1d2ecfe959c0b06b9b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3ff2b1e355b241222d097e1c4dbdf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08712fab7353f5c889b8b8e1f0d523ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961917fbe712787cf9893431ca1e3bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d0b62da845844800bdef16d1d781a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049014503c175a6be65f72839060ed2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79838d9d52dfeeede6451bcf8780920f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c385289e7dcade3fb60a3035718f58b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedac031a3dab1f5601386000a48021395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093cb19f44191e0cc9c734d5dc39094396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00da2fa4aedf02d79b1469964294ea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef657936dd8a1e27307f2b86126504398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0205216ed625acbce4a5938a50a588399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406c6eaf9020746d09b102e90236739400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dffcf64542b8aa408597e00e95a3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adbd3d00e781652f833fe997978553402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efdfab39a53741d70b64b91ed86377403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191b656227bd77b5e0b4d194f711154404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff45ab45cbb078ee8c1d02e3f056a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721fffdac395262248f95e76726a175406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fb83bdf395988211cfc919accbbad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ab80819f4b9c19b66ac14983be4c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94248821ca0b0af61186cb1ba0ae9dc7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c640bdc14b80b49757480582a091ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0a3a8122ad18c3ac81afd72350d04411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efced6a24856e184c857652fdf9651ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b687dffe2961367661979f05cceaf41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c68a45d0cd522990dbd3abdffd76da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dca34b9bf8bd42ebd2d7461ca85c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df72dde96851e32f413a4650239b8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ad3877b4659d95a21cadc76bc0986417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f316abae97558676dd0cfe4e86eb64f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8e5994c3bdc9db24511d9a1210c0c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28deeb2b967b168ed21bd4d531438198420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcb6d5851ec97a861e2132a18e255a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481ee96135150d658e560ccbd016ed0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268047aa77f10363fa9fd932fb906885423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec684282e5737c8c50e9345fc8a4476424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dd78b035de0010e3d2407917028f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195f52560a8c1f84f0ec95ebff24cce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a0a5cee089d5e686578e358a2579f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a9e3dc7de014967ba77e7badd21f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1fe88bc46f244debbf174531f971d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee689ae53b0682449d6e244d537973430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c496efa99e387796683e2f66f193d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b8f8963c9a799263ae210b2998143432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837d400bcfb9b6b2fe7482bfdcb8853433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047843b534597389f56ca939bb06559434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ce498538946be3213936fbe139e50435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50292da5cde3a36645afeedb263d7ced436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efc5b708edca96a58d6c0053c5061e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9d842c9d4b142572b7f8a99e64065438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87313b87ce3ebd4ed851464c3d02d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808f409358e11f74eec0a7daa467e2b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02053b1f338060effbd22025579151441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24241913640fe7c1ca956b242aee3c06442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39478cc9c815367d543cbf93455a70bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fb217b25c09203f729dc86d1967b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75176407e7fd88bb81f9e9a90dba46f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efd0627822510c4bc58acc9a3d638d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03808ce12d0ef7b47c5821608107aef5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad173383f1706972f891b4e5f470ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fc3fe0d72e5d67cf481c232294311449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e982872b3c5ca6901a2682ab6e561f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b933b2ae7515b7e3320dd5247ff51451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a11c27421857bcebb54278efbbf9e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8734976de750731064a0d7fc669a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353e7157a6a9ed7916f6cd9973c4c07454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010be1f641887242ad5d7a2c91c36c85455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6b55dd95432e6e1d75cea5bd28549456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450b9b1038ae99f38a5cf26c8dc5db9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add71ae1825b1db6719d07e1af7d3215458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192108d9f551107cc4ef04dd15d0df1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534ca4ab6d693fadd184494b4dcc199460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bca756b2b337c2c37905b4c0412a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3460577e495a00e7722c6669a3c10462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069595e1d04bbb37179df4cc393b38f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685956196ea3bd3995cec7031cd6650464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8c995ad8ba8d3b2f9703988eba20f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4c5be141ac39e03b3fb363fa4ad4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617525dbb471b24b2480d873b8b3f5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13b69be8809405eadf2dc3f68ebf6e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ed2de9271523443140b9531549562469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29bb8221fdb5069d31153dc5981c67470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170c3ddd93d620ff8369dd08e1a1189471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d043c0c077fda3a846ec728a46bd78472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009d3fa6c4c33811ae4567166436692473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdf870d2c8b09797b1970dcecdb163474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31970fca102d8b0db542a1fd123f4931475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a6e16d71326c452247deafb8f2b52476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ae3e937457626a772424fc981dfe3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542b560f5219542f419b3aa3d85e978478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17fc1ab67230807d5a1439cde334ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e32668f3eaf7ccaea9d693331604c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2167299ee5fe2f55573cbc35983174a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fb50a191b176996990fb0481e25f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3350d7491a90b6314d19b9b199492483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8945a49384209e4a78f46da7ee9388484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba22a39f698609aae48320da7b6cc09485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747758b6a2be54b48c218880c8407cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913fb536b44216a338aaf88df643ccf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1122523e8b02e257f431ccee0abcb2d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f21248e89ac6985914fe12ce0bc1b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf89b9376d8cf1d1011ad1d4646d204490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf9b546dc064bd63e9a2249355ed9e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dba8aa90a6354724c62563de43b2c5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea2b42d094909577c2949a128107f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eaad0c6ac200fe3cc8ae041981ad5d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03214b640fa2222bf1dd4c0e3dd95a07495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b319e9a874447f6445485cc715570e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab452c828f84e0e791219c5c02b6727a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69214cd6a09167c2a29961a15b880dbd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cff8be3f0e13d216d9c552146ffb50499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ea4e7c7f59b0deab3eb562817fcff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68bb513e99bc9e96c8c4845f0a9ab8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e922bdf6008a7309cd396c87f10a3b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0d01abcee24d0edeb8e07560cb541503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84867a0815a6eac06414597e7bdfefbf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba646cfc783f439023488fcaa45ab98505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01021829c5e52d8e73e47d87da2c6545506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41b6248f5d41c38d27f62081acd593507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fee453c466c1cc91bbf1a18864c454508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394fc3234dc69c8948678908b6fa9b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950c4619db06d28eb5786c6715a3396510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199c9a6b455491757a5ac8bc1251d51511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84a06c8fd8c9109cd2a7847d76eb8f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47258dc18524cb91e71ec64150dedbf9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c5914626dffdd2d7a92246601febc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1462e1fa6034acbeb944f8d50c4c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70846217579b21eb418c0de31512fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c916fdc636dd767f7b35ac70730b7c3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a796131e75eaab66a5fbdc48f5f03b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1349ab8cd9c8f298e9794b14ef647519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48ec6f7b44dea46e05b1f7c466666e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a5146fee14b75159e3850d5365275521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01181a3a3b2d2ff52bd5b1f2d6b7e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f916eb8ac5c4db25c080abe23b4d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a74544fd86874fc5922778e87874f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a291f6752c17d42daf6734d1330ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cdc292e84bb712414cbc2422ba6d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbebfef4d24b44d430f053f8910665527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbde3650ad9f116ebb31c1240f73d09528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045df17f4566f07da8faf97f0048b779529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb624f050e930555fd4ba9587785331c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9fbce51615071fd6f0f7b000d0855531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67387dd0866c2963e40d9585b1fd9581532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f21a96b3978d0d4dec6b591380537533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf5c81d90407f6414f21501220ae1c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58785f78b12f55d3bad517f7ccb999535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729989249a8981d1a3fdd04e72b28874536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1615a620843affa17c65bffaa5254c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30393ce720928e8c274aa215e448ee33538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90f14dd045dbca11b4369f98838102539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08a7910bb7d3ddc95abddd8d9b24f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6508e778040e2482d72c17c6743d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceecbbf4d379b51516cfcac97250c9c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65181beafec1fd0b06ddf30c444122ed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739861e7dd9d8585c4cc39ddcd5ec083544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cdbc5aed37975d5afc9d27fb89e25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e96df7dcb707f894782bd51c9fedb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc7a8c17eb93d7d4910420be6a1ff4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315440d0837b69af9b5e09524a14fc9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaaf1345cf23d94e6d7f4c3bf60ffe8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f8ccb520e79cc02c3131a4c1ed279550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13abf5838fc013e07dd1a95748f8124551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3a97802a2601f7ea66f1444c74979552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f6dd9e68728202b8a4833296b033f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ed17acdd655c96cff6792d78069d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220bcae7490af0babf4b662888327c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0fc740f9870af9214f3bc91edb3ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831cc093516aed184e21f77608eee6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3be14653705819827d6b2c355adc1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746ee69946e23ad9cc048b439e2a5be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b277d2d6621461474d319a003be62560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ce63487319a4587cdd1ac96cc9ff3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4c804fe5e09ddac55a771d507ee52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f523254db20a6791611f938742b2d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2dbd5a6aad06b7fc41ad0022608b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7700bc6a735ee7271cbde2762e9a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a464a82bb80c03107f92adaab6e63e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c12e6052103fd889e305c2855699bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460cda69d1012dca2d7227c235524a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d92161d10e877eab6d4a3986cddfd9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb0f6940f60a09e8a437ef82454bf9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2606442e94885135f037ff15c5aed3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2d8ad38e5481233eddd97d9c81647572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188388f50c52c0ebbde2222af7bc0bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a3a9a187cfed294a61aaa69b84e32574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078c126b1f7c154f7b73a128b6c689e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8216e587d132634a4c6327321d54dbb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da004b540c6216e9f63217fe43894ba6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb7f2bee71963b9d85b437fd2217e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad3f9ef549f5488476c5c0ee06ac24579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55008ab5137808241899564845dd318e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3afcbe2d5600bd92a288390a9b227d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2dddfe0aebc699f713ce70016be82582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05dbf35ca378f32d02386456c66313583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d58302af64b39e873d74db0ea8eb9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740b9ab738e24c3ed2893435fd67deb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265143da8124fda9c78cb1e82791d750586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df429647225a0d7a3b02781e5c22f2e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766ff15769b89a3a9c82bd6c2c3bbd4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4f8d05fa577889cab9872c806fc80589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3324de42faf5ce6bda7ffc1900e1d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d10abb1e9c5ecfb04556114d132066591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93f20d92302308b8dc210fd2880d3b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071fb148c9bc4cd56949931bc745d80593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3779b92cbc544f907fe6178d5c27671594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88889a6b1a644905c46d8ea8baa18d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdaf96f3fb944f371c18a511111849596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e3a3b5a3cd7bc2c8c3664d2f3bd76597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440120d2ab2e0d8f7a9191092a154075598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e1607966db7b8054e61c5ffc3c58a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c5bf52c4502311f6ed3030803d5c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315466baf3400aae962c77a12a73364b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49e429a4c1b1a3d144e233b8aff1bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8b75f045ec2b3deae94bd92b10e3d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e1a1a75185ce5b142235821ff07f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f22abd1ea7709436d793d0056c5cf7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f287dfd7fd0556b0b4bf3a3dec918606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ea125947d1eb517fb15ef7adb7508607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0204bf6b01dd01d09ab29e8e852a60608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ca910e323cfa667cc002151aa7483609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430990e45bd1beb9b4ecea36334bb7f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fbed45fb5045fac6cec6b430a7d53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda9f0fa42a9c76d58e77cac0deaccf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ee581459b9d0ee6464590ecc3d5c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde878e364d368d87b900ac8380f54a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786bf26cd1135d2473ddc12226cc5c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53520ea907141fac0efd16effd0044616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa982409885afc5793183fb4d98e0526617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a4889b9bca087b3c76be74212c467618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd27220af90884cd255aa12cb93dda0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538461fe1f29b78345afe8892feef7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ee85a8c57126a558219457c191293621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e783702c991100da128e8b5f9eed353622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce2185233fd0309b10ea73f7a19754623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ab850a1dfa390830a7ee394b233d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef35260e04f92cd8e676ab205784b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96942db31482e7657dd478363d9d66c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89daf501aa8fa1127cce60ca68fd5b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e93ca8b5736a91b02c1f6447b710c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468960d22d01e7714ba0421ab4478aa3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22c7615d503e8d4742edb6c5e836ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73b26777666eb04fced073954c3597631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347dba6819b6f169953d92d8fd21756632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140dacad75c96b289ea06e521a22c46633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bceca1b9742242fab63498cc80ac22c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677d8b8f97a8cffc20b4fb08ad92d54635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec59f2306a7d1153b568a8904dcf67636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1dd1fbe2d1917b9eba54d723573f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc9f6668a7441bca75fc6a2284339b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899983f2ea7f97bdd196eba7a9781930639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fd34332feb662012d00bbdf9dbe77640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a061eb98e8c947ab40fa09d93e0cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c04476bc8cb15e04ed408064eca35642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1bba832827ee7aad6f3a36303e2f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d4a19445328fe723aa7305a14dc4d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df95d68f28eede447a2781eb2375fcd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963b1e06d8308a2728ef49a9d59844b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101e8b93270f72a0add26efc69fcafd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a4b434789c33948b881fa7eda9856648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559970d92b8a61f862697738e606a03d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372c67af1227be42434d140ab5b8aa8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f8dcf064b6c89539cd645ada088d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46eed66151ed400ea927bdd4ce7d93652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54f8ca32e538c1b7fcafcf3747153a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d27dcdb2bde95bd84e8cc238b96027654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075779c3aa97502f51a31981e61889b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c7172f393e5197829f6dabc805d4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207de5f2deb7b4b7a9acd7390cb3487657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720e65a03026cfe78202a8cd9870789658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6cf4f3a2cfbb2a5dfeb526e63bf31659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990a6740898bb5396c9692a01fe9712660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74e9ce181a35e00a8ab5d53434fea5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dacd096493ba68966df779ac9e29f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5534d9725facfee85cf3d832b0559bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba39c39dc56b021833fbc6d81daaa9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79968b747b27c78001ba38b2df5b62a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ff3fa5e71c2a1e797cbcce5c119ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f514c27d86e6e602e8c11108c2ada4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b755ce7bf0b56451865fdb5732738de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0e1220d9fabc84a5419df5b15cbb3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45149be31f6313f496153c5a315a6d79670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59933c41d0e8b5dbfc543c358e55fdf1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323f7091a74212b0cbc95269b482a30672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cca775fc2a2cfaca5c0ffd934d2de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f5335ae1161816550fffab566fcad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87757bc7868e9f05a6b803834cefa988675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d381fc97f181d54420bbdee2effb184676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad48714aed5c05c5800893e9f938d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912db423379b9820228e18ca4d9b188678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608207f0f174e5d2b36dee9a39d3160679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9a39d2e9aa29b6a671aa3210618b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5aad1ccb52234cbbfa4497ceada7c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6247f35b901f022e1f897b18b53f4cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae95ae3272634f73c6b55f339460bb5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601a1f582552843e8dbb5d56b520aca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfaa97c3f8634a18509a9d3eb79ae5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a671fbe19da604381ba21996c60a660686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d178d82bcf8e978ad151fb83f67a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71b0263e875fc904be8c1301408861688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b7d679d4dafe61d02e970c964e913689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38ce1a8df7a52998d146542d68eb29690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca90bb371377fe47a19df130044fa36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b9668ea32bf763a67c134f5f9fefc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c18da16b0560bfe6eb9c1852834768693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f0d1f43353e05c4fe6d9575d16dad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a23973590dacb3ba31d5928e428c1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827c3dd685f02e73453e9b4975bc1cd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a275afb1940c6ac141633ebb7357c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d673ae849fa74b0b36132cc16eb55e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c7916a684e9d66d23aad068053cfb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e19e5506132365091fc5a9f85c2056700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8a8a3d500ea962e21d55fdffc9f91701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94d5d8a19d5c9b413bd0ab1af88a88702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9424f404b028db4ce51be635ebf17b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890ec8d1d12b7fe35a62eed968a1567704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418ac51841e804a6912f7cabf2ef66a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc135b7146e26c68fafff87b215d27a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5c9b4a0cafce8b5a5dc524e324194707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8406b314e40b8e0e86168c94e386e74708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5ba71dc2d87c6f0e9a251af733bf0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a17ae80fdc9488ea823864907fb661710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb788bf0a7e7f5c8a91969588f36ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebd36e1441b797a2518b8c05cc9a34712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98125c754a090df17f4efaa328d3f7d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee799e87423d29887fae5cf1d0fa9c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490f678b3b709441ce16e87ea0da395715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879b8fd2a5f9b1116c4a161a237f269716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42a1bc388d790282413738829c691d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1198074ba0b9cb393df2dec5d3ab87718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86744e83b5faeabf5830199e77394db719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d071d84f66c889bb00f4ef1447c95720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e509db53745c7e6f935e20b48f6061721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8939224cf2fb346e10e4b77fe88546722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cbfe5a011a007c3611a131b609d0a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1466670384464ea4124fa1d59f8abb8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dc3359b0113a2546437d075c11a4f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d001853824dcc1130df71e5b849594c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a795bce44535a0727b0e257e5042d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53f78935d0ad0611ca93002447fe14728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50112ce2a47bbbc9f150e2ab68f8c393729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30718c833940f3dac39febd346860e51730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc39b1fa3cf0f909027f057af95d27731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858670ac6b1f1025ed35691e40c26ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de591c380538b11d2ea8046f35c8530733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfd92dca61d22abd816edb60e1cfd0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0efe07bd8c640ca0f616085d3e12f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d8ee223fd48e491dda679a109e73e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394c9501ca25cd4e9de65eaafa9d0ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea91f087e3938c9a5b2f38d54fe9c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7569419b6c7a575389869ec9bfa25739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a756595aec8d2b8851729aa107e540740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395ead981c1c88c8a934dfcb99d563e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da285b42bf68ebca856c424b00b31d24742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212d8292daf85ac67113123b1ea6b3c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ae0c7f8cc73a8a4fa4ca70161bbf5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21628666fb53b2bd970d76af9ebb55745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4b54e96e031afd506e82b65da227f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f421f6ef76ff156b6a8c848bfb748f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22067a5630f90fa2b5d49a213252dc1b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360beecf218483caf244b78db8d3ff12749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6c6ebd59815a2faa977c71bad5e0d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e2e005457fae8043bed8ad18baeea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776e438d5977b722323beb9e3207133752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061828a6aa962df5c2047e784f18cf3f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33383c4b9331d63b767360046e70b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93930f18af8288a50e57fe702dbd94d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0a084449398a1e17c1f21da4f1076756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e955e59bdea91ec907248215dc1b8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3c9f1cb862e60cf68c74489e3d069758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689171f835caf2ae03b2af38b5b49c3e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51cbff6cbd9dd44de78b336e617789760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddd14cbdeb3fa0091a3633723b6ec8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbce4ccad073609ed17ecb061c2c24e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36179121cda9efab58fdb6dfbe07aa91763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c26dc15d7e508a80a14e256ccfd187764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25f004760d6a89df2b495f3c704cd3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e51d87f89eddd422f03e0443b6605766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9c73a6fb21a3590674e265d18ffcd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f13de3e8cf47ba81ecef18991e4cce768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4e0f8efda4dbd7f7110575388a70e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b076bb02157931e9bd58a97d6f9ac770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19c02677d0add1de741d895cfc1cdd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8775d50d59cb261f42bdc779d98db772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51e2536084371cfb7050772ee98512773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdf205ffb49b29c0a4b0a40f02690b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c56805fef856893a87ee5b89b1ac0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975865c3dedf287df9a7e68e26599c68776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce05701359feefb3160a90b5090e652777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9feb1e04e67d7a239fd589dc6aa1f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e957f65afd062906f09ef65e2dad1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fd50c90a69e263783644cda2fb5b4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8f593b150a7319d918ac9cb42ee7e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9289d23745935819951d362bc2e5ca3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b56d222e91c341371a2df43db6c784783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7472a9afbdbecbfae94e7cc564ffc0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383025892ef2add9be7133c653cf275c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660e50e64351426c1871d952b28938d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61950ef98441cd1039f65cbbd5a432da787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccae65f92edac6b9a5169aa923d92b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687054b51f061d8694fe2901548a8aa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff42dec7aa7ceed272d5a48c994bbc8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd906e5d6aa3c091955266b90516e40791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c36c12545ffd2f58bcd48d39e03ec2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65714f3a64b629d21b16609a5ebddf80793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdde4708f7a4cf45db776a4d7fd2fb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f3265b0754ebaa0b0633945aa5da7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab38f2e7850ef8ea08336fdd65e948796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535f7eed39b7e5701c08f411e1dadda797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e1a044ad82a560c3787a590e7c0f7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152a5e5af373790de49a0356741ca00799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f43475262c13a38a6ed187a2b02ca800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4acf21bf4534ea807f2e187f64aa5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e0e6834b64acce66ac732db253dc0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565dbdbafcdc2bc6de99f6079570a57803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86c953275138e45ad9c8fcca28d368804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707321c8423e3b367143999be6ee40c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593e50783dd0f293bd04aca167a02a0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d234015899b20d776faacb15fd5364e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f1683c1560e657d53e8700e072b6f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920879a9eb05b2229765e9b1a2b7cd2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48f7854efd0d2254b07643a315fc08810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b8da69707f1b7b5c3989f7244e18a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172ae3bcbeb512952477f2574fcfe26812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3548cd5b681acef66e865315bef9c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04432e7ac88b908bb7ded9db5f747c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb2b31c2d931c997dc782e89ed3319815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b386da565e933048f33a9a5b8a95b56816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf937f6481110a44bd8da12aac221f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e28cb4318c74e03bebacdfb6e3fe9e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697a2db5d8bde31285fe962a3785281819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753257ac81b674ee41700a72d40ceb19820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a52fa5f5829055eb4ff4a0a470683e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe1406a031018cb3b1f39de680e2b9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f9cc0d0eedc45ee0fd1d30658e297823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99c61657556718f677b9c683b31ee4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15289c4343bae6c48478ba69b40da67c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590280a5dc34141f4a74686b5eb2fb22826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999bf4c6c4b3966d3dcd52dea1d08a9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de603a37d20ecd053fe957d2112d2edf828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ec59766deb2865ef98551f1565335829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d809a17d6b2cdcf9a08d1acd7b2fb1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0a2f50349e47967c60db23a1c510e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23563e1efb057cafe6a4e8547437e225832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f4db1da68437b938a91cfa241c726833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3e7250de9a2306ed192ba88c7df26834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd57181d2593e51326f2e3279e1f225835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6cc9834dc754016d6055dc177344e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064cf5817ef075a6e0f7bc89b984a64837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d50a79f87766e7df4c0f44024c1462838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5e251adbfbb8e6402883463f39057839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539498c0ae06215fe6a815abf794879840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d86b56d85fa2d8d75a643f9ab4a463841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb83e85bab27369ae2557bc9f6b63b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ea0f8f9ffaad63dab67e20ff0aa07843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf442aab361b306a1fa6c231001ec8d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aed39e0da664cd15e822cb2bf4ad57845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f867eaa9d1d66fc4d8d3d4833a23a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb88cc9b36def360b898c9bbe4fd9d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253c01f49bee6ea8dfba6e573f11cc2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4e869c1c1d846a70de5abbdfd2314849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972d31e404c8969c6243b2b9a2e3d2d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f36bf4d2381be10228afc3c78a626851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d501fa705df44175c6f835c142ad33852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f485aca15f2f6647440871f50022bc853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb96c86d6d9f4b10dedf1b68fe8203854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac22466995cafd365ce62b6af395de855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add3cbadf046424b12ad34e41070877856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f44d5bfbb23d172ab13d2f9f4482de857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c5584c7ad5ddf1e593f7d11dc57cb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b1a4ea94af3be4ff0e59df75319be859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ab2da11045c4786d8e22ae5b001b6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3fa9866dff90275636a593814151f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b411b3395d01e6b2f32a2e3b91702b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e3cf77635d91c64be6ec89e498c2f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b207e2948cefa9fce31c3e8319fe03864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88ea7e5c21d3d2b1ac1adf28b637fc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e9c7d8ad0fc4e9015154313cbc8fe866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7f57db5dadbec49cf356fc188fe84867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127821d57c9a938224624f60c6d73409868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d91d43718b49da1c39e567f0e77711869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f1fa455e87c9b2d006e09fe27d17d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dffbe14f56b8e4fc6adc9379c8c0f7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3ad1c387a3f92939c759be73d24ad872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b1de1702868ea0a551f51c850ca5e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d591209aef460a42918ec9139f7612874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52071ecbc65f22df4effe59128e255be875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588babecd8575a7ad90eb909491f4825876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98702070a371da72e540486375f007877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1965526ec0048783ee232e18646c947878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf06c2425fdeb6063715047deb0bf1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291ed3e9bbb4277031f04c2ff4b7da0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d66b22cfc037feffc61eb3e756c9d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba64fe21361ead093445c66ad770eb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124c61ce066998602cd27c469c40f73883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b05814f72a2eb7710c8d7ceaca2079884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cfee60100b777ab4e0865ba1f7822885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72da6981b7514001bb0b75a7eb6c4ca886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ed9f97eb86b0a002c5122310111f0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc274fb39ea12f7a4dbdd6cfb74eda888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91986ce36b65956a64b74e703927e933889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde0e9cd9b2b5c17a1ed027c00509b3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8752d28f55e6e4ac1e70cef51e7550f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ed2fb697cca7fa3f2cc238cc3c175892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a9490b1622ea46fc35d2c8fc127a4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477d814ee51170d7f269f3759463582894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ada6aca3a4dab9442748eda25ed8d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e335d725d02677bbf96037f6ff9ab40896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc257a5a80a80051139cf0803dae74d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982af28ebe1d0a9749c383870075262898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34997cf7ba79e98d09c0cbecd1b45ea899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0c93203c09196b10d9014cf1a5aa7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c23cb7fecfa027f2e8f789a5504062901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278e8b3ce2e3665b9870507feff20ba902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1b44625ce3f8c05248af329704224903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f980e18b1021e7e162aa84f0f0adf904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be04a62d692b02adcaf03f504eb3448905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbaee331edef5213c64c2e32c15dc9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d06eb084f245e00e76291dcfff582907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2b9bae45450a609429242e8f899d9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b14fd7fa7933385a1ab28aaec199e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edcd305ccb82ec46dc51e340be6fbe910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7f07ed572472e96a87d82924923d3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048f0d4e30a27724501ef7090d5f6fe912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d032824f2a5c4b191a7f63b5909536a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a7525a4c4b1f77afae4b95d6503da914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48fdfa57a3d558e760c641e3320434915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a5a2020923c8a0bb7cb02c8d39d54916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf27789aa3a361caae47eab784036a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d88ffc077c67b863a4717ef7cc490918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685110e18038ed69f353aa229762f5a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0b7c687ddc2008b51ebdb6b8a0875920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e876356e03068d60179ab45ac0ae1f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797e502a2cd1429579adf33d5605a09922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871cadf0b6eb9ae8167ac73d22bbe99923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc0b1ac5a015a52ef5c5c6dbb3da30924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59aacd64321a3a585425c64d1053665925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fac11336b070d7463814fbb2a7ab7f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a865e57f45d23bc729fd3785558c8927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5d03b9378498cd05a866750650bbd928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c5756b0ca283c9fd14a1a03a550c5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbbb2ab48b4465253f2bccbbe16d02930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fdb5c67773eff37a581c0384383e7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ee74e2d927d3824ba3a5fa7d321d0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f5b41bbbcf08b215f6ff97b43edec933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f5161065d8fc5b66b11d5b91d8ab6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cb321cd87f3308980512dc0a5e0f1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e7bb6951e6080ad78b98b8e0a6481936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c533d99e53791664eee739f1558b106937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b03883a47b4e28fa4b984e18c80f7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58544d930f7eaa5b4a1e827d04cbf584939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50774c9be4760897a3f60adbe1a27e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127ba2ff4edf224383b31e99b8b17fd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1a41955e75f8612599dd0f021fde8942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992bbec97c28a9409347d7f1fc86701943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fe3613d94dd70acbbb9c3b872e71b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d24a2d141895d5a3ac25781b01d572945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04681b87fa94be980f42f6593668b064946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471915e0e87c1867bf4429044796d6dc947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82aa2e3ad6853551d0403c7c04151a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bf3112ccb5a111821ba2b50780e4e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbacec903356c845e714dca68dfbbca950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51d221f478d690ea8ed1bb14cb5e22951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d75e9d41dec98d371a405e2d33a90952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea7d8d15017fbf000d718381c2b78a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90636255e453958c6d1ec0cbe534eb67954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8459a99814ea4196df296ecf84e90955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37b01e5f7224d3cff4669c5cab58ae956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea220c60f470257fd7b97a50ea8dda957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fd0a4331f1d723909615c1cd1b950958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17322d68333e1dbcb678c19969b869959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b31fa20ae9fe3dd96ba3a434af2b7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb9329c83597d5cb64d4e1f7fd383f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96483bae3d74bf885862fac0c44321a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7a41ef6e63b5f013edebe5f24a530963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8993eb2b70fd0b77ee513b2b8070175964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8291e8767baa8b03b8a9c006b298c52965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754e86590afee4d5ebce78451d467d4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fea65bec66909d5320ccdc55382d9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e02dd347575440a358fe4a831d483968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af916a19219dbc49d4185cb25ee831b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b47ca3aff0f15f5ad5e0b1c657ef5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539d659bbf19244fcc39b86f392d2b5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7887f0a0025084240a608aaed7d46972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d1a68d29088050496281c822f392b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978462a70c2cad5b8d95daa125dee17974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2092ff007ca1448cbfe6a0d4960a20975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afec8f168d403181140e1f1ec11998976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b623c5812797cb636ebc32acd39ec977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>