--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698ef76a0d787bfb01fbfafd196cc8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aabb038f030a4e4fcab380b64f24572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b72d3f139782c1aebba15caa7049ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5c22da4f013322ea46e1e1d3d29fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c98c21e8f66af0a756ea7af498de575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031414caeac62ccd4a98cf5fc3c97266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757d90dbbfb9d645785ff0950aee6e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d47eb93e59105f44fd4ad427f89a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4808dc420fe0df05adb8a2ae3c70b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9457cedcb22e840857769aeb520b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d156603443f9efd84c049453b828ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb374821cc73904cec3428713607c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264f0d403c6a2979a6a33bf50713d5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008406e03906d1c562dc2220067967cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5260d96351637b88007cff7a1dc4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2689fc943cd4c558f7833d218e3c7216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef952b75ebd44884113f89b761237217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d667819020b161d6b5ddaf8b399d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac21c69d7c6b51dc43f03cb61572319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760c08ed65803a0d712a5fc3d45b4c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f65c5ac4514bf39451bb9fe591422d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddd607247f302797480a35efc531e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51070d8ac70536fc7c00e2a4f0357f2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f458ff52c1f3a6a6a7995918e469a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ed04667f24659715811267adbbef125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766b26957d3e450f1e859e2df5877bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ecf9a5b50337713015fecff6916e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdf3f58a73dbb858dd3eb3939a9d6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50099111f3a8d86238f0b8538cd6dd6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ef7cf167c3745a28fa48eb7242a7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bffa5a419dd72c968c5a76fb31863a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe375d6d655e50fd91522a3065e26ff632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218893cabe622aec682fb599cb424ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd28bdf52e375428b0e25629d772f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a23eb2bba1be33f6f53abe326097835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b955cf3c26994bdb5a65f57de7d94536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5548c36eccede1b04d82549430e8a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b6d7a30154cde7d1cd62787d1d5bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c21f615823d9a81585f6f273f3b41b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42ed1512d55a4de747a416306a8aa540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bfa577a1ec4900e36c12baf6e2c2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75cd4e69740d1b8c1b47b23b23ae3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ae99557c18d7d0920107438b3a76143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ea729bafa1e0fa31cae8ee9c5049e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456d7d45169adb2e8276a86b9844e4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf22525c2fca898719664a59fe1f0b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d4a556a406029b475e5e8843df8a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515f1c34b6b4dd80cda2c1efdc6783c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452ddfbbc07e3712154a663b8f96ad949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa516bbb7e9fc0afbef293d2a65a784550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8cf6319c157ea64941fd6c1791c0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc3c8a85ca1fccf07dd39a3f31d99e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43d98c7896aaec636bf8e4a03b63d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a933a7e018c47a6204f64e6ea691f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bc32ce05d7a6986387651057e479255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe02f9cad745fefe4960cbd275043d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cf8dea9b2a2324c1a88f898de0dde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef6a0f63c03a4ad8b4d82e2e6e80ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f511eb19249f3e8987f4f1ffb359ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c646d6f805b5b467151bf7878b57b3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e153de601a79772a62c7d9303aca2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e5d25570ebe6656e7cc82ae18b4db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6437caa023afaadb351d206333ce49963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09c60e558f2c0e6a7ad1ffbdd2dd2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618024c6e1334e2935304b0430d2b58765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d22b7656cc2d68f2f2f705d19508d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5faf1cc61d3571b24ebb1eb54eed767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac63247302cb345b97709b5fcac0a0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb40314027589a009f3f251f59d4a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f45cd95749afe78f857767040d4e0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac02220038bbff7d7480d596c6bae071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fa3b047e13ea137c63f8c14819a6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00ea308d7c812cf96d5911360da67673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79028f1de9de80fd8b434ab59000c0e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50e217ff2eedac2de9acd0f0e00ca075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122f44ebe4d605fd65df94ff2c6b11b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e315ae97ca4252478bbfdcaa91efa777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c308a20536b03a351e649229b1a83c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee064ff6882cab4606fa2d4510439b0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e29432e2fcdff50608121e7c97e9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b9db5c8354aa728464384f032be0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7898912cc0f7b9ef562b22431bbccd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cac1c3edfb54a9cf054b39c238d0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65a25341415e4b1869e6c1eb50f9e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acff70722ce342e3c4ffd0bd6922c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db50d6037c5c77f013a276aaeff653786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3631f672436cd75492fdcf0720238ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87868a0658e3ac38dde39a3b0ce4b6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a91c8c624cf0d18fe206fe6a8958889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4338ee388193f88e391bb52b519b7f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171343ba00a6c98a3637c626864de49091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d2616b5af74ea95411fb22ec0b4c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab075db14500010ccac809dba16f4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32b55025326e33fed551e9d315b09f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e514be72367f66879e42e20fa379c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6790d9e304b1caa4e6c272c691672a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b19e5a158cb639309241d75d57d27b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cf31a4b44b54c3d8bfe4deb3bb6b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e736be5a899a04bf6d689a0a77ce599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2794174b068221b28a3d30fae35fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a156071d9159aee3716065edc0f336101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331b14dc048b223b3117d4030816db0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9788820af8a5b7e791874f2d73fb03f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1832a91d377ee7affce1a883f22b966104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9af18ace1c907df2412ce0475e4c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd4569f58dfd2b9b1b01cb6c3b18f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196b52e40c47befa591423b843ad01f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54651a09b9e462821e8b0c8d96d6f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42517a53bc3f9996af7688cd0c2eaf58109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c624571d6dd169d657999090b264619110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed19dfbce8dcf4fd7259f773dbb0ad4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ff28a2358ea75ca007b2e10086180112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105bf4d3de89bffb5b32cff09de2b85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792059bb389a5350cb9140548aeede9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32b40da4711fbf485549335157f750115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8a4d9d77b5e4d32125735c4da4219116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bc61efda14349b937e34e8930d7e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33304cbe6e3ab2b71f6567beb2bd6f3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f24a0d2e7361d90f790028c987ad3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36230733ce45f8dba54dbca8568cf3f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a01b6a54ab46f9efc62bcec07a356121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e8a375f9189d723d0d9e02d0871f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854162312c9842f394f862c13913879123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5746c15f5dc027cf5a90574bf44acde124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a8ce0b9c9cb45fdc720ef630e46fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b87d570646de1c8aa920182ec6ba4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4117d949cd465b68a6b24e920cd3685127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813496f4e09af988424dc00de58d87c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e8b737bb5b0615b169adfc26557f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2a4485ccd2f1e0281dcb7d2a44ada130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb7c8333c2c602ca78528dafcdab99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e0b283d5e09bd93f38872de118b82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d172378f97eeb5aae7f8ea2d9084b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca17ccc637bf62084123ab2bf95094134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf85fc127651a26a3ab3b72f05cf0d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a492887c8b5ed92260cbe1859fb0b38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262db7e84fe3a187f66f980e84e7418137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be505cd014637edbdc75a8f9ef535021138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86499d9e46a3b3005574215d29545b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ad2962071631f3f549a49ca875beb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba67b29cf86a118c94598901ab155ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171bc9c5aefe96a5c3639e55a0703b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66206e97ef4faa6ca5efad0357f440ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034864da1c46d2d0c94c0a7cd5b275f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ecd18db4803fdfa72b0f6d7e7e327145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb35bb6304cee321c5733774f63cfb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d7f1e783e248991a9c6b416e87fd7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531852f056c1ea482dd42580b8173cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8d8d62b9950520aabf65d733f0868149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32b7e640f84981c7dda3bf5df4aa1d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14470de16683d1a8b4d1a94af60af6e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464f43370f45aaf3ab71d9fb7360661152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d477b89f7db9c50329baf530b4dec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504fdd12b7336d3a10fc8571cc3db3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291b3819cadb3ecc3c141615b6a5caa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068170ec1dfe6794febc157ce1b50e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c853a69b13299c89a20cdf0663197157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bda54871cc68bbfe5fa9710c55800158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b198146e12e73e28095deb51fd40d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292449b23cdc9455fd1efe9a56342d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e3df7237c95c9815d0b9068772ac5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c751d1246a794e742d51f4a424732162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91842bf7f8871afc735d603dedf73d6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ef9315f291d96f15de1fc91340226164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ebccfc94f9235684f4eb09e326160165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc95eef2abdad0b7fb7acac4c9d570166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d679fb2e4571dfee58bb7d712d57c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154359516e1fa67d881d3123bec4c269168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66e628cf2c302416ab2b660688052e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc4308c37c31cb5f8c54d1101a9416170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f427f69e1f1411d3761389d4cb379171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823b5a6ec44c356e4fc2ce6c91e02f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151c1dff37005dd6b9509c5d9388c7d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262e3d1237b65604af35f5202867678174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf336c8405906ae3a1c27cccbc3046175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436e334f8891034200a2b8794850c13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ba2543018594a849aae1d26dcc0c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e85d7c20ad6ea880395ea5ea8dfa22178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501b59294c03fbc5b98ef1d74a42f61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce19557f47343e0b1f3cb468ffb0c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd304fb9bc33dcaa42b6829f7573670181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cb0379e4f263709a975eccc8be250182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50c3cee24a658fe68461f81db51db1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a1e30ab15d8c006ac615aba2bed3c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004da0c68e2ea242e602e950dfabb13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd26fcc09fea77425ac317e4913be1f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146834b98f83fa132c624ff007e93c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d466ea52c09411071ef9a2fa281a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235e5458ad88ddf080a7b0efc700ca8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf3873ac421e6239d9278994379d73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca098ed556aa1b0b630f1f9110832cf6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453db5bacad07023cc9af98c21d73568192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03eca26e719d4033e35ab9209f2cc83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c872b65b2bc2c138fdaa99913a82e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372048c7959fd825fad7f9eed2e0a824195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af731d47dc48acde135c4c69d4bda6d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b151a72e56919cbb5fed459a9b94aa9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a7bfdaf368712d9975b642ff7c6a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422565bbd698cbea1823eb5f9368778199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7648796fd6e0ced9f336dca76298b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c44ff0333867acab00d4f10f63c413201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51281ffbb9923f618f1d9a0369dbbc50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc5014fc8a331e87cd97ed3d6f3bcd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dace49d2710c55a9a611618d82da45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823348e74f4b7f9249913ec47c6b736205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0082d07914db23afbc75e0879ecd8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1e567fcf575df714ad2ad1f746090207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fec75188d54d47b33b89b9b5e9c028208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79d0e621ac3cb9abd3913bd7c8552c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfed5392a1a5e6d8780b4baeb843674210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef69856f4082b92d3bd0139106ecf5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacf27fbd52fcfda6547bda44b106aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa67dddbd89ef084cce9126cb55dbd8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c4c10b4b0469bad9377c49f75e3dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d59795f316f1c4dacd0f649b66525215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d288025b7bcc665f3c2bdd8c2cc5a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f822e456d54dc9a169ff316e0a2344217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fa000f16c708f2319cd3e728f5265218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444e89a1749bd319a13ecd65dd2943f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9685816e0b34e51bdc644c82d1acfcb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356d429b458e52cf91d3386125246ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adbf55933074183625ea4bfbb753a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c95732869fc36486ac798cda29877223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8812a9aa1a9f9ea069d8cf688803b53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f67c94aaed873d5cdf444aa9ba4f0c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2398e0195b21561847313fec7691831226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d573436f4b115977fcbc77e140c380c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcf3e400177a6a5d1a2006f7c43e6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad014851a70d360cc518846ad3e28035229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29194cb5d943530c31ec1860ffa3e70b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1b714256ff477ec5a4d8f6f506420231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe8b08fd563d19853ec6f60dc4e58e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ac6a7571df7118a69a5fd3bbf93b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb257605cd919ab2d02b13ebe35e3b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04464a58114c68db78ac83ceab63de37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40e592edd3501381fb2203d245e014236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4bef9208986229f5912fcc8c21869237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01d14bed7c874c52f4f99cd4c85701238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621d9fb620e0adcf1bec1362b6ca124239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71165666c5123d0feddea888bb7a19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb44c57af2567f3d991758f5256538d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a857bc3831158b65455f3bd96cf07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d89869ddf16899a7d4a8491081a17f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e5f5be7174df16d8ce428d8c780a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb25cc99a025d126290392db8114898245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b988be001cd64ed518af8e131e58745246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f044ddb5d2ab91f97996a39012b25e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a081574ddeb76f6a8b50a70198e10b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ad0a88a74dd16a7cce6d650316132249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d62a5a7596c02aeac74449f7a3222250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3c72ae80e073af08806459ca3c5d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c713be951375b74311c1d0dcef616cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117dbd8fdacde82aeb33027ec64baad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1eba779b1ecd5c0ae6302dfb6f24db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5126262b0df5d1a80327896883a09f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42d62806284ea898f72c51b1a93758256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef088db83f1d4531214e375aff54016257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242ce3417cbc263b0c6ff934ac8a933258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81801f2edc241cb0068d2f343d15e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfa31f6195670a7d46aa0af34103a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c31055726abb3da1ec4a72c85a5ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518cd1f5607779d7044d53e4c61c7a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696a10823f4e2f8cb28bbe86f2f4df4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11221cde65d2c648eed019970fa10a9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca98a58f75d2389d645d1882275f383265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6044b40fc91e38b0afd23ca338495266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4bb9c4fd8c214804e6d2e40b7dc47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1f5b807c8ee077d46de50e4ddd5c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e64ca4ea51994437a4575d97115ff9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736a1e2da611c77009c63a682cfd8a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dfc7bc34a14899800f2e30110c790271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ade9c6473b544cad50823cd492475272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebf64da4693dccf9527bcc20ace721273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3d3c7698e7997c4a48ea862c164cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1753edf5830f437caef96d6fb81f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b194d617e0f7b5828fd5e1cec049dfe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022e9dfd684ca713e12f11204102ad4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6ee9b65f72ad032a1a5447063b82d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261d62101e2996aa599488653cc592a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef3d7bdd9e3c28e3fa0ba35ceea98a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54821c8d0acbf7df631199b3f99a7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34477bb917e1e3b9fd4690a1911d7930282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a972cba40cd48f9ab90312d99dab221283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45092b5e0a2acee942818a779c80bb4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f5a7ce8bbf7da08a83d220429be62285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb199b85d12cdb80c49ff7c69be41a25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da06d8740e581df2925180f0fdcb0b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c40959c490666c026fa591616f4189288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e0e0572bb275fabec12ee9bdfa270289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181dd4be94605a51ab0758a64b08759290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9cadcd71594b17a6f6e1fc26b9e1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0c8b8770d1015753d6cc12a774e6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fc64c938d0b230231bd917f0aec41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699038b45eb5c76bec5e93205728e9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb250746c97d5ec8a2ab3190dadbbdc1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee483ccafe0da28aedec795182f2dca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee0371ece66cb41ce3401d9294ccef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1005fc4d592bfce1748ea41ec018457298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62ed2cf8f2d7357774914852810f34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755359b6e0b56908299960387ce588ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485de047014a2ed5d576988d648a7a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e9e6e419a3674ce3c9abcfe3a3e71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799829b17bbda587cb8691c9067c12a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6e5124293e04d3bd2f92ecc95b272304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177c36fb8e3f003cf5b215e51710bf1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb750c7c7c53816593b7e99bdc5a583306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9292595b32195da8e6ee2721c0bc3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe699af0f3c2be513aa0233dba6dd3c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e0bba0c63fd68dad8486d8bc85467309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb159d9f478d2caf4867f276c6a35a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05f3c9e9354c903fb5cb04643326d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a1d1ac0ea4017fa01042ce8bf6315312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6f316930b17668f49f9e665e9e2ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae979248f6adff900b778c153c7040314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798b8b34333ef827cb32bc3c2bcfec5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e875988545b168e44fa6b7c0e97744c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050c0162f236e8d70b4dc52db69e67c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390f4de2c2cff8bd396d632d86ba883318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1069594b62db244858215245b6c08d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a798834a4cfa06f768f3c9bf704806320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f03ebd99492f698ee77a576d8f9018321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f88daf50546839d25a4ec44c34530322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78ac83ca485c364484c0fdd8cf84d0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaba11165d439dfa49aa620ef2bc2cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37cfc04de5b9301eb9776d38c10702325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7907baeb0641701a9605c82336c8222326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b648a41a5f6c4d38cade76ce5a1c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdccc0909aa80c1ad287c7159821e1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5944794febccd3cf1c669b68b580a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c57c19db4aac7e0406a5a578487f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e407c2818167a4939c5249fd68c14331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403fde22f944606f40b005a73dd2969332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd824dcb2f773135af7b98040176c7c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4f1b352abb4c8ed895eb91590c747334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049226784d3182a63ae3826ed92df9de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b879fe0b979ad4f28c0d65d1e825b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622b89ec1d9eae3f565f0ad25ddd255337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f40af817068931f7267802e26469da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98723448459aef1aaef992bad17be24339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9748c3c4e0d3c09026cbd13d9cae2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925bbdc618acc9187e66e072af8f265341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325e60612f57be841f889520fa13354342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6905d4f37c4c644960639549b54fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58495dd4fc36cc3a014ff0ba8edc4af9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338dae1142d3c78099d7e1340fcd0b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc0acaef369745a44af25752083661346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d52c797bc6694ffa2402a04ec631b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3b8a671a3e7835928a3df7dfd4201348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca83a968edbaf19197452992dde808349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69539abe269e0c17c8922d228f8e5d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76c767539ee55bfbab474e4ded9e53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b290886a4211aa9e52b945ed7ca128352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45885cf0bae14d70b751824ad9883be6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e898d9c8b7f8f318938f046d880fb0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bb868a54e51e90bb07b572c6296c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf065b8239e393c4ed7465269e440c59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb733fce9bc55d9479c3e41563277756357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd00148a29e0ef0c21cf995aa4de5c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60ef44f7f7c38a678b0cdf4e9634a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cd1582833087510360243a242f426360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef9fbe4877202a698bf1bad2cc42d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b8e653ba0c7c29d667fe22437d54a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4bc209397f2e1fe43464ac9644524363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da856d7acbc85a7ddcd41d329b0d75364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4854648016784d0f7f7032e81e21c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee2b517ed42d8c50a1e8c0fb2184bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b92abb977e53f3a0415ceec077810367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788569ebc44f27efd4254e45e4a5070a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd1f6091793226f5dca3947d1ecded369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15084e1479b94a1db7d928d4f9378504370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c75b9443c0386e98321dba43722955371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dc01af7a820f7d6af70e6a7e01f28372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120aa90a8ecb49a3a65bf15955dee96373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4a26d6d8cf7d8bff487dafb91c510374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ee6b26d850e62940a5fd5880cef26375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e77c016c2b70aeb76fb1f3966e95f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2a7e26223a3aa3d3e09ffd26f6329377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da042bc9a4c320bb578c5e3012f19e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151091dff3b88bed2184f7d1715dc3f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dff67ba05097e5c4df1f0a517e8ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ee325b0350dd98964b0197697ae64381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9345c59d26d1774957742c6ff69069382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0154e30af2245060aa3f12bc5fbee7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1426a5c24b7babe55e2c077dff60c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cb10e6de36891609280ee57f460aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a02976f18f7920ad11698e6b7d7cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d87fc1287fd5d1a20eeaf68becc88a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0503c6741b3d0cea2b294c7e796838388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f90e9688b6096a4e272898b8303957389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fde7c045a58ee1880726d8281ffcf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952ebc746e99b394c8afd5a1220efde391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbc52f28ca85247412d0a12190aa03392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe5409fab781a09bf9239c1c565516393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43270c23eb298727aee41c69edcf1d42394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1569d251cbdb39c5465a5d21b92e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b754fc2b7cb384ec889edb49c81c3ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a20219beae99361e744e7670d4b9ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff67daf89df4a286a3f9b1a954a64c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bc6ffe964fd25d16c05a00c3beb31399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f444b97ecd1c37eec85d4254962463400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78280652e50d3e410ebcf6d0d56fc3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd4a83838e562523f4bd5405f3d7bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7afe6e073dd85b1054dbaa9a6a0aa6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd109f2af7a2ce7f6991ac75616461f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafee98a4560b581e8c90dd57ab15bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56a8c2b92f59ee25a03831e594a329406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d545964f3837e6960821ae551284bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946771ab6ad767bc7f3c441ae8e0d80408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b90cd6eaadd85a6bd23f3f6e63f89409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5a7555eb715ecf31b7edc0bde08f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601383516bda6151bcd99328a4e801d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81364c7466189187c4c371c80b6a5edf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c0b6f5247518206c7de08c6c8dd54413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fff250787c87f6e355573fc278f47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593be4eebe47c84cf627717026b31e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388ea9457459ff2f71a7c07cc93c7c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9666603895dc03365664298b02d44e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab9cc9fce0c9db904c6c09acfd79a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e520d55d640da8fa3c38fa96f75df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb085bdee9fd6da5b89dae3b9039a04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5593d345fac8f0bc9326cbfa678ad71421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa4125c42408e8fa567dafc99b737b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90607cd3f7350f87c27f5dc84ecaeb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ee0674fa81f259b9f35319ad27b97424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b66c8ff8820d57195a9094066401f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97908c81cf22fb7c4e5cda97d21fa0da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ae715cb2547e358e932a8f07330ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a94d9ec4e5e01db8788cb23c033d1f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acad4ebb9a432d47b934e4a8d24a8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c2436e5241f0ca5055ecedcc0a9b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea95654575db68ee9b0e276ef66630431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea64b5d48fd61aa95111eba9dba245432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8a4bc4407725c7a98d443ba32a1ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937f604373c2ea09ae833200c5c35a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe1f77f101e8bf8868fc694fbd7794435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10a510aca1fffe014d7ce7de443835436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03af46ec2635f466bc1e73aa772683437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2622276b0af221ac8c14180792459438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7340f322475b8a22f3352f41f584621439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3461ca68623c05b12f1b1131da9d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0d45307e10d8addf9abe1f6fe7210441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9c2f28aba8c5d7b1f2a9d9dc7e9f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d37ccfcbf1f366c1ebf912e9776479443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb45cad3f16cb6e15dd0aa3dfaf4f30444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba0c4b6e4a1d27ede2550815af2609445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f918bd574b4d21e659677b0981945c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca771d136326f9c24ab1199d0cab3b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ed5bbadb38e63b0082770d6d4638b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890989fab313e99b67df6a98898a6bf1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3ee39d5676d6b17d886040c4dd191450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31ce72e2bceb89e71cefd65a9971f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b4d718389304417e0bdd9fc6911ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b6cb8044578c3b18916ed58311c73453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0346611b5f0357bc3bdc9839ff6c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4aa100956f74a5f0d3c614d5b8833455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc44aca604d18efe005616981ee8b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a95a0c1ea4d2e99c43fe896df78b6e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848931760c8f59101c7d810c653a561458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77d55099ae2898c6658c67f37cbd03459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73679ba3e1c68c45520a8cf4ff676d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df8f22885eaf15069ffa3f16cb12b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701d5060bda32f59a73f1916001fe2c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e3a4d625182f17f72a5ad1637fabe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f3ffae3b876e82cb79e927b2a5f5c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2fa0df73fbcf1e44d70e75ae4598f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d62e9085e21524717a266222a68b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafe78b544653951b15f8df79e503b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879baf326aef7b33c40b60107f99fd48468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b955478362c78d4fee5f3fd3bd91ab4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756a905e7e6da663cd5e164ceb291b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc668b36f793d99af779bafb7cdf86471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ae5ff213e3ed5944f1d7ba1156e56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e997b8ae25e911f3f2ed4e4fc1d1a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a700db04431c2605bf4d0630fd61f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f05988751dca6ae041d4c3bd866e91475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e61f5fd5ccdfd6fb8acdcfd810890476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db66e05bd503e68ed3a57865ed4346477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe4399b9e44fa124484093bd22c50f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c123492fc0a16002af9781c5857ea4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c0a8e36060e0c28cccd9390c7b595480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca33f08fb9878d9f034a4674132a4f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a53a69f618ebad3fd077c1f6e571d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706196cdff072d10888f4739e482af0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5343ec4f1d3e401ddbd9bbcf3b4775484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b5c351e353967793aaf57bc7b4e1f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd157f492e57d3c42e001e8fbc03af38486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eea4b76f482fb5f30cffd2c7666f15487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec190e05c5df6f31fca853cf4ed941be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a01cd3f8bf3a24bc1be4e435eba42489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb691b7cdd2048f0afca0b2caf6f6f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f7f6f89c871b1ff4b00157e8331a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aac4e89c33c7e90a884cd8b9c522d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71364b12b5b9a9d2ae3e592b25a1ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae86626dd4e5acdbc5014781e78adb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b7a26a2c4633bd4aad8f56372bbc9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362d48df1be4106359c0b27440fdd33496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab2c15f5d3734aad9db67a2528c6ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027370f2a9c13f3e0323ed5f666f3b27498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c3dc799052416a13d9076dabfaac1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3848fe98f072bfd2c48d67f06107d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a00203a9f87a4e63e2af2a98e2109501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a7e17516f39be923135fde8a1d8e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4470816a97a061253635d963c0b77c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e5e58d49c81866776ccb50f11315f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688905c5183fd0d63eaa9542d03e8bdd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a2fd18326a22aec99ee7398efe7ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32645f60df8f1c0d24114c641ef85549507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8048ed5c516088d31d934e536bec496508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdac68ed05217ee5dd7609cc5b20ff7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a512eb3b81e4573e24efb357569c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd615a018e2e540c98017b9bd3a28fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5733b72b5fde19ffa4c6b0cb594d3ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afc4e9a74bada57e9b0cf0168c7fbc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadc3f0c209f6bdb92a88e2c76143b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1238267deb9354ed188571f87ddbd10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea5c1146514ec16fb6a6fd491e5b5e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8906f96a0d0cccc82e50243897115b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43a9d64cce0e0d38bfc3f5015d2a5c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557680b19dc40667bf4ae40529ea5d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00f8ab27360d836ce5f8754554b8c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a037b5a655ef44c065c3bb6b54a7e86521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47f741d999fea03740b5a75f1a2380522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2818c4d05e390266782e5bb59b1cc04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8ef1a25872138112a9641a62ed089524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d93c56c4dc1561d88afa98a7bb2b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10feb485a1b0e997558c06473d8e5f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05010ddc62ccd944484d9b5c4252523527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd327b823f74cb28dd6a57b4500b3f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a213a27a3a83c8223b9c46dbf4ae39529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07347ea9c755804e165eb2cfbb96a4e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfb6e7181d701205129f66ec27c45a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92e6ca26bc1d68d8165c8a7f724db4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d8e6d2484ea341d0e96bae5608237533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e923612541490a82d312bc42a612e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610043ccad7eccc5f4b8fffdd9da4e4a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c03e8788418eb24362cdf9be9b0b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1c5d6937c7fd11b1cebbaba2d799a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a74a38f43d44db5daa987ba5351970538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca411533e96649addc7a37b03e6d08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1187ac9ab98d8d6d17d89782ef839a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084d40a3813a92f1585d6101a35cfd5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85014f3d62212ad3be621c07719bd1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012f09c9ec40c726f3a9c5032ada12e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc70ad6cefdfa3cf9e6940383b3b2f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6766acb70bdf361923f2eec367f4eca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af580834ae4f98d7ad8d0d60177adc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dab70ead7db168dd94c9087d2eb2ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025afecb56e1d4fd2393a3fbaff02b4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df312316aa17619b97ad5c6407a79c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85aa8b5af39acf9e7f6ff82ed91307550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbde37d1f4480c9f35da173745ceef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d5494f4068e98eab5544e3a7288df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe878c2e350a95cac5425fbdf620f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb1e098aaab01640b4951e0fbc69ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05434999ed4c1ec0dce22056c9cbb3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c74cec13f6621d39024d268c646190556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a737a2aa41b110e6ddcb191999faad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999626c2158b3b0db8ab8a86d060774558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb21c8b59ac707867bb4591f884a863559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be156d3566453d106a1c8378567bda80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df313be3d9030ad2c206bdcecdfb2044561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad2197d4c6a5ceee9ec9b9839d3165562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ea0baf307d188f9ed177f67def0ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b1420fbc7c2b97013eee22d46e00e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90408bfb440217ffa4ee01c68a9377565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9f052c1de629664abea3cea9f28eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823a453730d45cf6a143795d0f8b532567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed05aa28dd871b18e7b163f5e87c4fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb1e1d2c5795e123033f753e30701d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50cba3d235b3903c8faa235e3abd34570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480d8bf78a467e8b0f4ab75cd840a46571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd013099c166b2d3ba31789a6ac4ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad879a18673a0ca65fefd0e35026d261573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b625bed3a639f2873bb312b87c096a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd8ecabc4385fa10836452135b5c2c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf43fb50f049927e3898f6ac76c6c60576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69640f422c6163da5cdffa52e9938007577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5304b333311c6d01148517570b01725578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8df37d8a5ac0e0d0c934f3bfb910f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f794594ff8769b6055e3ca99e955981580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab7f3b8e1984bb1ed97346ad84e818581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355446612753db1579c17cf9c70f4a47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08047aeb8ce8ab83afca64d2622bf764583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363ca6f6f11eae3528d5279a9a64f9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c8226e14cc61d75eb4423c042e17f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb865f58084fa7eaf8c54f0925a9619f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9a57802b13276381cd4c16ac88417587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20b8a192356ca58b0be19a1a1b7e11588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f031ea4c76de5cdb406a0011f4395eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17e275a5160a5b249dc5abc77a8744590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d3244eab97a6bf0a0180cbb8a959e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea245bb42e6734c9ef1b1db5a12db3ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07434ea8ca1bf1915448079c9650bcc8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ba56a6307974ccfa207c2aaf1e901594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8d040150cc82b71ed2faeb34be089595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53705c4ec31c980a857d1c98313ef646596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6fc6a0aba8c963d079973e0060c05597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef3179c6e94b06a09c08898ebde0e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f43401f00cac28b26b36a547c16ae4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7edb729e21ba4f21880a4e6d54dff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940efc83fa0caded6a5a6a54fe3a146601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e33b81f6356485f16bcc37b80dc1ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cca871a1a78ec77d826e1f38b83f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf722febdab707468457fe04911bf33604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467299eca5c873e4e47d6b83c8b66f17605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b443cfa86fa640a61dcc7893e34c40606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba93ff8d3cc69b40286061111a63ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca7b6db819f2e89aed7ea952d0f555608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f9b8b5d29ba2433c03739fbf1b491609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e476c1d39af2e187f43efdcf43ba0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d8b81c470f758b68061668c980fa8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e8cf001e9d194c9233e22f5ad8e7d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb108864e117499749af8ec064c2c16613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4f714818d5c56ee59a6adedb3ce49614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9277c89124ed3c77479d7f901e4ba2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416507fc42b628cbee743559f21d4cbc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736b3aced4a9442b70e65da7dc21298617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5536e96f96af26cd50052dde8aa2b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f449c076af63cbfc9c8a9676b1e9d26619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cf6516a3cb9d55e7789b2f2a01402620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a95722e4e5d3f0aba6f277b2dc6f49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f4b0faabd64701d1d4dcd173363d0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b90a851d6f4a270e9cd39524ea970d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67d0653ebf835fbd16dc7ffc7c4650624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a796c370f470fef2d3df9a924cc08625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c63be8c53f49fd51aa2e61488d1dc5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29f5bc07f4d7416491d352d97ed851627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfa8665a06aff00bf7b427ec4ab7bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef046d55ac726c5fbcd5af4e2846bc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d599f0a8deb75518a828209f5c9b18f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af8cd76f5a0e4cbee931253e869d63631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957ba71e56e741de897441e3787ac66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560fd0f8a3e88b03981a408457fa763633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44f3712836b23cc0d9a8d5faecf23c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e4017c3d009c6084d60b26e438be8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d45f39df62a78b06b245e6387d911c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2ca4f104544d8da3ebeae903dd389637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a14ee2dc180729f643c2bc4820493638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d675bf60186589cae21a9670f218b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a374206f6c4184e1ce7951473a6dc2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ba5d2e4110f18fc9adaffea25c032641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be5bb2407d77af72632c89f4cb3f93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f176a1567ff990041b95032fe22c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95d011572ea6a2786eee2392da1ac8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2171f59e67707d92674596c1ced46e9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633a98a71e242420a1740002704cda7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75e00aa91ede44e81468c3a97d9304647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa97dfea4371b6f2f897069d4c2a3e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f90107ab8be86d9b41cb762494755649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec373419b1c7a6c5e7aeb4740fb3e181650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe9a07d779c7923bb42a947206070e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536c7cf7532bc6ff3f1c90149b804ed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f76710124f17312e01745176c2b5c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0588d4e98175d1214fa28d9948a50654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4847c360c05ecd7dff20a4aebbe0149655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2f4821c7d8630d78df80dec6ac745656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba130d001fa36972222b48cadc693d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53287c242ece81ae3e5c9a96f2a98bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7bb69e35d122acf47822f0e946db7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3975bfd872da4027fde27efae37161660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa887a0084b76f01950c96736a101f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3247eb0a7fa6bbd35fb49c428d1a45662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb550c4c1e9c1b60549266e40df7e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69789e132c640154c12b919e316320fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c63dd49572f977ac1a49d7566f5d82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc7dc50b3bbd219b3673940d3f3e22666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b67d9eb411d7cc4f2985b4c21a320a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc52d1ab524d8868d88a52454712da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77531656081fbf97e807d0a518a613669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636507a487f8244598efd5435af1570a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd388665151ceb70e289a9b780835f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1938b5a89339b469d1779de26c1cb2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac81915d701229570ae0a2583def87a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462680735d67e3bdad2fc1f481eb531674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bbae6130ccc51f24db6c173e2e6b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867977a83ea96fde638e86ca0d8b7efd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8e37dc8533b81b27c5d9b660dc2b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8e50227bb8b405b87ad1bae42d2ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05e3d796cd9c78d8c1171fffb797a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c76e5f0fd8a48d3ef8bb8fd6ffb98680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18a30d70fde866b709ea9dd64d3e0f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64dc33434d2d5a394560fad1dce95b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97035762348994445587b74264bd6e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080c548c03758d97eed6325e558b4cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bac17abd90a708281ea61f1ccd331e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f540b0817f5cfdcd523c48c3aa0d309686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1000126c67393fa798cb24dbc6f3cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dc3281136a1b538560f24eef74ca8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889ce0a0e4e63591428782f79b0bdaa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26afa883bdebe1a05c90ef188bbdde0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e41337481f1a07b27f6e0dd5e92f2f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802bba9f534e4fb7abb049eda4303b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ddec5d1d4125b666076af5914d535693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a327e3294176bb858462d42da58861694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec3dda19e9ae7ac070516918a3ffba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd53089ce97f748bf1a3f95ca5aa7b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364a3d82ce96a950799573678495198697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f4ff9b63022c3c6ae9b529c7be538698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f69db94529f6983f7432e7687b15ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498e4a5b7cf7fa37d3eff98dd73ce78700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff5b638aea8a7be82a517409641b23701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d635c8dfdfcb2d38f4d8887091fa056702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869bd61562a66b1b55e18f51960b620703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238d8ae79a625550f330b742baabea8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657172692e59bdcdca372fd8e0b16ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ac9609e33b3b99ed62aec6d13c373706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e391fcdb42b6242fa53ac5e6c2a21be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cfa6417c91a56012eceaec1451166708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a712d334b6e5eace6f9ba9292ec9e63709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cb3b7b8271aca737a62860d2c8621710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7721fbfcc29d2a843fb38436ee917c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f582aca073d2a7189f6b90a1f37c53a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2e8ee9651ab20dcddcea7c4253df1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b2b318b28c1c34eae9a02a83a3b0b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796939061db7e72b836347d2d2f9453715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7240b4b3c1a51c1e2799e2749be5dcd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5b80586c799b2157472ea1428d8a4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12c9a971ff502c09e204ee277ea874718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2af1f1062c7399b1f3b7a4d96c128719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787acc9062e5abff733625279f7f83c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bb91222657f2938a0d5d24c8a3ba5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f373c32da263682ef3e88a214754662722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b6f09e19c562bcc444e8d24877181723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f96a6db31c1264ca568707a51f7b4a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5bdcbd7a0443f124f9024e7153481725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cc3f5f19acc58eb052840492ad234726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809e1cb1ac0013f9426aa85c66bc386727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c856de7eff9bb21c7d3c9fcfc42a206728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2163f8cdcaef0b4a14b7bd171dfc3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96ea876618ea137f1dcea029a6d734730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd6243a9bab5b7230e884d85ec0294731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4466a950a6b5ea3cc69520798db059732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c38f8787e42d89f3466cfcdb23fb9c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756f330cc93e8b36bacd4f9351befc2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e446290b87f59b2eeeb777c6005d2cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1f202f4439de1ae0c1bc0625318cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbbadd971b0da52813a25c2e519b88737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618b332cb72b2012a6ce4aecc982d4b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d507daa5414e4c4ebe57209d8f87e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da2562d1437b0575807b48e1cfebb3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e98ccb42dddb9ddd11707141eea04b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883800b67b012b8c790f28c12d9b985742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98c4c3529a0178812f790596247faa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be6ab5a36a66a14c92e7a4701cca3e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bff12a6555304ff05ae09a69e71b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f75137a638f18072b36a63d5aca33746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc997428383123b41224775af9170bf3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8141f35ee0acbfc1c6fbcac0db57e93748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f191fd62ca1fd25bd337d02027ce8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd19dc7ae6566d63f5a4baf794a746750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005a05f3315a29e72a0aeee5c75c5fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e901fc89f14c8115134a86f80e8e14752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf05c4f683588bbcacf98ba41fd899f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b954dd14c1ed06f507352b7fe3f7d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011126418cefbd0052d7553d5363f895755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe24a60b15640532bb82f4bc87d9cba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46518f7d57509d8d896ebf59a94100e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278c496b70acaa25efbfbdf6184b6ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772441a10442fbeabcce82e07fb6ab2a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a683168e1a8019f37cd7b837f758176760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c83547b1707dec5a0650d9217d644d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f4daa6118805ba31c9b5c85e7810a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155cbd9622c22e0d708687450f3298a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c55d5f6671336744e9e0be9288aba764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded2c6e40ea565a7cdda892101861ca765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84f962487882f428ebe921afd73d21766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcecd11f1ecef75a5fc4bde4171a880767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f73c7df6a558f2b5e045ecd620be4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677e5b0cd592063c49941a5db7d0891769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478f351a46aea849e27aba6fdbe7f33770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcb7f113de4ebf16dde3844c3e2f65771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a4634789333284be2af0cb29d957e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e0534aea1b4f12e4c357906dc8dad773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad19731daab43e7f29e1af703e6aae774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc19c21551435aa11885f85bc90a84775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d496860d8c23bfebe5d8bac2d331e4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3602bee3f0268e46a4cf77223b939777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27ce012158f9e3abc689e85c588e76778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514dba8189ff0911e6fc228e7bf5e8d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203c02567046f8e62d96fbaae32e7ca780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46b1827cc754efa106705f3096f3b5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa357f01e80ec63ef4efa29ed258c57f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57b998de2551f5b401b7ee29324fe5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d0846538391201a2f409d24927f44784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426eb685df66f4d9959a5f5a621d0d69785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8405cd640c2b6754e27289f2b65fec9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a843ccd0181241fddc70a7eb2a450ee787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c4f91bb5442d42dbc375f5e42cdb5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8c6a3385d0e4b4773035847b00307789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243258679dd4a5ca311e2fc941bc9a8b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe894e0a9acab20e738be962689da202791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b59a8898a74c55779ace121e588bf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271317fb64c988e480867d6e34b2bc9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bbb7ec8f4ee1dbf28777ca51c766b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc2f008a316f87d834ada7bf15b27e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893384d41e97a752b5dbb4ae0f7003d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df48334223af1ae4b84389ba6e896a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a5106ff7981532cece48b05c9e5e9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbfe53313ecb7160412c8fc1cafa86799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e7e43a675bea1ea3683ce06ce72c0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afcd34e16a7eb0ee7c7d0ee721d9bb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade02a0e82ed2cbdea2d678c7054e2c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5189a7773a2c3cfc1a5c2dd4fcda087803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e02111a5200e357f27553ccce6e1f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbfc1a923365b94b5819b97b85b77c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc810ccc802b0e90cb9cd4090130f89e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341eeabc084df6204a526035be1404df807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2621376bee3d64d6e71808428195950808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94627dd5e399cf12ab0a009020794151809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7004cecf16106a7515db888f825d07810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d65974f75c8bb0a41d20afeb6e418811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d815e4ae1ba865124f63dbdc75707812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f320bc25aff9c3bf7e62d8b0543d4e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa59605abeb6e328604561de661739814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428684ba6fb908123b9cacd301f99ff8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd122252c7823afe5157217762316b5b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1afc83e209ccf9321264c64a96dddd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca31b557a67c348a29252c9f6661b54818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349575db7822bbf7bc8326e80ba83f5b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb31f95c1cc918dd8bcbe94981a6d4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f845fbb42414a32c99cf9a150de0aca821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5c258cd7e56207fd6f15e09da35b6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534266b73cfbdbb6de8a0fa1d851aef823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ff8e14aa960c50672a60eb6f94bb3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29d845c3173e35ac62fbe49b620d3b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7462b57daef12f6549c75b4a74afa826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ef3881f6cdad86b400d7588325d52827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca6273c417ca23a152ff78bbaa741a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad0eed1dc5e51bad06633c009bec78829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dac9d5c9ed9df5a8990277a159e682830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa55fc7f934a1f1304a58d5e699918831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40f45aa48dd3206596cce66f0aa556832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bbcc078c9ef474559635fbff58544833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdae226623acd59342a1d562ad92083834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c354adf0db7d29a52b30e267d839b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c72b480c2e519006f037140e10cef836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed17e3a0e372ae391524020007a860837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1d8a53b58b567e11690103631d412838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb66378ba0fe28d10a48b45edd08bd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc949f5fe8ca3ad7a3d7cfe838ea1788840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c11b0f9b7edd4264f0fd3536ad52cc841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6e5951820c207e1608bd8fb39f158842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b4c2d55dc929ce261f8b4040dccc7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a03c9e284e904fee708a19a878a136844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab6e548e7c2d6e11aedd8bb1edbff7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633074290c402291b31ef8c34b05ef8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92921a266002344f6016bdf8508a2e79847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363c344dedec39a1f932270cc7544d7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e791b6eddc0f11950088e50457a91b4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f0b21e479591a1a4d084d1a22adda850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476e30a739db552b4457ba0768b3d48851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e9ecd26d6a156ac839ec0004d0df4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b87221c3b0e4a049e366aec1df7802853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2594cef1e6eb8bd6a5e3bb8e3033ecc854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45090afe412790404f034befafec280855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52c6835762a4e4d52b97077357401b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b5bf2e42214d7c0b263c653b7d0ea857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87360faaa5feed9ff45f628cb2c7a0f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cc4d54c7f9245da23dd39feee4bd5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c5db04e46ebdf678265688713057d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce6e6bdc8e1d6b2b40e6be96597e42861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edff26892c07fe52bfdbd368edaec6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3894d92004674e18698f99c559109863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc481d7dcc5cd520c3927d0f92656d7c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d769574cd76512723ce07dfe30ddaa865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed91d0b86b846f52f048ded73ef272866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa9aa0e38e73b8510d37309477c2af867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d827d1358b3783f1f781e36da1759868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1ce1c5fbe28f262aa30a4a4c8e4d5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf3b2f69c12c63379624d5c7c01675870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3862f60c21a4bde27446e7607a4e234871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2dc16899471eac3c2739739d5a7b5c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698d023cf235620d3c2f230df54924c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1967b5a68dc5c71abb5ae9f0b3212e4874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924a6716c556672d33ac7280e799bfc875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b118a3e342de621374d01e83a3234c5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faca0f0dd635cf43f01247cf002833877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eea4b82bb4affebb8ddb1f30a521e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356f900fddf6cfeebc77035099128c1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8952297ef43a9fb1c2bb48ae6d91c3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fd71cb6dd0db8ed7425ba61cd94c0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193607ee16708d3a75bb7d86921d561882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d753783fbed375445fa323c7b3342883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a98842fa30ec45afac23f0690f21ac884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098da825f8c67968a9d3818224dcc508885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73981e7332cc7edb34c53cdc05aee791886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de141f9e7dca9451a4f7f7337abba0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738b316ac395eee078e0d351ca34d90888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2ad61cdcc69119ad47bf6386099a9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac138d302a5c38cf49186e049b5a30890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539677ef5387f1b65c75a29b0816d10891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf29a55bb0d3aa312efa30177af7e93892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133876288c89e296a7206cd656273ce6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944f99a04e48a54a9b9c7bb4895fe77894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c39e3e41eff17de6cee93336a5f85895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82bb48780b765cd662ddad4f7ea8d4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfd5464536647b685091352d5ed03a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cb8c7f12bd8c58b5ba9b5d59a9c56898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f0b6230577a898f10398f8171b53d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3469982ce6daad24b6004c7913d07d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd159bcd1aaa647640c350923c85b89901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce283cdc53365032b3d5e2f9b43432d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adf6d43d1c55ff89d39e7b26f723a6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a136143f1a8d50496b11a57977c757904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9dabf13950e3fbf9aea548fa98268905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50612a6c55732d482d643178b32735906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9192021e2df292c486520bad061b9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c0f77d9bb790e47b69e4cd513ec4a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389cd290e1ff8e8050193f2c6ce0b5a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23873129e63a757fd77ebf350b2a802d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedaf38a50d0ba84bb1d60a17270cd0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd82005c05662abaeaf44e86b3a7e28912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccc5be542f908ae42db36f47215c37913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6183107c7a2a305b1f635c1864c36914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f68fc428ab4100a33f082fe64e90b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c6db056b200105150afdd27a46d6e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e711d04cdd5dcde2d72bb58c4e1e410917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d618ed84253050dc2ab4b30e0c6f2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd1c984bbcc9ebab85ab8898638f6b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cc6f67fdbe72ca1da3fa30e7c8c53920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cb4d5c172dd82c869d6eade7c7860921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783705e905b1d75517996398f5f80c72922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878116421d192fa065bf366e937076d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942041b36bdebcb63dc07a5633890493924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c195f9e07c26823194ab4b506bbf4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e653971a39003fc715792045405a55926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c33233c680dceb56a6242edbfda386927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88423a031fd6b59ef311c72963f65c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee169a465178cddba80fddecfa7c07929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ed57b7a7aaa080f718722fd5da7cc930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69a1a7d33410cd3fe40f73c128800a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17837552996f5d98c1107f7d6584bd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acf44b0858faf2990acfa75e5d60cc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f769b0350c1ff026d7857bf78a048934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5ca3f92bf97334cf8ca3e01dc9b92935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e10efb44a00c43fb3c29d1890752f4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88e3fdaab53ffde593c0160c674b75937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18493f734fd282acd596e814483b2f4f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41568261e6ae5d7cae7256779a363a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d416c8ff17ba88add3a885272408b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef2c2064bf06e08e6544872845048f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05208d579ccc8a69e8e1b93eb7124dcc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1411ea68ad5d4cae52f3d0af7945300943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed26e6189f7ec6ac9bd9288ad246ea944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4d3fd168f3e0d31e5547c59af2cd0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a297c8703762ae5239803dd24386c7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bcd1feec1a925beafc3fea9e9e42e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54004782741bc23e85c207b3d16b8e77948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5ba3e7b94e1f2b922bc78706a59ea949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d393b194e0ef0c9fec4ff647f7242950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e95f6273be2379f3113a3ca31d40c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a587f8ed5879f3f0e90593a148abe952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6c78d219c56b8004e80bc0349b4bd953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc496d3f1d68eb060b1e1ce91ab44b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f82bf749e32ab4ada9c879323e93a4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e574436de1243627a86e16092334479956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688f25647501cea01a960ba81a350b8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc23fc196ef74f19cb90e421a25839958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619847dc6b6275668a4520e988fbc10959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84cb28b4b6fd065c0cd0f46b31a17d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385faa9a2df7c655b34f2a84091ca92961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd177e007636c6d236b057ca626727f6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8c77a2b462711ecd2f0c190e9cd5f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc904d08a73b3cf3a671090e005e17c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1b9ed13456c984ff83e00fefe1120965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be11f77f571795e43bada8e91a4d66966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fde6ba0339a8fdc49c36d5b13484d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5069ee5b0a431f7626184d48b4d4203968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bc0942f10a5cd87855ab0fa941daf969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787284a501a6975376101ede1682194970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd98eacbcc8f2bcac9b58b73217d97971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04120595cb5a271755a9845d9cef08972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10105984ce65c1dc3605a86a96ab38df973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515fef2d713059a687b08a30a67d199974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4871109687f472023152c7d3db0f8b1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256c0ec61d6643dc4df454383749e37976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79922d051558c1824155451b52a9a19977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d209786383da29b1330d5a4386f6f331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aafdce8be0c0e4d4302999ad71ad3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b97c8e1432faf4c80217bf146a2053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7015a51c9da6d324d9c24e899b955f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2a90777fe7fc9fa80dd939f131abf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de163e6bd7a73242d85de651d84c4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ffd19de43292ae58214889b7a6c1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd50f9b9cb480b8a215439e24846398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfb16b013541a1ee861901b63b27e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386e136428b2b21f5065ccbf4b0b18510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a9427edee68882e27d0216bed53d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b364a16c5d89a3ceb0ee69af82c6c1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d982ad37f8cc388b919e09bc65a7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578d5287cee3515abcb7064794bede514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4c38232ab7a31f5c2784a9ed35e8d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaea02854b00a76e92fdf9c07fd0b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29093fdc98c300191d077a060263d10717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2345e11fdc856070bf13b36e5a8033118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71820548db9afbcd12f4cf1c38876b2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149634d0ee62ead52df3f2858bd48b4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedd4d1d99a5944ae2bfd27e11994e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f00804c041300e3efa2aec9287a92a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43224d143901c3e7a18ba0b3522df7f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5c7ab48e188b89ed60ccee67f776d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53342af9eaa8399d1443fc82ee95f8e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8944215596e541913b6695a0f5a610426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ef3a5e7819a9d0f1cb02dcc83062027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33232a387ad99b344d0394ccd7191b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cd51b56d0a79f3d1706f43ecaaa9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d7fbee04d7f4f03e37284117d17fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c704aa19b9764cea420f5c085b8a3bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66beb9e4d7668a3b9edaea71d41165e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440401b92d9f2fb0935986c1537281333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb3498079b963d42fdc733510d14c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934959cb8460b7eff96bd78009a86cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44ff466903a1b44c6c2d5984a0d5c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51a363ccae394deb1e9e9b1537d1ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac558fb9020252ad4ca37809d831ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4844a17bf2244261812e4b6f90bb339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70695f9182c21621d50fbd678f008540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3cef5e92a237c7a7ca4d44d0c14d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be0e89ca16b36a44c864857414f55342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de23111e26600ddcb6262d37d41b7f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a0a71fa1c7480a92e33be5a868f1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8f9f1b7b981b7920dfb26e2dc122e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8924c463de8756c5f61783f31313cea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a577259c6bd540edc55200509bee3e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20b40dc6fcc224b509e804d50fe20c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49d8686b0fc2b247e874a3d1f2095f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf406d9e917839d6084aaf3786d9605050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655771c41782bfb8c69848e3f2510a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efb7d8dd63e19c24debf662071d86852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b205d7f5e8b80253114345e8a7781b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69879920648277c081bb303d9a629f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23bc957a0407773845be0dda9e090d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d749cf9f8dacd30c89646e053bad73b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77fe7804911d4d288de2f9aab1a07f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbb20e891570b95ddef66a2df5b51058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf41222dc371d7c5eef8f3f97f8f7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a2154deb91e9b45dd605d1542e1e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea717bc942efe172f32b93c6f3582561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d38de3238e1282081d97acce491f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfbf8bf70c6b1cfd8e851bfac8f92963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6420c90dcb3a1325d3eca158d893a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a032d1a27260adb8556ab87891ab365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced236ce4897685a8bef443697aede466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410643a424e50f0a727e8070cdb74c5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a3d21b87d93bbfdd655c783413aca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593e66e7cdd599ced3dc75bb7de2c3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dffbfbd58a91b3e882e276a4b79ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51995f9ecb262e77e23aa8f93969af571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dfc0e7e57e7856fa84e3046f0eb5f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296352d64d8cbd9f22b0c62180145f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028c3f56d98d21e49f8caf4eeb0754b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5159cb109170b366f6e047ef447d2e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068a5fba4e9f5abbdc4133565dd473676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9e1e552da412bdf2664eff9ba493277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80931c90fa5edb72cadf42a4334214a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d508ce5b458b58a9608621ffb80b36f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4b3381623052f1656a49a59e7252e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd869100118c806f665ae8085b9a35281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfe060f1f514a5ef03ef2c35b9bc6b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f3ae7564fd1a2e1faa1509297cc1e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640b77dd1e0759874e2a51abf12dcb484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9e61f78b75606c735341258dd8ba385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61993661b01f3dc3649d5a8ce3740186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625a88c4378e9e3f2fd933dc66eaa2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f124f9b323beae114e85ef078fc81ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa49fd09740ecee89fb3374691165b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485ff190dba5b875605754de6def26d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac405418d8ec158491b46ff76d152b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d985363d1b680934504f063c92388df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0e6a159e3e60db14e08b13a7b0f3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ec5e4d83cda11d6066b677d9d8da394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233ecae20867f6f574cc387524a977c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ab3f0596943ff0aec18a8c83904f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161843397f5efd1d30c9e48a9ce4ff197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f4e4feca0aff1a6fd28cee47100ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fc7dc827e3ac13e0bb10183ac133099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef30912b1772df86132d1d0ba68e14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73162c04c652de54eeac4e000e676ace101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282742956bfcce2e15b68adbdce5be2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a2645eb4adbaca9af87fa0f04f2f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9e93437a7cc49a7b418295d35b3a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf9c68924de4f45daab2eeb09454f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88d4380a78c3f660222dbb36ee6d8f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763846929560cfb12752aeff9fde1960107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fc8fe9725e553dea1e38addbadb3b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edaa6f4919a9f79e4204a4cae7c577109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e14ceb6a9b4bf2478cfb43d437abcd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98691ba41d2f093f234ced8f52876b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef42dd65bcccae5287cae9151bada5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2254389007d57883eae5ae23b7e6763113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52849cf4e64df33e434b1879e3f0305114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca938875898e5cd738389cabd5e25afb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766d3bd25af9c32d031391e2920eec1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05d97e17755560fd80a60c9e3e8238117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93451b8dbc86aec9bdd4dfceab093c3a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198a8b404d58673cea3bc7a84b78a65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7060da5e18d7e08c3ae586ce627b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2ea29414f1fb664d125d26623b5a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26565128f3a33f589d48ed839fa042122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b2977046b03e205d9ccc999f8c04b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab9af016b56527e5f16bce67154197124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34e7d94e2949859261ea5f5c1ca739125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d8d9561f3b67b2093aa368ea91f85126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36503583e41b92ed98743dfe595411127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b0e51c4a84b2561307f3bbd6c726b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c78edfae4940575356d0689b509d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214759a4fe913b7a1a56c24ac5b7619130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835bafac4507cfcae03a10f6e3e853a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb360ad5613d1ebaa2e29193c6adbba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8edba96aa92967baf96c92022846aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cef17d1d10a698caed7ff483e00d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0fa11d169e73a91f516fe2258ae57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e58794c0b5290e7a980156c6f2f175136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688779cc4c1c34e8b60c9412aadeffe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fb9658b5b03ade48c6e42fae7aaf1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123873c46e7a8664ca313bddd8fffd77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284dbb38b3a0f901a82f4b223a769d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9f0519be932167b19f5d78ce779c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1387e1ffa9a30e956e7b1d9fd307a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ecda42fb0bca30c3ace7542b2a7df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a317dfb0c087c2e5472d32cc0424d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcb4f9f1cb8549058dc2f9c3c741a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a6c6e781aa66a45e724e6a337c60a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ddecbc40db9baadd37826eada4006147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd097d4d32d6006472fd766f142eed16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872777141e792a4dd2c31f94aa1564d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a57649b933ddc41c9663402bdc4fe5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6405d66c7c8c76fcd1b9649a7bf0e7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ea216c09bf1d887873cf3b2d53d7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794e2bdb721d24ee25502c78f0d571c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57251ae0d13d9670bbaddf51b00f1c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd05f016c89ef47d25c6dd059af9f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcc9d0098301a869c910ea3ca793c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067fb71166eb462233016cf9c2396b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d43a5fe9e96d9ec9b60fdd1ba708a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875aa1e9ba0684e5fe2eb2a70aefb6ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31103ad7fd4e4b4b47fe000b7e3056160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537b870468fe21368b33c249b42b064161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24afda32fd07dedc08bceca0c86740162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfeb81d1e13bab07a3eaca44f8987cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f783b33b29bbb3de053f39027d42941164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bed721ee218476951c210031f5846165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fc59a672adc5f0c5bd52e6b45131a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa47c72bd2b7592a9e16e7f00f7cf76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1150e901051d2d86100663433644ff8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044905f19a07ca58f52549b0336c8408169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a7432bed7ca554f3980c86fa0a042170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310daf081d73fc99340ab83b42a3a00171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943b1f094060d7513df522afd7fb693172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb41d7b6d23ef7369ceb45aaa24ec28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87515ed66439ce78a330869c82581dd4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f34253dd179cc561c76be7fb9e686175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d9e9b1db4cabec5b690e20e2f714e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50078c1600f8157d34916e9a5a67e72c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd9a6d078327f86e7f134a28eaf56c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14eb0941b91645e5fd1e632483a5280179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894aa4540cf9d2fba598ed7a028c6ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855ab9ef87ca0daeb7e759ae5fc6903181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e738f29b02480045439313f26857c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41488ac063233b1aa631cd15fe5b4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57bf1e66dba813e9c99b3c2f178a91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef741f281e6b9e5b2d3c44886c1a91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52600d8b5c5ace01a19b43acd117e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d37b8521aa13c9b5efe18c1add687187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61e0e621f50f2be2da5f0466ca2cf1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35777c4e2871dc87c85fac25b37772189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf819a15dcadd8787f647ddb4c9f63c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997289f2f04385fd8312a021cee5ece1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0da1769c0738a75bcd36cccefc9129192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bf5657b3be2ae7288a2bd1b33191d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8ccfdcfe56f03acae45ac0ecf21a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999b39c5637223c58a9c2de8695a7d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391707b2b42d4abfbaa676022fcb76a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891755f519f248d6340191b552cd4ed2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b598016de0140785404c09d0a3f41be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c2c9271beb58adeed77ba0a386702199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ab177dca6de1f5fed98be983a23db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d776628914333fa87f2b8aa3292bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81818b0d03e5a562ef10bc208fa243e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b575b9cdec37e9eabc405d74f53d1d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f49d320792b81bcd61e672515d6c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac478494203b0725ceab97aea0cc4e0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ed7d45e95f5c02eaa4822278f1dac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3633e6112abe57ade7a11a9abc525207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d4c743ba34345293e9dcc6def3461208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f610aaef8b8cb02acc4bc7460417c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833441bb5e8efb2f6a00990dc4f7b1ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88584842c197f881d424527d02221300211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82296a6ad9de2dc7edb4d581fbf431dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7e4d683bd8abf7b74edf8c3c20b89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4f5f804d58b5f83389c8e3e5e5923214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d65d71dc7230d5244c6c71e8f9d8aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b32e907ebd5c3939fdb3bc54f64b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4a037d86beed11fd7084f2da7ae97217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d649ef3e5c1c1a4896b0f47310b261218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a5a6372a2ca3e062f50679c5315af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e6fdabf164f3bbed78773b74407a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e637109743fcd7b3fd7df58f62e27221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab795d7075391f6e705305d40bdf8562222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcd3d31139cc005c42e4ad27e46634223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0a974898e76c7779c99060c10a005224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6371324b7915bec35dad896701d843225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896347b1dfce399befb05e946b56eac5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bb4de3e6998e10ebc0c85f5116869227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fabcac6b5bc55b95a9fa3a605c7e1e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fd4e4a7525ee225562492c6c4914b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdf6a2ba4a6770f20a2b9d0616973a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9bf65bf134bef02debbe0a3821ed0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4dc54c5cf478270e83926e2ef65f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763f68817f9b5ada667d54ef458c67a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75af8ed05b7c9fc241efff63f7acbc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1af3bbb9ae696f5388718bf1e0297235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91f7b3ce05388c3742f03fc25116b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bcfa4cbf75278f8de49f54278f4d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d8c3dc12549f8ccb973e58839d825238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc28045e4b961c245dab2cd1f91536239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091835d54262f27416247ffb7fc0a64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebcc60c77ce95ccfd24fbf7ad74c1d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614eac7a77daa0059cc2b1a6d4d90a71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05339e66eac111de64c2dfa669da1acd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e623175e45488de032151ee160df5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc89de81c3c5f217c8d1c870054e7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17189381a04fe2385a7938399b7878a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d235bb399a9627cbfa3c8c308d3529247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3eee91be26f35b4e190e9e6ca608d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d525c4dfc884cc800ab00c6bb820d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72591700c1833ee6c08e819d1bb5039e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063f667ceb5c0c97b2c39e25f75bc9d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb7c117a2a1a25ca64122acf5f8f42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eed7321dad185a60ca6233280b44b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a22b65049a6b93be6bc6a6e273905254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a8a3f0c4fabd586cf813e24319b80255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e384fb02b7721b39ab77f635d52b0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc4c9c56ec7bc8343b25c298fc30c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526feb1f40639d1ede07ff4b025baf6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523476a21eb19d0ce14ff26959ff2c2d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945325da801b9e47d59a7f2d996de6c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189796f861185dd92786ddaa9c94cf7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b9c0745d54e8e1edcf0cc80d7c19d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d98b41cbb64188eeefb42db24a28ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6389328869673925e2eacad177d0f7c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06194e2d81c2d4f944f8832602b630265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c06238e70048e1a51482d6bcf2be2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5c5bd6baf3b4793212fdede557fa2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25227fa1cef7a55eeca73c6f1c5db677268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a27bcc289ecb9bce84f6df3a2c5a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e51f15351f8f6cfd70153eb6a8809270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7669021680cd9862aebc14388f0fbb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1a067e563e61d52db6a22175e56aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc19e3052db9c5e8034ea94b8d556d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9699e7fdd2848265bb4b4b193e1cc44274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76ce4ec8f2cbe8576e62efd22d870b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc105e26bb73480a7dd654ab343a1795276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674dcb0d05b446a364558e774d0dbb0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936584605a2859d0642ec8fb3c7e8cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33212167644046d3a037209287f2e4e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb7d28d89e5a455088797b897eb2ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d73da803c6a3b4e0564bca79b62558281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da429878f8463e5084f06f7e511e71282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ad2b3384570528a3900c892db8f3f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633a1705b452f7797ad8957b588bb6b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c30186098f3b9e0c5ea11191aa164285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d59c709b1cab0ed10a929d50cc943286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145264e57ebeb618bd1495ba856a69d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668e8be49f1a32cb68f20c273828794288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dd9fa626e279810c4faba788a08a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751898c03f2cca056250ee9e26dd0609290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cd16ed993270471845ef1044f51b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caafe04ad566fec8243a2b9974e2b26292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48265c26d1fda113261ca3672313337f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2a1e2073c9cd40716dd78960879cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f37a8ffe6798514e2ff94518d0bfb5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be18d13bd847cf32bbe00caa8482634296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9608b4a688d43935f55fea82f0505297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a68fc535c02a5cdd080f7ff35da6e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3909e3801336a7e332b4b68368902299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8f4cc75e2c9e032b8897412ca5efe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b8baa9a4f3367d3ec397aa36bd8e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefc5894c73fd5cba8621b61b3d770f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d173771dc87abd5d8d686cf9e99aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0325b523c30420ddd59669838dea072304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56969dcbcce51bc62cd5d321a7c77e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7695ffd90ec0efbc521576bc62f3444306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17941546afc3832ea2a9213c31d61b6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba183d0197011022d72df5050a7a429308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79daceb5b9233df8c136e85f8b6e496309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7802164a9ce7f11eeedcd0198e599310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78407c0a6c13f114f851f95afb0c9eab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02411f073e8d44fbf90431c1892e3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4d3ff4946f74760dfe61527087c43313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26113fc217cfddb6d438867b5cfe4cec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a92d339634e295f7f9892fba931f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d62dd34f6ed6a9ddc8e4743383451e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b55f10952d441031b6793581a48f0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b8711f687a7428cdd9654f04e9366318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab13ff7df3a46a60b0d40e74d790a05319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e50204f9c40b17ad7cbf0085a8a211320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febbb894b5153ac284a51bc963261aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218d5a4902d705d6a007e0e86115cf6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9d6f447391b99876ed7e5c24d9579323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bfcd4ea8647487bd71554ad555fc5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db5ede64d78dcc8cf15afe307774cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0823fc2ea96e86305adf4633b335986326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee27e8e9e51675205cb2a82496f4198327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824059ea8996b2b9c7114f15f49372c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ff565024206b98c3ab9f440562c1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ff99c6328ab4fd6dde7484ba261bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d6eefa8afc9de0344e6de1042cf39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3d2493068914e02f31c60a348303b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95ec68eecbb0f71a24d52b3fae436a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc71cc276b95eca399f887280bbcb42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496307146b30206350e9c5d98b29592335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787945b7267d1e8900abd647f00efcc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe142a3d48a63b94775d5c23d788f53e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7448c34a9cbda386d74466fd0c2e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19f8187e9fa81ad1ea50eee4ad1faa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b405dae1c29e5a3e1f071b21f86ab4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab656ed96fdfe39ec86e2927f4721bdb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfc994b3b2abc18de2a81de93f3809342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad08f0ec35a790b6b46ada22664b1d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413750e183b13fc75582fafdc5be65d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fd865e90cd5d2b9c792e3f8ae08b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2af9b0fe4c39e061de2cece1496914346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23afc298251328a6cff8ec123ef2a92347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780b06d0ca9d51eca891b5ff7844f2d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae661157c154dc3ab776c5f3e40f75f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1694536a96ff8b7af180059cdab7a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5f0f958f702bc7e63590bc1e8ba89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f5f9aaecedea4020ab666bb64ad3d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59e8ffe928ff8cdf682a987e7a00b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676df8a6cadf15c9aa230d6ef193900354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd8cacadb2754f369cb86b06aad25e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8188605977f73935f29ca46a30a58356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bf38afebe8d08dd38e83ac9e5c0d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e039c8b26309b0efbd1e973b8589ed2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc82ae48337b7a39c0a7aff427613f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b8801ff9e0f12b8f6a151d145f394360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc53de60bbc5c4dc6359b2fbc99c98361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe1f73f697450fb204cdf1c832e9b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf0970c787f8ccf9e3b81f38a7311e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3bae09c655bb3f7b0181ffc05ada6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f773bf544effbe0ef8b04b2fb3608d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa5e28dae257f7aed992a8f98e4328366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434397af0432e740268bd3413cca6de9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eae2a1434616a2b6ddb0c6ffcc768f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb65015af0ef418b2ab2b2ec995cfd6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957287ccb5a6ceb2b2d3b0bc35367324370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173f189db31d70da4f1e47106cafb12371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53a9fbe677fc8507b24cfde1e6da82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152a9d4edfb3d57ec7c8e389cb2bc38373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfe39de9014f49e2feeb143ecf6e67374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5ad243dc7a20613e2a57b14c5a887375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9a56652f82e38fa27460b469f66fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ae53908f5d2500e08a1c0f459ac0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf3dd3da0e43c7b9abee5bc3fdec81378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50280cd170cd178a3e3ff959d9dbe1f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcba50a884ef5ae674f91be9782bb07380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f37dd4f046b3a5f41733f89d03943381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e424f110bcaf88c7fca605eb686309382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa925c2d466656437236b8706207e01383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e415de3c5e6103bc3a0faf567201b6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d491af24dcfcf5580d034250c1440e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30b965cd7a987e61dd046f391d870c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a81e69f49ef710825c8f6a59fb45ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17719a86cc91903ed2cf92b03c1236388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c042d2829bd507db058959a62b180a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd30addff7de8d8318332fd9d7ec16390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d9390aac653e8e36f6c079fca876a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbce8889d05f9ec2e9d0f974d387cc2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e75c9ef1152c7cb2ba4618aaf9bc7e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653f5acb0d036075278e1e44dfaf318394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d28ca06266a95495a1d1387607fa7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a971f7bff2abb600b627c4bfe3441d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c22a11537b3787c91214dbffe111f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69feccaacfd1e60d3c731971b93ae48398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e00a5d3c00eb3de32b3cbb875c0c84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a2b289a31fa842adf8be972cd82eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebfd99155d76ca7440b86258f0ceff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e448f38774e4f4515b61b52b3016bca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a918de44b96f632b3ae3e91171957403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72130c25b26777d88d4521cd9cf5e5d8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aec5363014c465b0c787a32669ee2d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b4560ef4d59be498b3a142928cd7a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424b808fe531a5b166a033821f2cf6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd75aca24c2526a5735ae3b31f6e1a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259746efded735c09c4d8bdb567e3573409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86baf7810257554c80fdfd7a8124629410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a39d40715328685468031188181a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bac674731ff8e21eb3bfe174d3a899412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034b287dd12429593b9667fac1b3114413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3fc1345a9f83f9c9ad9310e9fdd0d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903abe1346e003d0b72081f6c495b1bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b694d2fa05b01db4b16155e6b75922416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d5cf43b44184f4bc63a9d5fa5b8fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa046948c06f241d26c454c147777440418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00794bb630e5b2220b7e4c336a34a28419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7247e7e21b9d292c1b213b9f38d8e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559e29188ed2be07918f82ed72f529a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d54f314db96d7eea5945540c41a78e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435175c64da65c9511f97bf90375506423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c2d49f30fa7549e2a01b634124e20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4228f82de6c8f5f467b5cac22e018fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc510a6e76e544226235a5e859d28bce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6e9c6f711a51cacdb2911cc911e28427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4604779e63d7903aac74bc60d02e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e88aef5cbb1aee05d764d486b691d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4df35c87ca94a85313e98b2c0b964c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308caa83f2bfc14242d613fd1570910431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d67caa30a4cd2fd27677ccc3b22bae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76232e8ebbe334e0ee43569fe31ad36e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107a10676470142e30f6eeaa3d8f4bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e54cd78f5721115c3181d7d8bd8b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516ef99d4803c8e1c4886cbbd3e283b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39617ba6ff9ab6bcdcba6b9fa80263437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb868e1fa3a8fbe3391fbc08a9a645438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ff5a2cce9c5ab590e992dbd5bdff1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b9cd5b13cb5fa0bcd23e293b2f09a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591582dfbde8d258d00d219c97e42798441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06c7fd29d0130807423d766f01b54f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a376b00ff3a76d3cab698715a4c14b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ff462a4c834685ad54f309b72866a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda378ab5ab83dbe5a516173fb14a265445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2232c4210fdd2c32d20a7234d3500446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50943589a65a9142e7d84e28275b5976447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6001f65d3463db04ca9b7f4a6f583448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0a3fd1f3ec5c6e6963bb09f952975449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dcfcc3b6c12621792913602682e3e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cfb4f353aebb0f093f1ace87a5571451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779baa57bddfc8d99ee06b745df348b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c5c5352521191d13c2b92cd61c580453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991b04c6bf1a860e995fec45485b296454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35deba63981087575f377b0bcdd14c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e284b55c06135a53f5e6e280d1bc75b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1c0020b546aba9a26abed1497ec8b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1546817919b7c45d3def2e33d7710d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471f51d2dff36f436d696fdff811bc9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee129fbc4bf4d300dfd7ff4d8c50928d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e079db52390860219f9b7f6f69667ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738373ffe4e937309392ca78be13d056462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8c36603b781ffd275ad30a23afcd0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e8af221acb859ca5a3eea42b43fcc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123d4cd73bc4662212bbcfb88a05b02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a96d6d122a48f2d0b9b8bc53dda89466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787009b720dd855dbc3d33b2dbca6d3d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35498efba47380d798bd69e250aa39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784cf676e12308adb8c11eb4cf6e7ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8594985abd6f66dc8fa6174cc0047470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c45c737f4e606a3a9b58901376d075471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3303107ccab8dd312368ed6d2d1bedb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242056fb6e172ea75ea6e3d2e95a3a6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be5a886f5dc626f2cb4611a0154d77474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c949a63bcb0b7458e22fc44d2aebc0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1016c158ac83d8560e625e62c2e3a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a2e8b14c4234cdf6cae255b08519e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd339d14c37d3d363c2b0da6ba65ef5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c56818034872311d7b7c1e30d0a74479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd888bfb9550a237be81c2e4f74f63480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700f1a6952301e50661298d40652d21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43811f8762888df89e6f1c101cfbe0ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a40cce7026d44699b7e2c87f44a16d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44baaee0baa39df27fd5d9e13c040e9b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1a7c97408e685265a4b4a6cf9990b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd10717b8cfa5eeff8bfaa0fc13cf08486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9d784b8bfe6a2fa897662257b4bd2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c373f3410292cd39b27a5fc7b2e67488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a10f255d38888f47e8c19a3b2cfc9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78ff3545d841f2e8eaa8b57d798883490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced2044759a87ab066ed99e18c1f706491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c497528cd20b6bdfc69b47c998606492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49d27fde851d741a954c1019d7462e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8156c63ac3a612b76643cd1a5865a4c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae50b5d43542b69f4818d9416444bc8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ddcc07b648b03c7ad1ae06571f529496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f729cc8b8dbe560ac40e289c34008497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb7a819499883754167d7acdeb0b6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075c2664899dc869abf7b3b09f803d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3b1d99a693ccd972bb9849af729a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7b77c0dd9279066b15d3ada693b40501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dc660cc54a88cd60d3e1fa0e9f606502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623844222885f824a83232926ae0570503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb451fafb64f135e11b18d1db66045504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b8033f2bd65ee02495fd970a921dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e42b49a78ee72a2e4815bf00db1ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30e9cfccd213e58732e9d51134ce87507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711216426c5a347d4e670a462fa6edf4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebfaaa8e1ed82f1f836b07fb0b4b92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51901998cd8add616182c92a483e7fde510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ce00c69c16e5fd82d11322d797e6b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828aa892dbbf02c59b7ad14977ee53b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f04a8654f0320d2c520083ccb68f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726effac4cc693e0cb940fc86ba26cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e06e22f09903d40a4a186ebaecaeb3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b93f7c86dc1de2d6127ea49beac5bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648864c6dc5144987c31198033495505517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe805722fd9632dcf290b60863ae20f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5b5c209292cb5d91473ed424b0f0a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85575b162823b2beec228dffdffc68e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fdfd93c3f0b94b2a0156f8fa37cd7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7287938c1f49c7d7f8c0f7b64e690522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49508500b914b5b63d71d433ecd09dae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f240dd0f35c4e6db9ef6ecdd001af6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107302773ebef2c52a6a0aeb508ba807525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3528c4ccb061514323a6dbedda3a4c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bdf2f99f6bffdf7289e2d21b7d004527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879df737cb5787f29998f495c984a703528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771407de4322f419f77f6b13ed12bff0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283a49059c80c336d6298806263bb30530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a9dbd47fc8578893a7fed130bf8ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93388e11dde87fa9a04a4b8eadc43e97532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a612ec2bddf6783ad250bf7f2369e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3918dfa3f82df4184a53c68acd161b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6947428f6e232864f4533d561722c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0343bd9d71fb0455d3f42168fb0fefb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56091091b4b74896484d8ce7dbabdf5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b3846fef12faf3a5477f2fb40da48538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e136c6c7debac0176208097d43801e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda99c4dc47c6b4741c9d5bbfc0997b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b129d08d22f06b8e264f72d87138217541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18f7c861436ab1612f5197572bdfc2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f76f8e5e38ad5b2136f2362f0a21f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56f862e461997100cc1851f55e5513544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3023b6d27ee5ce525026435cb6d60e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385828b4b6339ca8c79c40ba50f74de546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d1f643663b638d52628dde5e833ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea16c1ced0bff8ac080bcc31c453e41548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0298aa0568c587d8e472c9a4dbf46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167b5e77911f6151b1a026065f5ce99550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b994503733493f7356bda03f08bfff0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676af1ba4b1055e48b4a5a938da56e23552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988f74865ae673189ce2dc5bc8456d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888efa24d4f4ef89d4e7011b6d3373d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93a06f5a066e90b1187ab8b42ec1b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba4ca12335a06a6f7d725e0b1c00a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f79c35a971448867da4927e9052277557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31279652f85dca0745511656b2addbe2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b98a0b531403099e730d0714ccbac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aef24892a194ca483d115a201a8d43560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac742772a857b69fa8a154e72a70d187561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32eeed962f10e6fdfc7e155accb3e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c5e2c9bdfd09d6a22fec10c0e903b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f410fb3794dd6f9d6ffd92eb9245905564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66774bfbe4b08a7daeb27275af541de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb1a964ef5f8d42a5a65ad34ad95e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9ac5e2b4ef66f93b723fc40081b5b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c886863b22b359c53b4b1875d6fa1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d9da1c3c1f984d65352c1339efeb6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde0a8851b2603786aa054c95e6235d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd650c2d59fe455618f49ae28719bd6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a498d6645c1f13f2bd45acb8d14d78e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365386e64b388b44f90a7b4c8e3a12c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1536c87b771ce5eb40835a9111c1195574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4239af8d91257ea69f01869270adf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b823f37594275210a78b5aabfc32bce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07882e480cc8d7c30e7e281e1dd0c572577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473a8a07dc67bc864021847f0f2af3f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295bfb468833cf89702bc610250ee15579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3231521a8395ac2e554d86cb6bf2148580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70b969f095060199b41f1f92427513581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f6277e1181aeafe2ca944093af9ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f8bf6ff126b4f77e7ba442bb2d99a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26948eb8e629ee1f2947f0212dde6b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbbb1c7866e370ce5c79fc2311f4ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b35ea96ada1a089842c359ab6dab6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e256e6d452e87a2d2b1a167cb4eea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a46ee850fd698fd9f5dc7d53cea56588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e694aeddc35a4517fc4ab8cf746791589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e43c809a654ab65e6f5b0153f66f14590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa14f26dcd9c7a6f7a67490e446b437591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38982677aebb9d3ac28e16932f77ebc8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1553b82ab046f7b1b81891bd2d68b33593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4eda6fe68ce32253d7aa3ec9a36799594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ada482708b7e1726a52ea2910542f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9d86860bb0c2152a2c11e78ea8ce8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4911b79b6eea3c045eed81e72e380597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d98a6b7c1b8fb9f2395890b4e773f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945d28e1f95b7527d4a9900d4990384599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde7f9027617be890e8a653ed9f0d4a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddef165bf82b10d17bdffe97e3922b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ed03d8859cf9997504ee85cbdc059602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60c095d365ea487a1cd9afeaf10c29603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afe18d2c2edf02cb608b04387ba574604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39452c842220a59b6d6c92fe424157a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b22760889d8c388285b0cece544b20606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9523d9707eab913485dbaeeeacc4ed8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7606f9de53afefdedf76f1d54ace6ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fab5ba8c91eaa274f75218f32450d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0641897193eed2e81d7ada4ede7b9b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869b1d9e9490a005dada7d70434c4d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff210c725510e00f838bb76f6dbb6d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e11ba04a5746d4e8e41f5e40c3d93613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d85be2b757537f39161828183c58de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f01f0ab16bc49812d8a362a96cbb8c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a7c62ad5998a070ba35ebbb555aae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e8b3e807febebf650a9081ca600e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee89298931c09e2654f417d8a6f31a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0033d712175c17587e5b3f82df4e1e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cf4b818f624da2868545fd5afcecd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2541c01b069dd7881b7e73c3ddfddcc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9093cde17d1afd228000fd914d3921622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832258ea159d0465ac5b3d8b598e190623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e93e59e8b6a8652a886717563bcc7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301716e58e1ed417f117d6483e717ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24eb4d0d86db05dc3c02f9fe56a7924626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa09da0e815a4b3ad120aa6654d4054627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ebccc85a6a60115960eca1d51d72b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a707d04ef72faa6a9516265cc8d9ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515241d5736e7c93bfc3b81a16bb99ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c9c53c7c5ed44a866c8102d5d5f38631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19d9c620813a4bb7a1c221c590fddd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282a4a55dda120c74b3866010fa040d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e481707f67c6e8b4ced4e4a10f2fb56634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078cd990cd5c4569a43b196a064ad0b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d39d4d3cd044697cb1778fb352c7e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb599a14f97db37212fcd6e1fc23e4a6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66991d2a4ea91e41a76c8e3db5fb7da8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c682b596d711ec4937c0f2ebcb799639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd19e6d820a12512361be5f7b309ae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065d903c89ccaf552937c7edcd1a222641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e736043076890c1b44963383e93217642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47a1576a72c40a924f328fbf1700e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfcfe128d13576c6dacf1a0c4d61aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8b1260aa1a0c6e530e5996a96a44b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb212b0c6c2fab1a0feffc7238885be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0275f014c895a1c1ed1448f98818e31647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9248b921741a375496bb31fbcf964648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef136ed74c92387475f65d9a01fbbc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063302fb1d958f4345ed7236fcce6a30650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8019f48feda658e726273c169df2559651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41beb3b1a9cae07e15ea339b537df495652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8479d026ac41a3555076574c787e92e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25c6ef30730e75a8f067a75e25d342654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd348d5174e8820bef5ce17f7b185b75655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159b19890e1eaef1796d7c9e1934fd8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41cd1cc8307d936e85c8d0abf858c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcacd854362b4883f8e52a500ce754a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97797f16b466ddb2c108360b05ec5450659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57f2908556d9e0f5ea0ef3b962781b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a73d9017b1b987f0a53c8675973b5e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152ca454c021677a98245ded443ebbe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51c0fc30e1404af3595f9ac0b5be8e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691b38e048d1dcd9f3190ef112c418b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65325964bb97d1263c1d825b2fe855a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe10242f05d6acfce874b7330805fd1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f92d51394630bdbad9b8b8228572fd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd4f8dd2ba900cf2842c29d0001131668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9e2e2c3f970cf9ebc64e0640e6469669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df279b62eb8e9f1fe3a688f71a514171670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3a4fe3e220341b0732642a6251506671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010d5a3ee050c8e4f990fb771790214672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9c5d4b41f8afee859378543c75cb2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24619357f169a297e3a5cd522ea57b38674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77b003ee31be4cd1256d6e546157cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db4db31e127eabe4b7c2f000c7b786676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e305577fd97e4dc517a546fbbd4dfc9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051b76780fb2599838f43b7c3ee612a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeaab8faa70f3f4a48932d3a462b73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576f1f6a9e4ab9602296af563f3596a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5e50743080a83aa2a93e11fc17b41681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fd052dd371f543eb4ae02f22083f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dbc3764e66bfb61822904e18dd9f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a405adea442339fab6c72f8ceb6189684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299657eb41ca777ad03eb6572056ebb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1932358cd1eb4f6d7d6bfb70a41ca1d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a67488361a0df2f3cca541ef8bc01687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70494b711cf4cd240829ee2d8283a57a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b374f6253b5e04a7de9e70a7266f2c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f1ed2e31a0287b53c6026bf60a4d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6da56781bf5a8c6ce469c3e65beb9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46a812ae391d0580d0fb21fe952905692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70953f3febb598d8de6d276108eddfb9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82a740a46f9bcfdef56fdbd0038d62694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be441aeff92662f0d8da79bdb8f52df5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50df0d0231808a27b4be1b04bd89e6f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35543b1cccd01a39ad1ef0088c86123d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4abb083ff486a8b8d7ec87446df464698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d50516028a3e5b83f9fb8bb4049826699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523dc19f92418334ae0ae7cb9e4f750700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5833d99707c6f9cf54ebf73e18f6b87701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca9b4a6abb932201ca29c87ff1f519702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb2b0749bc4424fcb6357463600c8b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15eaa4f02456cded46708f4a79dfe0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12fdfe5bf544594882c93dafc98a17705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6ad21728b209ec0b3c4787d104834706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e4afcf33196f4e3b1328fd5e5ea0b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338803bb5358f0b7eaad6c895922570708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2ab619af7903869d8efde552b8d31709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c37f6e41811f1e913720c98637d60710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b2e8fdfee4e8becdc1b1ec7e243dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3df9dfd8da2ef0b94c2555c59670bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d42c00d4ca53642e3dc40ecd0a5b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841853782064644060587a7fd29cba1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c4d34da771eb3a7400c5fd6641211715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381ef3048258f4556ca8bcd1df71b30716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9017e64d41633fbba4c4877d52f3152717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81687b56f4e3f2ce5c0c8f5c5fc3580718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d50018e42bdcafdf15af91aa8c0d0b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd351ae1cb70c00eba260c892802cd1d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e650900a7c39298f33c8fec88db874721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb51574acd1d10a97f98ebbe8f04d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9320bf00067837552e87d242a9fef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0098b33bc493f424e964b75950719eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c954bbb14fc28fdfd47569ba658ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e7bccea10185cb873736ccdd03d77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4925afa0dc478c02da6ac9c5455de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a99c5dfca762fd90f362551c6c3b04728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb560d6617b69e12473c5d7177c0b5c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e407421ca532991b69b923f98d73b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb108706cc6539ff5ed9b80192ecceef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a22bed77f93e9c27a68252c1b7d85732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda499dcdbc7b376788f3f37989986b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef78501fd448a4c2cf00d449a6055c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43ff1e4e076922e153168b0cf2d5e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a3a90dd000158ae2175ef44bc40c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b2f405fae180d6f4ac4de0b258ee9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbd9c0b45e2f1779a5dde4fb304968738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbf86fdd73a56edcd5f8dd05ecd953739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce8bd03cc347c98ceb8b57ee47501b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaccd32d1daaa32e8b51586924c59d1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be048c1233d0965b92c2eb08d145f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc97ee582a9a773de991913f8377023743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c6f8942221101c95a3d01da8ee03c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff2c633ce2fe3a4505004a0c0068ac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fc12bdacb19cc3e6e9acb69b57ae2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0a00d765a9d4505950be6e7df8287747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adb1f358bb4133b791823fbc7900e8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083165621c346d872fa9741ed2bd1a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9ef7fbac0d3aea08f8c2e5ca50cb4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe256dba3aac4b847c594d2cc65f687751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206be6e4c7db7fa519d6b7033b08d166752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cad76375104268a81fbb56afa7e65753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683623312adc6ee3f7b31b592886c3a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858dc291e8118c6e64173a2dd969cb4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5759ff332edcd2b87c6584b89d2921a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e678b3af8aa5e6a9983bc1de1ba118e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e0a813d0c9de96d015c64e294702c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f279cf0e2bfd8d9a7e8b2b145407a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1353f65d895977ad39753ffe103353760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b838d0e86db285d42ccf09e68496a6a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a88c3f7b2daa65867b7cec12a37a05762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b679179caa4977903fe2cbafc572476763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724048043e3ac91147be9b5af30a6f2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aeeb8564297094c317fd3c42536e1a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1e5f76a215483a5ba2d89aebe764b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797a87c12caa32dde4ae41a7732bf9d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474bfc5aaea3ba8d52562a1b8b06069768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312faf57f53e59f77391b4e205edada769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4412f07a33c195d27335b7d15383fbd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d7ee6a75f76d39f256a89717527b1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78713b5e1f46786eae0d4feaecf0f2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632829d97c18ba32be63205068cc5ca0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09428992e8a38e29638d7f124c5096ad774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2739b6044d40a59fa5707259408dc94775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7047e031be82e17fe8bc0adfa9a095776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bea6728ae218f248d12d32ba15d22777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559196e0e5e0c6ea6b7ee2363fef22bf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6339dbceae67f295c3c14b554109445779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779979edfea685fca4d8a36b12026db780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c32318850c6302bf2a3ce4cfd9e542781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19cd0f2b28f435481397098c5df62e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43505d039bafeb96663dcac028eca56e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd61af522b0ad029a916b36e03a237f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fd2b97e39a2ab27a694ba2b2a3346785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1019abf02b4578ca40017e4597dfd1b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4b6f7e9da2092dafac5b658d2a278787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdfce418923b7506b55098f8c09d27788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7470c50dcaa015dc77a86c700fcde789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b975633cc6472cbf19878d43b46f115790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba1b7c19f413be1019c1c05b5600ee791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f19c4dc5cfa3f08baff3479c91d26792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eba87f9509b702b79f63de6e80e6e7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cb3e3072598be9bf1dbbfd6e812d3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00b3c86f78e94da80b040ba9b251c6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150c14afdf84542a017181092a37d30796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665424d7986794f50939af9d148b389797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078351ac1a004663e6605a30d93c823798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba70f85c87fde112c0287a3aa9f679799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55643aba046562746cc418b8d11345800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d313d4bbcb6a710a8204c50e0f1679801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af086bcddde4441120251fbbb682a8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56e8565c9249743bc0380e4098e4a2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d62d75fc01dc3186077dd1ffe2a6c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0ce1db7d423b17026de8bffa16df4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37f2cbd1f752000db6620e8696c185806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc0b7680011b399ffdee1356cfb1dc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5f99b62b793fde908c2ed6405ce15808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff63068fbc7209468129681e32cbb6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6ba9ac3665405517bbda054594413810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518c23d11f33527e86f974b4eccf926811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80145399bc9536000d81778afcf5158b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0df4117c9c785fcb252c00f095b51813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07591ada473e265bb2f9fb2acd97b7d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2ac0b3528d7a454c1a938fa4a641f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc82957e7b88dfc3e8635e384716ae816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074e0118f7b175ffa04e6d97a9f7678817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3777b65d8411fc052430b459270cafb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2071038b228081c428840a2d700514e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228fd93d209ea828082f349697f0baa820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75788a2211af3c60bfad4a0276bcc565821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2841dcf2c65f6b7800e6e5228bb9ff4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c22ff366355f3d80b7ef6cac3ea2c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8813bacf2523f31c5d73118147174824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bb69bcbd008d0ef57a3987bdb4ae5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef953904b5daaa5b0278b24067688dac826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1fcd36f5319047d1315b609d207f6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc8436e0e2030635b4dec57991f6d0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dc91dbb11a72f314e06109b990657829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cdd25dd810933b19f1ffd7275efe0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd240a04e4de2f12f27cc9c1eb999a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd461a3598fee234bf9ad03f942d640e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d298be5613c0370ac6de23700fba231833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0645e0b29ee03b9eb5104ddde00dc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a85f3552d1a27a481ea475c2dfa90f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28bc43ae5027f2cb5c00932fbe4739836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bd18134bbb465eba422d69f78e90b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e9883864c2deaff6924e5db614d46838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9afca78fb8f914e98d27c3d51331b7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acf0a17a91dbc919db19210ec10355840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f7f0db730844301885ab64d008399841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e457b9c13bbf2fced08de38a72a76842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41c772d976db0ff8dff7a8ec44ec36843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f1a1b7db91010ac1011d3231766a3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f69a721aa68baa8fcb0e694ff3d0a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07e2e296fe443fd0aa7fd7d2e626aa846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d99753e026b9d55cc9f6bd64220e12847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14f23a33c258e7cb1e0bc3b4ad9640848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3091568648d0a301981dfce551158849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0cc5528d11011d31ae31bcf748709850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403276541a3518ac3d97af26f410ef6851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5fa3a7cf1706108972e674380a1b5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb2f881a39b1f57ffb391b3e85fcd6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c8207f666afc9368b71fb4018ea6d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14c4ed45498e5495370f6fcebe2544855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c9dd78aaccd2082e35c56024e630d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae27823724b98b62ff2c44f5e8930f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137d45783f50d8b27a4378bea555057858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a528f1d9d2d4b71d3fea1164c3adfd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369083b9a2a0de6c0e82791185f62d5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d63167380e8bc87126c9c32a09e2dc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0860c059549e6304cfaefd1481a335862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5b2387d9a7ec6ddb88fd317fd811a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51166d131f11bee5a0a921c41276ca19864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d698c3a4f2974e5a5aa8c6700aef7b9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd3c66de2933fcec5c8a75a2c6b55c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa03a3cf51143f31bf657cd438ad062867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a10b1664b52cf4404e6a6bb1d108ec868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bdfdafd6e9f2a42c5e40bfd9c1e7d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22060461fd3ad4d65cc70b261d8daf53870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e10245e59ea1a1a6e48bc36e1458cf871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ba39bf74021757a8c509a9cceb087872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121a930e8f806418a66cbfea88cb512873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe98d6f632fa398600e6a477460b6b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b203dae6be2f30b2d11b3c81632c96875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f05e7501d158472ca802477d814646876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112390c7c986654a0b6e806d386582e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dfa25a0c6693b89bef076b250e2e3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506e1d2907da26b3662052b9a3bfb4e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b0e75ab64eeb8c4a1c4784fcc367c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87db4706f5620a4db29f86769afdd5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805886a29d115f06aa1d5960c98c4d6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bd0927099bb12714fafb3f0facb29883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403839c989a7eca2a995cebc44e4431e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861091a76bc362f9792e7b5540078f0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854db2c08ffbded0b3b494ea88e1c8ac886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16664241469bbdaf445b952630195424887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263272ba87ee0da3810765ba4b4d9d01888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f3aa5853af86cd71b027fb72894b3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de366a822fb88b754c73889d18a518890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f61ccd6dee05098a504c37f1bc452891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f36fb7451897322523963eb5707d76892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aedcb5479bbe02c919f4ec3f453dd6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4f64a6d478b3e6f5db82f9bf918d3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac705036c1ff865ca15bb9c97c12ce895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b0bdb08b606c63a89786bbef46ece896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f77f07a1ab6210b2f0474b10242f3f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f16909e90a1739d562d3dba024d930898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38fdfec372b1a47e557959a277968e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b89ba939b51945207e73bd5ab9bf71900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62559313e55a1a6a622de9d372ba197f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae0b56e9a07de45c1878b445c83e9d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fb6db6067be545e60c1b5064c4cf8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6902011ee2d43de400f7366b6b65f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbe4c82c7228523edc696a43c6a3b7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb170ff351e47db056af7191d4c055c0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82642d6a1e9727a2aad35e90d6c1399907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6eb4c77461c9ac37b118ec8ceb19f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8c146525cf863c02490f7297ed58e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60285a60c9062dd78ccec8cfc09ff157910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58a7e2f212719844bfc8f7da9a5a77911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f2522b7cf7d72584714065354d51e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec84afabead2bdcfa89c11c225877f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c68394d2a3b0f145ac29c4b489638914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cb3332ed545c8e4a8f370087378e0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01734778d4a6da04980049705d3a8759916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a515f1d65ad31ab7eb4c3cfad32ee917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659fba034f503c32383f6b5178e3d28918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb825cd7c5ea65bdb05a9f111e42e7a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2f099137f07cdc94327e1c90687f6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb448abe4f1b5a5d0074310c300121d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556d23012a8043d235aa64cabbc4a75922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf1a1665a83739b4bd0e10e29ba200923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83f450996d6f9ac29ecf371a30b8b6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320de6aa37b47e9f0f883d19ab419c1c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ea67e1a518ab59d3e27dcfdbf09bd926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe80f2d88cef5a3f3ffe7b6f70440d1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef93a57cb710ab65cc8fa4df8ecb62928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45dde6b53b256bc86e5237fd34316a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01b161594f0c374d457cbaa11ba4d9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36886383265c9d08b129c96a3b1cc852931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00bd6ab0f260a0c950e3b6c3841002932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9c6b9a2f0b85865f285e5f8afc155933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf90146d9e67bb3af96d7358d78856934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743278ce084cb230d49fd8b8f6e9420935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c163d3ea09d03900745ada996e378936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1f3d213a23809f091c2e4357806d4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd3f5e665ccf37cb0b6fc72c469624938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671b115794a8f86a52dfabfe356b436939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e26654f2e7f046c3c304bc08a7d9e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76c4e9c1c48e198139efc74698ae1d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397d68bd3d76e0102f669fd4b340087942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6f9c2a5860bb4dcc65cff8b00da86943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b60feb8d4b2bfce21bba019e19a3e9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171d3d94f1eab22d0787037327f7594945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56094604112a935f67fd38cac5fc342b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c79d594e76a7df918f04eda94625b4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7e4bb49e17879077b54473f86406f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e49e2a8456a3a90bdef657926a26f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a661fdf8f4a2047829ac9ad36cec34950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37acab7ae0770ebf0ef989d5a94bf5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086019da0a0b61c2574e90e400ea74ce952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6a9218d4db5b98ec6e4795ab25a12953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2175fb9659c170a7b3c95ed6862d2a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89a3b269352d0b535e16b7eaa47b2a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3913bf02f0e1ffccac19acfcb88a8b2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573b387b7f3f292c160cd654e6a32ec957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04442f6cccdb13471ccb9f747ed9d7c6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90e9f1f3c1f5a7561e8be4efc9a77d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65360a920b37e1caad927b01f7c67bec960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0975ac08d61552971025cd81fc30ae4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c3c7cdde416b23b6ae880324a6ab9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafb74a091cc35aace4f36ccb2bce66963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72838fae76f341f3f81492a5e9fb0b3a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f4ea2ce548113efac4b4fa2d67405965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58837ffe0203f036f327fe13a4fe96d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e667e33cd9ecb9da132f14933f5315967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3bc3bf64c9d6fbe08a30fb78c124b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a69fde42229ff7a3c0ee51772af8a0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16c808c0e73db71a9048d96467b659970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161d12e19dca1fe13b7beafb3149dd7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd0b630dc09205ce226a16d3e6d31a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a74d6d3140106595f04b7b24443174973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb1920605ff9c9771689617fe6d959974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd5982d3408541a91072d869ce00b7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d25e5ca1456737914f9167901be66976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60816246f75315da7df663d0c7c364977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>