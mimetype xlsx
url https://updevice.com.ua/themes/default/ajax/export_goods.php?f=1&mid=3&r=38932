--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3286,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8d0063d4ed92a6605353652563c871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9097e5c00bab3a6d588e549f989992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cc9a4c0a8fbd59c59e880db542d5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfc9f1dbef9c1677774b759107ddda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d300512dc952b242ecb98a852278fe45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817674cd5391f364e10a9a9d7b5476e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083653605f7081f8575d1bb94b48ba3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5bbe16a205827632be37ee5007fee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0cdc467304a11236d7dcd456edcc99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b18b757c2400f397a27eb00bedd1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf8f670075045c239853cbe91de4ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50520b0a3769edbeb0e88baee5e0cb1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93616d9d20238a585402495e91fdff1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220720657941733941a65b323b0f50cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955b515e53e2a2b9e6470cc7ba6324815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b25dde8d1fd9007a21c7136770a2ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fe3ca0f30e9c257c75946f80c51ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9610a9841d98b9cd50ad3cb5e6f14218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b7cfbaa0e7521efd3f0fa5c088f7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc9f8e86ce1b2eaac64d66ef77c77320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d54c9610df8ef2e56353b91e470a7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5864561068bfc73b29c245e0cef8f7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70177cec9527ef94d48256962a4f9b8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611a8c48c070adeb71b82713846e44e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0b1fb1766077318430bb3f25e060425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210a278ff0ffe9a47a60967e8ed024b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814756f9d1bf17f28b2b86060cbee3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6654194f934d905c37f07ad7dda9c2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011ad828edd1e5957a48dbb858220ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a1689903b60b10ae524531ea401fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30166eeaaa5816457ed2dce26e4c8e7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb827a8e59fe27e90829a6124b1ee3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bea5cec08f7c4f97ab24922a4e96cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12559a9c39d976c36bf4a40d4250e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef105ef79ed052fcb9e4c4117b294a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ec55cf0100b4be34ec473b227fc4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6b2cdf1df3b9bf4dff3c70e65afaa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98aa3c83ae8eaa2c23cbaa5886480038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838e5ad8137117036c3eaaeec74ba0b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd61a673c6de83f41f642024de729740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc2d8386384fa4774620364a7c83b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4a9aeaae2cd6ad3ce80cc78fe0dd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee62215c9906f770a37273f63e226b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b5dbc7b0b39b6e6c192e2cff97eae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d90139a127742484e4707ba52517f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73683cc5ed22372a62e343747b1746746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989be8eed053c62a492ed4d496fdacb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2d48295bde6fc752edc29db40e4ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56a2d8919b6bc58555693ee4151e0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff679c1bae4a23c5f752c5077989cc8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19251b79b43d18e4789b5e05bfcc1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f52b9518f2d5c3cb9e33d01fa066152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce23408355845fbe447c0dea9dfff553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3482496357f60fc4d4c69cb4cba800c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ccbb7ef50501b57a0427d55b9853e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298af3a9f24110caaee6e66a41e3b4af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f6095a52d3057b979de14f6d2216957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720827d78de1a345ddd687172d6ed4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d3a4a4c1a15ffb487e93cf87515bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53927bf476ff2ddf8571eead5d22796c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb9413ce16af3d8b544e5d5d404d1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1b7d0428e93292f020522d9ebb4aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4edefbc7167fe45821e8f7d518e6a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722e5033204a16df44db19e72e5c1ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c7548e0a0182ef37966269556413965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1bdf84b68a497fa8269dea06b092a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34056f51b9b48e708b17eb0caf330167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2714b6d99b70749ab567d5b8f430d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05664d5c86f316dcca88b43188a66469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216af5858fb43bedd01789deb5fb0dae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a084777eb683eeee86f842dfd8cfc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656730b5b0b0b5cac1a410134cb6e83b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d49056232758a0710f11c2697bd9773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250be773d1fbf8d34597f0f177d1ab3674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d9b9344fa048a6b1af7202a7d0fdc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8788774594fbb9e7bdd992c6ec82f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01908e0c077d0023ade542565bb9503177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dd3d8af9ce5ddff1a3ebaeb25c09c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af550dad5f3aeb969cde3854027617b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4898c0925e07c8ff16e9c24594342480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9e6bc124ae8c3cd4f7e58ceb650ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65c826106a6a161672857b42da52e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d6a005cac3f48eaeba1d8ca5dd29983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d306b612b9ce4608a983e513f74a0df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43158849d06e7d3a120f12cc48d9ba8285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dd46a62de326b6db3e04138f8107286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfe41c183491e7b74c5b529ff3085887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618f2d4fba182207672cc5549da65fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe31a4306573e80f18d612d2a070a1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f479e54f52d745cf8ea107f7f2145e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a03e065f1e496bc0e49a783dfd8d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf4f9c9fe18720971adf01741cdc6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca0af169a2ef47a870982fad339c2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fc01d7f8e7cf36ac2adb52c6f254994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dab188a06b1042b58460d937b6199295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79411ae70e04c7d2be9e16f46868dff896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5de600519303e7d97fee187cd0b6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f852c5a4cdd243f61ea3583515ffb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7c373b5cbe83faa925eb1e042249199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139c0586e7cb28edd506d406eac5b5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dd19a0909a1dad589a6183f0ef737101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3da10dcd2b814611509fbe66b4fff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f34fb0898586c0831077c4ef86ddc9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e12c27bbd2ad26d3742591e39e2c29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fefa0541d39325b9470b3d846e90c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcff0cc9b42ed10a142b33fbb08d31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d6b4a1467294d3e1cb942b1daff3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88dfe0fca2511cd327a48eae9ea983108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ecfb0c4b4e788a62522bfb0da8eba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578f91865bf9fd6e8855bd727c293c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb837bf26a06e9c04c774a9f4fd50df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe7b460f32c31de27e4459fbc8a6b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba9d083b5ca73dbed25ab9cb2fa1bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a2257ca03c11083e5e709b075f4be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d5706450628daeb12c147910915c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06922f3814064f683864a205e97c02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd454f47c86850df429c23aa0c1a92c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8431bdc1c7d62896823637589dd1149118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaae32e1c655bbbccc4978ea51aab13119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bf5ae43a2e09fc59bc55fc6bdee81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacef76220da09cecfca3dc20d8317a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee49c1e1da3e0d50d67e51d0207162122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038418fb87875796d18d51ef22e6e4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b2cda309a8342d1aad81222a3648f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cace0cda7d0ff5ac32d8ef2d46a4ea7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71284a634a59a57a9c982154d99f84a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad26a17ad638375ea720dcedbd3b30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df105ca37ab573ea3e4b0b9924796fa7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b55157ff43f0de8aca02046f4b189129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12706e6f602a67233126a3a0dba0d517130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328e6e0d566af60bfb19b7903efc5ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ff2a2a042a034634a66189bbf94c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb989d44cea649b158d255e957b0cb7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948f70f3746060718306916fd0b2e1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44d3383da6142e2e1bbf9186a91911135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8171aaa72e9e1e9b28628384ac6e40b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e3043b3841db61a16395cca3b21f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89ec658866021acfd8d019b2e654bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf47e0c0e5a034c515735c95f3483a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4987870e80b6b8d4ac899a3e8078a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb81476fea129954f9a9b1e4fac757d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3eb8b08ac6efb6966e065f55660c22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbfc62a5935de2e115aefb11b3e133143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd6ab96f774a1425a6160e523345d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f59ec159b6acb058046cb229ed20ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc79b21e032c2ce0b54046585909fb0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0728feb25ae000a6084729dd41a15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437d88c22d585bbd3ee0713d76b099b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f76245f67a3ceab009588c1c44632149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37d53bf2d418adb773cc7205be6b8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e4fbc05b63681e01db9b19532295c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f0891365f0e75b6dd6e29765ec771152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b05c01424fb35056c0ca4143575d8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946c9f20d46dc8538fe78739c1d51c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d9b55cfe48b7c8a708a0276666ad1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a1011d859021f7203af76048ad130156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2a45f2dd5f25811b1110bd6e46f37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be003a0026f84856cbae9d1ef7f7694158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bc55740106c6c0586597206c79423159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2f7212a664936c0de3898c89e8656160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cc9912de99d5c639bc1d9dc4ecc2e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36061b2c2ee428d0406aa42d79aacc96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6f6fd2b0ea2ee984438d5ef14c6a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef6c175a9a7ff15b60bd1a2891a635164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535c24906346622ea266adaea480906165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b012a530183cf9821117138117f129166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98997090ebe6b58320ac609815b4e931167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8146949ee0dff9240ef47b311267b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e484e0388b94ba7c5ab14fdc8b792169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c6cbd5911fefa8d6ad3eb303dbc94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d91b6136f94540013c313d62ef040171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e819e6432335408b4e8a08e50d065172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0b7409ae533f8679f5d743b35a1d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165dfe3c6bffd4b09457e8756f154ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c73f15f290e9e7866c047af0a1fc63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cf5b0a115e4acbf61b1672e13b5e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66509d57fba7c88fb7dab4b85c09828c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d821f7cbe478134fc10495a3317cd2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c865df8973ae70875fc164979529d2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bddbaaaad2adc0c981de0146f0b8ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd028d3ba8d9d8a73d742371aa9403c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ddf1e41f0bf2dcf3c524154ae7685182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a46613bd7cf2a9079719d05e7b279183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0286378f294abf5a65ff3a0c85974f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75cb714d088276e756dd00cac71826185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef77e6720eebacde2d0b6b8804dbc8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39185a8c93ed2f1db6022ca637c67d4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a5e6c36a9d6b7da5f123f5b5a55d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046d480e5e61cf8d8ec6d72ed6776e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66192271fb0209c1f7359a8b9bcdffe4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7a1897f3a5a00543c0afcce0f2107191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fd0014377d418d9e49bec59387471192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083a8cca7ce172770449e7d72b016a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243115d9bc14b59ce34d5fc67d8cefe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc1e2074e8dd54b1bfbefa84d68242195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42427c394ae22c4e5662a8f624ef57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0098b6c4cb14bee35986be6d9ca3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d1918ffcb687eaa07ad51849270a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78363fa475b1afba5efb8d72b01bd7e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4abf104a78ab66a76f12bd6ff57a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb368d0b96d2609dbb03e6aa55afbfa5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bc9369023c4fe162fa795bac959d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bda58563243c4b6b1e15f274977ac9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0a9f6055ddce7e128548d61cd7b63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1a3fde4b9ba25d52390d91112b240205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff04b1f2601699ee5e5c470b538efb9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65da5698643afce37e2a4b479cd4a47207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b331aad05838b3cc717a2f368ea819208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983446e3869a2b66c5884dd8f66f18c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5e6568df7c6a55388ca336bdca83e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f311e8e70f74267b13b8ea3f21fab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ece39ac36236f83267c41512808e37212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc911c356d910c6ff32bb2801396719d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d07ca7115f99006b62845c32980cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16149f6f672746d3abe803de049adff5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fc63a52c2760a39c61e940c1a8179216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008c944f6dcd6c3cd5a5efcfa1d80e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4661f2272524a4157859e1490442ce4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd061ee4ab9bb7a25c47671876cc8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3781edd4761cd203c2f9bc71afb25a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1068b444ab250548e929280999ac2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5c40b4d87f19a6eddb6a757ab05ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57049917cf5ec763c91b2ad1c9fd2536223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42566ef1c53a8f024ecfef4890f6fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d59aa39027158f73a24ea9ba16697f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62654b532fdd6c4526276f5c4b61386226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fec65f9872eb3b28f2ccb7fe4718be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d08b325255817b61e4d8f6a0a0cb53228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8330fc68b9d2c7bdd70a43713035fd9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f22f6dc6014df8189a94adf9cfc69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c403b70547c78f5f55bdde6ed3f1880231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231b38631275fc122edb75223cfe9f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd57dc1c439d73d6d196033f3d7f4d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08d3544a9808432f2fc492db9990b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25edf92f009ba6fd0b40788a3e9fb62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31b83efd3a4243ac180375b666d35c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c41a25037247142efca62672202ea2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3778f4c3be767bc4b973e0f777328238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837e9436fd783aa21344130873f6ed8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3f2c0d344ad5bfbe525258cc01291240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89005a1928c32d059323311ab7e47fbd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059977d80899e7b4e028ae21a2b9fe2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233db25aa92e29c1d7fc1d50c4bcdda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71cb4a8758ebe6f82811166dde8426244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670c9d6ac9543f36755bcf58c2104c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360012fbed486f12d7e7a97b5aed267246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df66909244b3d1b2a52b3f46e28374f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3563a091d4ee07bebc53f30e95b6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57135db252aac3a1e0e39cd0e7a0c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caa9e936fe34bedbdee75536521051250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8093d710cd84f2d71797a15a9411b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce593fa3f816da88dfb29039a552074252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ebec72a4da2ed59df3ba26506d555253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876a355002bf14bf3ca968ad35b6846254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7b8fbb4787c5de41833044e4e01d9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2f8be3be20871b1ddfb53536863a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d216b2cc2cd94ca66222f0810719d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a1ee0809ced3629405da2223ff8c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0915996dfc4840400d558875ac1202259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82785ceed9b5d92709de5e74d9c8b974260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670714474dd06437edf830e592774aed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423935eb431025c4fb0a6182371e89d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a7d0d0ce049ede7dd7ccd2d92155a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9e8c76a15accffa4743c3529acbcf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f1fbe5e743f613b9215b8bd2a2e16265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77fff2b8313c796ea136d705b0871d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a570e42531cb15d0c4f09efccf2862267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820eac97b3a6e2adbb424d0b7204b40268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56101837a0bcd06e7f36219d958e1108269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21100cc7221bbcc226cf7a0ae8214c79270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d145305834c450c2bc7b741aa5e02d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c99a273d1caa6740b6b93805bc75d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310161290ea4e9265cbeac58ef35c6a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947091e38c839ad39e624a9d0f45449274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07aedc27e01e3d389495586a6845f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a30db3f03ad717ef36a857fa39997276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e389e6793ddb4f216f9b077238251c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89aeebff4af2cca93b10eafb5471ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dc8fec6794a2208b31f5c14612f2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47347f5e049bec2666908d42588746280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113174333f6f6d87b755a658d106974b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb01ad38f77103208720fa432235e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14c21ec46b991ce6f4006768f833af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9560d7abbb0c02e5c6b637da0620ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47d33808f1c9ca0604e54288f1267e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73bd441df2622dbd25aad8c83d2070286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e34e4186b89575fc43b8d0608f26e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917b149c1deca6d48936556909ae671288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c8659c2c7af7d5f367fa5d10ab33d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451d2fcd4db6d26c338cab19fa3ae63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5f39a7c3ee9f434de46595eb07934291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788bf7dcd66e4d9f6bbd2090d33580f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb11d26d7f18db0274a0d290b0f95f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54e69426e0f61f8500f0a655899892294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79689c0ba0e79de80fa3d381cccdec2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd52e72ddcbfa57ea4e92a40edd76d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085fb31ba1a6350f7b1315dcb3e5ccf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dbb42b4168e41b7772bc35f73ae1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a998e39b1fe78e55bcf73782628460299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f23007c536171b96a98543f1862b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103268daef24a726fe43770a16ffe87301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab5edec3f8887f1a73a1514573cd09302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122e1b2d1a42ad2a35f62580e49becd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a042fa8f3160cf6681eee82fd01da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478d5c53b266d04f852589d7dee64a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf429758dcfd2d148e56e2deb55c49306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281f9cca0614dbfa2c7a42dc5be5fdc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68daa385464871e359cd872238eb51c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20211adf60002d247ff15511fa602a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc219c440b69171e3a7e5ebe597e753310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809291ec473be119c6d342a30c1ec5fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c028ef27727a4174e455534addc3159312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0641b0fbe651be1e1b7c95e359e037313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828214496919ed7d4402510ac5b988e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a191fd4f0d6f4c10dfbdb4079c694fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369e96d6190b9ccaf7820e7acec9c5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3dd3ace158ec165c3ee3d83017a1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d41b9eb6953f4a1519069f2833fc0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88919d1b30f70b58b3a95c00a75d5534319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056baf5809ed811a59bde8f6edfdf08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80e61defc57cd9fbe97821240d8740321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ad1ad92c71ef48d66c94327f57aa4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5f46009935811e02ca9962130c706323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c498c15945f93120ed4bedcbf78d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014493b11486a9155d4b103247c6f6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f378bcf8bad8073f304f645a61afa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb495641211ca0410e812d3f1907db1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e59a5e9c7dddaeccdb9d9bc0184458328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110ca967a970d9d080aefd83374c636329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fa471de1b460c342fc10a526fb731330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e9ac627c5e46a8b25c98cfde61aba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d43bea8e20a6c26e34d35f9fcd0d4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5239650b70e4c14513dade7a9f579f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849597eab8353ea46997baa0d432de0c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ad51fb797da404fa5c99a94ffd1ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e83d8eaaf7513af1cd11e2aea64b9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202232a9ca7b9b529a34fd87b273c6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b5a27786415208c99d3198bac6b5f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd64c2300c0925fe59f024a2503c2aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c045dad55cb52a517a2c59c7ed47f10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd52227fd11dcb67ec967d0bbc97056341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061133bf91b7a9641441c36525d8688342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c4f20ada9ade3e01672e47b4f026b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9462013a66d28a1ac6cd79002074e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b6d343411d89dc36be27522b287ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd726b40df7787314d684fda586950346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281fcd2d0013748dfcdcd14d0cd3d86347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e32b4822e7be3bf75be25c1fe7acc2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805ac3543d68bcd71134fb9d1d3b293349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04878f44bc3d7132bd4e7679f4180a0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6a397f9ebb7a035fa1a3bea5c1cc2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deff832cfa3ddc056699a4ebe2b670352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88e2c5a743833e3f3a633a62e436a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986a42b3fb2d568399a4aef6b2d50e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfc143f3b474cfc36af38025df98ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4f55e10fc0ec2f9ffb86e5cc017fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcb6730a906bd25329a3eb1b53b2ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347f363055dcbe182480c7811d50ad9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530a1ad3eeaa270f2a5997ef029bbc9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d102bd15b9b7ca6996b2d1b6d8815360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29f73d10ee8d9a8740fd5020fc08b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a9eee67a3c4e9b49437cd667bf3fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6cb2f11591c298f82041496376bc5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390992d4cdda9dea1b7558dcf0128d5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627805a3aca53f1e0e53b62e9fb84e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ab98f1dad322afb039a39685360ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855456e4e7e2365ca1b9c4954c3f0c0a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d8caa2f2d3c0912df9e1c9909e882368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21331655c17682580735bf9ec505d929369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed940df1f8bff50c881ab98b64ca5f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ac86b75c46de873f0e1f1429a3498371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648182baa19b635a1f10d296199d28f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cbc27eb202758638b52305032b42d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa5001c25441e8969a618bc63ad664374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7653f13eabffa41079493b6124a2467375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318e3cbf90593ef448cc4b6d754314a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bc4fb73a6606bbe2a3ffeb70a4881377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60bc764497c0d2fab287a4b7391d1b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a5797ef265337e1961f43e27b71f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76dc436ff696b34774c0d8ffc33651380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a360ba9f1a2222cec0b2de2d4bbc4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7232807b3a54f1f36bc4b7f3d1245382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84018186601d65cd0bad4cd311db47ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b36f0e53111ce390d856ffefd315da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11101dc5df9368b2c9cb534c17e7cad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62242a33f017732ea1db8fb77b4e23e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb10598cfa33e5b070d809919bc2ef0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab39117a3f855e9b5da70f2445f5be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e7799c2cf64e4c03f0781c215118c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888ef588fe5ce3ee56579ac126ad677390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75007a78ad860bfbf17d9411f75c5a2e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6705a9bc98b646aa15ceae6cce0c004392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ba8f6391a4e3b5f55b9630b0ab85b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716b781d4afcb3d96c989d8217692fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395881a67d349a2dd4d548dd40a398fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42819620bd4e6151f998775cd4dad1bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c264c5ee572038d2cfc8fd32b6bfb6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663243491777601211e4332ad19eed4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43924567dca6e3ef158d62cbe3e6ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e802d396e0e3cbf011aa0fbfd99ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef8009971ad6f5fd7c57432ca53bc3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5624859c7801c41f6c92ec563f2db3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f41a38177a417f16563d5d3eeb564403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc8fb6114ab4bff710d140571265e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a848ea87ad1e396dcbf06ec19f5a8c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91513832efbeb8f82b71ed80975f4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685785ece0fd235c8b9b27e4afb71d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25b9f3ac8603386840cab6e4c34adf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c115c08c67c11c8c36d92a848e6a95409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df97368b6b81bd678404c4f3483c8b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b8a365556b592a5d7b5165e20ae29411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa150e4c0fc5d8f8eb6f4e94423511412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213481bc8ec160523cd3fa329578108413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d98266adb7eb293e95a5e3cd456a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d59a825efcb9ddc8ab55b4e4a4e72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3732b88089a05133a25a7edba2683416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6464adeca91dda84d0376725a98db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cfc5227a5a4540d297ff42496c5bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3cf7350100f02a4d09fa3a0c756a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09a79141e30af5c7ede809b58e0562420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0089245a6d8e9e85df80716aa54b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2026238bca615b84a2ba685cc256f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484d32d3cbabc6bf42c48e62fff9a4c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b09e05c34d470547ed3574b0ca3d22424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e59fa1fe353dcb4bd0b9ca41269988425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c36c9692b1456da59fcc94602b48da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde50ddae1a2ebaced14cdb63f8b9c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a89bfb461b4555fbaffdda3fd6672e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3c31f3b9f57b65eeca1cd1e7f316a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e0ca26942b3470643a432f0fc6e9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dafca32fed9ca619aa95465aea2485431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf7fb04c0f309ef3c7a482ab1a2271432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965bb2cd0340612e0c381afceccae32433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f3e0d2aefd5acf3045e99ac4d3710434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0eaf8960259a4a3f260fd48ce6886435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73470254161fc272ea2d0c141468e8a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efdc4ebf4fb79b203036504a931133437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73263419080998174e6df6585f571d71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb553bd9dd95721ccd965de8ed758ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b443b18d7d1066a0a5499c5764db0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96668499b768509b16bb0146eb8c6db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef822a47d6e31f5b68b4773d663836442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30348a0780da0b14d4bd66a3453dca58443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbddd66284d819c58a9cf57ad61ebbf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126659392a1b151c73732be0c4c1a13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749635eb51a4f03a6091d18edebc496446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30596626daf81900f398267744ee1e8d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2a439c7f3ca38cdf50a4005fd5800448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4652dfabfc9573ea03744bf3cc57e25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee690b76708fe790e241c502f4b7142450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32754d8b217f803e8006fc38e438cbb0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48279cf294cb0bcdd043484110e926e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd770af118810bc9f7d549accb15425e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7caf1378c52dda48a7167ef224330e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a39515be8adfb8881e4b10796ed8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b301715240ed357f1be85db694f22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ac59d97346ebbc4dd2378ff0c15c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c07a2da216378e9596937a8483b4e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14864f29907c54bb08615de19ce73f37459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3425fb278b8c10247bb82f5e9bd4ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25653c8baa50addb5bdf7e3fb56036461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cad0200a268434179ae111d7fcbd79462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabee3bbba5786fbf37929a0d906d8ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c838978c8a521150fe4bbb897e6a3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7622da5a07085a640931f80e2adc3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1f960de981138d18003b7580d87e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f042e3ee290b75e20bfe203b5bfb784467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fed996918dabac26ea9376132ce46468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f379bc91d207f88b0ccb4f03aa52f77469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d2b7d6d6154134f42943ce626d400470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1a1296589d53df9792da7823f6783471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28a2418a2620c7d0149c2405da104b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa63336ac7e36517c82782623c4f4f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bb317751fb7da5970c4f690f07637474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150c844cd344474200950843c53bec3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31110f0cf4b5401699144013201c9308476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ffbb35ad6cb24d5c3d843654f68b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208510d70217f455d60b4bb59badad2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac26bc4fc4be4f853d85bdec6a280a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de8094f281f75a2f33f60789b4e8fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef2067887e28569b4c9e139bed40d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b9d59cabdf294d65564bf6abf9709482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9baabb98641529ef73d58a98c4bb56483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b703881cf3e9c9315dec86ed51b850484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88cede6433ef63cab7c5c7e80585a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66169b7146498510ab966e74102f1eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc3e56251123f419737c9e244935fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5542684a411a12d1e39d701fa2b73cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9664dbf7d4bba3496be1e05ca574ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01a829384ec115828c72b39a155247490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804d7cadb563ed169b1eb9263a830b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a42fe782953ba67d561895435e251492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48c4d2a6531922ece40eb516cf136f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8e111f5cb3ab7e6a3c9683e76eacd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c88f3fbda2a4a0eb5f67db85b59fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc1d3d4c5a2379d860a8c971d820a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5222b1a1a67a2b99a0de84c6d0845497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f9364a86b60e190c7b6dc63fdea6e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199792a5bc0d1e048428d6003aa0191499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395697ceb327fcd44157eab38df2845500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c5cac0ae1b0336f21158b5ef73d20501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efdbf2892ed3e0ec363fc236544e68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31169e1af7764955d32faa15ec75834a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518924fbe0b57f92925cb49b293e7a55504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fada51bf5f700c66f8e6026a8fb5114505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0c5c6c4231fb05fb154788f9a423b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bff21aa94f6c3bf90dc372cc99dbd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a044b36f704bc9acd2744e6f1ff9331508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a6bf2d7140e95aa06d81536c9713f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c6bb7a59f312311b0a71fc82c68be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af6cb4b8ec408cf92cc038eae31317511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357f90e088dc6ee4e6b010afabf0de0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347e569c3aedadddbd456497f5b2b04513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861e19cf79c73f68653532c9a8ec614514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3fa032d3a2697afb2c9299df53263515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0bc46167bdb6cbc8ac8b7d0a5069e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3d5890ca125b71fc532a2193a60ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8be368e0c6319eaf80e9c6bbdfd9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bf249c7933169647a2f66f3bf0738519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c56354222565050f12a021e74f764520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20279774f916b2c49d56168c4b41d42b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc02642de25669ef2b259ae0cfa2ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6ccfb42a358442b5ef3007fb796f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c0fb0d5693b160f31fdd0c48e591d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9c8843e74a4c1defa243298ae4ec4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323c905e10f039e96b517d58928a7f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3993821d94138cb130c9fc2e7e7ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a23f5d9db9122929dbb83b0f986a9e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1874d8db0f21a8f73d83df527b0df9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da81c31deabb40c2a64add2adc236f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5946c42f2332070d4578ac55f414f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa119e564130378c7937c1f5bdcafde4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc78b6301f360c3593fa50953369f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809f55f9560efc6f3608ef8135e9915534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308df2ee73277d1abd7cab18b910d045535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882f97e12ad9d822ea928c34f0550d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbb2306951aac73cf6410926aca8f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98209ba14eddae1fdbfe51038520105f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1de220814f336fa7ff04e86927b89539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e7803842a705c61d4a8083c82a65a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989f950667fdbc5d9cf50f274f514ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75111187cbe69285e0a3231124fac8b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2609f38a6336ebb24693694131107d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e606537a0f01fbb0076c744132ae7a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680fe16a6a910031ddb5c1c4c84e0c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deac1527e683df78918436912a7b79546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7c438a5ac338df27a9b2b150cd5ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d7881d2ca2b674d94b71f0c6e8a69548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fa7e6a72f56a16cb5edc767f41d5a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee7f756299ce50352e0974aeb0b86e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd4335ed380dc4ff3a85830917608d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67c5fd9f4b532c390aea97117b5f67552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6f1af1028dcc82875872d3387ff55553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44531da9bff0348d432f694afe4a591c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8bda76df779ee0fde20b82ec08f4c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bdbd1f4edfbe43cb3ebba33eaf0b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5d7ddb13fd047a483ac55db768141557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ea6c0c9f07845fcefb6b274b3d183558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21fa1aeae5fc2a2b50e1b9645b71fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceee3ccc068fd35ac0784bfb0d1df58560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf1aaa4f415979090b2b8bc3e303e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9585fe98c2e15165eb368bcfb3386e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79076d2e35261faa42abc8f1c69f5fcd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24ebe6f4c1533460185e88a2983cda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded76c23301283604559bbdf92266207565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27668e90fa074a8b65c05caa48cc330a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e0ff826e72dc5b2329342fd6ea2f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549408fb37cb62819f4aaf6fe96d8cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977793f2a106f036920d1fd33d43077b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36822987d79d8221f0bb75f83d3badbc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf9dd52123a5c115a915e980e0f428571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb12a87d5212cd24c3860a14bb6b02572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd9adbd07d5d49bed43b855a76b6dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5caecf0b41d2c7c24c5e4b55e03c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b9c419b509502e556cb75fcd7ddba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb428a28b46bafbe4cb28d128803b930576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8ebf0bd071aa2e82567514165af0e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a02d4c9ce1faf789c8f973981ed40578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fe79b98e322eb2ba2b9471dd503f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e4c752a59f21727c467772a11c31a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36964f68d4f9df0e371b6593143b4a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0491a5e9475340119ac42f18de3eb2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea5b3e8ad878a754e0c28d10a5abbd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eecbf33724c318bda62f6ad1560d5c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b870844458d20d7b45218193eac70585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202f4dd200fb840c27d13cdbbdcc1f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12922948244d69c65e02321f5e9270d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0d558090d16bdb2bb7ff192a0e236588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528bc4a6fcf9a7da9723d6df2546536589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29566671ad217e41b2f4ad0aa1926681590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbaa7100c3a24c68cc09ce0b8c52b1a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ad60415762f5b0579ee69ebb5b69f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3eda9e657d4b47296fdd183ebaab7f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef2436173fc9ac3c622a945ad88c87594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2a5dd776db0e2ca15eaf8a39219cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ad4bb26f89f1f53296d3281a53e96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441393924e5ad65750e9ecf5b3902053597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bffc74f630f131e38118b17de4ff0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb1e459b182160da92dedd9d729f48599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119fb96e22c5b075b38a834f22eff64600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d568a4fa33b4ea45c46ea7355f0df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d475ae2afe5ff3dc58bf166d47ae92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa525debef53ca6e5ea77674f0be3f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ef3856d43e0541d6265849c2021ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b8d2cfb259c49e13275effb3416d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9282bbf2462886a2263ab47280323d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688004abf3ad282a56b3f288dcec906b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7de728f8905d00ef0b36506ba2f54d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32619d3e984de5e9cc851547f1813162609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cae8a4e955f054cb6123df86a43710610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4490eecef25b3c6ba6480a9e1bdc11611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db2c23b37852a2000f691d72e9a657612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284bf1a9e77d5f06f12ab760dc5e1b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c1a491d15baa64e8bda0420e15499614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc3c6eec8467e170ebf3ef24157f02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b987b57604f4902f55a76d0f1a192616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13eed4396146e17226b8611bf2185e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939294ae231322d0242c0ed1bb4905f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63831194fceeee04993ec4ab1e5c49c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e824beccd968809c8cbb8a49530223620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b66bd97a7d1201e7bfb7c155825a31621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4123c787042593754441073a24c367622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ce86959c10145cb3c747938418fee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdcbfa5d33f7b0865cf32183c42aa4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef03d0edf3293097b17a00d16bcd7b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb56a834816e3ecfe1ca0b8b05a9e98626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c1563c9d086f3c9357738cd294a9c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4e562f06060cab857f46cc17828f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b009f50da811d0e0636ea2373e8713f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad914c87b1f2fea11fcad29e7da3bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f71ecc1f2af556dafab850fd9fc955631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a26a2b8b4ba62e3e3ffe467698f0e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fdd039604c0a99cd54cd4b802927f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766c3035478da1cd00b28dfd7cbb4f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbc972f2a4bb968bc455af1f39921b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46112c06a2421b1b5c421e7418612e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31338f475229ebafb05845bf8ab01ea3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011719d67231baaf7c785b95a4133bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fdbd1077a9022be3bcb3a86576d71639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174141d9ef586c6398d4c9e252de7657640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae7e2b9c34193203af876e16f28ba4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f345c715764fcc8f47de24e3a8dbc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f1264c03aeae115de8e8159d2b191643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e778facf67bd1845e0252f6c5c8a55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2feae7b7ddf782950689a6c80f887f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d9156be7912073f785f3ee037df0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a659048e70a82b31698a917a8f8a2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753689d8051f7600a777ddf704519e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a265ee5dde95c27a8c070b2a3959388649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34526fc5aa67dd976b5c8d3c8abd88650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9c4b24497e29bdbf3f5e2fabc0321651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2be30b713e1f9b84093efb684d16f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560057620461e635029ba0eeb5077f0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c903570ab2a82d3f21c2c484810c33654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5034927ed4b9e5294c2ae19968f3e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105be416616c042f49f5d4e5104c6e32656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb16891573faa6d75a9581c228c877657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db80e89686bcf883419d16f3bbd5c93658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6ca7ec2e9f91e45bd6d3c5b6be21d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f874962e36ec0346ff852e6d02cac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacf8bc694eaf4911dc7e2160941205661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c442c0b6dcbfebe114a1ed10390bbe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac65033556500db09afb14be38a35a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397de4cd2fc6adb2adbcfd7d71562acd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24365dd42da376b14c99fefd3a0a98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7de643705571b65d339a82c47b514f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e2d8370b7224d6272cd3652b3b161667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624b83878b3057afd9ab67ea1979671668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e77d5ea95f6ea8f15e5eafbb8b5fb9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b19e1312afe03dbb6cf15e8cba816d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6188f8a9502231d877fdd8d90291dda671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ad59bde60b8fa206a5468b3811d84672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7969f4f6dc78b23c06bdd933b27eda4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1d26376f4601c9138ac5d0f69a376674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fa783b51a12bb2b5cc918c86905b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714984783a596ccb63127dac14c3c182676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a07f31da41bc366c88c20d1bd82c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edf6bfe339747694c7519d50e54357678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db176d11701eb4927666680918ed1b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f469cc8435c519e34cd914c481d0ec7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1024fb55064eabeb10cd44954bbc53a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f22f186fb6fabee37eedd9f92fe596682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e1a202fe24429b6b7c50c88eff48b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fa7eff1be0e9345da0c8e0515042b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2dc86dbb213b2eb9a0aad758c5ba7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521ddcb1eaf217d7415c338cda42eba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58ab8dc402f97e5ffe53d2f7fcdbb7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4f6b4632c14e8893a5ede9dce812e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabc1c75a9d747a859b76224c5c4a10689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5bcc3836c322ac294cb2c4731fe60690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdda93e49188d00203a5770c6e661e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cb3da3ae4f2b26f97b24b7b69cf81692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614e42b44effe45050b49da9db05891693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458862010a3dd006aef358f1b81acdab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df056b7fe63c60d022f301e547056b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ef40005a7b1d40d8edad6d2e8e45c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab583ee81d62536a26c93c1d034a77697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cb6f420e258f21d65937f40d096c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d0d8db839505165c035f9ce002db1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0dcc0aadf5a4a4ca4a415e70d8027700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e3117c22955f094b444c9f30d5e92701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9784189e46f4d7619c61f229c401e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a014a7f389d95b89c700f176d05509703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08df52bf30d8068f00d131af4d6c718704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7173fa59ea2edf1b98e21a95024da2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693cddcdbb6d987a4a6b9e663582be1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa696cc8c3f69d926b377fc7c1f5b9a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b77eac47dd395da5b6c145771b6e7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de539b957775ac5b6768f966f344bc8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7f84dbaa0571e13e41e6c5bf3bfd1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9226bd2b5c7ef0e6075f8023fa011711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433db1c3d5dc67d25c526d709e2a23c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c27e21aa3f10c128f92f3febab2eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f1f1e3b843784da2e99acf6821d0a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20971c76bed9690ccc8e096b94ec3d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3f7fb4f91549cc01c8b7386715984716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f522e1be958c6a404288596c7580a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874f52559bf7a035e88819334418b97718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f604dff3205e8da254a8ade3552df1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79266981d5baccb5e140e2c3363f6a43720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a5f3ca1a75915f9639b466bbeadaa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432e98e0827e84ee4af86dd567848ce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c80ab7d7310aea9a7f0dc8600ae644723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec906f8745ada627738c7685ad7d43a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33c8ae4f2b5ec32f8991102aaae800725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259f050916d6b21564e9361fb77d7f2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3130efd76a933f0161b4fcec645f2e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7bdae05258ce6aa91345f540d7fb3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0780149e29f7fdd60b2bddb99d28a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e2d554e0774e1787bec46162ac188730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f8ac0838e1a8c74e61c0ec998b1bf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719f631c92bd44682b18ead0096dc64732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d25db33de1d6b855b222feec47cab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1e36e8fede1568b2d42017e9fcf51734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29984bb4d599a9137154e27b9b0246e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0bfedaa45f0907274e7cf04546965736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98851eb0ff87e6ec999597a597593246737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415748875113bef5a9b3f1b96be85326738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb68cabdd5ee8138a26497d1ecb312b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d67acd4082f133c70d3c65c97ffd29740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55ba77b5d99e5c7aeb99135921b7d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17838c4deea4a6206af81830b0eb775c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a650daa76487404238ce526b0ff53f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf00dffd2289a73e568740a034af00744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98499d087bf1d3629035464081b37e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4a1ea4c6f9d98d3f671b32cb8d8a1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805b59a6fd5b8e6535d992038b00d9d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffbc22ad10564b136248c3a40d9ee5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29469369b4f1524b9829a4e9a3b6afa7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd41f6ce933aca33882fb1e9a0941a9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcb8d163bec6ed8500942e305a34e6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d089864c0e09f47c6aaede9cf4716e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dde3ef0bffbfc7f97fd720a6248e6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01ef4634e3fd4ad39c925633568abc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c95896845b32bd2eb2b2d3b929657755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69613b3ad7f2bec2053ace2b1a8dd5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0ae7b56005183ef14b1fb9d8f03d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03293456f38572b60e6c2a7d7bdd10da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef8874a61626920d6a64e4f8098607759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6bdd9f47936db642866daeddff1db760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5826ec3c69b9c5a621e08b3f136be761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52befac31834f481615ede543d94967b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2845c7b82155f20461d38c8bbfc5e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9eabc3aef4d3f96b52edb7193e657764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56507d2d3e3f057f3575b9d029f7c167765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1f0c9daa0f2962de63816f7043055766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd5550bb181f2ac19256f775b17c0a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb132ef7b35d02d894a6b9ca93a2c9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de84c66db74059b0ca33440836d221769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e2a8fc401d3512987729f06748456770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aab9dbce2c63a5c36e1d69e9d6caf7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586147607b97b5451f86e215d0d3fe4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b58c306090465e6c236ceee470c24773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce46b6ffc37886952e43033bf9ec01774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf1dfccc0a6bfaa142f9b9606973b8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0373f9df2060dd418c4fcd726feccd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4de4b3b8e82f815c315f97a125f82f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c8f3e758fb1dd1eb0940343069b9a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617b4dc333bc505a55830a7b9500c93779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5660ea4c88822f0ecccc5f092f8b631780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396263884de4c62485d189bf47a62593781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967325751ad2b36b25312a7f2e4cfdf782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6a1315c8ba4144b5a8f3fb33137ec783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f237e591324811ae4d39f3b35aeccd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408cb867bf710a29edd70354026e9ca785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2c8284c5e102f5a8cf0888a9ca78b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c51c4deceda81fbd66b5344464885787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e89a8012e3d0c01dcf9143bf6d942788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd96e93c6709f5bf04b813e2a4b2a3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1608767f79d0a111019a988baf430c4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3b8a6278459fa988c118b6bb03bf5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f832847ab49b59eb2b0d70fdd849ec2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557baed89d9e0f7615b1ed2393215350793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6898949c7f609cadaaebb747021df794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ce5b33a7ba19185fa39c06570738e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2e82cff7293166b416bf5706566c5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1d8e2b1b49d28f7a93eb006cefc36797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31e860246f1b8c6bd7b6a387b926c8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14572a72fb4cb53ec623f9de1bece54799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1559911890e66f3cd1d02ad2742745800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d1ba069ad1769bb6fcf2f503a5aca801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a61a90f02586c29b5456ea8a007bee802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0cf623a28cb0197f22d5f5f3097b6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae3340ff7397a796f87ba6c5a5d793804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224da03a3d9eddfff3776f22f94e3d8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23110cee953ee54198575a2070a19b71806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ef7f7e5ad463c095e9f38a91f3312807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6c261c4cfb58b7da9934b04beea01808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd51bd00c58a39862e6e3e30f8a1bd9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedf46ef4d218392daf6993c274cb6b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064e13086750495532f66600ba60164811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee78348e3cd4ab2b9f23a52c82a9a5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1d71b592495ec4c05c220264aee9d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f052daa8ed5c3eb7dbc44bf89b802e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f35a239d10a8b8f13d824bb637a14815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdef84a43414b50554e08705478cb2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b0a4b531ba2c2d12dd68169d494b7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244825ce464b99da1e68f44fd8610582818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b02bf6ceee1f3d1a5244225ff2aaa819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94a04dff49f4d11fe8f088c11c097b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dcb51373a555daed8e4b7fb9a3246821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd55b9821d8579343dcc79c15e4a3b4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377848970838149a2b137492eeb1e165823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e8c600ce2691c397fac004fc61cb0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa183df9e02d74a70323e83dfa23224c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41fd2ffbdff8e53a06bfa44e7a1baf826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13f9cb12c4eb8a238ae8a376ec7498827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739779d8058a40d82938779372739a07828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682282c723f6c5a125f668041865a8b8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fd6b3671d5341ccc3bfcd48bac958830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25750c1773f124bf35efdcf969421395831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cf0615885be68505d0b8b3c92120f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cc28ffc23f898f7f88e13e4a67047833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6da82c4d1f4c74daa9a43854914084834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36ea6f98945716f7cbb0402438e621835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa98bb9e9977e7a843fdf69bc9ed30c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0098eb2c698f92182a35096c01eb95837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac37b59a7f7bedc7506b4719d30290838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69284fe2d2ab6e0a6d44b0c15bee1fa5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa5657b8d0cde28f7d7e0095134e6c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9706f08eb1c108e62938b99a8a2799841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1aff1ad75eb3541f51200070c1d78842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76691129793866a6d04822753d979170843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6af8f4cfaaa1b95982cb6d69b3932844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cef2b45ddb069643eda78fd8cbcbcd845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747f1757256ce5dd1ccccb58d961f15846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8f6cb8321993645c744db1c8ed663847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff3002f8d27ee574f8ffcb5fff03f8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417371879a66411f0afbad6165929bc849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a20aa3e4916503c7b4caa1aecff77850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf10aa6f9eeecf64d69e186b0405ff851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f65743868c45e7ddfc9c330e116a6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8b30458bd03e969f0f9310d70cede853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e4d04140be04cb623acb0e9886bbd854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b453c1484179fd66c6b4f25c6eca188855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca231cbf1af937bdf93b645e5c9b5bf4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e58ca32982ddf963f601aad8c70bd6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91662848ac545c2a2f67855713695ad8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55479dba808ce778ac14379f5ff182c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08d8e8314bf5bbfbb755bbc4511115860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af2d755dbec268ed6c92ea1fef7319861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1f8870216dd6dcdb558022f2bbe24862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872177559d3c6e30566826190ebd76f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5de202edfa3a4ec77b08e32420cb42864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefede81f2cbae6503d38402490993b0865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745393185ffa2cd401a634a4febbe52866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6046a4b9f72958bd1def2883483782867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939134ed66fd78997081e112ddbe805868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4fddd0b9cedff1a5063905335184c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ad9878ef40c3581cc8f9370d72966870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82804f4595175c6cc9ba3c6b7cec225b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a5e24d46811cdb8259f550ec47766872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1080783f5bee1901557787550d8b73873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2f0788e5f0af515ad901ecac5030e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee72118afd3b87600a8225cd9a914e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be4f33e2b7bdc7a6a89ce8a8b76e7c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208d687300700a3b3ff8209ad2d145a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ac56d1f09ee5f0cdf78a8c1f88105878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bef3bb45e07dacd33415bf4f2665dc879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8282efe1837d86ebba5f788ada3f0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf468f76738bec1ad12106552e983598881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdc9568018ded292fcd517ef44ec9b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942bd2da5d194b34490e42b0a37fada883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee5c68e64894d6167487f5f8605686884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac106c812b67d94af0b1ad98b79132c2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a63de60864246277e00d206a38104a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da7c116f2f9c5e1db28e6f0b014fe0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064aa08689072247471c41ddf3bb8a3b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab07e229aab4760f1f365bb757b2ad889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10bfac6ccaf15bc133f9d19e20c633890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507250cccb9e8850317cab68861453c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf16df373fc4db84acea03b43fbe1e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4a763ae69394b86bb64184beb12ad893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11910ca5b10a5cd9ae4a17050934aad8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd5a6da4a91f9a797e2561b87d239e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69ce058dc84d857df99fdc8ec6f187896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bd3243d768a392874a8422fc5150f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1708ac6608476d13d96260772d8b7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6a3eecc7d918cd0f0866c2839b3fd899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e249b804af3a7527005e4283fed188900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aacd4d43742996663cac987b516d05901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128bc89fcf524684a244fce38c7def1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6328fe917d33fa0b195e556e4e7de1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1202aeed54df44c1349b7f938137e28904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09e8ebf16e324bcdc8efffdacf0d40905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b11038a75158c95587f97ba51d403906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981d968c0f4d15e4bdaa69a463dde47907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec756542d660a9382a1743df566bc0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bac0db6008526f21c844ced2d602a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a273e530acfb5dfe4dae1c4269f7f8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b59b5a2fb0f2ef64a4495c0e988793911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ae1a830f5209de75603c1d42cb14a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ea1cef76bfc92baf314301f862ab5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cf6b1ee03a2e78e20bfe34538463d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be906858e2451272beeab726ac8ee591915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35aa6f5112eb9991a1c51d3fe75316b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca79a311566c433fd0eaa73556c63c5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d74c876afc199b80a50623a7b2cf4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9892e2634d4fea1f91d87a62116ee919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c94eb4260e470ee69b51e546e27a4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ee20627bc93c6d8839da007c3a353921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a9c74fda9d042d9103ada9421978922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5bd9a93d0a55b1a48ad2b32db99c7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a697c09e23b1af76a4525235e46f1b3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94446d9d99285c698859437092378d19925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd3cc91513f65dc5226d34f94a8a9a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e614415ff91d7589f7a3efcba2287927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b0af8342dfa42fe7297108fa31d4a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68955f45ac32d7454a3a66b6b68021ab929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951e4e0bf5e40b1d0af11e5f2894a51930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea76bd2a7d58e1ee4345ff9ec19a76f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62687f5c515fbb84267bc067d0e07a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12d270415c5e80cb6705ff234390e5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ac6de1ba12d58f9f3f49fd0b44924934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401706390d003f7353854b9fef7e80a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79019f883a980b48ecce11718ec15d85936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11a1f53849f2f0d309b5d0be8884e8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd627558c1c070444c858d12c33c16938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc4c47c40424f52d515977cf982e04939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40e72736466cb4f85f365e1157317d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952a8d79eb973222617afcef6fe7567941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5ee4c01c99651e8bab7a25e39b9da942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd94ef71c1f9ba192c960224f2a214943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064c0f08af4f342493f035ca09c1595944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963aec3523771e19cdbc81369862ac9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d44664bcdfa7b1c58b1cc5abe2e9fb946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae9d00f233263d2704c49ddd74a8de947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a25dc0e29d200c869011d08ad5c70948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280e241f84821d33438f204f6324e82949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334643753910ec4547830df27b5a921e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd189ea9a9e57195fbd41d18a0c62010951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee97546f5f5059f2c9e8372033f515952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2a57323b65680ef6fcfedb9c2a971953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b9e511fc3c6499de73ce459f99fd8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b462bc59732e71c1af17c235e59a0b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0db3a0e3b4a7f0e360cb535775a5ea956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e81253c034736546d53a63b58aa1f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae662df59cf781c19734d0e3c9d752958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef29b0e8a969cfdcff1eec47b16d438959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4202efb7c649a8660911c12b43ccafd960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d107c81d8100f85bc798e71d54cf539961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db6b56e93c3039b6794a75d7209f7a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c955bbd1ac04905c0bb4fc23e2ed3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30709f5c408890d44f9ebc47138fb5e9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d622fbefb1ab0ec7817c018f6adb4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93b2f73674db1d79045973e0ee9596966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8f90a679b08240435f580799f4afd967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c392e037a37b7908f681e905b9ca2df968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a4a64e00801b391bbd76625ecb9b9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2c55ab2c240d59fe36c39bebfe1a6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73985a4b6034fa1709f901a10527f8fc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a679108d0a52327974d02d8003ee14972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36e91de6816833f0834d2e2fe0d700973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff42e696e3fe22123de5fcbae562274974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa338b4f1dfd306a7377efe0e7362c975.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b10034c6ba46ee743f01d094f65bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da6a47ca24d34d7f1e5ef76ed5ed582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690f7cbe06506b9495b7252e0b85e4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ee583ffa08192d3a77c9ab33e2f094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef1e71eb22bbf3b4c08591f6ebd1545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f6543af395e2af58729971249881a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c13f27c6fe8ed83c569010faaee4927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a661ce29f47c1ac55fee1c71be0cf08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac193bfd36af0ef9901597894d2bfbf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93db728b6677e38f90afe69afad041b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22a12390918621dd8d14d8d824902a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5eda9890a21f3641a72bb49678d5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b515cf5aed9cbaf5375dd68edb95a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d583db65c87f968cbf66e476d69a70b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b093efe1b41d84c82326b392682453a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e613f2044bb50dd3fedb8546093b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc3cc8a95096afa8cb7428334b494217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9ecb60c3853dd698821cfc63ddb2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400228794ce3c517c2dbd348b60f5b3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a1006504c69b5699e08f505b25c2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477530a86a5d8bde43b3c57c78d80a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a631770bf9db323ed019065644e91322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4219d60f875be3bccea200f98e55e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f71bf053b56b43b06cdf2494dd06dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49aeca1b24aa8567d47aa83de75b9bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466322719e980ed858cbdbb127ffee1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0abcf248eae211da71b994a937ff527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719f358318a5ab84adc47e3525bdd5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c1ac64cee4717a9b08ce48b7cea6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41605998a5a2fdd40cddbda84b20aac430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b56929a21eb9f7115a7b9f3914d0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcffac3e3cbf6dad3a3352cc1c34f7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42323baf50894fb674155d0c7b224733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df40ff1bff6d824fc5abf48d0d2af9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e255383a13c3132ff237d7360d12f1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbef5b2c5c969dc76b7af809e2251f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbb3c1144f3214bdea310b491da3ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec8cf50455fd332ec5f9c31f169f5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082d8d14df18d337338c42b03a4294339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fe7fff5314211960cd38ad4c7f98240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f4d891ffe040e94ff0b150998971241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df19f0a190061fb4b299af6ccfa3fba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6b7552ccab97cbabace1d988fd84043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c0359cb53011b0e74de168d3768c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad135944352b454ffda078e9a6e2f4d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a050b1a36e45e9a7f12fe12ef5f008546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3456c59b0cabdf641c1b86a6306fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422261f2eec210e9ed205b76a0ff326548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbc6b66a545e06db5715b4500b28f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad66c480294eab9fcfb7f7c3fe0a02a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81b6575cc3b388b861844df77f013b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9223a608ec1a75b2cb89b5bafa7355152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de1fa190e740dc6d8e10cb7de9275b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6cb3a7faef7a38d878c8f183c0d7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fb13309bb45af4b380652039ac0d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dc4f662aca1278fba1794473863cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048cd1ca1f9d5bc51a82502629917b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56c3e68c0c82b60e9d1ba39b1e716958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cbda9c45440b837dc910402daf62c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344c4b72a10ce752bfb4217c036518260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c450ff2b1256042edcf587ce34671a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63659bb5cec3fb3cf105a8b7f7838a2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2d889d27dd297aac9e0eeae43105463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bb842ce7609c457c0d7d94268f66a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb559058e567bd75d79b8e9b64623ec265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c43aa4b3aec0df05f6293b568ac28a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe9f89c987a7a1ceb14ad9d15979fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac063b2faca72ca3139f7b686c8d2268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79218b5492084efaf66cc0f89fd19569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90b42e2095180650b1afbeca1745d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e82ee19cd9b8ce547183ff0c0706571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b1e0a48b28b8c09931176e703022472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc254753dd3cf130f0938b120cdf29b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03796c784c0c7590b1f1d8e407041ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af788437e22c941710a78a2060e4ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385768be7ec7aa0e21254df97162455376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49549756a88e9ea4bc892a5dd5a571f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db61483ec5a5e430825a5bd548c26478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13246b8eb99b105698142aebcc0758e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd47577e4e95a97bf8801e58bd5caa680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17400262d89922a8efc92d9fe02f853a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970daaa1785ba0a97d228e8af686bfc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a851d355ffbae628a24cd71e10c168c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df8f78bc19abb72f84842d2746339484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989111ef55fe03bb4d853b2bdae4ab085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f31e85ecf30733233524bec217030486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ce67323626c0f0d553eec1653619787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5443745cb065b660cdc3b4af4d259288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e833126d13af53b489c0879d7a64c5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8eae802e0dd53d4e92d35f9e5febeb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9846e51bf398e317cb3c487766cec691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19f6f70cf54b607ac1abf546b3997292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f402da7e0d6e083fb3cdc9c319bd13d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd74530f49bfe14f2835c4eaf9c11794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ff239bc2ead1a5f0712764739a07395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e71644786f3d804d2a8f305746300b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a616c16f4e2a628011d9b251220cdfc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cac4e9429b84b1e665a5758dda368e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e7f95ff63ff4de7bcfe7e9e935c1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a98770fdc19247b57e40a31b59fcf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cf44cea7894149bf2b27ba0dba639101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1704771056b7365fde9f81f206fb0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50104ce0f10735b5756709ba83eb5015103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce3745cbab2aac125071fb299cd5d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b86f040a5a591bc641b82c4eb3824105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714f2da8cf8e42fcbee24f605b089a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68396bde10de90080d2b020d6ea27c19107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002e471d883574c69f957298d19a42a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd478f83a426a47118a50011a44f4c75109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2993285edcf01ccf2e34f2c412478f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec713c4bcfffe8b1c0cba76cf93f443f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cca459472b110f2a8571f68b2cd45f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a456e6c6199a2964e981047b1cdf3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48abc484b251e802df120633cea8908114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6be5ddee13e74da7d9dd59e3268af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44071cb292fbac6567af80bdfd8656f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c489a050fbff2f6856c57d7514a8e33117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc297e3a02428db3a6450b0c56f580118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f40f11e5fefc3f64125a03428e0292119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408fe53d2d8ee8a5f61cb6176dd1c32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280960ba889808bbcd9b98152abbb43b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8b86e4f287ef06b9cdda186fe3051122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f37363a20aef88927fda27b139e830123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aafcf378be6fd7a067903223effa85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0713d4b39965362bda5601d7bae436c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1138b6d8664c46f068dff70cd9240126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acca98d45e6c3e09ec7b226d27f5423127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1941722b534d1f68d283f772253333128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75944e5262e81055b84cf3859437247129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740b3db6bc5a1669dd5e45e2f4141f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7161ef3eebafd45bf0e7184a6ffab4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824df792c3fb5a74c2aa2e0f89c57bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f7b0db876c230ca26151c78022579133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfd514ddfb14246a15ffa2a0eb6f49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261aff754885e5b4d6c20187fc2781e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadf0710af43e30b28f689434fdbfce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11613366faa2e416935f4f7e89e20c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340976e1974e7371801711192ae4b5b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144b83eaa4a64add20df75a8b06c9c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29ff78deab87aace8148425d4775b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ea00967f1bda4ee5c3b2cbfced5bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ae1066daa27ee6a8dc249a3078fb5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790aa849e0dca723f68c23cc09a0f42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a5f48a8d779f7df94ee622acc0864144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5859dba49f849f8731d3a19cd9ee70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015d5c37f1ed37b074efd8bb62f15d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1b072c525d0e90610b6813760c9c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202eb205620058f41a121eab85682915148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9dfcb4d60ba98e7d15285ac875d9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ce357937036faf19070a326372db7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1723b123873af34d89a3bb803dd5047151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4449881d9bf75ea0e050abd1d2f1011152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edae6757e723802c1b3a63e1500d58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4fc9dc5a751e4ddc96bb223e23b69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eea7226042513277e6cef17feb1e5a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b228a1c2e676f9c1039af75350e1c9e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a733f6c018cf95d3a1d15e0ce387a58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8d07aa07a061847f08462b6266b6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6483afd154fe4ed47bd9697a851bb34159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6eabb4deb885c8dbb2c5e1519e0668160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5842c4d68d5ed538ed62d2724c57e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273fa835b7271e94164ba929c745f52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff6421b3dba2835e65fd40dbc99da9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0095c6cd5280c8d00e8fb64a08a1734164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1471899d3b648711c1ef01e2e47279165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddba03e3432715bdbe12860a2462366166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f2cb5bc3e24ca8f92684322200cd1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62771b5140766395f9048e3f562c49af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d753e0c1205416b11b31acf0120ca2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990d2e662452d64d76d629655233009170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee848db447b6568215b609e586af606171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e957da6781d18d3e53a039f22757fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2aa9f4a679cf7d1ca0eab3640f26f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa3eabaada0a88fc9471961e9cde59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fda6c43e7ed8fe8ffab0b4539b05b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73d0d6cea8fe2f91ef49e1d508cef2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d49e15fa6d8f69c0818b5ee772a90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972314b2cbe1f7d0a005a414b8e0077178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6504a23cb90a5be814fed6b00df4a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7ebaaef5bd0495c37c3a32f3b6682180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bae6e5e0fa7ca7e00f8686d48d835181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b7453a1e6fd4df02bc24eaafca6e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550008098fbdec2ed41f219a630aa37183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ce9ec409f6425e4c40506901f6334184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7c07d60d7ac9675594fc932db26d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239da9cb221ff70679ef1d2fcc77533d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074216727567983c3f33d10c1e596bca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4292a3d38ee14866595395137c4c384188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66247b628f7ee9698886b05b369f2486189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68473b7993e1bcbe2922d46271f77834190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab61e58441efbbcc51f7527c070488191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cea4bb0cd12ac34469c9896b487c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd80517a7d51ab71e25ff66db36b9d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfe5f83fa7f710948872ec8486c61c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489125e05a418edfc1fab417b67f938195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9834ed29f11ee0bc71b9ad27126d15196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b2815d107ff997a2334862a4635f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda2593d660125af3729b5e488c4f58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abf42d6ee7c97e6df54ad1052b6de9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc320bb28b7a482c9805556dc73d2be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923966d62888c20c7105c14649fe1fe0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ca7a35cf239ec5362793b5d405676202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a811e351993c3223cb98119cf6eeb3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b033bfae27d16583d11d0b1e6e9502e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56811dc30663eaa0c1528973910afe1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e40cf8701caca76ad1f5d0b3e8eebf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68869faacd4c748b0db1d9823625a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bd42bbb107f8d31585a7f3d11f4c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1a53f7a1d63847b30dd9c098250ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc950b3c81f52f6aa0f44521fda382d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a8c2c87593c83cf5a4eb5088e34ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c165709509aa3d0bad12c08ca8a9904212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c796409d6222bfc4315b564fedbcd7d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30e90494091e70c20644f7ab7ca47a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0f80383a5a91485d6ab259639e67f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6380133661fb76e389a614da75a7bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c35715de23b12f7b9b8ffc9b5152c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e9af567a75c297c74e4ba7fd602e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1c825f55b6fdb1921c0ead6df715c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e49d76326d1ebac864eae0602cebff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd61eab6bf75d0ae7014fffd4ee1203221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4ba1a432c848166c86c26369f7852222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dbbd7b8eae0c925723ceb86f02550223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154f7193aeec25bbf56bf88ea3c33f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7b6071147c6fef5e478f3da950028225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f26f1d0a6a67eece0c0e0b3dbe5aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67aa7e5e18d003b8efce43246d9f31227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027c3173e6f1d54c674838221c38807228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ac475cd30dad47e1363cea80d8e4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15198a314086869c4afb7696af22cd88230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d008faa95202b05ad5d7e35950cf29231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a67f8b90b70172a4493e91eea5d1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef76281af86c6d739abcf629206735233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f5e223e4ada9198a11ee1643fb396234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee044b35e0c8c25946ebdb11659a22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6f02af2aa23c094f357e87c57e849236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a517106b0b032b1f30bcec95ad06e9f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3aae29c46106b3e6d97e1fccf5f38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923512c7ff90290182ecd04656c4a78f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c1d413604a5201237acaa98560ae2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3698c160c8c08584d4d2706584a24f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef50dcb4a0c2772a79177dd466ecc4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd0b60a2b158d6e184c8adff51501a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd61a779185e955fc07612d9c121b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cf06678dd58ebbe1ee25ac4b17b61245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132110f1723326ade6abd4dc49b81e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ba85401c27072428bc48fc6621028247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f012d41ba2db54ff82c5a6c70a591e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8299ad22142561b6de33980f31303d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95c11e96a1c73f7298817e702f6568250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efe41f6e74a9c68390b4857b02cdee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0731b0e271b9ec4dc64975d7b5589cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcda49ef5a0bb7d2be6d2e80e7256c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b87d99d28184fb9120fe9668a5ffeb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4b0716e54edaa9c69d7ba992a54af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ae857ab96d8ecd010c567cd004a2e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb95b50662465d66a5ee8a84c2fb35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306e9f8c49eade144b7ff5b0a95e348258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cfa21f639a81fffe42414b63957b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bef9627d2b69df7891b88cc7b46c9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a363d4c38afda4d6915d335e40bb6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34a789338e1b70cd1b83988fa02aa4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4fa67b462e7aeda7952a3e32b677a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412a00c954af79394fa6135b7bb9eca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb3c53c43cc02bd870fd42a621ba1b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab32b297ab34d017936771cd1c74612266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e50cdde60473c34c0f90ae1647a4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75178e0d40c5723247d9d9c81fa213f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791785c009ee307d50f04b36067ab0e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4496f8fa92aff80f450a4982249fa17270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d96b08799e3c51e4fbd6254e4dd2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2299457d228d236762e0d4c7b6c856272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3a18703d099d4f542cbb6a977f83c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d6606fe25dda2bec734d193b015a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533d8020f063a7d171a68310e6087ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9dce5bd3093a2968f4e06fb97c50c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e35222f95a454631c4fd0f8b78b03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400ec4a8be3218cbf93df32c407fc6a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cf8ee620ab462270967a6483e2400279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53391df3cdb96dc30dfaf7bec8a1ea4e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d9fa6891762028c439ef92458f431281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6b666ddc38ed9d9da48d625d10cb6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698339ce54163a5b8b24319856aa09e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5af255a5344aa5c97bb38da5a2aa00284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd56d1029231b9cca7e6e83cb87c6c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fba68ca88dec49d3c114afcc123a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721e24f1d05272b42ee1bb85587a177287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2c65f2a4f1e3d29cc971957acef36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905f2a4649c4c41062653234ec20e1f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea6e4db1f9166cf46846f5a4e2be4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7356d22646f6d973645f4971fcdfc4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707ab2a7302e638d9ce6268fa353916292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b9af67a5a133240208605d672952a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1902a0a8662e2be95e75d3afac4deed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd7b1351c4e963483e8672675016d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b8f32cd2412baa70479d82a821f50296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd675656646211d551c2a05e5bbfdc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1781fc1580a5347bfc97f620872a698298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a8035ce9251cca373ffd0893185e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a31ffea188b04af4a17fba65c6018300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72c773f6e1c17b980b1feea98c61de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0200ac2d7937a6ab6d907a5c4c8b0b1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abeade3b771ec64691e5b063091f61303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838d2bb1c27b589c683e65933b88646304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7ce36142bdd20eeeb09240cc3114d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4ecc1d282b50faed339a9a69a168b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3183400146fb89ddc43528c815a304307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338d32e2f65d833ffbc3ee868c2277c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b7a124be3cf995f7b1837d090464a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83fd7a6da845fae37eb4b02d5a91c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c141742f55e58719a22e50c3432f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93a54f459c7ff6c3b5e5c4097a2505312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931b9bc68b921e7eb80ea38e0fe96a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908984829d47f319a27a547bf35287a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cac2b464603b5f922b9aed9bd9cdcb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269157c3c738bb8d20a24ad60e0e583316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810ce7043e1238df400bd63b5c3fc57317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca56bb927d4769da336eb668fb54397318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3269b721853d1acd0964e6c217804319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8aa831303bb2e35f23edbff7aa398f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8da682647a54f1f44870775e51d210321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedef366d75294a0e272d17e1c6ea866322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d83b76b50bc9836b626194ec0bd1a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a189ae1006d328e6c2a1db828abe7b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078642023cc29b1d6ca0790bd90be146325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfd18f4576741252247da44551f8cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce683e8e4fc9f69bd9af1cd1dfe8b3bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0351b1bfd19287db5c88cb79cc301328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c94891eca671ee123dd2b58a60db6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef871f0dd8c7ee9527deeee26f33c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b352144a740b0276cdfd125853250331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd652f13a29aa3e34a734d9ea69ebb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ae2f55c8aaff8989657fdacec8a09333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55974802be513a13548a95a67bb349334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d800b332607e801aef72eb295c056335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25ba20b3571d8b0a71def58f949b0a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c766ffb6cec07ef66ba17dac87cef34337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a299228344286cf93126458ee8650338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c31e012bb9f4288a80b78195b9f1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af951194b0f13f8bbf90c8786a88d89a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449994febdafa23aa3ace2daa2bf320341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a723f668bf7bf87d1cfe5f063c390d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cc108d30af3ae062c078819eb8ffc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f76c8c781f1ed203c74c2ad371134344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8ee6b016c974e606bc642c472df45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a582f6fc166501db69430193c4aea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd231126d025777a81b27bf6d84945b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c16d35287e06b7cfc15da55620829348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711a37c155552b740d18c9300e29fb4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1077a9b139c6fe751a44b3a968e20350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053aa2244241ecd140e35a638bf0dd91351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffbca71d6517e2ae6a7db48282f4b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1b2e5fa25b7acdd86af18c9a24d5b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee195605d2b317353b4c6d4bba53503354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc80888337c05ecd071559cc650720b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca1c5b4eb0c5d7d7df9cd2d4738a43356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc754910dc9af05bef5aff1b59e8d9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77c60c8ebb26679e830bb4219fe493358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdb4cb3482350530951cefda7192b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1249a8d35f293f1c93a98332f61b0ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6dcf4a5775fc52601d0f3b613ab8d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0343b7771ca151c084d5045c201493d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0558fac0fdea1075755a3763d603f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b43d19bbbb91981371bad3e141861364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ab523a3f7d70a8be04cb179c20e6a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0b6d597c546e77e5e74fa2f004643366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e09cc8fbb27617bed1da534d78124367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb0aeb94f947b1b4db5ee9bfff2b63368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b7d9a5651b085a00c2fd1315c192c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81cf6f796053978807eae7826aae65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ed1ffae4d469e206a3e0b0539381f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e963a383a18e01ae07f3a36cf7bc5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7140face406b026160f954dcef2ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd07bcae97f150dfffad7d6aa2b20a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0332f27021bdd38342faad929b9d04375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdebf4ce330be93407a96393ef1cb8b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd3144ec27dacc8b5cb749df37568f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051af77b42ab01c773178a514f7a412d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3bd2b9fb0b38d5ba485e7f62e8402379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287ff22324d30d76504ea1c8a14942c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570f019cf9018e3d0748fa213946b4e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936839e294b873e5a14724b3acb449f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b6e556a73d5751e99d021352d182a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5447b65683779b3e2cc8f5583d43c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d6685197e09c322f61f27669138b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b085b65eda30a66e5a320fbf825a894386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8adafd3ee2753c864991c0a45faf6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa0fda21dda393f160cf83c6c88152388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a395144f36f661e9296c1525f43762e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe79f5322f483cc0aefc285f69ea40390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52afd42c8c6e9898255415fd742a82391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5daefb132cd4ddf2e944001b95106392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a778e87f19de95d013eaa43d2accbfd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819f95cdbd955729715e7d6cd36b3b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36b2c22f873e178ecd6c2c57a7b6b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98560b81c6f68d50b339f9493392019e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b527c81523a9f0957aafa2bb87c309f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62da9460bba664aaa605b20aeeea79a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7511b9d0d578db2b7268020948a3b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074ebd44d0b7b0fa34a5cbb9b6cf032400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724226b4f2d72f60bc20a69a787b0c7f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10feb80e501c6e411455b810338840402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cada6f026ff33129b1b3ad76f273d85403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e1badd9c586e3a189c0eb429e0f21404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393b1aed4dcb9ce2727a1b3e4c06a2d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9c247dc6251145e3a3b93e27aa0c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4aadd973c5c12765a44a372e5638b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a56af2f7a8f06c9035fe34035fbc1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd02240cf9dae9b897bbadc1be67cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c470b8cedfcb7644c1834d0cbe20a2a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd15dca86d04176fc0b3973563984e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682b4db981181eb473848930e909525412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75869f72c793a465bcf596384fd87a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f167022978eb9e8ffa22355ee4206414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc2f32bfea1a7fc8b82dd053fbf117415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2cbd4c9e83a85bcfeed088103ab01416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71537ba645d521bf30e368bd10678dd5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36614ae764def73ef31af91e7c15d3e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ae809bfc3b66897bb2b266cb39167419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890925d740e70f196b4c5ddb71d839a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceacc8aad0f67cc161b436422337868421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed64e1138214b9597ca1a553ac67f5c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156eec0ccff82b42500711d826a2ad41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dd89c48ced05c061e70cedd48da1a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79226443df776300908e93bd1984b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61bcd18c4cfa757aa44e56ce80fef0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246891d565e321dd04aea721873e05ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb80157f9fae0e6b5f065c2456c9c12428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25299465fe6b3886da957aeb4a17d2a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f086e832a3004b1e10dd36bdd9d7eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f978e7b8aaf7869a3bab4b0f080de83431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60bb57a85c55a81b478b9d07a98860432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c3c90c6ec56c03aa03f3c4f9e84c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b0f8683f9e5c081f8b208deca63b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb6ca29edc5c06c73d7d00b629160b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307c47561da8c3ac1fdc60113328556436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba675e9a4814620e1b59d579a47212437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8de6e1f7b9c755d4efc7a550ff38d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb71f89ac45cbeb90a3f626841bc5f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15ca15887b24cafd6feeaa407e4628440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b932d64f6572c82edc7dda4c18ec55441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cfc4348bf06df3ec23f9027ec4aff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c7b9540d89ca69232f468432b58be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a914b5f775e01dec0cfd59d3d7a70444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6f0f2605888dbae099704c893382c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707d7efb36945242f564bec388d5d00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793cd595964541d707975edb1468b09447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85437cf57c846ecd85aa71349ae4206b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053b4a642683bbd3466fde4d9cdf465449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740043b29c56c6ae628ef4307c9763e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234536da5143c7fe10bb7c8f9bdbd279451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6d8440b923e930351a7c70e8a0d1a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b053aca287280c111ec563e743e016453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2bf52d84a01c019b54253be8ef4ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9264b307f7ee9f305d7f89354367c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbe8a3055e6d537be9688d71042507456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b83e774d9fd87c63d16edfce784d55457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa361757682b92b5e289e0839516b240458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b63538fbd2b671dbdf05b42a614d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34b937ec84e90acd2c627c1562bd57460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7508b4f28b8136b883a2d2138ea3d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258439f334f7d81cb26bee011ca054b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8a30986938ddd0574fc8086fa8754463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94d9843deafdc048c241a2d2094846464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14a324b184f3c7df4a6e25289f0390465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddc10b54e91ad4ce08f4caec46fd0a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a803106be0404c8e3e6fa8795cfb05467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9442a64a901e9d5c319a992816d9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027871873d3ca3ce09add2e05439009a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773b28d1bf053421386c23c9189654f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc25df81ebfb39347188d4ce1336e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1874a3be136d5ecccafd739d24245472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e26db77f526fe29f8ff6987bf5a8d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30c0ddccdfc2240b32157d8b606e11474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535041be09403193dfee77f9a9e6ad6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf51684c5ebf45835d1765c3c939026476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05503fb1d6aeab5acf3bc77858063a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83b974ccda43d5b42f85e2271aaa4d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f83d9435e4bce920c82082b7c2789479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa2bf90d42dc395c6d158dd2cf87f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e8393dc2f68c6271b12503672cbe0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22def04af030ce66f37080ac898859482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6a5e29bd678544ea5797f26350711483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0f7320845a6d73cda5aad55c4217c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1072febfb833f90b12a1150d049df15485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ea321707362449fefa9aeef97ac92486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7d95aad11e05a013a4e69240faa18487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecf066ff006a130af7125cd70a0d59488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b920d30332a106567a072de86f3993489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abcd54ce6e1051ac0fa38ae297230f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5c114d875f2287f3905ba8f2f8b76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb32afc12131d5f537af3a7dedd497d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddcb313788c7aa000fef7316384e49493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855efb16898d8f1ea9022aab5b7b9c0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c90308ad5575617b6014a6e7b34517495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8d6df43d5704bdc33fb138f9154e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e691bfa3645a787eaf9f6caef150428497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951f2444ce1465223ea9f7126ec85a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7d36ea75343ef0c5607fc08e63698499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3501f64acf924c5505d20ba5fbf56f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8f1eb44f572efde3fd94ef52e4af2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0e263e40ceaa6060140e63c7962ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6479c99fef3b9a53ba6f1eedfb687c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c5453a9dfe43edcfd37906d042d64504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb5856439371931b36c048acede3a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173a1f46f6b025181706e751914ef54506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc73ce3d983cec81bdf5ef415507116507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886d7f199ad2b71db9e55810288389d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2142910ae8d0368335bb8ac198e8f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25660c321e0b65a5e56857f164cc2c1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfb8d909aa12bc55dec2ba4b8a8127511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e97ba4277b23bbe278bc8103805c6a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14738cd5632766e4bdcfd1c1ba98c956513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f430ab6ff884cb34b20695a986fda5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c42db6b19782974e9b3c52729b1bca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597b32dd95a2568a427ac176e39d90f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c44b6a49d10ef28c3b803b7fcffd0b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c2c46b06381b797aece4e0549395e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a356c760fb0628305642f0c721695d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba994849dc75f6f5a6c51f78ebf3bdf8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b7c89c339439cd0fa4adee4b941c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28af962d0c6a5433650d0ebae82ba60522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec160cf4639220234e65e2176758e5c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a32170eff63f773befcf6a34b40712524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526904f3e63afe05d4f2e96c7800f8a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e16fb59dc795a37572324dc0843083526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0949100039bd91fbc21a890a8d82fa1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bb8339f72540db2955f4b175eeaa2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bbe065c97b2882f834faae9006de2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950c3d3d0a45b26f69817e76d5bd1ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c849e303dc06a3205def7b706d1c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eefba0c007cd37d685842fa2903b58532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabe6059c883ff97f7e7a6c691756a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab12f96e1883390dbf59538fa9a814f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a2154c7ef5351a5a2e4e33065dc83535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd09724ca3b2a86d7e1e578f8759eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724106ce172b96f517aecdf1101bee4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b61829a8c9a4809592943b5c4556fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46fabf4c03408016e0e6a57c2e9d04539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a29b11f746e422450372863d4938b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e5ced9908347036fdc215f5661abb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be974ea791f56ee31ec459832234f70542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a92ca58d199cef34a05b624665e1e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c73369534c2696c167561eeafb7786544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4418cecb8f865abde08ea16890aee9d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037104aadb7730c50e3a391e32672b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe94e2709d4ab68a71da07d5047c2ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c75cdff16e29bba8b83cdaebfebf7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892da3429433116ce633c88e7cccb639549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fd50b6efa0f4830f08f45b69a6e67550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c437b628fb30befe639dafcdde5ea78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffefa95366620887215a0c3478ffbb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761be61c69dc98f662eb8d37bfe4534553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4de7567c7ccb26d52da972eac8a52554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eecd0ed88bec7c22b335292c117f3e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fb8fa72d98a57aa29e9908f36418f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3cdbc66a681866a5a5d09106d66a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11879971b5eee22f79e4ab7966ff7167558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a5a4719321076a6a141ac74629e3c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02a3bd6dadfc190a57a8eaf4568fb4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bd65da26f1f76f9e10b98469eef89561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663ccf8841856479d7372bf177e0eb0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab7c307c21115936f53f153412f01c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac30d582ef63455850a9a1b0d82c6ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523a01386394943d4807397161c7dba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef021ff85ecd1d7d8cd8698003d090566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1736454d10ac066fe83b19f5225ea86567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affc762c0ab02d844bbc25a0a1179df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701f17dc95d8de7a00941be613b1e19569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8642c3b00f686999d54e1883dcd80570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742a321b5d76cb64f4d1ae861fc348f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712821c433443a5ec0d03fb0db28d151572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2af1c12f8f6014c9b8d9d226953706573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb3d9130cb313ceb8c723699a17eb2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78efbbd2befe0e2ddfff5f133ab2175575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f87fc30eef22cd41641632895961b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08da3e64425bd1d9a3fa56274ba897d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef1c6c30d4066ad595d83bcab645a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80de1cdd584ad4b40fb07484ac01a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9f732a425f405baddfdcce9e87f02580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ade52a557c6cce41b40b137145dd8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f501a3643b088ce249749607e5a05582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9f192fa4eb72f2c2831f364e34b69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7bd49d2cdb04831770c8ae6f030eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa93798f350206217cce67feaaf9759585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32279a43dc75d70acead0690199258c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f124c94fb838a5dda41e4f0303af4a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d89357ade8b7661c94cfdc1503e2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500cb247baf7f32938d03ea8ee8dd7b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910b92c6d829cef2b081607cbb9701e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8385978b244fa73ed7c4f7c0c25b6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be3daa01c87e3a375134d820452149592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1463a1af6df226a90d12135ffd791593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc91b7d9a79511221c9ab5460adb05594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bdc0889c1e3db8a80bbe5f32900ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72456f8bb9f3a101c61ae2676c2a2277596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18047558570e045e866355dd29e8e93597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be362caba890e70a63f27011148513fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf5a3c39a3d95b078ffe5ab9279615599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517c1cf33205971fe7598b66f138f5e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d705be2c0b2b34850ebbe028cc2a1a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a857160fc3d1f764ad8ff34aab0e9d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f27da18dcfe5a6416df88d76a180e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e021044fad76637480f1376a6035b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651e5b18762985b2ddd1a3e456ff14c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747fdbd857fb9c6dcc34a8e57031e1f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67999d7336097fb80f6a411313bb52607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07dea6cb9ae7fa27b8abbc53a33e1c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422a0ce3ea1243d7485c1c9bc4d6c28609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb825ec2adcaf13737d2dcbd4e78b21610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325206f6d83b2af1f9c9a7c337d3816611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6078ed93a41be6f3eeb66c4e91acb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c73f943c55b6046b546ca053de7d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e6a0e26bb22d8f1ab3a6b42a18cbf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53161ad13daea8535bd293937f7d3c0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e38bc9cbf78750035749baa85533c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93eb0d86a85c2a9f6a0b22e52ab61ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54abf3e46de72ae4eae6803a6ee5f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66123c6c42b81dedb007ddc8f83a113c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c3a2e842e703e5470ef13bb729c26620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78dea9732c931229ead4ae035b180d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c4c90bb25ff592d4accbda45b0ec0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d65a2573271792bda7ad322197b263623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183eac6f4366996b58361d2abc79fe1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716eacb322f8a61bd4a58dd78baf94e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7f62bcc2430d1900ed2b2de400cdc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2e7344fabec76fcd7828d0a579efe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9229082c18fd8a1abe2775312bce6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d61beca725c34a27aa611757f2a91629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7cccd2df7ab189f42e3fd852d82a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df9778df5e49312ad9adad86e2b657631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e31e5edc267411e99e07790986a615632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4ff56adbd602c866864d425560c9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661661f18981977efb72d7d6b76efd8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45a8014617e5617e8aec9ba820b32e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0491ab6fa311947d660e4d1e2deeaa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34136159ebd2915b2a94c8ed9f238616637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3298dd0fcd26b8067efbe3e1f40b7e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9e454cafe1b9c69ed34d8931063f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52222f10ec8c3072d107b4cce50114640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928807391e908084b1ddd0902f750107641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f517876c0c6e4579bb0b7b8d2eedc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c327f0b76bce8e4ed4995d1ec013a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab9d21f3d4b2173fb6e314a2fabe27644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bdaad2a24c6af05c994369123b8f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b950cb7223b6856bfd3b95fa266fd19646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03870e50b7a4fd6081f284ea371e2ccd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd041a6da9986ec4e1927ef9e6410ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407c6f515c18631a9b7245d75109895649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7cf852791dee2f20e5777e37ccc77650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90926941ba1f2de10b935fedbe065cb6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0393ddc6e4db194efd464c43ab65b4f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2d32adb1253e9ccd12946be86c427653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7672f3e0467026d26c22c59a30c7d88654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402e5859522978840c32b2ad2f03ac4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf0c1a0e1849eadd963891b6291c1c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949367e03f6a59e48a49cc3d11f8066657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335eea92bdcc30e5c99bf98e634d47aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9746d3c12dbef06fb6ba9394fb2780659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c041fe470a7ddf4d8a390af71228126660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3009bc991eec2853f155d735150b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f507fb994ea26d90e4ed37c3f94daa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c6dd0229be9af91fc0bbed33d2fe8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b6a7de4c8bffedd6352a85af4e3e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc232735f4bbbbd94c2ff913a028d8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9043099d904e9d11d8f782fca3eb823666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e762b0c1cebdbafa04784d6193031d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8c9c893260d7a43443e91914dd581668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef836f3ce5b85b846435cdcc85130ff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13068a8c3d41f3c770fd5dc0ea40cea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5f441ee96bb926d00970941b60860671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51707c266412b0bdc510aa2e88c78983672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4c022d2e13a808db7f1f90feb0d3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a7b5c7b613a32f7f34dbb3b7e9994674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9091ecd378f2175fea870969c6a96ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e00d24896c257359159c7254b1d76c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89117e42554515d2650d43654b1955c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd968e46df0c42c9a70aa94a531bc446678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14e99a0f7c05f27446192bb5e1c939679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56e2739509c4eebbefdce17f632044680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34b6440955f0a58c97f0ca4ff6d6d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bb1eaeef2987fcca534a268dc0702682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cc087a3865d11fd32ba393a894da8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2b8b9452497115355a15c41aa4320684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afebe222d639b900430f4091cf471b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2fa50d0b72447d2041623c876ad50686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85daad89b64de1f59fe9f5d68b5bed4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb1f89f63062123bffd1874e4e9789688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4878f01dab38bc921d561cf65b3abf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52393f5e0a406fdf2741c87fe8dbf8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866c8c6cf7782b8310f104e684d0b5b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5a9836953e167ae2390f716d4ccad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963b7674ec09fbcfe9f8045d6a32a32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe16858a4d7fe3e04cdb34be2be5ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef72a6e441c9483d57f5c8ffa20a6f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fede1d9947d03d297410f9564db58ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f028d71e89a616030d0e922578c3d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1f1f6fa7302d033a598269657b60f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd59ac92555fa71f5d64c30f3fa832699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e94faa06587fed526cd9a403c9671700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd585fa084512973da4a8ef3a9648c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4155611f09d20653b65c929d6a766ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba4c48b2443598c4d0b0ed9eee90cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a02b1295018445f9d77feca61cb851704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d3f1f353544e83d2ccf02e1490c85705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f389ab4fa901edc780bc50ed350c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdd700334af4336af0950ed10be572707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2669e58d3f7fda9b9c55c671b90ccb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1aefc32ef6604a2ccf1ced203f105709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cb5d15dda1fc89557d97eb6dce186710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d4c0d2abe368b8649d37339337716711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb1c6a51a6871b7edc3e4b5231ec41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875e18b43186d9a534f579db88cf570713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9010e821855fb7f3a89e67dfedc9b50714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e0ca54b01d5e74c4c7b2fde1fca6b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52334b146faf91316439f49061dfb3c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8e797b5879c21c29921e00c71f17f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c2daab8a539edec16da0749d55323718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd01f7fb085c8e3db282b26ab46129719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed2bd8912368c1b5688c6b7442a947720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c02e0be661a83c05578caccafc902721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a14882f86691ad270b1009209ec08722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536046e0c7655917adb745214a1dafc9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be50780dfcb6e5aa1055d94fa94f607724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fc98ef64cca76e7360b2855fed676725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a34f75fb2a545e3db42f70c86598d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fcc98d3e92b2845bce31457d6347e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a2dfc4138a31d31f5c73695691a7a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b3ecf3691579215edb409eb286284729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e15b3e2621fee40589ca89a1700ccb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95d9c58b650be2c4766efb4ac5bd29731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee1763ea0030173ab05878e7bf4cca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd12a3dc7d00eef6f8d42ce7ddabf8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151bddb6c4be877f1d0b8d1a53d2fd0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9a6f3052589b2ee800e759cc15bdd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ff88aa7d71e8fb4e006b2dbddc8e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9f60befcd49a5fd3a176c8bf27ad9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d766f001f4b081e273fa0a79cfb548e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5d5f55d2ba6b25d9a28b24b604832739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb8f8e5dca2c184782ff7e3a220085740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3b027a88ed5c786e9f29a22d6c36a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e02e25c31f7c90d4e4a22aaf0454ff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bedb1888b65ee1a3334b210fd198d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5738932a97c47b56d7bf867fcd12b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb3e767eededa2dfeee7d942e8fd69745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37504000d6652545effda5d638df76f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7153d96777ca9bf79f247714d1cf521747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48895063ee93105a7ebe015e00cbeadf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa64ee5124e33b70179fb138b60ee20749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab7c9646da3f5e6b5deab57b2e85f1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2656337d7e75343d0b7330ecd7136751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c495cc3c6e01d728098b56ea9e4b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b9d53555952266905ac3fc9a50e17753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df147ccc083085d1c578587ad22bd1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17869d96d1c952089c576e53cf87021d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eeb8899baf28c218f4553c882b1f89756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d782f89e9bc88f2a64060fc9f3344757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26887d4133486a342a2f1eda39eaed0a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02634ba0075e979eea26931bf5642e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261bd7e59a0e52e0b4244d68343695c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12277e621339562a015669a1c01c68c1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fb93aa41fddb62262a1120355c148762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd56863474fdeea34c9306a8790cdbf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8b732c182384b37d189f58b82d2d3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f72f0bcb17fab24d31d7ccdd481e3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfde5e753055b6d3f633b96e74afd5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d61ec3bfbd09d4dcc372edfe98b7f3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da9758946423d2071b8fcceda1a6f2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de6f55da2e26fec57d9b73c8886fbe769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024168c3fb74372c8061e1eae5a3b10770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30208c525059204fd30fa41dc92ea55771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ae56c3b1802f475916149e9b3a6ab772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45a56b4298f8218b0c3f39e795bfa9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744de3c761a3a65d1abb068ea3f2b81774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd68b4d70a54f8cdf7a8dc63202c697775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce0888a17f6a825f93dc33dba003db776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508b7ec172de116824785ec8c217e54777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39cdbaecf9917d5177d0efbdb7f8cc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0caa16eff91d0318901c87a6de0e5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6787a708d3b11c871751e2d4320cf6e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9653b7dcda38d8e54bdef4fad2986781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199b8c68c25007d6b44f6b901516677782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200a7cae194435283809a87c926086b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88f8a475b826faf02b308f2f32c0c4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a61fb1908bdbbdd6046a6681de7fbb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b233487ae4188a10e6b17e912a0e4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39074f5a4252876912882b4b94d1312787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5295f28c6960b054bf0ff5323c1ffa3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1587f3885c67d206dd12368506ebe4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844483d5fe6fa55d007c0d2c503f1764790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c186452f1356552329c370fbd732c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527e4355e570f3aa27d1885c0f1691b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c704a789da77d4c7cf372bed9e82b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585afcc2aa94fbfb8c4adb54f021c2b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c82e7d62e3fa3f3d9f64636d1d0a1d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca67b4ce1d6e09aa4b15b13fb969a0d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75b62d93f6cffe2c2fd92047b613bf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58666e4ea69c7be020d449610cdd6c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffb3479a42c45cd9aee60446f4d98c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b952ad9cf8795d30f7d95f0a5412c8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655511676002762776a6a115957fa2c9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee9aa67944a7750266958197aa49bc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c36697139c07cdf41e1c9813940864803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9ecbbbd3ce7e71c86f7f422e37a25804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493f6bb867413ba53a37f54402978e4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93abd1ebaff802ff732d10facf5406e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b8fc52cf620c4ec7ceaaf80968fd6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cef66348b4c3a47bb1570ba466293808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac454dc8384ccbd83f0da1a85a60b6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7278c1ffd3b22a0a42d8468cf843fa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfdf45de55fd0e9d093be4ebf28076811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f483b8395e77e4224def74836ea364812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6956c18315c3e1b83f1d1848fe92db0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae35b57194ec4a6ec2770ac3b4b0c69814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90a8a24caf3f8819995b6953bf2f6d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa088fa2e2967cdea94244a618e20e69816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074d9f93c8899238b88f2e27be64532817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316ada88ab5b147abfa0a0e946cd212818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053000ea0f65e1a43f393bc95c8ac39819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bd57a3cd803c5ff7def789219194b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee3e1a55a51cffa1447e4bd06fd7a3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b399fbd54af149e2c053b40417017e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b83b05dfdbf81ac098b69b574344e5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c01dd2b7b1514de11fb7feb551588824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a4a2e3aa704b8ba1486aeb893a63b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253646c2b5483111a7b6b89164dc6ef826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cf412732eb68bd9adcc1c25ff1829827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aa9d8876894986ef43089884007e2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde1afeea0fefababae398c5acc44d9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146c8ffada0dc6c873c06949f954227830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc727f141615e75012537557443fa4c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1668b95137a2277b298ecf0739e3535832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c2fd22a2413339673670906b73188833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ccd1cfdf0f4de3418629ced5df436834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0459bf8cc98d65dc0e9f5f7578642835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3707ebc519fd35daa78615013087e8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68115ccc98def33ec1a80f5942b899c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3cd38ca38bb0ea927561d6eb9f49b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ec50b9ec0461dadaa5342ea8d3763839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b22557970738692df93d49390046f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb069bd3676bf7693a79ba7fbc87e01841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ab56c1cfbb17ed7529d288d4d0b38842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b93235a94724b2ffb97fbd300a7ff843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435e9a4aa3228b917c9a69e84618f78844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973907901fa1828e7fe10a2361146bc2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffff146822b8c713cbc90a39a2e994846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db80556f53ab0a249e53b2d1001461847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b8dcc4176cba519c4924acff3e716848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481b1a94aae0e49e745f9b1e81b8db7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10972f17dd272ba1e3733a9b96f517850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6f9fc5dc20bd21d51ba5b7d4a4ea8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cd51943f34c675e08d6059c4ee86a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862901f0b5af08c25db10287a20c07d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a58174d9ad78653660c41520e7ae32854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc66c87adca3d831e8f9ea0c69a6bf855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385a8573eea7f8fefb4b48b937e7618856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76819a871ecdd28361b459432c08a3d4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a688e74be4813a0ae1a8b1860d20f23858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be72e5bbf9cf83ab0d355363c5bc6c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b50e399e1ee514e6ecc39da8704031860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030947b95f162bf9cb41ac5c9cd8e92861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73731c505c144c5e0ac938ad3b95984862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ece193c7bc79e95ea580f68877f53863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9549358bace17dbd8f2a563982947864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6d0848eba32b05a0477a7ba33ed23865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961f02d0cb3e3cf449e01636a6f8bdb866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2e3fdb569dea64ae141ef6ae31063867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714482eb627e7f2e535bf453907f42e1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c2e7c110f5d2ddff517f24ab7757f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593de7ec969c978f20cd25576d48e596870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340bfa1a9a1c792c4950f8a494e7273871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae8f852016f2c999f77f8c439eb31c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d1b92122f1d0b7dfd0ce7651e4b75873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bca109f400225224e5a0919129579874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dba978e699d69df6f1c4c94101ed0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92334556f386bf02b05a9a333d13e1e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56cfedd098fe56e7d8427e203c41f8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a88cdceba00eecfcc34627253e3b89878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd895e2998afc7db50d9e710f53459879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf218e7b44021877fc25d788e0759b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559896f8ce52e9dc326363e2d6f4c5c1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389346a4c1c80c592308b08c68bf4e71882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a942cb69c0fd35e2228b3d534f24ed9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c770a896fb52a36efa2498475946fcd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a19b1d672ce022123b90c610e119f0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46eccfd14b8fab656e816f40ba26e5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb35532358ee642356afc0b748e8600887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a8db056a09fdead768e394f88fbc6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6679916edfad88208107535e19b68889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d84ec872d7a8becbc09faa63eddd6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624b3b76f84763d9a169724f7c8aa01891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee24065cd8503cbc1d0389883c793b9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f8bbfb6521bd9e462501e1a4f1ca7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7416ef379b81b54998455a8327fe7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddd46245f7d349762c4e850d8f0cb9895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044cba72d064daa7219e2e4466f7708896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3bdf987036d5c2f44d1f78bd1702f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28abd46d2cd0459effe5132db4e3e2e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866415b6db3b5206635b9f70debcd8e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60d46071b58250da5c69a10ff59c26900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e2c016c064a9d5ea917a35a228eac901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d24badb8a32266115b3d8aacbc438902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92e800e224dd7a455d0de84b677ee6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9e1c73cae5b16f16219400d75f694904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50816637cbd308cf326ed6ac4b77cd905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb028a9385350484034d1f73e05ac996906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94823dd1bb991ee60b501ab0fd5ae5ed907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69941048b29b9a3fd2964edcfd98da71908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d2880bed7b851759dc0d68f1e87b9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5e12b628104e56b81879364184f76910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53684175c597e04fbbbbc346392ff255911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fce598baef4f7aa9981a502b7ace92912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa351434207ae4cf0f71a81c9b94e8f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46fe81923f84e04b74c1a191f54584914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba08f22b03da46530377bd85220bd12915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18d68c0f3f1d449a6228d0888e5f47916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f4c5357b8a52d0bfbe9cc6d1783a9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ff69e4e850374f215dc1b2141bdb1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b971fa5c91081033902b76958ddd275919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5937889563f9971d2b1145fb07f52920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6559565af0e8d9b6ae7248a82af973d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3541511740aca28a81f1d95735aedce922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a87f83b7e4a25ef826815981539e64923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea649d5a0db811b20aa69dcde007ff924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811734c7af958facc10ca3e00b0e3a16925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412d3637f085c8f1bbad6f9e40c8d8f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798cf089af04392678a4b736761e907927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac91a55fc4f9ba6e866d81fa8e47cb8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210de5a50f34b76dfdd0525ecf8203e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4704d8986b2530973d3f221df6405930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f8f9d6ca3dc6068988447c6c9bc29931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81725e47b84c69f3467a6fbaa1f6b611932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e41875e79680473e3f2a3499b93e8b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761a8dc201d3fafbe2aff7b36b6fb92934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d488739d67d9d8934b3eabe01556f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373b5152fad336157d8eb9b0cb61d3a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7faedf9fd43af884d90612db467e188937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a19ed617cca5b437bc7160bb3026c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5c2e02cb803b7fbc925fee421bc83939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca8d399f0266614075aedf0a3a27c4940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05518ed3fb3b41144d2561d0374eed68941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea003ed76cf4089f278cabf61eac56942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8418be76e674917088a76cd451832d2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59dfd062610778531c250c8142ed56944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47aa11d88b77a1868582f7cea760b2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ba5927e0663ae7dc4c1c4ad003b32946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f4a628f9bc500d992f203c75f87f3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcab58efd9f4b0164ba3eb5391e9918948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b9c7bf768dce955f1b6e46d3e4ed3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033efed6b33a8637b179047df35338e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3ecc884979c6880bc34bf8b76d6ce951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad0331a4437f5078b84050c4fa3480952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dd2964dcabe2ae027341eecdb1529953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead550f235dc412708695b76c638866954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d60219e3f046501b90382b95943623955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d63b6144f4a20d6f91f8a4d5f521a5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db996ca93ae62b340753f70cb78ad92a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe2c01530303eb25b88ca15217ae30958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868150d7a05f7b46e67f763b16cbc86959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c076bf819fd86058f58f037be4685960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e424332b94fcc1c7d611caca53127c1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1808fc3a39f8ba97c237d428d04d095962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791cd7dc3eb36bdc867d3a15fac52d0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcf4b20fef8a63fcfca604adc8944d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10388a232b148c3cf9951e2c8631beb2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ce0a383d4ceabe68ce775902f505a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3168e97301a7e74306aa3f9f678c6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb57a49d71a81c14a9541ff67ae12f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cc62e0db30ae2d63755e0f71b5538969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea3fc9b9137ea739feb82e82eb3f4c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a636f6f26d46b384d3f49c7226794971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d879573d7928afaec427bbc10d31a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a640600cd828df84430bcc77aba47973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedb87eb0223846bec85a9f9d85525c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b4aa841395f96331b101084384450975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>